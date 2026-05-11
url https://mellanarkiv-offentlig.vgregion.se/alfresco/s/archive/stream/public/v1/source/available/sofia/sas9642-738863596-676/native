--- v1 (2026-01-10)
+++ v2 (2026-05-11)
@@ -1,11528 +1,15527 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="061914D4" w14:textId="749F01DF" w:rsidR="00184167" w:rsidRDefault="6634252D" w:rsidP="009A32ED">
+    <w:p w:rsidR="00184167" w:rsidP="00B03BB7" w:rsidRDefault="00A264BE" w14:paraId="061914D4" w14:textId="6E0C7DEE">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc292145334"/>
-[...1 lines deleted...]
-        <w:t>Direktinskrivning och öppen retur till somatisk vårdavdelning, SÄS</w:t>
+      <w:r w:rsidRPr="00B03BB7">
+        <w:t>Rubrik</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="005A627D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc321146591" w:id="0"/>
     </w:p>
-    <w:p w14:paraId="4E58E826" w14:textId="77777777" w:rsidR="00003EB5" w:rsidRDefault="00003EB5" w:rsidP="00003EB5">
+    <w:p w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="009A32ED" w14:paraId="11BC1DCA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc182834842"/>
-[...69 lines deleted...]
-      <w:bookmarkStart w:id="2" w:name="_Toc182834843"/>
+      <w:bookmarkStart w:name="_Toc100327184" w:id="1"/>
+      <w:bookmarkStart w:name="_Toc227915976" w:id="2"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="2B85BB73" w14:textId="7A6E4CDA" w:rsidR="2D90F3F1" w:rsidRDefault="00563E8B" w:rsidP="16999920">
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> tidigare vårdavdelning NÄVA.</w:t>
+    <w:p w:rsidR="00B03BB7" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="174529F4" w14:textId="62AB313A">
+      <w:bookmarkStart w:name="_Toc100327185" w:id="3"/>
+      <w:bookmarkStart w:name="_Toc72840807" w:id="4"/>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>Rutinen beskriver förutsättningar och arbetssätt av öppenvårdsplats/23-timmarsplats.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03D248D9" w14:textId="77777777" w:rsidR="00B405A1" w:rsidRPr="00003EB5" w:rsidRDefault="00003EB5" w:rsidP="271CCF4C">
-[...1 lines deleted...]
-        <w:spacing w:before="360" w:after="40"/>
+    <w:p w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="009A32ED" w14:paraId="69BCFD87" w14:textId="3F00A84B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc227915977" w:id="5"/>
+      <w:r w:rsidR="009A32ED">
+        <w:rPr/>
+        <w:t>Sammanfattning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w:rsidR="523F7AC2" w:rsidP="6FEB7C32" w:rsidRDefault="523F7AC2" w14:paraId="1D19C277" w14:textId="7F76A4C8">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="120" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="868"/>
+      </w:pPr>
+      <w:r w:rsidRPr="6FEB7C32" w:rsidR="523F7AC2">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
         </w:rPr>
-      </w:pPr>
-[...19 lines deleted...]
-        <w:t>nnehållsförteckning</w:t>
+        <w:t>Rutinen med bilagor tydliggör kriterier och tillvägagångsättet för direktinskrivning och öppen retur till somatisk vårdavdelning via mobilt akutläkarteam (MALT), närsjukvårdsteam, palliativt team samt mottagningar på SÄS.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="6" w:name="_Toc100327187"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="703AA487" w14:textId="223DC854" w:rsidR="0071538F" w:rsidRDefault="00AA40D2">
+    <w:p w:rsidR="00B405A1" w:rsidP="00831C35" w:rsidRDefault="00B405A1" w14:paraId="6660DA9D" w14:textId="7768ED46">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc227915978" w:id="6"/>
+      <w:r>
+        <w:t>Innehållsförteckning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w:rsidR="00FF582C" w:rsidP="008305F4" w:rsidRDefault="00FF582C" w14:paraId="0F609CD3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008305F4" w:rsidP="008305F4" w:rsidRDefault="00B03BB7" w14:paraId="14699AAE" w14:textId="4210FA02">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> TOC \h \z \t "Rubrik 2;1;Rubrik 3;2;Mellanrubrik VGR;3;Underrubrik;4" </w:instrText>
+        <w:instrText xml:space="preserve"> TOC \h \z \t "Rubrik 2;1;Rubrik 3;2;Mellanrubrik VGR;3" </w:instrText>
       </w:r>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc182834842" w:history="1">
-        <w:r w:rsidR="0071538F" w:rsidRPr="00A53112">
+      <w:hyperlink w:history="1" w:anchor="_Toc227915976">
+        <w:r w:rsidRPr="008E24C8" w:rsidR="008305F4">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Sammanfattning</w:t>
+          <w:t>Förändringar sedan föregående version</w:t>
         </w:r>
-        <w:r w:rsidR="0071538F">
+        <w:r w:rsidR="008305F4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0071538F">
+        <w:r w:rsidR="008305F4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0071538F">
+        <w:r w:rsidR="008305F4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc182834842 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227915976 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0071538F">
+        <w:r w:rsidR="008305F4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="0071538F">
+        <w:r w:rsidR="008305F4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0071538F">
+        <w:r w:rsidR="008305F4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="0071538F">
+        <w:r w:rsidR="008305F4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="14C6B553" w14:textId="65179590" w:rsidR="0071538F" w:rsidRDefault="0071538F">
+    <w:p w:rsidR="008305F4" w:rsidP="008305F4" w:rsidRDefault="008305F4" w14:paraId="325FD22A" w14:textId="4E712922">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc182834843" w:history="1">
-        <w:r w:rsidRPr="00A53112">
+      <w:hyperlink w:history="1" w:anchor="_Toc227915977">
+        <w:r w:rsidRPr="008E24C8">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Förändringar sedan föregående version</w:t>
+          <w:t>Sammanfattning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc182834843 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227915977 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2626E262" w14:textId="1C360599" w:rsidR="0071538F" w:rsidRDefault="0071538F">
+    <w:p w:rsidR="008305F4" w:rsidP="008305F4" w:rsidRDefault="008305F4" w14:paraId="210E5DA4" w14:textId="5538923D">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc182834844" w:history="1">
-        <w:r w:rsidRPr="00A53112">
+      <w:hyperlink w:history="1" w:anchor="_Toc227915978">
+        <w:r w:rsidRPr="008E24C8">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Förutsättningar</w:t>
+          <w:t>Innehållsförteckning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc182834844 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227915978 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="008305F4" w:rsidP="008305F4" w:rsidRDefault="008305F4" w14:paraId="3F2B21E3" w14:textId="5009E426">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" w:anchor="_Toc227915979">
+        <w:r w:rsidRPr="008E24C8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Bakgrund och syfte</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227915979 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3CC78A0A" w14:textId="74B3B114" w:rsidR="0071538F" w:rsidRDefault="0071538F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w:rsidR="008305F4" w:rsidP="008305F4" w:rsidRDefault="008305F4" w14:paraId="74BFDBFA" w14:textId="70D5E30B">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc182834845" w:history="1">
-        <w:r w:rsidRPr="00A53112">
+      <w:hyperlink w:history="1" w:anchor="_Toc227915980">
+        <w:r w:rsidRPr="008E24C8">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Avgränsningar</w:t>
+          <w:t>Förutsättningar</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc182834845 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227915980 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4E078390" w14:textId="663BF306" w:rsidR="0071538F" w:rsidRDefault="0071538F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w:rsidR="008305F4" w:rsidP="008305F4" w:rsidRDefault="008305F4" w14:paraId="7F66EFD7" w14:textId="795781DC">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc182834846" w:history="1">
-        <w:r w:rsidRPr="00A53112">
+      <w:hyperlink w:history="1" w:anchor="_Toc227915981">
+        <w:r w:rsidRPr="008E24C8">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Definitioner</w:t>
+          <w:t>När kan 23-timmarsplats bli aktuell?</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc182834846 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227915981 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="114F14AA" w14:textId="55B62019" w:rsidR="0071538F" w:rsidRDefault="0071538F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w:rsidR="008305F4" w:rsidP="008305F4" w:rsidRDefault="008305F4" w14:paraId="2B0C0C35" w14:textId="689ACB94">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc182834847" w:history="1">
-        <w:r w:rsidRPr="00A53112">
+      <w:hyperlink w:history="1" w:anchor="_Toc227915982">
+        <w:r w:rsidRPr="008E24C8">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Direktinskrivning</w:t>
+          <w:t>Vilka patienter ska erbjudas 23-timmars öppenvårdsplats?</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc182834847 \h </w:instrText>
-[...212 lines deleted...]
-          <w:instrText xml:space="preserve"> PAGEREF _Toc182834850 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227915982 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="495859EB" w14:textId="63905222" w:rsidR="0071538F" w:rsidRDefault="0071538F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll4"/>
+    <w:p w:rsidR="008305F4" w:rsidP="008305F4" w:rsidRDefault="008305F4" w14:paraId="083D25E6" w14:textId="0D26E23F">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc182834851" w:history="1">
-        <w:r w:rsidRPr="00A53112">
+      <w:hyperlink w:history="1" w:anchor="_Toc227915983">
+        <w:r w:rsidRPr="008E24C8">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Dagtid vardagar</w:t>
+          <w:t>Utförande</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc182834851 \h </w:instrText>
-[...425 lines deleted...]
-          <w:instrText xml:space="preserve"> PAGEREF _Toc182834857 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227915983 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="233C87AA" w14:textId="76E56364" w:rsidR="0071538F" w:rsidRDefault="0071538F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w:rsidR="008305F4" w:rsidP="008305F4" w:rsidRDefault="008305F4" w14:paraId="2CE39776" w14:textId="60163C05">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc182834858" w:history="1">
-        <w:r w:rsidRPr="00A53112">
+      <w:hyperlink w:history="1" w:anchor="_Toc227915984">
+        <w:r w:rsidRPr="008E24C8">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Tjänstgörande i mobilt team eller på mottagning</w:t>
+          <w:t>Direktinskrivning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc182834858 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227915984 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="642D49D7" w14:textId="20465200" w:rsidR="0071538F" w:rsidRDefault="0071538F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w:rsidR="008305F4" w:rsidP="008305F4" w:rsidRDefault="008305F4" w14:paraId="32365878" w14:textId="13F24B2E">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc182834859" w:history="1">
-        <w:r w:rsidRPr="00A53112">
+      <w:hyperlink w:history="1" w:anchor="_Toc227915985">
+        <w:r w:rsidRPr="008E24C8">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Verksamhet med öppen retur</w:t>
+          <w:t>Initierande läkare på mottagning eller mobilt team</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc182834859 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227915985 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="008305F4" w:rsidP="008305F4" w:rsidRDefault="008305F4" w14:paraId="69ECBBD3" w14:textId="5AAE6EFA">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" w:anchor="_Toc227915986">
+        <w:r w:rsidRPr="008E24C8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Förberedelser inför inskrivning på vårdavdelning</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227915986 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3876A914" w14:textId="20F0E4B7" w:rsidR="0071538F" w:rsidRDefault="0071538F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w:rsidR="008305F4" w:rsidP="008305F4" w:rsidRDefault="008305F4" w14:paraId="39EE6B63" w14:textId="02E19744">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc182834860" w:history="1">
-        <w:r w:rsidRPr="00A53112">
+      <w:hyperlink w:history="1" w:anchor="_Toc227915987">
+        <w:r w:rsidRPr="008E24C8">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>För mottagande av patient vid överflyttning från annat sjukhus</w:t>
+          <w:t>Tjänstgörande i mobilt team eller på mottagning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc182834860 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227915987 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3B41344A" w14:textId="607B815A" w:rsidR="0071538F" w:rsidRDefault="0071538F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w:rsidR="008305F4" w:rsidP="008305F4" w:rsidRDefault="008305F4" w14:paraId="0A9A97B9" w14:textId="503BE05E">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc182834861" w:history="1">
-        <w:r w:rsidRPr="00A53112">
+      <w:hyperlink w:history="1" w:anchor="_Toc227915988">
+        <w:r w:rsidRPr="008E24C8">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Dokumentation i patientjournal</w:t>
+          <w:t>Verksamhet med öppen retur</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc182834861 \h </w:instrText>
-[...212 lines deleted...]
-          <w:instrText xml:space="preserve"> PAGEREF _Toc182834864 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227915988 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3526AA7A" w14:textId="799C9661" w:rsidR="0071538F" w:rsidRDefault="0071538F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w:rsidR="008305F4" w:rsidP="008305F4" w:rsidRDefault="008305F4" w14:paraId="67BB571E" w14:textId="491474D9">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc182834865" w:history="1">
-        <w:r w:rsidRPr="00A53112">
+      <w:hyperlink w:history="1" w:anchor="_Toc227915989">
+        <w:r w:rsidRPr="008E24C8">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Uppföljning</w:t>
+          <w:t>För mottagande av patient vid överflyttning från annat sjukhus</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc182834865 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227915989 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2766EB21" w14:textId="03031E31" w:rsidR="0071538F" w:rsidRDefault="0071538F">
+    <w:p w:rsidR="008305F4" w:rsidP="008305F4" w:rsidRDefault="008305F4" w14:paraId="1909FB9C" w14:textId="3B0CCBE5">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc182834866" w:history="1">
-        <w:r w:rsidRPr="00A53112">
+      <w:hyperlink w:history="1" w:anchor="_Toc227915990">
+        <w:r w:rsidRPr="008E24C8">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Dokumentinformation</w:t>
+          <w:t>Dokumentation i patientjournal</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc182834866 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227915990 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="008305F4" w:rsidP="008305F4" w:rsidRDefault="008305F4" w14:paraId="2F063DC1" w14:textId="3BD6D09C">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" w:anchor="_Toc227915991">
+        <w:r w:rsidRPr="008E24C8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Mottagande vårdavdelning</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227915991 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="32571E8A" w14:textId="4486FAEA" w:rsidR="0071538F" w:rsidRDefault="0071538F">
+    <w:p w:rsidR="008305F4" w:rsidP="008305F4" w:rsidRDefault="008305F4" w14:paraId="1D7BE3CA" w14:textId="1A8F1BBB">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc182834867" w:history="1">
-        <w:r w:rsidRPr="00A53112">
+      <w:hyperlink w:history="1" w:anchor="_Toc227915992">
+        <w:r w:rsidRPr="008E24C8">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Referens- och länkförteckning</w:t>
+          <w:t>Specifika rutiner för öppen retur</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc182834867 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227915992 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="008305F4" w:rsidP="008305F4" w:rsidRDefault="008305F4" w14:paraId="34DE8B95" w14:textId="2CB9DE06">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" w:anchor="_Toc227915993">
+        <w:r w:rsidRPr="008E24C8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Handläggning av patient med öppen retur på akutmottagningen</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227915993 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="533B6DE5" w14:textId="7D7A8A9E" w:rsidR="0071538F" w:rsidRDefault="0071538F">
+    <w:p w:rsidR="008305F4" w:rsidP="008305F4" w:rsidRDefault="008305F4" w14:paraId="589DACBE" w14:textId="6DEF52B3">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc182834868" w:history="1">
-        <w:r w:rsidRPr="00A53112">
+      <w:hyperlink w:history="1" w:anchor="_Toc227915994">
+        <w:r w:rsidRPr="008E24C8">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Bilaga – Exempel planering vid direktinskrivning på SÄS</w:t>
+          <w:t>Uppföljning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc182834868 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227915994 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="70B2A54A" w14:textId="29F3DB43" w:rsidR="009A32ED" w:rsidRDefault="00AA40D2" w:rsidP="002E7705">
-[...2 lines deleted...]
-        <w:spacing w:before="360"/>
+    <w:p w:rsidR="008305F4" w:rsidP="008305F4" w:rsidRDefault="008305F4" w14:paraId="33F8D828" w14:textId="0D9ED139">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" w:anchor="_Toc227915995">
+        <w:r w:rsidRPr="008E24C8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Arbetsgrupp</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227915995 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="008305F4" w:rsidP="008305F4" w:rsidRDefault="008305F4" w14:paraId="6C8935EB" w14:textId="79B69EFA">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" w:anchor="_Toc227915996">
+        <w:r w:rsidRPr="008E24C8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Källförteckning</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227915996 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="00B405A1" w:rsidP="008305F4" w:rsidRDefault="00B03BB7" w14:paraId="1FC6584C" w14:textId="66E66BD5">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkStart w:id="7" w:name="_Toc182834844"/>
-[...1 lines deleted...]
-        <w:t>Förutsättningar</w:t>
+    </w:p>
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="009A32ED" w14:paraId="29B03EF5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc100327186" w:id="7"/>
+      <w:bookmarkStart w:name="_Toc227915979" w:id="8"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>Bakgrund och syfte</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
-    </w:p>
-[...80 lines deleted...]
-      <w:r w:rsidR="008436D3">
+      <w:bookmarkEnd w:id="8"/>
+      <w:r w:rsidRPr="00EB39AE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EBBA71E" w14:textId="16F8D141" w:rsidR="74AA3050" w:rsidRDefault="11955595" w:rsidP="00084A8C">
-[...6 lines deleted...]
-        <w:t>Avgränsningar</w:t>
+    <w:p w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="44F6B13F" w14:textId="3A3304AA">
+      <w:bookmarkStart w:name="_Toc100327187" w:id="9"/>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>Bakgrunden till rutinen är att stödja vårdpersonalen på SÄS i processen när en person söker vård på SÄS akutmottagning men inte bedöms behöva slutenvård men när det finns ett behov av omsorg och medicinska insatser i hemmet och när en 23-timmars öppenvårdsplats kan användas utifrån </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
-[...21 lines deleted...]
-        <w:r w:rsidR="007E6AE2" w:rsidRPr="5ED8400D">
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId12">
+        <w:r w:rsidRPr="00EB39AE">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Hjärnvägen</w:t>
+          <w:t>Delregional Beskrivning för öppenvårdsbesök på akutmottagningen.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="004D750B" w:rsidRPr="0034578D">
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A960F9E" w14:textId="2629E836" w:rsidR="009A32ED" w:rsidRDefault="6B98028D" w:rsidP="00DC0502">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="9" w:name="_Toc182834846"/>
+    <w:p w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="009A32ED" w14:paraId="70B2A54A" w14:textId="7F038448">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc227915980" w:id="10"/>
       <w:r>
-        <w:t>Definitioner</w:t>
+        <w:t>Förutsättningar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w14:paraId="55D41EAF" w14:textId="0EA3BE25" w:rsidR="00F531F0" w:rsidRPr="008271D4" w:rsidRDefault="16D99041" w:rsidP="00F531F0">
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="0DCD16BD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc227915981" w:id="11"/>
+      <w:bookmarkStart w:name="_Toc100327192" w:id="12"/>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>När kan 23-timmarsplats bli aktuell?</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="0FEE19B8" w14:textId="77777777">
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>23-timmars öppenvårdsplats kan användas för personer som besöker SÄS akutmottagning och där den enskilde, anhörig, vårdpersonal och mottagande parter bedömer att den enskilde inte kan återgå hem utan stöd och där slutenvård inte är aktuellt. En 23-timmars öppenvårdsplats gäller också dem som väntar på liggande transport.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="3C5D5F24" w14:textId="77777777">
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>En 23-timmarsplats för samordnade insatser kan användas från söndag till fredag kl.12.00 helgfria vardagar. Den enskilde placeras på den vårdavdelning som är bäst lämpad utifrån grundsjukdom och/eller behov. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="6517C3DD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
-        <w:spacing w:before="120"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008271D4">
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc227915982" w:id="13"/>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>Vilka patienter ska erbjudas 23-timmars öppenvårdsplats?</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="5BC1E2AE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>Personer som inte är kända av kommunen och har insatser sedan tidigare men som har behov av akuta omsorgsinsatser eller hjälpmedel som inte kan lösas ut samma dag.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="38220E8B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>Personer som är kända av kommunen sedan tidigare men har ett utökat förändrat behov av hjälpmedel och/eller insatser av akut art så som hjälp med förflyttning, toalettbesök och/eller hjälp med måltid som inte kan lösas ut samma dag. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="008305F4" w:rsidRDefault="00EB39AE" w14:paraId="0D94C277" w14:textId="77777777">
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>Personer som är kända av kommunen och har insatser sedan tidigare ska i möjligaste mån kunna återgå hem utan en placering på en 23-timmars öppenvårdsplats.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="008305F4" w:rsidRDefault="00EB39AE" w14:paraId="1EF50C26" w14:textId="6939AC3A">
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>Patienter som bor på ett vård</w:t>
+      </w:r>
+      <w:r>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t> och omsorgsboende (VOBO) ska alltid kunna återgå hem efter en kontakt med kommunen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="008305F4" w:rsidRDefault="00EB39AE" w14:paraId="39DFDB22" w14:textId="77777777">
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>Det är ansvarig läkare som beslutar om 23-timmarsplats för samordning och omhändertagande av nödvändiga omsorgsinsatser med regional och/eller kommunal primärvård, rehab mottagning, socialtjänst eller LSS i de fall en samordning krävs och inte kan omhändertas på annat sätt.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="5BE66C36" w14:textId="77777777">
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>Patienter som vistas på 23-timmarsplats ska vara medicinskt färdigbehandlade på akutmottagningen. Det innebär att patienten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>inte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t> ska: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="31D22AAF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>vara i behov av inskrivning i slutenvården </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="66BC57F5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>ha behov av att kvarstanna på sjukhuset för observation, provtagning, väntan på läkemedelseffekt eller dylikt </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="628750C8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>ha behov av infusion, injektion, kontroll av vitalparameterar eller annat som inte utförs i hemmet i vanliga fall. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="7C32EF61" w14:textId="77777777">
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t xml:space="preserve">Omsorgskoordinator är en funktion som arbetar dagtid helgfria vardagar, och som är ett stöd för akutmottagningen i samverkan med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>kommunerna. För kontakt med omsorgskoordinator inom SÄS sker detta via telefon på telefonnummer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>033-616 36 36.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="49165D90" w14:textId="77777777">
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>23-timmarsplats i väntan på liggande sjuktransport kan användas alla dagar och hanteras av akutens medarbetare. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00065A6B" w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="009A32ED" w14:paraId="37C7076C" w14:textId="4303B62B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc227915983" w:id="14"/>
+      <w:r w:rsidRPr="00065A6B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Utförande</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="4D00FD07" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc227915984" w:id="15"/>
+      <w:r w:rsidRPr="00EB39AE">
         <w:t>Direktinskrivning</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="46AA18E2" w14:textId="3032F4F6" w:rsidR="009A32ED" w:rsidRPr="008271D4" w:rsidRDefault="009A09C8" w:rsidP="74409BF1">
-[...1 lines deleted...]
-        <w:t>Gäller p</w:t>
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="39F7DA66" w14:textId="77777777">
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>Avser patienter med akut sjukdomsbild som  </w:t>
       </w:r>
-      <w:r w:rsidR="00531EC5" w:rsidRPr="008271D4">
-        <w:t>atient</w:t>
+    </w:p>
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="74824142" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>befinner sig på mottagning eller hemma </w:t>
       </w:r>
-      <w:r w:rsidR="4110FD7B" w:rsidRPr="008271D4">
-        <w:t>er</w:t>
+    </w:p>
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="440E88BF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>har kontakt med mobilt team, och som bedöms ha behov av inskrivning på specialistsjukvårdsavdelning </w:t>
       </w:r>
-      <w:r w:rsidR="00531EC5" w:rsidRPr="008271D4">
-        <w:t xml:space="preserve"> med en </w:t>
+    </w:p>
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="7CA0E651" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>inte har </w:t>
       </w:r>
-      <w:r w:rsidR="00531EC5" w:rsidRPr="008271D4">
+      <w:r w:rsidRPr="00EB39AE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>fastställd</w:t>
+        <w:t>öppen retur</w:t>
       </w:r>
-      <w:r w:rsidR="008B7114" w:rsidRPr="008271D4">
-[...26 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A127277" w14:textId="10DB1373" w:rsidR="00E55967" w:rsidRDefault="16D99041" w:rsidP="00E55967">
-[...36 lines deleted...]
-        <w:t>, ofta med palliativt inriktad vård.</w:t>
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="43B0B6F3" w14:textId="77777777">
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>I de fall en sjuksköterska i mobilt team eller på mottagning träffar en patient som har behov av direktavskrivning, tar sjuksköterskan kontakt med läkare i teamet eller på mottagningen som ett första steg och samråder om inskrivning. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03731930" w14:textId="109A4001" w:rsidR="004C7B65" w:rsidRDefault="004C7B65" w:rsidP="004C7B65">
-[...5 lines deleted...]
-        <w:t>Ansvar</w:t>
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="6D675620" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc227915985" w:id="16"/>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>Initierande läkare på mottagning eller mobilt team</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
-[...19 lines deleted...]
-        <w:t>.</w:t>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FBEAB75" w14:textId="67FBE1AD" w:rsidR="00B174F4" w:rsidRDefault="3CAF8719" w:rsidP="00B174F4">
-[...5 lines deleted...]
-        <w:t>Medicinskt ansvarig läkare</w:t>
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="305FFF44" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>Initierande läkare samråder vid behov med avdelningsläkare alternativ jourläkare innan en inskrivning sker, se intranätet för </w:t>
       </w:r>
-      <w:r w:rsidR="7242FCAF">
-[...354 lines deleted...]
-        <w:r w:rsidR="0077776B" w:rsidRPr="002706AE">
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId13">
+        <w:r w:rsidRPr="00EB39AE">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>kontaktuppgifter</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0077776B" w:rsidRPr="00993615">
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F8375EA" w14:textId="1C313CB2" w:rsidR="009A32ED" w:rsidRPr="00993615" w:rsidRDefault="52C7E812" w:rsidP="00993615">
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="6DD08E12" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r>
-[...78 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>Före direktinskrivning på HIA, infektionsavdelning eller IVA ska alltid kontakt tas med avdelningsläkaren. På mottagning är det initierande läkare inom egen specialitet som säkerställer att ledig vårdplats finns. I de fall kontakt är tagen med annan läkare, säkerställer denne att det finns en ledig vårdplats. Vårdavdelningens personal informerar VPSO om bokad plats.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DA42588" w14:textId="486BDD6A" w:rsidR="2FACB5F6" w:rsidRDefault="2FACB5F6" w:rsidP="0C71C0C6">
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="74E7357B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r>
-        <w:t>Om inte vårdplats kan ges på aktuell vårdavdelning tas kontakt med VPSO för samordning om annan lämplig vårdplats.</w:t>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>Om inte vårdplats kan ges på aktuell vårdavdelning tas kontakt med VPSO för samordning om annan lämplig vårdplats. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BAFB4AA" w14:textId="5D1BC47A" w:rsidR="0059488F" w:rsidRPr="00993615" w:rsidRDefault="0059488F" w:rsidP="00993615">
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="64FBB414" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00993615">
-        <w:t>Vid förekomst av smitta, se rutin</w:t>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>Vid förekomst av smitta, se rutinen </w:t>
       </w:r>
-      <w:r w:rsidR="001D18ED">
-[...3 lines deleted...]
-        <w:r w:rsidRPr="00993615">
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId14">
+        <w:r w:rsidRPr="00EB39AE">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Vårdhygienisk bedömning av riskfaktorer för smittspridning, SÄS</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00993615">
-[...6 lines deleted...]
-        <w:t>].</w:t>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t> [4]. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BE5E29F" w14:textId="49F13A81" w:rsidR="00FD1332" w:rsidRPr="00F94327" w:rsidRDefault="00A14128" w:rsidP="00E133C7">
-[...14 lines deleted...]
-        <w:t xml:space="preserve">Förberedelser </w:t>
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="273861F9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc227915986" w:id="17"/>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>Förberedelser inför inskrivning på vårdavdelning</w:t>
       </w:r>
-      <w:r w:rsidR="00C009EE" w:rsidRPr="00960ED5">
-[...3 lines deleted...]
-        <w:t>inför inskrivning</w:t>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00C009EE" w:rsidRPr="00F94327">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> på vårdavdelning</w:t>
+    </w:p>
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="391346DA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>Se riktlinje </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
-[...17 lines deleted...]
-        <w:r w:rsidR="229A754F" w:rsidRPr="0030652E">
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId15">
+        <w:r w:rsidRPr="00EB39AE">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Patient klar för vårdavdelning från akutmottagningen</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="6BF73E0C" w:rsidRPr="0030652E">
-[...9 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t> [5]. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A9D7F58" w14:textId="40F7A2CD" w:rsidR="007E230C" w:rsidRPr="0030652E" w:rsidRDefault="007E230C" w:rsidP="00F014D6">
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="3391F848" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="0030652E">
-        <w:t>Utför</w:t>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>Utför skattning av </w:t>
       </w:r>
-      <w:r w:rsidR="6030F060" w:rsidRPr="0030652E">
-[...6 lines deleted...]
-        <w:r w:rsidR="6BF73E0C" w:rsidRPr="0030652E">
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId16">
+        <w:r w:rsidRPr="00EB39AE">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>CFS</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00456AD9" w:rsidRPr="0030652E">
-        <w:t xml:space="preserve"> [6]</w:t>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t> [6] och </w:t>
       </w:r>
-      <w:r w:rsidR="6BF73E0C" w:rsidRPr="0030652E">
-[...3 lines deleted...]
-        <w:r w:rsidR="6BF73E0C" w:rsidRPr="0030652E">
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId17">
+        <w:r w:rsidRPr="00EB39AE">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>NEWS2</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00456AD9" w:rsidRPr="0030652E">
-        <w:t xml:space="preserve"> [7]</w:t>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t> [7], se även bilaga </w:t>
       </w:r>
-      <w:r w:rsidR="00DA6E55" w:rsidRPr="0030652E">
-        <w:t>, s</w:t>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+        </w:rPr>
+        <w:t>Planering vid direktinskrivning på SÄS</w:t>
       </w:r>
-      <w:r w:rsidR="229A754F" w:rsidRPr="0030652E">
-        <w:t>e äve</w:t>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>, som stöd för planering vid inskrivning. </w:t>
       </w:r>
-      <w:r w:rsidR="00F45630">
-        <w:t xml:space="preserve">n bilaga </w:t>
+    </w:p>
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="01EEA8E5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>Eventuella undersökningar och åtgärder som inte är utförda rapporteras till aktuell vårdavdelning. </w:t>
       </w:r>
-      <w:hyperlink w:anchor="_Bilaga_–_Exempel">
-        <w:r w:rsidR="00372554" w:rsidRPr="0030652E">
+    </w:p>
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="3BD1F84A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>Initierande läkare tar muntlig kontakt med mottagande ansvarig läkare för överrapportering. Omvårdnadsrapport bör ingå. Rapportering ska ske strukturerat enligt SBAR eller motsvarande, se riktlinje </w:t>
+      </w:r>
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId19">
+        <w:r w:rsidRPr="00EB39AE">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Planering vid direktinskrivning på SÄS</w:t>
+          <w:t>SBAR vid SÄS</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00AE6052">
-[...9 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t> [3]. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32C5BB6D" w14:textId="7805DD4C" w:rsidR="00FD1332" w:rsidRPr="00A77785" w:rsidRDefault="00F108F2" w:rsidP="00A77785">
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="012EF0FA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00A77785">
-        <w:t>E</w:t>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>Efter beslut om direktinskrivning dokumenterar initierande läkare inskrivning i journal och planering enligt rutin, se även bilaga </w:t>
       </w:r>
-      <w:r w:rsidR="001E66C6" w:rsidRPr="00A77785">
-        <w:t>ventuella undersökningar och åtgärder</w:t>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+        </w:rPr>
+        <w:t>Planering vid direktinskrivning på SÄS</w:t>
       </w:r>
-      <w:r w:rsidR="713C9EF2" w:rsidRPr="00A77785">
-[...21 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="616C0299" w14:textId="506C59D6" w:rsidR="5474FD50" w:rsidRPr="00A77785" w:rsidRDefault="00794C60" w:rsidP="00A77785">
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="00DF52E2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r>
-        <w:t>I</w:t>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>Säkerställ att aktuella läkemedelsordinationer finns och genomför enkel läkemedelsgenomgång, se rubrik </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A77785">
-[...15 lines deleted...]
-        <w:r w:rsidR="003651EA" w:rsidRPr="00A77785">
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId21">
+        <w:r w:rsidRPr="00EB39AE">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>SBA</w:t>
-[...11 lines deleted...]
-          <w:t xml:space="preserve"> vid SÄS</w:t>
+          <w:t>Dokumentation i patientjournal.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="003651EA" w:rsidRPr="00A77785">
-[...12 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C3EEE8C" w14:textId="5D9C7EEC" w:rsidR="68E61D26" w:rsidRPr="00955728" w:rsidRDefault="68E61D26" w:rsidP="00955728">
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="127B5417" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00955728">
-[...87 lines deleted...]
-      <w:r w:rsidRPr="00955728">
+      <w:r w:rsidRPr="00EB39AE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>F</w:t>
+        <w:t>Försämring efter beslut om direktinskrivning</w:t>
       </w:r>
-      <w:r w:rsidR="1ED8CFE0" w:rsidRPr="00955728">
-[...4 lines deleted...]
-        <w:t>örsämr</w:t>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>: Patient som är klar för direktinskrivning, men som efter beslut försämras och </w:t>
       </w:r>
-      <w:r w:rsidR="1A264DEA" w:rsidRPr="00955728">
-[...4 lines deleted...]
-        <w:t>ing efter beslut om</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>triageras</w:t>
       </w:r>
-      <w:r w:rsidR="1ED8CFE0" w:rsidRPr="00955728">
-[...49 lines deleted...]
-        <w:t xml:space="preserve"> transport till vårdavdelning.</w:t>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t> röd av ambulans, ska bedömas av läkare på akutmottagningen före transport till vårdavdelning. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67944870" w14:textId="6A1B9F19" w:rsidR="55BE6B77" w:rsidRDefault="56B42676" w:rsidP="00511EB3">
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="2055A6DF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc182834858"/>
-[...1 lines deleted...]
-        <w:t>Tjänstgörande</w:t>
+      <w:bookmarkStart w:name="_Toc227915987" w:id="18"/>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>Tjänstgörande i mobilt team eller på mottagning</w:t>
       </w:r>
-      <w:r w:rsidR="1C4C28D5">
-[...78 lines deleted...]
-        <w:t xml:space="preserve"> nedanstående steg:</w:t>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="610C5D20" w14:textId="6E3AFD78" w:rsidR="00511EB3" w:rsidRPr="00955728" w:rsidRDefault="3E52EB02" w:rsidP="00955728">
-[...7 lines deleted...]
-        <w:t>ärstående, regional primärvård och kommunal hälso- och sjukvård informeras om inskrivning på vårdavdelning.</w:t>
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="10EF8029" w14:textId="77777777">
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>Sjuksköterska samråder och säkerställer med läkare tillhörande mobilt team och/eller på mottagning, att samtliga steg i processen inför en inskrivning blir utförda enligt läkarens genomförande och nedanstående steg: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="325D7D00" w14:textId="23996AD4" w:rsidR="00511EB3" w:rsidRPr="00955728" w:rsidRDefault="2792BF41" w:rsidP="00955728">
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="4F145722" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00955728">
-[...3 lines deleted...]
-        <w:t>ransport bokas från bostad till aktuell vårdavdelning. I de fall kommunal hälso- och sjukvård är involverad säkerställs vem som bokar transport.</w:t>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>Närstående, regional primärvård och kommunal hälso- och sjukvård informeras om inskrivning på vårdavdelning. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="479143D0" w14:textId="24FDE80D" w:rsidR="00511EB3" w:rsidRPr="00955728" w:rsidRDefault="00511EB3" w:rsidP="00955728">
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="5A5F9851" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> tryggt och säkert kan invänta transport i hemmet.</w:t>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>Transport bokas från bostad till aktuell vårdavdelning. I de fall kommunal hälso- och sjukvård är involverad säkerställs vem som bokar transport. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AE75A09" w14:textId="45D4CFA4" w:rsidR="0C929160" w:rsidRDefault="0C929160" w:rsidP="0C71C0C6">
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="20633F3C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>väntan på ledig sängplats, informera om att hänvisa patient till akutmottagningen.</w:t>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>Vid väntan på ledig sängplats, kommunicera detta med berörda samverkande parter, så att patienten tryggt och säkert kan invänta transport i hemmet. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01678A3A" w14:textId="71BD2A37" w:rsidR="00A227F8" w:rsidRPr="00955728" w:rsidRDefault="7D7479EE" w:rsidP="00955728">
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="1A7D922D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00955728">
-        <w:t>P</w:t>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>Vid försämring i hemmet i väntan på ledig sängplats, informera om att hänvisa patient till akutmottagningen. </w:t>
       </w:r>
-      <w:r w:rsidR="00511EB3" w:rsidRPr="00955728">
-        <w:t>ersoncentrerad rapport</w:t>
+    </w:p>
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="5E5D96B9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>Personcentrerad rapport ges till sjuksköterska på aktuell vårdavdelning enligt mall </w:t>
       </w:r>
-      <w:r w:rsidR="37F62097" w:rsidRPr="00955728">
-[...21 lines deleted...]
-        <w:r w:rsidR="40818088" w:rsidRPr="00955728">
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId22">
+        <w:r w:rsidRPr="00EB39AE">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>SBAR</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00511EB3" w:rsidRPr="00955728">
-[...24 lines deleted...]
-        <w:t>insatser).</w:t>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t> [8] (innehållande bland annat eventuella sår, KAD, patientens och närståendes förväntningar på vården, psykosocial situation samt eventuella insatser). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ABA80CF" w14:textId="772211A6" w:rsidR="00D94672" w:rsidRDefault="2A3CD473" w:rsidP="00D94672">
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="476C10E5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc182834859"/>
-[...2 lines deleted...]
-        <w:t>Verksamhet med ö</w:t>
+      <w:bookmarkStart w:name="_Toc227915988" w:id="19"/>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>Verksamhet med öppen retur</w:t>
       </w:r>
-      <w:r w:rsidR="00D94672">
-        <w:t>ppen retur</w:t>
+      <w:bookmarkEnd w:id="19"/>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
     </w:p>
-    <w:p w14:paraId="559B8797" w14:textId="6E67946E" w:rsidR="00E9154B" w:rsidRPr="00955728" w:rsidRDefault="19E9F81C" w:rsidP="00955728">
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="17D10B4B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00955728">
-        <w:t xml:space="preserve">Läkare ska informera patient och närstående, muntligt och skriftligt </w:t>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>Läkare ska informera patient och närstående, muntligt och skriftligt enligt befintlig mall om möjlighet och förutsättningar till </w:t>
       </w:r>
-      <w:r w:rsidR="081D0A93" w:rsidRPr="00955728">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="008A2CDB">
+      <w:r w:rsidRPr="00EB39AE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>öppen retur</w:t>
       </w:r>
-      <w:r w:rsidR="0B28F5E9" w:rsidRPr="00955728">
-[...15 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>. Öppen retur ska dokumenteras i patientjournalen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="689E9773" w14:textId="77777777" w:rsidR="00E9154B" w:rsidRDefault="00E9154B" w:rsidP="00E9154B">
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="49AAF784" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc182834860"/>
-[...1 lines deleted...]
-        <w:t>För mottagande av patient vid ö</w:t>
+      <w:bookmarkStart w:name="_Toc227915989" w:id="20"/>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>För mottagande av patient vid överflyttning från annat sjukhus</w:t>
       </w:r>
-      <w:r w:rsidRPr="6D93E0C1">
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:bookmarkEnd w:id="20"/>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="065CBE05" w14:textId="3DA5B169" w:rsidR="00E9154B" w:rsidRPr="00FD2ADB" w:rsidRDefault="00E9154B" w:rsidP="00FD2ADB">
-[...1 lines deleted...]
-        <w:t>S</w:t>
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="3EE6506E" w14:textId="77777777">
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>Se rutinen </w:t>
       </w:r>
-      <w:r w:rsidRPr="6D93E0C1">
-[...3 lines deleted...]
-        <w:r w:rsidRPr="6D93E0C1">
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId23">
+        <w:r w:rsidRPr="00EB39AE">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Vårdansvar och överflyttning av patient mellan sjukhus, SÄS</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="6D93E0C1">
-[...9 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t> [9]. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EECD924" w14:textId="5FBAC20E" w:rsidR="00AE27DB" w:rsidRDefault="00AE27DB" w:rsidP="00AE27DB">
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="24A85EC2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Dokumentation_i_patientjournal"/>
-[...2 lines deleted...]
-      <w:r>
+      <w:bookmarkStart w:name="_Toc227915990" w:id="21"/>
+      <w:r w:rsidRPr="00EB39AE">
         <w:t>Dokumentation i patientjournal</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
-[...6 lines deleted...]
-        <w:t>Läkare och sjuksköterska förbereder nödvändig dokumentation i patientjournalen.</w:t>
+      <w:bookmarkEnd w:id="21"/>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22B1DFFF" w14:textId="0B492AE0" w:rsidR="00AE27DB" w:rsidRPr="008A2CDB" w:rsidRDefault="00AE27DB" w:rsidP="008A2CDB">
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="6A48074D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="008A2CDB">
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> och genomför enkel läkemedelsgenomgång.</w:t>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>Läkare och sjuksköterska förbereder nödvändig dokumentation i patientjournalen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4027CECE" w14:textId="32D9242E" w:rsidR="00AE27DB" w:rsidRPr="008A2CDB" w:rsidRDefault="00AE27DB" w:rsidP="008A2CDB">
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="684CF21B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="008A2CDB">
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>Säkerställ aktuella läkemedelsordinationer och genomför enkel läkemedelsgenomgång. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="6AF0ED8B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB39AE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Begränsning av vårdinsatser</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A2CDB">
-        <w:t xml:space="preserve">: Det är viktigt att tydliggöra innehållet av vårdbegränsningar. Behov ska bedömas och dokumenteras för alla patienter före beslut om direktinskrivning eller som har en öppen retur, oavsett vilken verksamhet som tar beslut om inskrivning. Beslut om begränsning av vårdinsats/livsuppehållande behandling dokumenteras enligt rutin </w:t>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t xml:space="preserve">: Det är viktigt att tydliggöra innehållet av vårdbegränsningar. Behov ska bedömas och dokumenteras för alla patienter före beslut om direktinskrivning eller som har en öppen retur, oavsett vilken verksamhet som tar beslut om inskrivning. Beslut om begränsning av vårdinsats/livsuppehållande behandling </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22">
-        <w:r w:rsidRPr="008A2CDB">
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>dokumenteras enligt rutin </w:t>
+      </w:r>
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId24">
+        <w:r w:rsidRPr="00EB39AE">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Varningar och begränsning av vårdinsats i Melior</w:t>
+          <w:t>Varningar och begränsning av vårdinsats i Melior</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="008A2CDB">
-[...6 lines deleted...]
-        <w:t>].</w:t>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t> [10]. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10C534C6" w14:textId="02872052" w:rsidR="1AE85A5E" w:rsidRDefault="007B2630" w:rsidP="007B2630">
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="37D5D160" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_Toc182834862"/>
-[...1 lines deleted...]
-        <w:t>M</w:t>
+      <w:bookmarkStart w:name="_Toc227915991" w:id="22"/>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>Mottagande vårdavdelning</w:t>
       </w:r>
-      <w:r w:rsidR="6C32D575">
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> gäller både vid direktinskrivning och öppen retur.</w:t>
+      <w:bookmarkEnd w:id="22"/>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BCB9A2F" w14:textId="74C8C171" w:rsidR="000B5068" w:rsidRPr="00D25912" w:rsidRDefault="00E36D54" w:rsidP="00D25912">
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="20CE2EA9" w14:textId="77777777">
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>Detta avsnitt gäller både vid direktinskrivning och öppen retur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="20E0DA9E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D25912">
-        <w:t>Mottagande</w:t>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>Mottagande sjuksköterska erhåller personcentrerad rapport enligt </w:t>
       </w:r>
-      <w:r w:rsidR="009017B0" w:rsidRPr="00D25912">
-[...6 lines deleted...]
-        <w:r w:rsidR="00536AEF" w:rsidRPr="00D25912">
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId25">
+        <w:r w:rsidRPr="00EB39AE">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>SBAR</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="005C3FE2" w:rsidRPr="00D25912">
-[...24 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t> [3, 8]. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="314E2CBB" w14:textId="6E9C2BAE" w:rsidR="009A32ED" w:rsidRPr="00D25912" w:rsidRDefault="1C10E53F" w:rsidP="00D25912">
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="6D2FB557" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D25912">
-[...45 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>Utför och dokumenterar riskbedömningar och eventuella undersökningar som inte är utförda innan patient kommer till aktuell vårdavdelning. Inskrivning sker enligt vårdavdelningens ordinarie rutin. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18D3729D" w14:textId="647595EB" w:rsidR="009A32ED" w:rsidRPr="00D25912" w:rsidRDefault="4A341D9C" w:rsidP="00D25912">
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="5A4CB18E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D25912">
-[...54 lines deleted...]
-        <w:t>rutin.</w:t>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>För patienter som är inskrivna i kommunal hälso- och sjukvård, ska inskrivningsmeddelande skrivas i aktuellt IT-system för informationsöverföring mellan vårdgivare enligt beslutad rutin. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DFAA7C5" w14:textId="63E4891C" w:rsidR="00833858" w:rsidRPr="005218AA" w:rsidRDefault="00A77AD2" w:rsidP="004B6F99">
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="4B44849A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
-        <w:spacing w:before="200"/>
-[...3 lines deleted...]
-        <w:t>Specifik</w:t>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc227915992" w:id="23"/>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>Specifika rutiner för öppen retur</w:t>
       </w:r>
-      <w:r w:rsidR="00B021DF">
-[...54 lines deleted...]
-        <w:t>patienten har en öppen retur till.</w:t>
+      <w:bookmarkEnd w:id="23"/>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F1EDBE5" w14:textId="0244A793" w:rsidR="34C504A6" w:rsidRDefault="7124D827" w:rsidP="00313093">
-[...7 lines deleted...]
-        <w:t>juksköterska:</w:t>
+    <w:p w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="20D3B89F" w14:textId="59B4D4BA">
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>Initieras av patient eller närstående som tar kontakt med sjuksköterska tillhörande den vårdavdelning patienten har en öppen retur till.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00CBE84C" w14:textId="19D00CEA" w:rsidR="34C504A6" w:rsidRPr="00D25912" w:rsidRDefault="00B23A0E" w:rsidP="00D25912">
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="79D32917" w14:textId="77777777">
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>Kontaktad sjuksköterska: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="34DC47C0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r>
-        <w:t>t</w:t>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>tar anamnes och kontrollerar i journalen att patienten har beviljats </w:t>
       </w:r>
-      <w:r w:rsidR="34C504A6" w:rsidRPr="00D25912">
-[...8 lines deleted...]
-      <w:r w:rsidR="34C504A6" w:rsidRPr="00D25912">
+      <w:r w:rsidRPr="00EB39AE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>öppen retur</w:t>
       </w:r>
-      <w:r w:rsidR="34C504A6" w:rsidRPr="00D25912">
-        <w:t xml:space="preserve"> till vårdavdelningen</w:t>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t> till vårdavdelningen </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47C1B79D" w14:textId="5D8C3E3B" w:rsidR="34C504A6" w:rsidRPr="00D25912" w:rsidRDefault="00B23A0E" w:rsidP="00D25912">
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="01B955EA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r>
-[...10 lines deleted...]
-        <w:t>mobilt team eller av sjuksköterska från kommunal hälso- och sjukvård</w:t>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>tar ställning till om uppkommen situation kan lösas per telefon, via hembesök av mobilt team eller av sjuksköterska från kommunal hälso- och sjukvård </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68F55A64" w14:textId="73E3F1AF" w:rsidR="34C504A6" w:rsidRPr="00D25912" w:rsidRDefault="00B23A0E" w:rsidP="00D25912">
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="3E219839" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r>
-[...33 lines deleted...]
-        <w:t>?</w:t>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>tar ställning till hur akut en eventuell inskrivning är. Kan patienten vänta någon timma i hemmet eller till någon dag senare, så att plats kan frigöras om så skulle behövas? Kan besök på mottagning med en subakut mottagningstid vara ett alternativ? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49ED9ED2" w14:textId="4145CFB9" w:rsidR="34C504A6" w:rsidRPr="00D25912" w:rsidRDefault="00452EF2" w:rsidP="00D25912">
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="29D98E9D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r>
-[...18 lines deleted...]
-        <w:t>journalen.</w:t>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>dokumenterar samtal och beslut i patientjournalen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E304C2E" w14:textId="3EA21F46" w:rsidR="34C504A6" w:rsidRPr="00D25912" w:rsidRDefault="34C504A6" w:rsidP="00DB69D1">
-[...25 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="1A40E797" w14:textId="77777777">
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>Vid beslut om inskrivning ombeds patienten ta med aktuell medicinlista samt eventuella hjälpmedel till sjukhuset. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0377BA2D" w14:textId="15333BA3" w:rsidR="00AC2144" w:rsidRPr="00676FE1" w:rsidRDefault="0018427F" w:rsidP="00D25912">
-[...13 lines deleted...]
-        <w:t>H</w:t>
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="47015B6E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc227915993" w:id="24"/>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>Handläggning av patient med öppen retur på akutmottagningen</w:t>
       </w:r>
-      <w:r w:rsidR="00814BF6" w:rsidRPr="00676FE1">
-[...42 lines deleted...]
-        <w:t xml:space="preserve">Om patienten, i ambulans eller på akutmottagningen, triageras röd ska patienten bedömas av läkare på akutmottagningen innan transport till vårdavdelningen. </w:t>
+      <w:bookmarkEnd w:id="24"/>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2213D54A" w14:textId="3F836E70" w:rsidR="0037341F" w:rsidRPr="00D25912" w:rsidRDefault="008030D8" w:rsidP="00D25912">
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="1A1D610E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D25912">
-        <w:t>Om patienten söker på akutmottagningen ska jourläkare göra en bedömning om patienten kan läggas in som öppen retur på vårdavdelning eller handläggas på akut</w:t>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>Om patienten, i ambulans eller på akutmottagningen, </w:t>
       </w:r>
-      <w:r w:rsidR="000B3423">
-        <w:t>mottagningen.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>triageras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t> röd ska patienten bedömas av läkare på akutmottagningen innan transport till vårdavdelningen.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="361874D5" w14:textId="716E69DC" w:rsidR="00037243" w:rsidRPr="00D25912" w:rsidRDefault="008030D8" w:rsidP="00D25912">
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="7421249C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D25912">
-        <w:t xml:space="preserve">Vid platsbrist på den vårdavdelning där patienten har öppen retur, ska patienten bedömas av läkare på akutmottagningen innan inskrivning. Vid behov av inskrivning kontaktas vårdplatssamordnare, se rutinen </w:t>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>Om patienten söker på akutmottagningen ska jourläkare göra en bedömning om patienten kan läggas in som öppen retur på vårdavdelning eller handläggas på akutmottagningen. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
-        <w:r w:rsidRPr="00D25912">
+    </w:p>
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="36865C4C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>Vid platsbrist på den vårdavdelning där patienten har öppen retur, ska patienten bedömas av läkare på akutmottagningen innan inskrivning. Vid behov av inskrivning kontaktas vårdplatssamordnare, se rutinen </w:t>
+      </w:r>
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId26">
+        <w:r w:rsidRPr="00EB39AE">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Vårdplatssamordnares (VPSO) uppdrag och mandat vid SÄS</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00D25912">
+      <w:r w:rsidRPr="00EB39AE">
         <w:rPr>
-          <w:rStyle w:val="Hyperlnk"/>
+          <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D25912">
-[...9 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>[11]. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F62A5C2" w14:textId="7BC1C5EE" w:rsidR="50DC1D8E" w:rsidRDefault="50DC1D8E" w:rsidP="004226F7">
-[...6 lines deleted...]
-      <w:bookmarkStart w:id="29" w:name="_Toc182834865"/>
+    <w:p w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="009A32ED" w14:paraId="55F2C9B3" w14:textId="4BC120E9">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc227915994" w:id="25"/>
       <w:r>
         <w:t>Uppföljning</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="25"/>
     </w:p>
-    <w:p w14:paraId="0D822C86" w14:textId="3CA5088B" w:rsidR="009A32ED" w:rsidRPr="005218AA" w:rsidRDefault="0025578C" w:rsidP="00402028">
-[...1 lines deleted...]
-        <w:t>I händelse av</w:t>
+    <w:p w:rsidR="009A32ED" w:rsidP="00B03BB7" w:rsidRDefault="00EB39AE" w14:paraId="0E74B431" w14:textId="5F14B151">
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>I händelse av avsteg från rutinen som påverkar den enskilde patientens vård, ska detta dokumenteras i patientens journal. Övriga orsaker till avsteg från rutinen rapporteras i </w:t>
       </w:r>
-      <w:r w:rsidR="009A32ED">
-        <w:t xml:space="preserve"> avsteg från rutinen </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>MedControl</w:t>
       </w:r>
-      <w:r w:rsidR="00640E60">
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> i MedControl PRO.</w:t>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t> PRO. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31BC2064" w14:textId="53B8B787" w:rsidR="1E693645" w:rsidRDefault="00124ADD" w:rsidP="002E34D3">
+    <w:p w:rsidRPr="000D04ED" w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="009A32ED" w14:paraId="46F80C1F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:t>Dokumentinformation</w:t>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc100327194" w:id="26"/>
+      <w:bookmarkStart w:name="_Toc227915995" w:id="27"/>
+      <w:r w:rsidRPr="000D04ED">
+        <w:t>Arbetsgrupp</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
-[...127 lines deleted...]
-      </w:r>
+      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="27"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00124ADD">
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> VO Medicin</w:t>
+    </w:p>
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="34CABD56" w14:textId="77777777">
+      <w:bookmarkStart w:name="_Toc100327195" w:id="28"/>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>Helen Simonen, utvecklingsledare, stab för tillgänglighet, patientsäkerhet och kvalitet, SÄS </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13FBFEE3" w14:textId="22F086E5" w:rsidR="2E7BC820" w:rsidRDefault="2E7BC820" w:rsidP="002E34D3">
-[...33 lines deleted...]
-        <w:t>Neurologi, rehabilitering och nära vård</w:t>
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="60CE4F00" w14:textId="77777777">
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>Rutinen framtagen i samarbete med arbetsgruppen: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B360F02" w14:textId="7593B983" w:rsidR="514446C4" w:rsidRDefault="514446C4" w:rsidP="002E34D3">
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="65B9AD22" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:keepNext/>
-[...12 lines deleted...]
-        <w:t>chef, VO HIVÖ</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>Anders Lundqvist, överläkare, VO HIVÖ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="697B63B9" w14:textId="77777777" w:rsidR="00124ADD" w:rsidRDefault="514446C4" w:rsidP="002E34D3">
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="1F33CE0A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:keepNext/>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">Kirurgi, ortopedi och öron-näsa-hals </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>Bernt Turesson, överläkare, palliativt team, VO Neurologi, rehabilitering och nära vård </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CE0595B" w14:textId="678EF985" w:rsidR="009A32ED" w:rsidRPr="00446B8E" w:rsidRDefault="4D456529" w:rsidP="002E34D3">
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="2174238F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:keepNext/>
-[...24 lines deleted...]
-        <w:t>sjukvård</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>Johan Silverflod, specialistläkare, VO Akutsjukvård </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69A9D428" w14:textId="0AE9AEA3" w:rsidR="009A32ED" w:rsidRPr="00446B8E" w:rsidRDefault="4D456529" w:rsidP="002E34D3">
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="7F84FB30" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:keepNext/>
-[...15 lines deleted...]
-        <w:t>Neurologi, rehabilitering och nära vård</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>Martin Pilhall, överläkare, VO Medicin </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54102BBE" w14:textId="3ECD531E" w:rsidR="009A32ED" w:rsidRPr="00446B8E" w:rsidRDefault="4D456529" w:rsidP="002E34D3">
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="2BA56344" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:keepNext/>
-[...15 lines deleted...]
-        <w:t>Neurologi, rehabilitering och nära vård</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>Martin Tirler, överläkare, närsjukvårdsteamet, multisjuka äldre/VO Neurologi, rehabilitering och nära vård </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FF651F5" w14:textId="5334A7AA" w:rsidR="72FD1361" w:rsidRDefault="72FD1361" w:rsidP="002E34D3">
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="02DDE0E1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:keepNext/>
-[...9 lines deleted...]
-        <w:t>pecialsjuksköterska, VO HIVÖ</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>Ann-Sofie Gering, läkarchef, VO HIVÖ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="482B204C" w14:textId="69D23D3F" w:rsidR="345D0534" w:rsidRDefault="345D0534" w:rsidP="002E34D3">
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="1508BB8F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:keepNext/>
-[...30 lines deleted...]
-        <w:t>Neurologi, rehabilitering och nära vård</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>Kristoffer Nydén, vårdenhetschef, VO Kirurgi, ortopedi och öron-näsa-hals  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4046E9DB" w14:textId="7B8654BD" w:rsidR="004F5C17" w:rsidRDefault="72FD1361" w:rsidP="002E34D3">
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="0B1009B0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:keepNext/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Stefan Andreasson, </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>Magnus </w:t>
       </w:r>
-      <w:r w:rsidR="0006136E">
-        <w:t>s</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>Güldenpfenning</w:t>
       </w:r>
-      <w:r>
-        <w:t>pecialsjuksköterska, VO HIVÖ</w:t>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>, vårdenhetschef, VO Akutsjukvård </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F5013BC" w14:textId="25A080D7" w:rsidR="06AB1DEC" w:rsidRDefault="4D456529" w:rsidP="002E34D3">
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="015059EA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:keepNext/>
-[...36 lines deleted...]
-        <w:t>Neurologi, rehabilitering och nära vård</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>Sara Lundqvist, vårdenhetschef, VO Neurologi, rehabilitering och nära vård </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7525AC74" w14:textId="07C39005" w:rsidR="3BB8BE6A" w:rsidRPr="00FE527B" w:rsidRDefault="3BB8BE6A" w:rsidP="00FE527B">
-[...12 lines deleted...]
-        <w:t>Remissinstanser</w:t>
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="02962999" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>Malin Bark, vårdenhetschef, VO Neurologi, rehabilitering och nära vård </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6901404B" w14:textId="6D018BB3" w:rsidR="00FE527B" w:rsidRPr="00FE527B" w:rsidRDefault="00FE527B" w:rsidP="00FE527B">
-[...1 lines deleted...]
-        <w:t>Verksamhetschefer SÄS</w:t>
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="55C67FEA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>Annika Hernqvist, specialsjuksköterska, VO HIVÖ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55F7C911" w14:textId="384BF87F" w:rsidR="3BB8BE6A" w:rsidRPr="00FE527B" w:rsidRDefault="3BB8BE6A" w:rsidP="00FE527B">
-[...12 lines deleted...]
-        <w:t>Fastställt av</w:t>
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="3B26153A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>Sofia Sandell </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>Braskén</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>, sjuksköterska, palliativt team/VO Neurologi, rehabilitering och nära vård </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DAF360B" w14:textId="7263D768" w:rsidR="00FE527B" w:rsidRPr="00FE527B" w:rsidRDefault="00FE527B" w:rsidP="00FE527B">
-[...1 lines deleted...]
-        <w:t>Jerker Nilson, chefläkare, SÄS</w:t>
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="3F091BCD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>Stefan Andreasson, specialsjuksköterska, VO HIVÖ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78EB6806" w14:textId="18BC0D55" w:rsidR="06AB1DEC" w:rsidRPr="00FE527B" w:rsidRDefault="3BB8BE6A" w:rsidP="00FE527B">
-[...12 lines deleted...]
-        <w:t>Nyckelord</w:t>
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="5B7C571F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>Terese Johansson, specialistsjuksköterska, närsjukvårdsteamet, multisjuka äldre/VO Neurologi, rehabilitering och nära vård </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1007ED26" w14:textId="56B1F348" w:rsidR="1E693645" w:rsidRDefault="0033043A" w:rsidP="1E693645">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Direktinskrivning, återinskrivning, </w:t>
+    <w:p w:rsidRPr="000D04ED" w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="009A32ED" w14:paraId="188AE2C8" w14:textId="50061DF7">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc227915996" w:id="29"/>
+      <w:r w:rsidRPr="000D04ED">
+        <w:t>Källförteckning</w:t>
       </w:r>
-      <w:r w:rsidR="00530C96" w:rsidRPr="00530C96">
-        <w:t>vårdbehov,</w:t>
+      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="29"/>
+    </w:p>
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="69EB617B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>Nära äldrevårdsavdelning, vårduppdrag, inskrivningskriterier och rondrutiner, SÄS. Sjukhusövergripande rutin, SÄS </w:t>
       </w:r>
-      <w:r w:rsidR="00530C96">
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:br/>
       </w:r>
-      <w:r w:rsidR="000B6F63">
-[...48 lines deleted...]
-        <w:t>årdplatser</w:t>
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId27">
+        <w:r w:rsidRPr="00EB39AE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="188AE2C8" w14:textId="3D0CE6B9" w:rsidR="009A32ED" w:rsidRPr="000B6F63" w:rsidRDefault="006C4B5D" w:rsidP="009A32ED">
-[...14 lines deleted...]
-        <w:t>Referens- och länkf</w:t>
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="06078B5F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>Hjärnvägen</w:t>
       </w:r>
-      <w:r w:rsidR="009A32ED" w:rsidRPr="000B6F63">
-[...3 lines deleted...]
-        <w:t>örteckning</w:t>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t> – snabbspår till strokeenhet för patienter med misstänkt TIA och stroke. Sjukhusövergripande riktlinje, stroke-/TIA-processen, SÄS </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="31"/>
-      <w:bookmarkEnd w:id="32"/>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:br/>
+      </w:r>
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId28">
+        <w:r w:rsidRPr="00EB39AE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5BDA70FA" w14:textId="694ADEAD" w:rsidR="005C714A" w:rsidRPr="007F1C3F" w:rsidRDefault="005C714A" w:rsidP="00093708">
-[...3 lines deleted...]
-        <w:keepLines/>
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="6A7A6D43" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>SBAR vid SÄS. Sjukhusövergripande rutin, SÄS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:br/>
+      </w:r>
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId29">
+        <w:r w:rsidRPr="00EB39AE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00EB39AE">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Nära äldrevårdsavdelning, vårduppdrag, inskrivningskriterier och </w:t>
+        <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007F1C3F">
-        <w:t>rondrutiner, SÄS</w:t>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="0070778B" w:rsidRPr="007F1C3F">
-        <w:t>. Sjukhusövergripande rutin, SÄS</w:t>
+    </w:p>
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="75BE948E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>Vårdhygiensk</w:t>
       </w:r>
-      <w:r w:rsidR="0070778B" w:rsidRPr="007F1C3F">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t> bedömning av riskfaktorer för smittspridning SÄS. Sjukhusövergripande rutin, SÄS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB39AE">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
-        <w:r w:rsidR="00620B1A">
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId30">
+        <w:r w:rsidRPr="00EB39AE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="2B55F709" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+      </w:pPr>
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId31">
+        <w:r w:rsidRPr="00EB39AE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Patient klar för vårdavdelning från akutmottagningen</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>. Sjukhusövergripande riktlinje, SÄS </w:t>
+      </w:r>
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId32">
+        <w:r w:rsidRPr="00EB39AE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="1BF2DA08" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>Sköra Äldre och Clinical </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>Frailty</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>Scale</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t> (CFS), SÄS. Sjukhusövergripande riktlinje, SÄS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:br/>
+      </w:r>
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId33">
+        <w:r w:rsidRPr="00EB39AE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="4EA31C81" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>Bedömning enligt NEWS – Vårdhandboken Bedömningsskala. Vårdhandboken </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:br/>
+      </w:r>
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId34">
+        <w:r w:rsidRPr="00EB39AE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>www.vardhandboken.se/vard-och-behandling/akut-bedomning-och-skattning/bedomning-enligt-news/bedomningsskala/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="62895229" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>SBAR arbetsblad. Löf </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:br/>
+      </w:r>
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId35">
+        <w:r w:rsidRPr="00EB39AE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>https://wp.lof.se/wp-content/uploads/SBAR-arbetsblad-akut-och-icke-akut.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> []</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="4921CBCE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>Vårdansvar och överflyttning av patient mellan sjukhus, SÄS. Sjukhusövergripande rutin, SÄS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:br/>
+      </w:r>
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId36">
+        <w:r w:rsidRPr="00EB39AE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="309480AB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>Varningar och begränsning av vårdinsats i Melior. Sjukhusövergripande rutin, SÄS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:br/>
+      </w:r>
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId37">
+        <w:r w:rsidRPr="00EB39AE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EB39AE" w:rsidR="00EB39AE" w:rsidP="00EB39AE" w:rsidRDefault="00EB39AE" w14:paraId="4C18EA00" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>Vårdplatssamordnares (VPSO) uppdrag och mandat vid SÄS. Sjukhusövergripande rutin, SÄS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:br/>
+      </w:r>
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId38">
+        <w:r w:rsidRPr="00EB39AE">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="66B43D80" w14:textId="25BAF90F" w:rsidR="16D01793" w:rsidRPr="009051BE" w:rsidRDefault="009051BE" w:rsidP="00CD098A">
-[...470 lines deleted...]
-      <w:headerReference w:type="even" r:id="rId38"/>
+    <w:p w:rsidR="009C6C0C" w:rsidP="00B03BB7" w:rsidRDefault="009C6C0C" w14:paraId="40AA233F" w14:textId="17DD0B4B"/>
+    <w:sectPr w:rsidR="009C6C0C" w:rsidSect="00B96AFF">
       <w:headerReference w:type="default" r:id="rId39"/>
       <w:footerReference w:type="even" r:id="rId40"/>
       <w:footerReference w:type="default" r:id="rId41"/>
       <w:headerReference w:type="first" r:id="rId42"/>
       <w:footerReference w:type="first" r:id="rId43"/>
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="11900" w:h="16840"/>
+      <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0FED244B" w14:textId="77777777" w:rsidR="005150B1" w:rsidRDefault="005150B1">
+    <w:p w:rsidR="005C6CDC" w:rsidRDefault="005C6CDC" w14:paraId="47E20206" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="71AA5A17" w14:textId="77777777" w:rsidR="005150B1" w:rsidRDefault="005150B1">
+    <w:p w:rsidR="005C6CDC" w:rsidRDefault="005C6CDC" w14:paraId="44853776" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0A4E72DF" w14:textId="77777777" w:rsidR="005150B1" w:rsidRDefault="005150B1">
+    <w:p w:rsidR="005C6CDC" w:rsidRDefault="005C6CDC" w14:paraId="2C9FA88E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Courier">
+    <w:panose1 w:val="02070409020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Cambria">
+    <w:altName w:val="Cambria"/>
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B820" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
-      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
+      <w:framePr w:wrap="around" w:hAnchor="margin" w:vAnchor="text" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B821" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A8103F" w:rsidP="00EC0A68">
+  <w:p w:rsidRPr="00831C35" w:rsidR="00C50EE5" w:rsidP="00EC0A68" w:rsidRDefault="00000000" w14:paraId="47BD2091" w14:textId="66F4EBFA">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:rPr>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:id w:val="-2070031421"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
-      <w:sdtEndPr>
-[...4 lines deleted...]
-      </w:sdtEndPr>
       <w:sdtContent>
-        <w:r w:rsidR="00A65FD4" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00831C35" w:rsidR="00A65FD4">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00831C35" w:rsidR="00EC0A68">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00831C35" w:rsidR="00EC0A68">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00831C35" w:rsidR="00EC0A68">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00831C35" w:rsidR="00EC0A68">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00831C35" w:rsidR="00EC0A68">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-    <w:r w:rsidR="00111CB2">
-[...2 lines deleted...]
-        <w:szCs w:val="16"/>
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> (</w:t>
     </w:r>
-    <w:r w:rsidR="00111CB2">
-[...2 lines deleted...]
-        <w:szCs w:val="16"/>
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00111CB2">
-[...2 lines deleted...]
-        <w:szCs w:val="16"/>
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="00111CB2">
-[...2 lines deleted...]
-        <w:szCs w:val="16"/>
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00111CB2">
-      <w:rPr>
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:noProof/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
-    <w:r w:rsidR="00111CB2">
-[...2 lines deleted...]
-        <w:szCs w:val="16"/>
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="00111CB2">
-[...2 lines deleted...]
-        <w:szCs w:val="16"/>
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1FE2B822" w14:textId="113FF3D3" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00660269" w:rsidP="00FB2F0F" w:rsidRDefault="009228AB" w14:paraId="1FE2B822" w14:textId="76DF6159">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="25147E04">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="5971BB2D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>4388307</wp:posOffset>
+            <wp:posOffset>4391660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-27355</wp:posOffset>
+            <wp:posOffset>-3947</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1897920" cy="384860"/>
-          <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+          <wp:extent cx="1953671" cy="348178"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="12" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="VG_Ne.wmf"/>
+                  <pic:cNvPr id="12" name="Bildobjekt 12">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
-                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1953671" cy="396165"/>
+                    <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="69EFB753" w14:textId="77777777" w:rsidR="005150B1" w:rsidRDefault="005150B1"/>
+    <w:p w:rsidR="005C6CDC" w:rsidRDefault="005C6CDC" w14:paraId="741F18D4" w14:textId="77777777"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="670B191B" w14:textId="77777777" w:rsidR="005150B1" w:rsidRDefault="005150B1">
+    <w:p w:rsidR="005C6CDC" w:rsidRDefault="005C6CDC" w14:paraId="286262F9" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="32A361C7" w14:textId="77777777" w:rsidR="005150B1" w:rsidRDefault="005150B1">
+    <w:p w:rsidR="005C6CDC" w:rsidRDefault="005C6CDC" w14:paraId="60A87180" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="68F18EE5" w14:textId="5427A037" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidRPr="00DA65C4" w:rsidR="00294791" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="68F18EE5" w14:textId="39C06E14">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                        <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-          <w:pict>
+        <mc:Fallback>
+          <w:pict w14:anchorId="693EBA3C">
             <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
+            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
+                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="6D41DF98" w14:textId="1B285E8B">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="058CDD4D" w14:textId="5F7B1BDA" w:rsidR="008A4EB9" w:rsidRDefault="00003EB5" w:rsidP="00413A60">
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="008A4EB9" w:rsidP="00413A60" w:rsidRDefault="00413A60" w14:paraId="058CDD4D" w14:textId="448A65ED">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="1B043A96">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="0C751635">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
-                <wp:posOffset>-168910</wp:posOffset>
+                <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>-84786</wp:posOffset>
+                <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="4669155" cy="269875"/>
+              <wp:extent cx="4669200" cy="2160000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapTopAndBottom/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="4669155" cy="269875"/>
+                        <a:ext cx="4669200" cy="2160000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                        <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-          <w:pict>
+        <mc:Fallback>
+          <w:pict w14:anchorId="7224A71A">
             <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.3pt;margin-top:-6.7pt;width:367.65pt;height:21.25pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCnhodZGgIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vGjEQvVfKf7B8DwsUSFixRDQRVSWU&#10;RCJRzsZrsyvZHtc27NJf37GXL6U9Vb14Zzyz8/He8+yh1YrshfM1mIIOen1KhOFQ1mZb0Pe35e09&#10;JT4wUzIFRhT0IDx9mN98mTU2F0OoQJXCESxifN7YglYh2DzLPK+EZr4HVhgMSnCaBXTdNisda7C6&#10;Vtmw359kDbjSOuDCe7x96oJ0nupLKXh4kdKLQFRBcbaQTpfOTTyz+YzlW8dsVfPjGOwfptCsNtj0&#10;XOqJBUZ2rv6jlK65Aw8y9DjoDKSsuUg74DaD/qdt1hWzIu2C4Hh7hsn/v7L8eb+2r46E9hu0SGAE&#10;pLE+93gZ92ml0/GLkxKMI4SHM2yiDYTj5WgymQ7GY0o4xoaT6f3dOJbJLn9b58N3AZpEo6AOaUlo&#10;sf3Khy71lBKbGVjWSiVqlCFNQSdfx/30wzmCxZXBHpdZoxXaTUvq8mqPDZQHXM9Bx7y3fFnjDCvm&#10;wytzSDVuhPINL3hIBdgLjhYlFbhff7uP+cgARilpUDoF9T93zAlK1A+D3EwHo1HUWnJG47shOu46&#10;srmOmJ1+BFTnAB+K5cmM+UGdTOlAf6DKF7Erhpjh2Lug4WQ+hk7Q+Eq4WCxSEqrLsrAya8tj6Yhq&#10;RPit/WDOHmkISOAznETG8k9sdLkdH4tdAFknqiLOHapH+FGZiezjK4rSv/ZT1uWtz38DAAD//wMA&#10;UEsDBBQABgAIAAAAIQAN7HBz4wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxD&#10;ZCRuW9oCXdc1naZKExJih41duKVN1lYkTmmyrfD0mBPcbPnT7+8v1pM17KJH3zsUEM8jYBobp3ps&#10;BRzftrMMmA8SlTQOtYAv7WFd3t4UMlfuint9OYSWUQj6XAroQhhyzn3TaSv93A0a6XZyo5WB1rHl&#10;apRXCreGJ1GUcit7pA+dHHTV6ebjcLYCXqrtTu7rxGbfpnp+PW2Gz+P7kxD3d9NmBSzoKfzB8KtP&#10;6lCSU+3OqDwzAmZJmhJKQ/zwCIyIRZQtgNUCkmUMvCz4/wrlDwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQCnhodZGgIAADMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQAN7HBz4wAAAAoBAAAPAAAAAAAAAAAAAAAAAHQEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAhAUAAAAA&#10;">
+            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
+                  <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="685B7E76" w14:textId="0A2CCBAA">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="008569C6" w:rsidRPr="00762EE0">
-[...78 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF83"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6876E84C"/>
+    <w:nsid w:val="FFFFFF1D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="Punktlista2"/>
-[...6 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF88"/>
+    <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4148F206"/>
+    <w:tmpl w:val="3C063CDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="Numreradlista"/>
-[...6 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF89"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8CFC128A"/>
+    <w:nsid w:val="01CC2F9E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F9724A5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="360"/>
-[...4 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05204EF1"/>
-[...108 lines deleted...]
-      </w:rPr>
+    <w:nsid w:val="02495F67"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6F163BBA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="7"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="063435F0"/>
-[...7 lines deleted...]
-      <w:pPr>
+    <w:nsid w:val="02A06A4C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4DE80ABE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E4B8563"/>
+    <w:nsid w:val="05DF67F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="FFFFFFFF"/>
-[...12 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="5A8AE714">
+    <w:tmpl w:val="75525A52"/>
+    <w:lvl w:ilvl="0" w:tplc="A0D81926">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="99BEB020">
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
-[...17 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="9AAC3162">
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="00368FA2">
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
-[...17 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="4B080954">
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="1C263C5A">
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12F1311E"/>
-[...107 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+    <w:nsid w:val="066F000C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0966E6E4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1BFE03A7"/>
+    <w:nsid w:val="07F0337A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="BA085EF6"/>
-[...13 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="041D0003">
+    <w:tmpl w:val="1E54CEB4"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1077" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2007" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:ind w:left="1797" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2727" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:ind w:left="2517" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3447" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:ind w:left="3237" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4167" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:ind w:left="3957" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4887" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:ind w:left="4677" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5607" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:ind w:left="5397" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6327" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:ind w:left="6117" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7047" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:ind w:left="6837" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="084438BE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1EFAA03A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0A6E59E2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D2A23B2E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0C704FA5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4F666694"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0C7C33F4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9468E440"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0D74487D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="432C82B6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="10247104"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FF3C5686"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="13530BB6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="12A0CE58"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="135A157B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="65667058"/>
+    <w:lvl w:ilvl="0" w:tplc="041D000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="13EE4C50"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B64E6684"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1480309A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7B82C9A8"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="18EC4ED5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="185609A8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1A956BB3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FA82E086"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1B694339"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="63BEDDE4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1C5225AE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="72580A88"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23FC8264"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1D520AB4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B9E412AC"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1EE15440"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="FFFFFFFF"/>
+    <w:tmpl w:val="B55C0BA2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="20FC2C1F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D6FC16D4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="10"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1)"/>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
-[...4 lines deleted...]
-      <w:pPr>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
-[...8 lines deleted...]
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="(%4)"/>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
-[...4 lines deleted...]
-      <w:pPr>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
-[...8 lines deleted...]
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
-[...1 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
-[...1 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
-      <w:lvlJc w:val="right"/>
-[...1 lines deleted...]
-        <w:ind w:left="6480" w:hanging="180"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="250EEE14"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="224A2F8F"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="FFFFFFFF"/>
+    <w:tmpl w:val="862814AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="245919B5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E7428374"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24D41110"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6E8C5DE4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
-[...1 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
-[...1 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="right"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="3">
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
-[...1 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
-[...1 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="right"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="6">
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
-[...1 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
-[...1 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
-      <w:lvlJc w:val="right"/>
-[...1 lines deleted...]
-        <w:ind w:left="6480" w:hanging="180"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E5C1D54"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="263A452E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="60BC7F58"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="8"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A0D0043"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="957AF7D8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E7B4EAF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9E4099E2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F21421C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E2F42A0E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34876EFE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A0FA1E6A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="359B46F6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="27901146"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37E45C3E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E604EE44"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="FFFFFFFF"/>
-[...5 lines deleted...]
-      <w:pPr>
+    <w:tmpl w:val="09EA9066"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="B0AE9E54">
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="1842EB30">
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="3A70432A">
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="C1185802">
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="9C1443B0">
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...8 lines deleted...]
-      <w:pPr>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38F67073"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6614A05A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-[...338 lines deleted...]
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="513E1750"/>
-[...9 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+    <w:tmpl w:val="DDF0BC38"/>
+    <w:lvl w:ilvl="0" w:tplc="34668BAA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Punktlista"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1077" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43C10FAF"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D726CCD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A274DA2E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="AE30FB72"/>
-[...1 lines deleted...]
-      <w:start w:val="1"/>
+    <w:tmpl w:val="0AE0B72A"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="411628AE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A60CC05C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42196C05"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="741857FC"/>
+    <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="461D7E72"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="52E80A9C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49963E4F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4746CF18"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Punktlistanumrerad"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1287" w:hanging="360"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2007" w:hanging="360"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="right"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="041D000F" w:tentative="1">
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3447" w:hanging="360"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4167" w:hanging="360"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="right"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="041D000F" w:tentative="1">
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5607" w:hanging="360"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6327" w:hanging="360"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
-      <w:lvlJc w:val="right"/>
-[...1 lines deleted...]
-        <w:ind w:left="7047" w:hanging="180"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4FC62CFE"/>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B6F1725"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5CA82D16"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B827EFA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2728B17C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C72052A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A09C236A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="514C2525"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="64A6B01A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="CA14F586"/>
-[...5 lines deleted...]
-      <w:pPr>
+    <w:tmpl w:val="97200AA0"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51ED3580"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="511055D2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52A71DDE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0908C3C0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
-    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+    <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59A52D73"/>
+  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E98895CA"/>
-    <w:lvl w:ilvl="0" w:tplc="E6C24B04">
+    <w:tmpl w:val="E154E454"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="44B8A600">
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="C65C4520">
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="4A6A2C72">
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="755253FE">
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="B8C6FD80">
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="9B687DFE">
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="1E52AA32">
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="F06014D6">
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="645F8DC7"/>
+  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59B12E7B"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="FFFFFFFF"/>
+    <w:tmpl w:val="E3387492"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5ABC1848"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="720C98E8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F323D04"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F1781B24"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5FC13396"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="804E9AB4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63847A81"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FB98BD1E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63C25DE0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5AA2861A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63C84C96"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D87A5B00"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="650D65BC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="438EEB70"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67BD046C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B394AD0E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C927DD6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="96EECC02"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D714B73"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A45E4734"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F584B22"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="28328EE6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6FAB45FD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="581EEFE0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="706B1852"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4FB2CAB0"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="756E4A34"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FD5EA560"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="69" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75F510D1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A4222B82"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="70" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76642611"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="35348EC2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="71" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77863484"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BE905278"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="72" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79771BA4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="33F6D4E0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="73" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="797E3539"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0A328A0A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2."/>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3."/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="3">
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4."/>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="6">
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
-[...2 lines deleted...]
-        <w:ind w:left="6480" w:hanging="180"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="680F20BE"/>
+  <w:abstractNum w:abstractNumId="74" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7AFE34BB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="542A692E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="11"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="75" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B6E08F6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DD8E30D0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="76" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="FFFFFFFF"/>
-[...5 lines deleted...]
-      <w:pPr>
+    <w:tmpl w:val="DDC0C0DE"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="77" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CAB7D12"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EBFCC9F8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="F43E76C2">
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="78" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CAE01B3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D6F8803E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="79" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E816C4B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9D463220"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="80" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7EA41BCB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CAEC6EFE"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="65A86518">
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="C1706A36">
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="067E8FE0">
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="19FC453E">
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="EC483490">
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="C7DE341E">
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="B2E0BFB6">
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-[...338 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="671031596">
+  <w:num w:numId="1" w16cid:durableId="1909921896">
+    <w:abstractNumId w:val="80"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1367871050">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="164058872">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="861477783">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1780955485">
+  <w:num w:numId="5" w16cid:durableId="1280868239">
+    <w:abstractNumId w:val="67"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="444931515">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1092434391">
+  <w:num w:numId="7" w16cid:durableId="739910959">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="391579451">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1296368398">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="689646344">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1979215945">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="830874331">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="57095060">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="36130748">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="560679449">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1420566503">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="256527698">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1090539201">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1846439597">
+    <w:abstractNumId w:val="76"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="513349238">
+    <w:abstractNumId w:val="79"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1106582950">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1964267466">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1048264504">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1457485842">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="2084134906">
+    <w:abstractNumId w:val="59"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="910458762">
+    <w:abstractNumId w:val="62"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1315835445">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="28339104">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1201943725">
+    <w:abstractNumId w:val="69"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="243271092">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="403260737">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1449859363">
+    <w:abstractNumId w:val="77"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1394697302">
+    <w:abstractNumId w:val="61"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="366951101">
+    <w:abstractNumId w:val="71"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="2050718817">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1259411543">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="849753514">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="1415933012">
+    <w:abstractNumId w:val="65"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="1228881957">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="384531308">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="1994210568">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="1999457993">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="1255090006">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="1590698822">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="454059551">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="212080805">
+    <w:abstractNumId w:val="66"/>
+  </w:num>
+  <w:num w:numId="47" w16cid:durableId="1898204695">
+    <w:abstractNumId w:val="75"/>
+  </w:num>
+  <w:num w:numId="48" w16cid:durableId="1227648773">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="49" w16cid:durableId="792362380">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="50" w16cid:durableId="463086511">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="51" w16cid:durableId="1240478822">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="52" w16cid:durableId="2117600714">
+    <w:abstractNumId w:val="68"/>
+  </w:num>
+  <w:num w:numId="53" w16cid:durableId="81803480">
+    <w:abstractNumId w:val="70"/>
+  </w:num>
+  <w:num w:numId="54" w16cid:durableId="863250337">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="55" w16cid:durableId="1896887781">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="56" w16cid:durableId="1752465142">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="57" w16cid:durableId="220292182">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="58" w16cid:durableId="1960061167">
+    <w:abstractNumId w:val="63"/>
+  </w:num>
+  <w:num w:numId="59" w16cid:durableId="866216746">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1295139313">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="60" w16cid:durableId="1537110882">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="575939860">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="61" w16cid:durableId="1058894132">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="93289540">
+  <w:num w:numId="62" w16cid:durableId="906380434">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="63" w16cid:durableId="9842054">
+    <w:abstractNumId w:val="64"/>
+  </w:num>
+  <w:num w:numId="64" w16cid:durableId="173156397">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="65" w16cid:durableId="359211988">
+    <w:abstractNumId w:val="78"/>
+  </w:num>
+  <w:num w:numId="66" w16cid:durableId="540747818">
+    <w:abstractNumId w:val="72"/>
+  </w:num>
+  <w:num w:numId="67" w16cid:durableId="1631324326">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="68" w16cid:durableId="389227972">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="69" w16cid:durableId="1537308063">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="649599214">
-    <w:abstractNumId w:val="21"/>
+  <w:num w:numId="70" w16cid:durableId="316570365">
+    <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1621522572">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="71" w16cid:durableId="1300308870">
+    <w:abstractNumId w:val="54"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="861477783">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="72" w16cid:durableId="1205603035">
+    <w:abstractNumId w:val="46"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="57095060">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="73" w16cid:durableId="236598345">
+    <w:abstractNumId w:val="73"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="36130748">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="74" w16cid:durableId="1922719826">
+    <w:abstractNumId w:val="50"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1573079022">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="75" w16cid:durableId="654379902">
+    <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1986007113">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="76" w16cid:durableId="1865484962">
+    <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1632051663">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="77" w16cid:durableId="777799637">
+    <w:abstractNumId w:val="48"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="1279412243">
-[...2 lines deleted...]
-  <w:num w:numId="16" w16cid:durableId="924917392">
+  <w:num w:numId="78" w16cid:durableId="1401445028">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="583688834">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="79" w16cid:durableId="1850441225">
+    <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="1333723207">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="80" w16cid:durableId="1126780426">
+    <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="1417701124">
-[...17 lines deleted...]
-  <w:num w:numId="25" w16cid:durableId="1251742398">
+  <w:num w:numId="81" w16cid:durableId="602104254">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="1489206274">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="82" w16cid:durableId="914825542">
+    <w:abstractNumId w:val="74"/>
   </w:num>
-  <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...2 lines deleted...]
-  <w:removeDateAndTime/>
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:zoom w:percent="130"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
+  <w:trackRevisions w:val="false"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke color="#4a773c" weight="1pt"/>
-      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+      <v:stroke weight="1pt" color="#4a773c"/>
+      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
-    <w:rsid w:val="000011D8"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00004B47"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
-    <w:rsid w:val="00007669"/>
     <w:rsid w:val="00010D47"/>
-    <w:rsid w:val="00016725"/>
     <w:rsid w:val="00016CF0"/>
-    <w:rsid w:val="000200BB"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00027234"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
-    <w:rsid w:val="00031ED4"/>
     <w:rsid w:val="00033ED5"/>
-    <w:rsid w:val="00036E98"/>
-[...7 lines deleted...]
-    <w:rsid w:val="000474A4"/>
     <w:rsid w:val="00050500"/>
-    <w:rsid w:val="000508C6"/>
-    <w:rsid w:val="00054734"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
-    <w:rsid w:val="0006136E"/>
     <w:rsid w:val="00061969"/>
-    <w:rsid w:val="0006215C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="000652CF"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
-    <w:rsid w:val="00073DD8"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00082592"/>
     <w:rsid w:val="00084024"/>
-    <w:rsid w:val="00084A8C"/>
-    <w:rsid w:val="000864B4"/>
     <w:rsid w:val="0009062C"/>
-    <w:rsid w:val="00092B2C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00093C46"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
-    <w:rsid w:val="00096BC3"/>
-[...1 lines deleted...]
-    <w:rsid w:val="000A24FD"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
-    <w:rsid w:val="000B1B67"/>
-    <w:rsid w:val="000B3423"/>
     <w:rsid w:val="000B4536"/>
-    <w:rsid w:val="000B5068"/>
-[...3 lines deleted...]
-    <w:rsid w:val="000B6F63"/>
     <w:rsid w:val="000B7715"/>
-    <w:rsid w:val="000C29C0"/>
-[...2 lines deleted...]
-    <w:rsid w:val="000D67C5"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
-    <w:rsid w:val="000F0089"/>
-[...1 lines deleted...]
-    <w:rsid w:val="000F3A50"/>
     <w:rsid w:val="000F43A3"/>
-    <w:rsid w:val="000F54A5"/>
     <w:rsid w:val="000F7681"/>
-    <w:rsid w:val="000F7E1B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00100C0E"/>
     <w:rsid w:val="00103031"/>
-    <w:rsid w:val="0010361C"/>
-    <w:rsid w:val="00103752"/>
     <w:rsid w:val="001044FE"/>
-    <w:rsid w:val="0010649D"/>
-[...2 lines deleted...]
-    <w:rsid w:val="001119C7"/>
+    <w:rsid w:val="001108C0"/>
     <w:rsid w:val="00111CB2"/>
     <w:rsid w:val="001139D4"/>
-    <w:rsid w:val="0011791B"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00127D8A"/>
+    <w:rsid w:val="001258CE"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
-    <w:rsid w:val="001337B0"/>
     <w:rsid w:val="00133A0F"/>
-    <w:rsid w:val="001346CA"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00134BDE"/>
     <w:rsid w:val="0013580F"/>
-    <w:rsid w:val="00135A1D"/>
-    <w:rsid w:val="0013756E"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
-    <w:rsid w:val="001448FF"/>
     <w:rsid w:val="001522AE"/>
-    <w:rsid w:val="00156C8A"/>
+    <w:rsid w:val="00155EFF"/>
     <w:rsid w:val="00157D5B"/>
-    <w:rsid w:val="001616A2"/>
     <w:rsid w:val="00161FE6"/>
-    <w:rsid w:val="0016374A"/>
     <w:rsid w:val="00164C3D"/>
-    <w:rsid w:val="00165580"/>
     <w:rsid w:val="00166D3A"/>
-    <w:rsid w:val="00167D0B"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00172DF9"/>
     <w:rsid w:val="0017508E"/>
     <w:rsid w:val="00181FDC"/>
-    <w:rsid w:val="00182BB0"/>
     <w:rsid w:val="00184167"/>
-    <w:rsid w:val="0018427F"/>
-    <w:rsid w:val="00185C9E"/>
+    <w:rsid w:val="001859AF"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
-    <w:rsid w:val="00190DB5"/>
     <w:rsid w:val="0019632A"/>
-    <w:rsid w:val="001978AD"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001A33E0"/>
     <w:rsid w:val="001A4E7C"/>
-    <w:rsid w:val="001B0CC2"/>
-[...7 lines deleted...]
-    <w:rsid w:val="001B642B"/>
     <w:rsid w:val="001B762C"/>
-    <w:rsid w:val="001C03CC"/>
     <w:rsid w:val="001C4D0A"/>
-    <w:rsid w:val="001C545A"/>
     <w:rsid w:val="001C5FEF"/>
-    <w:rsid w:val="001D18ED"/>
-[...4 lines deleted...]
-    <w:rsid w:val="001E247C"/>
     <w:rsid w:val="001E3789"/>
-    <w:rsid w:val="001E66C6"/>
-[...7 lines deleted...]
-    <w:rsid w:val="002039AF"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
-    <w:rsid w:val="00212E7F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="002175AA"/>
     <w:rsid w:val="00217DEC"/>
-    <w:rsid w:val="00220B86"/>
-[...5 lines deleted...]
-    <w:rsid w:val="002331CD"/>
+    <w:rsid w:val="002273C9"/>
     <w:rsid w:val="00235B57"/>
-    <w:rsid w:val="00240D03"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00250325"/>
+    <w:rsid w:val="002433A3"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
-    <w:rsid w:val="00252F50"/>
     <w:rsid w:val="0025380B"/>
-    <w:rsid w:val="00253A75"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0025614A"/>
     <w:rsid w:val="0025703A"/>
-    <w:rsid w:val="0026019A"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00262EFC"/>
     <w:rsid w:val="00262F3D"/>
-    <w:rsid w:val="002631B1"/>
     <w:rsid w:val="00263281"/>
-    <w:rsid w:val="00265020"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
-    <w:rsid w:val="00267A69"/>
-[...1 lines deleted...]
-    <w:rsid w:val="002706AE"/>
     <w:rsid w:val="00270FA8"/>
-    <w:rsid w:val="00271BD4"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00274CF6"/>
     <w:rsid w:val="00280A85"/>
-    <w:rsid w:val="0028164D"/>
-    <w:rsid w:val="00281EA6"/>
     <w:rsid w:val="00284119"/>
-    <w:rsid w:val="00287D0A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00290A13"/>
     <w:rsid w:val="00290B5C"/>
-    <w:rsid w:val="002910A3"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00293F1D"/>
     <w:rsid w:val="00294791"/>
-    <w:rsid w:val="00297366"/>
-[...1 lines deleted...]
-    <w:rsid w:val="002A1ABC"/>
     <w:rsid w:val="002A1C4F"/>
-    <w:rsid w:val="002A413B"/>
+    <w:rsid w:val="002A2D7B"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
-    <w:rsid w:val="002B0F6F"/>
-[...3 lines deleted...]
-    <w:rsid w:val="002B7F0F"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
-    <w:rsid w:val="002C18A0"/>
-[...1 lines deleted...]
-    <w:rsid w:val="002C5D8C"/>
     <w:rsid w:val="002C60AD"/>
-    <w:rsid w:val="002C665E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="002D0957"/>
     <w:rsid w:val="002D0E0E"/>
-    <w:rsid w:val="002D1401"/>
+    <w:rsid w:val="002D3C39"/>
     <w:rsid w:val="002D6023"/>
-    <w:rsid w:val="002D7F47"/>
     <w:rsid w:val="002E263F"/>
-    <w:rsid w:val="002E273C"/>
-[...2 lines deleted...]
-    <w:rsid w:val="002E5C85"/>
     <w:rsid w:val="002E6F81"/>
-    <w:rsid w:val="002E7705"/>
-    <w:rsid w:val="002F0566"/>
     <w:rsid w:val="002F08BA"/>
-    <w:rsid w:val="002F25EE"/>
-    <w:rsid w:val="002F2A77"/>
     <w:rsid w:val="002F2CFF"/>
-    <w:rsid w:val="002F4B41"/>
-    <w:rsid w:val="002F4E98"/>
     <w:rsid w:val="002F568B"/>
-    <w:rsid w:val="002F74B9"/>
     <w:rsid w:val="002F7818"/>
-    <w:rsid w:val="00301A1A"/>
-[...3 lines deleted...]
-    <w:rsid w:val="0030652E"/>
     <w:rsid w:val="003066D0"/>
-    <w:rsid w:val="00310ED9"/>
     <w:rsid w:val="00311401"/>
-    <w:rsid w:val="003114D4"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00317A92"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
-    <w:rsid w:val="00322DE4"/>
-    <w:rsid w:val="00323FF2"/>
     <w:rsid w:val="00324171"/>
-    <w:rsid w:val="00324A08"/>
-    <w:rsid w:val="003261FC"/>
     <w:rsid w:val="00326C24"/>
-    <w:rsid w:val="0032DEF6"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00337E9D"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
-    <w:rsid w:val="003428C5"/>
     <w:rsid w:val="0034307B"/>
-    <w:rsid w:val="00343B17"/>
-    <w:rsid w:val="0034578D"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
-    <w:rsid w:val="00353773"/>
-    <w:rsid w:val="00353A0A"/>
     <w:rsid w:val="00360E0D"/>
-    <w:rsid w:val="00360EAB"/>
-    <w:rsid w:val="00361191"/>
+    <w:rsid w:val="003620FB"/>
     <w:rsid w:val="0036357D"/>
-    <w:rsid w:val="003651EA"/>
     <w:rsid w:val="0036594C"/>
-    <w:rsid w:val="00367B19"/>
     <w:rsid w:val="00367D19"/>
-    <w:rsid w:val="003701C8"/>
     <w:rsid w:val="00371BED"/>
-    <w:rsid w:val="00372554"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00376352"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
-    <w:rsid w:val="00385E83"/>
     <w:rsid w:val="0039118E"/>
-    <w:rsid w:val="00391D78"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00396A4B"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
-    <w:rsid w:val="003A1EDD"/>
-[...3 lines deleted...]
-    <w:rsid w:val="003B0996"/>
     <w:rsid w:val="003B2A4B"/>
-    <w:rsid w:val="003B2F7C"/>
-[...10 lines deleted...]
-    <w:rsid w:val="003D077A"/>
+    <w:rsid w:val="003C7480"/>
     <w:rsid w:val="003D099E"/>
-    <w:rsid w:val="003D14D1"/>
-    <w:rsid w:val="003D1A11"/>
     <w:rsid w:val="003D21A2"/>
-    <w:rsid w:val="003D22FA"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
+    <w:rsid w:val="003F03B7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
-    <w:rsid w:val="003F56A0"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00402028"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
-    <w:rsid w:val="00410303"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00413171"/>
     <w:rsid w:val="00413A60"/>
-    <w:rsid w:val="00413FDD"/>
-[...3 lines deleted...]
-    <w:rsid w:val="004226F7"/>
     <w:rsid w:val="004230F7"/>
-    <w:rsid w:val="004247F9"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00431353"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
-    <w:rsid w:val="004355E8"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00445FC6"/>
     <w:rsid w:val="00446255"/>
-    <w:rsid w:val="00446339"/>
     <w:rsid w:val="00451935"/>
-    <w:rsid w:val="00452EF2"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00456AD9"/>
     <w:rsid w:val="00460ED0"/>
-    <w:rsid w:val="00462F8E"/>
-    <w:rsid w:val="004647D1"/>
     <w:rsid w:val="00465651"/>
-    <w:rsid w:val="00465AA3"/>
-    <w:rsid w:val="004667D2"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
-    <w:rsid w:val="004712BC"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00472274"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="004735F1"/>
-    <w:rsid w:val="00476FA4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004808CE"/>
     <w:rsid w:val="00480DC7"/>
-    <w:rsid w:val="0048479E"/>
-    <w:rsid w:val="00484AAE"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
-    <w:rsid w:val="0049687D"/>
-    <w:rsid w:val="004A30B9"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
-    <w:rsid w:val="004A58A4"/>
     <w:rsid w:val="004B2183"/>
-    <w:rsid w:val="004B2461"/>
     <w:rsid w:val="004B2A01"/>
-    <w:rsid w:val="004B6F99"/>
-    <w:rsid w:val="004C0C4B"/>
     <w:rsid w:val="004C3536"/>
-    <w:rsid w:val="004C4E7D"/>
-[...9 lines deleted...]
-    <w:rsid w:val="004D79D7"/>
     <w:rsid w:val="004D7BA3"/>
-    <w:rsid w:val="004E091A"/>
-[...5 lines deleted...]
-    <w:rsid w:val="004F1EA5"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
-    <w:rsid w:val="004F51F0"/>
-    <w:rsid w:val="004F5C17"/>
     <w:rsid w:val="00501433"/>
-    <w:rsid w:val="005033DE"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0051111B"/>
     <w:rsid w:val="00511CC4"/>
-    <w:rsid w:val="00511EB3"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00530D33"/>
     <w:rsid w:val="00531E60"/>
-    <w:rsid w:val="00531EC5"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00540D06"/>
     <w:rsid w:val="00541D07"/>
-    <w:rsid w:val="00542819"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
-    <w:rsid w:val="005560F6"/>
     <w:rsid w:val="005578FA"/>
-    <w:rsid w:val="00557D6A"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00564D78"/>
     <w:rsid w:val="00565129"/>
-    <w:rsid w:val="00565C03"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="0057277B"/>
-    <w:rsid w:val="00573BD4"/>
     <w:rsid w:val="005770AD"/>
-    <w:rsid w:val="0057722E"/>
-[...2 lines deleted...]
-    <w:rsid w:val="005807A0"/>
     <w:rsid w:val="00581414"/>
-    <w:rsid w:val="00581C32"/>
     <w:rsid w:val="00582490"/>
-    <w:rsid w:val="00582D3B"/>
-[...8 lines deleted...]
-    <w:rsid w:val="0059488F"/>
     <w:rsid w:val="00597E28"/>
-    <w:rsid w:val="00597F38"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005A3992"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
-    <w:rsid w:val="005A651D"/>
-[...4 lines deleted...]
-    <w:rsid w:val="005B5A0F"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
-    <w:rsid w:val="005C1FDB"/>
-    <w:rsid w:val="005C3FE2"/>
     <w:rsid w:val="005C4606"/>
-    <w:rsid w:val="005C714A"/>
+    <w:rsid w:val="005C6CDC"/>
     <w:rsid w:val="005D0B0C"/>
-    <w:rsid w:val="005D16DC"/>
-    <w:rsid w:val="005D78B1"/>
     <w:rsid w:val="005E02B3"/>
-    <w:rsid w:val="005E1190"/>
-    <w:rsid w:val="005E1835"/>
     <w:rsid w:val="005E1E24"/>
-    <w:rsid w:val="005E329D"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00605564"/>
     <w:rsid w:val="0060596B"/>
-    <w:rsid w:val="00605A13"/>
     <w:rsid w:val="00606D97"/>
-    <w:rsid w:val="00610C88"/>
-    <w:rsid w:val="00612C4D"/>
     <w:rsid w:val="00614E64"/>
-    <w:rsid w:val="00617435"/>
-    <w:rsid w:val="00617625"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
-    <w:rsid w:val="00620B1A"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
-    <w:rsid w:val="00625993"/>
-    <w:rsid w:val="0062774E"/>
     <w:rsid w:val="00627BEA"/>
-    <w:rsid w:val="006309DE"/>
     <w:rsid w:val="006319DB"/>
-    <w:rsid w:val="006338F1"/>
-[...16 lines deleted...]
-    <w:rsid w:val="0065573D"/>
     <w:rsid w:val="0065595B"/>
-    <w:rsid w:val="00656D14"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
-    <w:rsid w:val="00660D83"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00665207"/>
     <w:rsid w:val="00665F89"/>
+    <w:rsid w:val="00672EC3"/>
     <w:rsid w:val="00673C92"/>
-    <w:rsid w:val="00673F43"/>
     <w:rsid w:val="006753EC"/>
-    <w:rsid w:val="0067595E"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00683796"/>
     <w:rsid w:val="00685193"/>
-    <w:rsid w:val="00685FA0"/>
-[...8 lines deleted...]
-    <w:rsid w:val="006A18D4"/>
     <w:rsid w:val="006A2789"/>
-    <w:rsid w:val="006A31DE"/>
     <w:rsid w:val="006A4978"/>
-    <w:rsid w:val="006A5889"/>
     <w:rsid w:val="006A7261"/>
-    <w:rsid w:val="006A7462"/>
     <w:rsid w:val="006B0D29"/>
+    <w:rsid w:val="006B0D4C"/>
     <w:rsid w:val="006B1819"/>
-    <w:rsid w:val="006C2484"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006C4B5D"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
-    <w:rsid w:val="006D017A"/>
     <w:rsid w:val="006D01F5"/>
-    <w:rsid w:val="006D054A"/>
     <w:rsid w:val="006D0CFB"/>
-    <w:rsid w:val="006D25B7"/>
     <w:rsid w:val="006D30C0"/>
-    <w:rsid w:val="006D6D14"/>
     <w:rsid w:val="006D7535"/>
-    <w:rsid w:val="006D7B46"/>
-[...2 lines deleted...]
-    <w:rsid w:val="006E4342"/>
     <w:rsid w:val="006E450B"/>
-    <w:rsid w:val="006E788C"/>
     <w:rsid w:val="006F0D7E"/>
-    <w:rsid w:val="006F3ED4"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0070778B"/>
+    <w:rsid w:val="007000F3"/>
     <w:rsid w:val="00710B77"/>
-    <w:rsid w:val="00712479"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0071538F"/>
     <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
-    <w:rsid w:val="00723089"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0072411A"/>
     <w:rsid w:val="007268AB"/>
-    <w:rsid w:val="00727704"/>
-    <w:rsid w:val="00727BA5"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
-    <w:rsid w:val="007346CA"/>
-    <w:rsid w:val="00735789"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
-    <w:rsid w:val="007373FA"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007503AF"/>
     <w:rsid w:val="00754905"/>
-    <w:rsid w:val="00755951"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00757C62"/>
     <w:rsid w:val="00760038"/>
-    <w:rsid w:val="0076064B"/>
-    <w:rsid w:val="00760DCE"/>
     <w:rsid w:val="00762EE0"/>
+    <w:rsid w:val="007653B2"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
-    <w:rsid w:val="0077277D"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0077585F"/>
+    <w:rsid w:val="00774944"/>
     <w:rsid w:val="007759DD"/>
-    <w:rsid w:val="00777684"/>
-    <w:rsid w:val="0077776B"/>
     <w:rsid w:val="0078609F"/>
-    <w:rsid w:val="007871B0"/>
     <w:rsid w:val="007917BA"/>
-    <w:rsid w:val="00792AA7"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00794C60"/>
     <w:rsid w:val="007A334E"/>
-    <w:rsid w:val="007A56BE"/>
     <w:rsid w:val="007A5C6F"/>
-    <w:rsid w:val="007A7787"/>
-[...8 lines deleted...]
-    <w:rsid w:val="007D21D2"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
-    <w:rsid w:val="007E06D4"/>
-[...6 lines deleted...]
-    <w:rsid w:val="007F1C3F"/>
+    <w:rsid w:val="007E4E5C"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
-    <w:rsid w:val="00801BA6"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00816EF4"/>
     <w:rsid w:val="00821A1B"/>
-    <w:rsid w:val="008230F3"/>
-[...2 lines deleted...]
-    <w:rsid w:val="008257B6"/>
     <w:rsid w:val="008262E9"/>
-    <w:rsid w:val="0082656C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008271D4"/>
     <w:rsid w:val="00827E69"/>
-    <w:rsid w:val="00827F70"/>
-[...4 lines deleted...]
-    <w:rsid w:val="008357BE"/>
+    <w:rsid w:val="008305F4"/>
+    <w:rsid w:val="00831C35"/>
     <w:rsid w:val="00835C4D"/>
-    <w:rsid w:val="008365F0"/>
-[...2 lines deleted...]
-    <w:rsid w:val="008436D3"/>
     <w:rsid w:val="00843F48"/>
-    <w:rsid w:val="00844773"/>
-    <w:rsid w:val="00850DAB"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
-    <w:rsid w:val="00860CCB"/>
-[...3 lines deleted...]
-    <w:rsid w:val="008644DE"/>
     <w:rsid w:val="008654B6"/>
-    <w:rsid w:val="00867C5F"/>
-[...3 lines deleted...]
-    <w:rsid w:val="008711BE"/>
     <w:rsid w:val="0087139C"/>
-    <w:rsid w:val="0087205F"/>
     <w:rsid w:val="00873419"/>
-    <w:rsid w:val="0087400E"/>
-    <w:rsid w:val="00875DF3"/>
     <w:rsid w:val="00880E83"/>
-    <w:rsid w:val="0088157E"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00891E28"/>
     <w:rsid w:val="00892F28"/>
-    <w:rsid w:val="00894E6F"/>
-    <w:rsid w:val="00897DA1"/>
     <w:rsid w:val="008A0C5F"/>
-    <w:rsid w:val="008A2CDB"/>
-    <w:rsid w:val="008A3A25"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
-    <w:rsid w:val="008A7619"/>
     <w:rsid w:val="008B1694"/>
-    <w:rsid w:val="008B3FEA"/>
-    <w:rsid w:val="008B7114"/>
     <w:rsid w:val="008C4B27"/>
-    <w:rsid w:val="008C6827"/>
-    <w:rsid w:val="008C7B13"/>
     <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
-    <w:rsid w:val="008D1F84"/>
-[...3 lines deleted...]
-    <w:rsid w:val="008D3FA5"/>
+    <w:rsid w:val="008D124E"/>
     <w:rsid w:val="008D4B13"/>
-    <w:rsid w:val="008D7FE9"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
-    <w:rsid w:val="008E54E6"/>
     <w:rsid w:val="008E682C"/>
-    <w:rsid w:val="008E7646"/>
     <w:rsid w:val="008E78A1"/>
-    <w:rsid w:val="008E7D3A"/>
-[...2 lines deleted...]
-    <w:rsid w:val="008F4E09"/>
     <w:rsid w:val="008F589F"/>
-    <w:rsid w:val="008F6B4F"/>
-[...6 lines deleted...]
-    <w:rsid w:val="009051BE"/>
     <w:rsid w:val="00906238"/>
-    <w:rsid w:val="009065F3"/>
-    <w:rsid w:val="0090725C"/>
     <w:rsid w:val="00907EF9"/>
-    <w:rsid w:val="0091113E"/>
     <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
-    <w:rsid w:val="00912FC7"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00913E92"/>
     <w:rsid w:val="00914D58"/>
-    <w:rsid w:val="0091669E"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00921A65"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
-    <w:rsid w:val="00924192"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009306C7"/>
     <w:rsid w:val="0093085B"/>
-    <w:rsid w:val="009313CE"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0093166D"/>
     <w:rsid w:val="00931C57"/>
-    <w:rsid w:val="00931D23"/>
     <w:rsid w:val="009347A5"/>
-    <w:rsid w:val="00936099"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009408D1"/>
     <w:rsid w:val="00942257"/>
-    <w:rsid w:val="009429A6"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00945708"/>
     <w:rsid w:val="009471BF"/>
-    <w:rsid w:val="0095031A"/>
-    <w:rsid w:val="0095074E"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
-    <w:rsid w:val="00953217"/>
     <w:rsid w:val="009533B4"/>
-    <w:rsid w:val="00955728"/>
-    <w:rsid w:val="009563B3"/>
     <w:rsid w:val="00957D35"/>
-    <w:rsid w:val="0096040B"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00966C69"/>
     <w:rsid w:val="00971D93"/>
-    <w:rsid w:val="00972ACE"/>
-[...7 lines deleted...]
-    <w:rsid w:val="009A0097"/>
     <w:rsid w:val="009A07DC"/>
-    <w:rsid w:val="009A09C8"/>
-    <w:rsid w:val="009A32DC"/>
     <w:rsid w:val="009A32ED"/>
-    <w:rsid w:val="009A7875"/>
-[...3 lines deleted...]
-    <w:rsid w:val="009B1DAC"/>
     <w:rsid w:val="009B1F6B"/>
-    <w:rsid w:val="009B2EAD"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C2E3E"/>
-    <w:rsid w:val="009C4492"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009C51AD"/>
     <w:rsid w:val="009C6C0C"/>
-    <w:rsid w:val="009D019A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009D6780"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
-    <w:rsid w:val="009E056C"/>
-    <w:rsid w:val="009E0C68"/>
     <w:rsid w:val="009E0CF9"/>
-    <w:rsid w:val="009E1FA6"/>
-    <w:rsid w:val="009E293E"/>
     <w:rsid w:val="009E531B"/>
-    <w:rsid w:val="009E578F"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
-    <w:rsid w:val="009F0D0C"/>
-    <w:rsid w:val="009F1655"/>
     <w:rsid w:val="009F4A56"/>
-    <w:rsid w:val="009F4BFE"/>
     <w:rsid w:val="009F4E65"/>
-    <w:rsid w:val="009F7C30"/>
     <w:rsid w:val="00A006A5"/>
-    <w:rsid w:val="00A00B75"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A05518"/>
     <w:rsid w:val="00A05942"/>
-    <w:rsid w:val="00A06BBA"/>
     <w:rsid w:val="00A07BEC"/>
-    <w:rsid w:val="00A1017F"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00A26098"/>
+    <w:rsid w:val="00A214D6"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
-    <w:rsid w:val="00A27916"/>
-    <w:rsid w:val="00A30520"/>
     <w:rsid w:val="00A33051"/>
-    <w:rsid w:val="00A35B94"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
-    <w:rsid w:val="00A42F7D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A50A92"/>
     <w:rsid w:val="00A514B7"/>
-    <w:rsid w:val="00A51C90"/>
     <w:rsid w:val="00A54A0B"/>
-    <w:rsid w:val="00A54C81"/>
-    <w:rsid w:val="00A61934"/>
+    <w:rsid w:val="00A55086"/>
     <w:rsid w:val="00A65FD4"/>
-    <w:rsid w:val="00A6759F"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00A8103F"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
-    <w:rsid w:val="00A82EC6"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00A868DB"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
-    <w:rsid w:val="00A94EBB"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00A97D7E"/>
     <w:rsid w:val="00AA0B3A"/>
-    <w:rsid w:val="00AA0F7E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00AA40D2"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
-    <w:rsid w:val="00AB0C78"/>
     <w:rsid w:val="00AB0CC9"/>
-    <w:rsid w:val="00AB1FFA"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00AC2144"/>
     <w:rsid w:val="00AC3FF6"/>
-    <w:rsid w:val="00AC4FEA"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00AD57D3"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
-    <w:rsid w:val="00AE27DB"/>
-    <w:rsid w:val="00AE4B75"/>
     <w:rsid w:val="00AE5BC7"/>
-    <w:rsid w:val="00AE6052"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00AF337C"/>
     <w:rsid w:val="00AF5AAF"/>
-    <w:rsid w:val="00AF683F"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00B02DBA"/>
+    <w:rsid w:val="00AF7CA0"/>
+    <w:rsid w:val="00B03BB7"/>
     <w:rsid w:val="00B046D8"/>
-    <w:rsid w:val="00B05C1F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B13D65"/>
     <w:rsid w:val="00B13F4C"/>
-    <w:rsid w:val="00B14205"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B151C2"/>
+    <w:rsid w:val="00B14487"/>
     <w:rsid w:val="00B16219"/>
-    <w:rsid w:val="00B16AB7"/>
     <w:rsid w:val="00B16C59"/>
-    <w:rsid w:val="00B174F4"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00B2759E"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B405A1"/>
-    <w:rsid w:val="00B40DFF"/>
+    <w:rsid w:val="00B41571"/>
     <w:rsid w:val="00B41789"/>
-    <w:rsid w:val="00B43173"/>
-    <w:rsid w:val="00B44AEC"/>
     <w:rsid w:val="00B46C03"/>
-    <w:rsid w:val="00B47873"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00B60C59"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
-    <w:rsid w:val="00B6241C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B64A4C"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
-    <w:rsid w:val="00B6722C"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00B74ABD"/>
     <w:rsid w:val="00B75EDE"/>
+    <w:rsid w:val="00B7675E"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
-    <w:rsid w:val="00B81514"/>
-    <w:rsid w:val="00B81A0A"/>
     <w:rsid w:val="00B83715"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
-    <w:rsid w:val="00B86076"/>
     <w:rsid w:val="00B86453"/>
-    <w:rsid w:val="00B86CB5"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B87D38"/>
     <w:rsid w:val="00B90054"/>
-    <w:rsid w:val="00B908AB"/>
-    <w:rsid w:val="00B91117"/>
     <w:rsid w:val="00B92C14"/>
-    <w:rsid w:val="00B94C5A"/>
-    <w:rsid w:val="00B9637A"/>
     <w:rsid w:val="00B96AFF"/>
+    <w:rsid w:val="00B97D4E"/>
     <w:rsid w:val="00BA0066"/>
-    <w:rsid w:val="00BA10D2"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00BB244E"/>
     <w:rsid w:val="00BB69DB"/>
-    <w:rsid w:val="00BB6C36"/>
-    <w:rsid w:val="00BB7ADE"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
-    <w:rsid w:val="00BD156F"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00BE614F"/>
+    <w:rsid w:val="00BC6590"/>
     <w:rsid w:val="00BE7978"/>
-    <w:rsid w:val="00BF1BB3"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00C009EE"/>
     <w:rsid w:val="00C01F0D"/>
-    <w:rsid w:val="00C07932"/>
     <w:rsid w:val="00C07DDB"/>
-    <w:rsid w:val="00C1160B"/>
-[...15 lines deleted...]
-    <w:rsid w:val="00C36B70"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
-    <w:rsid w:val="00C50536"/>
-    <w:rsid w:val="00C50772"/>
     <w:rsid w:val="00C50EE5"/>
-    <w:rsid w:val="00C510F6"/>
     <w:rsid w:val="00C5240A"/>
-    <w:rsid w:val="00C52AE2"/>
-    <w:rsid w:val="00C5369D"/>
     <w:rsid w:val="00C5398F"/>
-    <w:rsid w:val="00C556D5"/>
     <w:rsid w:val="00C556F5"/>
-    <w:rsid w:val="00C664FF"/>
-    <w:rsid w:val="00C70158"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
-    <w:rsid w:val="00C72666"/>
     <w:rsid w:val="00C7430C"/>
-    <w:rsid w:val="00C74AD9"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00C82AB1"/>
     <w:rsid w:val="00C85DA1"/>
-    <w:rsid w:val="00C86683"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
-    <w:rsid w:val="00C92DBA"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C975C1"/>
     <w:rsid w:val="00C97BD3"/>
-    <w:rsid w:val="00CA1315"/>
-    <w:rsid w:val="00CA2FF8"/>
     <w:rsid w:val="00CA39EF"/>
-    <w:rsid w:val="00CA3BB1"/>
     <w:rsid w:val="00CA521F"/>
-    <w:rsid w:val="00CA6F86"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
-    <w:rsid w:val="00CB44E2"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00CB6BC1"/>
     <w:rsid w:val="00CC167C"/>
-    <w:rsid w:val="00CC1B10"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00CC4A71"/>
     <w:rsid w:val="00CC52D9"/>
-    <w:rsid w:val="00CD1D71"/>
-    <w:rsid w:val="00CD6208"/>
     <w:rsid w:val="00CD6647"/>
-    <w:rsid w:val="00CE02C3"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00CE2798"/>
     <w:rsid w:val="00CE4B73"/>
-    <w:rsid w:val="00CF1200"/>
-    <w:rsid w:val="00CF4DE6"/>
     <w:rsid w:val="00CF70BB"/>
-    <w:rsid w:val="00D01B1D"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00D06A67"/>
+    <w:rsid w:val="00D00BD7"/>
+    <w:rsid w:val="00D0340B"/>
     <w:rsid w:val="00D074DB"/>
-    <w:rsid w:val="00D10933"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D12548"/>
     <w:rsid w:val="00D139CF"/>
-    <w:rsid w:val="00D13D6A"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00D16D8C"/>
     <w:rsid w:val="00D20779"/>
-    <w:rsid w:val="00D242BA"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00D337D7"/>
     <w:rsid w:val="00D37E7F"/>
-    <w:rsid w:val="00D422CB"/>
-    <w:rsid w:val="00D43E74"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
-    <w:rsid w:val="00D51AF9"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00D65C8C"/>
+    <w:rsid w:val="00D62468"/>
     <w:rsid w:val="00D67C88"/>
-    <w:rsid w:val="00D755B7"/>
-    <w:rsid w:val="00D82F09"/>
     <w:rsid w:val="00D85218"/>
-    <w:rsid w:val="00D9112F"/>
     <w:rsid w:val="00D915B1"/>
-    <w:rsid w:val="00D931FF"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00DA2909"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
-    <w:rsid w:val="00DA6E55"/>
-[...22 lines deleted...]
-    <w:rsid w:val="00DE425F"/>
+    <w:rsid w:val="00DC0D28"/>
     <w:rsid w:val="00DE4447"/>
-    <w:rsid w:val="00DE49AE"/>
     <w:rsid w:val="00DE5DA2"/>
-    <w:rsid w:val="00DE5DD9"/>
     <w:rsid w:val="00DE63C6"/>
-    <w:rsid w:val="00DEE424"/>
     <w:rsid w:val="00DF0033"/>
-    <w:rsid w:val="00DF030F"/>
-    <w:rsid w:val="00E00839"/>
     <w:rsid w:val="00E026BF"/>
-    <w:rsid w:val="00E03DB7"/>
     <w:rsid w:val="00E07B1B"/>
-    <w:rsid w:val="00E103AC"/>
     <w:rsid w:val="00E11853"/>
-    <w:rsid w:val="00E1269B"/>
-[...14 lines deleted...]
-    <w:rsid w:val="00E464FB"/>
+    <w:rsid w:val="00E120F5"/>
+    <w:rsid w:val="00E33827"/>
+    <w:rsid w:val="00E411B6"/>
     <w:rsid w:val="00E52A86"/>
-    <w:rsid w:val="00E532CC"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
-    <w:rsid w:val="00E55967"/>
     <w:rsid w:val="00E55D93"/>
-    <w:rsid w:val="00E609D0"/>
     <w:rsid w:val="00E61294"/>
-    <w:rsid w:val="00E61D4E"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00E71953"/>
     <w:rsid w:val="00E7237C"/>
-    <w:rsid w:val="00E74441"/>
-    <w:rsid w:val="00E7476F"/>
     <w:rsid w:val="00E77C46"/>
-    <w:rsid w:val="00E7BEC0"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E8335C"/>
     <w:rsid w:val="00E86CE8"/>
-    <w:rsid w:val="00E87C9B"/>
-    <w:rsid w:val="00E90118"/>
     <w:rsid w:val="00E90E82"/>
-    <w:rsid w:val="00E9154B"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E97B6C"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
-    <w:rsid w:val="00EA3C49"/>
-    <w:rsid w:val="00EA3E40"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
-    <w:rsid w:val="00EA50B2"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00EB60AD"/>
+    <w:rsid w:val="00EB39AE"/>
     <w:rsid w:val="00EB6714"/>
-    <w:rsid w:val="00EB6C07"/>
-    <w:rsid w:val="00EC07D5"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC3C32"/>
-    <w:rsid w:val="00EC42D7"/>
     <w:rsid w:val="00EC5006"/>
-    <w:rsid w:val="00EC5BEB"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00ED3E62"/>
     <w:rsid w:val="00ED49C3"/>
-    <w:rsid w:val="00ED65D7"/>
-    <w:rsid w:val="00ED6759"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
-    <w:rsid w:val="00EE0182"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00EE21BC"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
-    <w:rsid w:val="00EE7DB2"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00F1667A"/>
+    <w:rsid w:val="00EE6485"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
-    <w:rsid w:val="00F306B7"/>
-    <w:rsid w:val="00F33055"/>
     <w:rsid w:val="00F35B05"/>
-    <w:rsid w:val="00F37082"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F410EF"/>
     <w:rsid w:val="00F413D9"/>
-    <w:rsid w:val="00F41D76"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00F459FB"/>
     <w:rsid w:val="00F5135F"/>
-    <w:rsid w:val="00F51472"/>
-    <w:rsid w:val="00F514D6"/>
     <w:rsid w:val="00F51F78"/>
-    <w:rsid w:val="00F531F0"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00F8684E"/>
     <w:rsid w:val="00F86F47"/>
-    <w:rsid w:val="00F87909"/>
-    <w:rsid w:val="00F90722"/>
     <w:rsid w:val="00F90B64"/>
-    <w:rsid w:val="00F92302"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00FB22BD"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
-    <w:rsid w:val="00FB5A87"/>
     <w:rsid w:val="00FB6392"/>
-    <w:rsid w:val="00FC1B50"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00FC4DDC"/>
     <w:rsid w:val="00FC4F36"/>
-    <w:rsid w:val="00FD1332"/>
-    <w:rsid w:val="00FD2ADB"/>
+    <w:rsid w:val="00FC768A"/>
     <w:rsid w:val="00FD3C70"/>
-    <w:rsid w:val="00FD4379"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FD58E5"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
-    <w:rsid w:val="00FE1AD8"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00FF4F7F"/>
+    <w:rsid w:val="00FF582C"/>
     <w:rsid w:val="00FF7C02"/>
-    <w:rsid w:val="0100D683"/>
-[...9 lines deleted...]
-    <w:rsid w:val="0235B966"/>
     <w:rsid w:val="024801E3"/>
-    <w:rsid w:val="02693BD3"/>
-[...894 lines deleted...]
-    <w:rsid w:val="6474043C"/>
+    <w:rsid w:val="523F7AC2"/>
     <w:rsid w:val="647B2B65"/>
-    <w:rsid w:val="64E53B9B"/>
-[...48 lines deleted...]
-    <w:rsid w:val="6AB4A280"/>
     <w:rsid w:val="6B2CF8ED"/>
-    <w:rsid w:val="6B4D53D8"/>
-[...201 lines deleted...]
-    <w:rsid w:val="7FF5EF0B"/>
+    <w:rsid w:val="6FEB7C32"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke color="#4a773c" weight="1pt"/>
-      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+      <v:stroke weight="1pt" color="#4a773c"/>
+      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
+  <w15:docId w15:val="{8C244C3E-BC25-415F-B1D5-0496C6F05818}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="1" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Bullet" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:locked="1" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:locked="1" w:uiPriority="22" w:semiHidden="1"/>
+    <w:lsdException w:name="Emphasis" w:locked="1" w:uiPriority="20" w:semiHidden="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -11547,75 +15546,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:semiHidden="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:locked="1" w:semiHidden="1" w:uiPriority="29"/>
-    <w:lsdException w:name="Intense Quote" w:locked="1" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="Quote" w:locked="1" w:uiPriority="29" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Quote" w:locked="1" w:uiPriority="30" w:semiHidden="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -11650,57 +15649,57 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="19"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:uiPriority="19" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:locked="1" w:uiPriority="21" w:semiHidden="1"/>
+    <w:lsdException w:name="Subtle Reference" w:locked="1" w:uiPriority="31" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Reference" w:locked="1" w:uiPriority="32" w:semiHidden="1"/>
+    <w:lsdException w:name="Book Title" w:locked="1" w:uiPriority="33" w:semiHidden="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -11758,785 +15757,777 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="009A32ED"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
+      <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       <w:ind w:left="567" w:right="868"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00003EB5"/>
+    <w:rsid w:val="001108C0"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="1600" w:after="240"/>
+      <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="567"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="MS Gothic"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:ind w:left="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+  <w:style w:type="character" w:styleId="Standardstycketeckensnitt" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+  <w:style w:type="table" w:styleId="Normaltabell" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+  <w:style w:type="numbering" w:styleId="Ingenlista" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bildtext">
+  <w:style w:type="paragraph" w:styleId="Bildtext" w:customStyle="1">
     <w:name w:val="Bildtext"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF70BB"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="160" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikliten">
+  <w:style w:type="paragraph" w:styleId="Sidrubrikliten" w:customStyle="1">
     <w:name w:val="Sidrubrik liten"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
+  <w:style w:type="paragraph" w:styleId="Sidrubrikstor" w:customStyle="1">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
+  <w:style w:type="character" w:styleId="Avdelaresidfot" w:customStyle="1">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
+  <w:style w:type="paragraph" w:styleId="Metadata" w:customStyle="1">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002651D6"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
+  <w:style w:type="character" w:styleId="Rubrik1Char" w:customStyle="1">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
-    <w:rsid w:val="00003EB5"/>
+    <w:rsid w:val="001108C0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="MS Gothic"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
+  <w:style w:type="paragraph" w:styleId="Allmntstyckeformat" w:customStyle="1">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
+  <w:style w:type="character" w:styleId="SidfotChar" w:customStyle="1">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
+  <w:style w:type="paragraph" w:styleId="FaktarutaLista" w:customStyle="1">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="9"/>
+        <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
+  <w:style w:type="character" w:styleId="RubrikChar" w:customStyle="1">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
+  <w:style w:type="character" w:styleId="BallongtextChar" w:customStyle="1">
     <w:name w:val="Ballongtext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
+  <w:style w:type="paragraph" w:styleId="Faktarutarubrik" w:customStyle="1">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
+  <w:style w:type="character" w:styleId="Rubrik2Char" w:customStyle="1">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
+  <w:style w:type="character" w:styleId="Rubrik3Char" w:customStyle="1">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
+  <w:style w:type="character" w:styleId="Rubrik4Char" w:customStyle="1">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
+  <w:style w:type="character" w:styleId="Rubrik5Char" w:customStyle="1">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="10"/>
+        <w:numId w:val="13"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
+  <w:style w:type="paragraph" w:styleId="Normalefterlista" w:customStyle="1">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
-    <w:rsid w:val="00003EB5"/>
+    <w:rsid w:val="00B405A1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
-      <w:spacing w:after="0"/>
       <w:ind w:right="142"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
+  <w:style w:type="paragraph" w:styleId="Omslagsrubrik" w:customStyle="1">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
+  <w:style w:type="character" w:styleId="OmslagsrubrikChar" w:customStyle="1">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
-    <w:name w:val="Omslagsunderrubrik"/>
+  <w:style w:type="paragraph" w:styleId="UnderrubrikVGR" w:customStyle="1">
+    <w:name w:val="Underrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="OmslagsunderrubrikChar"/>
+    <w:link w:val="UnderrubrikVGRChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
-    <w:name w:val="Omslagsunderrubrik Char"/>
+  <w:style w:type="character" w:styleId="UnderrubrikVGRChar" w:customStyle="1">
+    <w:name w:val="Underrubrik VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Omslagsunderrubrik"/>
+    <w:link w:val="UnderrubrikVGR"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00003EB5"/>
+    <w:rsid w:val="00BC6590"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
       </w:tabs>
-      <w:spacing w:after="0"/>
-      <w:ind w:left="924"/>
+      <w:ind w:right="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00003EB5"/>
+    <w:rsid w:val="00E61294"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="1281"/>
+      <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C34DAF"/>
+    <w:rsid w:val="00E61294"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="1639"/>
+      <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="960"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1200"/>
     </w:pPr>
@@ -12555,609 +16546,609 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
+  <w:style w:type="paragraph" w:styleId="MellanrubrikVGR" w:customStyle="1">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="00CC1B10"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:before="240" w:after="0" w:line="264" w:lineRule="auto"/>
+      <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:color w:val="000000"/>
-      <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
+  <w:style w:type="paragraph" w:styleId="Formatmall1" w:customStyle="1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
+  <w:style w:type="character" w:styleId="Formatmall1Char" w:customStyle="1">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
+  <w:style w:type="paragraph" w:styleId="FotnotVGR" w:customStyle="1">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FB5086"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
     <w:name w:val="Light Grid Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
     <w:name w:val="Light Grid Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:top w:val="double" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -13166,94 +17157,94 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:top w:val="double" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -13262,499 +17253,496 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
     <w:name w:val="Light List Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
     <w:name w:val="Light Shading Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
+  <w:style w:type="table" w:styleId="VGRtabell" w:customStyle="1">
     <w:name w:val="VGR tabell"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="113" w:type="dxa"/>
         <w:bottom w:w="113" w:type="dxa"/>
       </w:tcMar>
       <w:vAlign w:val="center"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:trPr>
         <w:tblHeader/>
       </w:trPr>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
+  <w:style w:type="table" w:styleId="Oformateradtabell51" w:customStyle="1">
     <w:name w:val="Oformaterad tabell 51"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
+  <w:style w:type="paragraph" w:styleId="Tabellrubrik" w:customStyle="1">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="002E7705"/>
+    <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="26"/>
+        <w:numId w:val="14"/>
       </w:numPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:ind w:left="924" w:hanging="357"/>
+      <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
@@ -13821,401 +17809,2847 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
+  <w:style w:type="character" w:styleId="SidhuvudChar" w:customStyle="1">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
+  <w:style w:type="character" w:styleId="Rubrik9Char" w:customStyle="1">
     <w:name w:val="Rubrik 9 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="009A32ED"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Brdtext">
     <w:name w:val="Body Text"/>
     <w:aliases w:val="(=Löpande text)"/>
     <w:link w:val="BrdtextChar"/>
     <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:spacing w:after="160"/>
       <w:ind w:left="2676"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextChar">
+  <w:style w:type="character" w:styleId="BrdtextChar" w:customStyle="1">
     <w:name w:val="Brödtext Char"/>
     <w:aliases w:val="(=Löpande text) Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Brdtext"/>
     <w:rsid w:val="009A32ED"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabell">
+  <w:style w:type="paragraph" w:styleId="Tabell" w:customStyle="1">
     <w:name w:val="Tabell"/>
     <w:link w:val="TabellChar"/>
     <w:qFormat/>
-    <w:rsid w:val="009A32ED"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:line="288" w:lineRule="auto"/>
       <w:ind w:right="-142"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TabellChar">
+  <w:style w:type="character" w:styleId="TabellChar" w:customStyle="1">
     <w:name w:val="Tabell Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Tabell"/>
-    <w:rsid w:val="009A32ED"/>
+    <w:rsid w:val="00831C35"/>
     <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-    </w:rPr>
-[...71 lines deleted...]
-      <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="AnvndHyperlnk">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00DA6E55"/>
+    <w:rsid w:val="00B97D4E"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001B16FC"/>
+    <w:rsid w:val="00672EC3"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalmedindrag">
-    <w:name w:val="Normal med indrag"/>
+  <w:style w:type="paragraph" w:styleId="Innehllsfrteckningsrubrik">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Rubrik1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="002B7F0F"/>
+    <w:rsid w:val="00FF582C"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
-      <w:ind w:left="924" w:right="868"/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0"/>
+      <w:contextualSpacing w:val="0"/>
+      <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="MS Gothic"/>
-[...68 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
+    <w:div w:id="101807843">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1517505024">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="684015378">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="816071584">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="115829094">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1789856165">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1369990562">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="704645945">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1776167441">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="908269268">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1854999069">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="901211383">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="239606003">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1965042325">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="176235371">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="393623559">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="699555047">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="465778314">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1908487936">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="106241328">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1519153033">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="749081197">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1765877949">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1401362343">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="874545005">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="718826069">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1898664654">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1120419292">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="604390767">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1182161337">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="393815724">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="173232128">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="543909208">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="66996129">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2020231609">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="267738448">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="385379700">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1910654273">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="114912359">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1795059869">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="615793544">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1702896080">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1198084282">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="314531839">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="763653171">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="705064164">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="806704620">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1175344563">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1673870044">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1557743289">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="977495954">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="802230386">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2107459406">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="137576897">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="298533232">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="605768752">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="162595260">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="545920646">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="875584759">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1502087083">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="878474690">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="794908659">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="531649742">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="141236573">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="598295497">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1786851491">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="931204784">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="130247768">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2070303774">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="340276487">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1381201633">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1015494707">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1582063463">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2145198420">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="115027926">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="225072351">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="2036614899">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="476918257">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="142432361">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1844319692">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="450125441">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="520322793">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2077700116">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="68118216">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1750729319">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="395278625">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="201751777">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="308444783">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1062605048">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="234780467">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="512649258">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="415520887">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="633104242">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="106313015">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1605844029">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1235316627">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1387026379">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2053574616">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="615478448">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="566914431">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1117262343">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="775641595">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1476605313">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="380325300">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1019239924">
+    <w:div w:id="582034710">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="788667634">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="176117637">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="711466445">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1095973859">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1702969613">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1605771110">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="621573126">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="876043956">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="855273570">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="394401793">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1919901039">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="626161218">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="425928004">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="689533173">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="337200065">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1851875377">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1823425837">
+    <w:div w:id="1716925187">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1354065257">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2028171520">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1147935158">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="128208768">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1656104795">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="851803858">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1672636359">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1740901338">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="247544328">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="169878983">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="340007381">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1365056793">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1608929903">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="341443884">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1693603545">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="755785953">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="848330446">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1627392839">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1976790260">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1416704609">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="734014716">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1197278816">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="563181709">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1916621789">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1430154815">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="72434522">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1222643428">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1744837051">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="869877644">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1215658860">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="278529504">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1204903129">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="452871217">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="709233807">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="371153259">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1072048206">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="373775416">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1795248820">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1552183307">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2096126656">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="426660349">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="68772860">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1835802529">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2076275228">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="958990635">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="501316653">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="781804266">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1768649282">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="868377245">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1166480749">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2112121884">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1970285600">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="633292574">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="453141698">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2120025492">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1867671333">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="128400526">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="558783648">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="437600387">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2039230815">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="720402360">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2052797933">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1521048802">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1711495552">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="437481402">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1729376644">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="524247383">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2034763276">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="759181147">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="349987538">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="688675406">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2091732625">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1937515883">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1763725400">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1124039308">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1794061153">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1855149137">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="458960169">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1012806055">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1771123956">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="536698717">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="494927982">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="819611103">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2059233560">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1869249176">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="678972003">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="423919551">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1448037297">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="434445112">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2135051833">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="871697758">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-327/surrogate/SBAR%20vid%20S%c3%84S.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-575/surrogate/NEWS2%20f%c3%b6r%20vuxna%20patienter%20p%c3%a5%20S%c3%84S%20.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9614-1097948292-80/surrogate/Hj%c3%a4rnv%c3%a4gen.pdf" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-370/SURROGATE/V%c3%a5rdansvar%20och%20%c3%b6verflyttning%20av%20patient%20mellan%20sjukhus%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-370/surrogate/V%c3%a5rdansvar%20och%20%c3%b6verflyttning%20av%20patient%20mellan%20sjukhus%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-138/surrogate/Patient%20klar%20f%c3%b6r%20v%c3%a5rdavdelning%20fr%c3%a5n%20akutmottagningen.pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-138/surrogate/Patient%20klar%20f%c3%b6r%20v%c3%a5rdavdelning%20fr%c3%a5n%20akutmottagningen.pdf" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-373/surrogate/V%c3%a5rdplatssamordnares%20(VPSO)%20uppdrag%20och%20mandat%20vid%20S%c3%84S.pdf" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vardhandboken.se/vard-och-behandling/akut-bedomning-och-skattning/bedomning-enligt-news/bedomningsskala/" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-371/surrogate/V%c3%a5rdhygienisk%20bed%c3%b6mning%20av%20riskfaktorer%20f%c3%b6r%20smittspridning%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wp.lof.se/wp-content/uploads/SBAR-arbetsblad-akut-och-icke-akut.pdf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-371/surrogate/V%c3%a5rdhygienisk%20bed%c3%b6mning%20av%20riskfaktorer%20f%c3%b6r%20smittspridning%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-373/surrogate/V%c3%a5rdplatssamordnares%20(VPSO)%20uppdrag%20och%20mandat%20vid%20S%c3%84S.pdf" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-327/surrogate/SBAR%20vid%20S%c3%84S.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-665/surrogate/Sk%c3%b6ra%20%c3%84ldre%20och%20Clinical%20Frailty%20Scale%20(CFS)%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/kontakt-och-organisation/konsulter/direktinskrivning-kontakt-somatisk-vard/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-362/SURROGATE/Varningar%20och%20begr%c3%a4nsning%20av%20v%c3%a5rdinsats%20i%20Melior.pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-327/surrogate/SBAR%20vid%20S%c3%84S.pdf" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-138/surrogate/Patient%20klar%20f%c3%b6r%20v%c3%a5rdavdelning%20fr%c3%a5n%20akutmottagningen.pdf" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-362/surrogate/Varningar%20och%20begr%c3%a4nsning%20av%20v%c3%a5rdinsats%20i%20Melior.pdf" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9614-1097948292-80/SURROGATE/Hj%c3%a4rnv%c3%a4gen%20-%20snabbsp%c3%a5r%20till%20strokeenhet%20f%c3%b6r%20patienter%20med%20misst%c3%a4nkt%20stroke.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-665/surrogate/Sk%c3%b6ra%20%c3%84ldre%20och%20Clinical%20Frailty%20Scale%20(CFS)%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-548/surrogate/N%c3%a4ra%20%c3%84ldrev%c3%a5rdsavdelning%20-%20v%c3%a5rduppdrag%2c%20inskrivningskriterier%20och%20rondrutiner%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wp.lof.se/wp-content/uploads/SBAR-arbetsblad-akut-och-icke-akut.pdf" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wp.lof.se/wp-content/uploads/SBAR-arbetsblad-akut-och-icke-akut.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId41" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/kontakt-och-organisation/konsulter/direktinskrivning-kontakt-somatisk-vard/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-373/surrogate/V%c3%a5rdplatssamordnares%20(VPSO)%20uppdrag%20och%20mandat%20vid%20S%c3%84S.pdf" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="bookmark://_Dokumentation_i_patientjournal" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vardhandboken.se/vard-och-behandling/akut-bedomning-och-skattning/bedomning-enligt-news/bedomningsskala/" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas10824-1130826883-768/native/Beskrivning%20f%c3%b6r%20%c3%b6ppenv%c3%a5rdsbes%c3%b6k%20p%c3%a5%20akutmottagningen.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-575/surrogate/NEWS2%20f%c3%b6r%20vuxna%20patienter%20p%c3%a5%20S%c3%84S%20.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wp.lof.se/wp-content/uploads/SBAR-arbetsblad-akut-och-icke-akut.pdf" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-665/surrogate/Sk%c3%b6ra%20%c3%84ldre%20och%20Clinical%20Frailty%20Scale%20(CFS)%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-373/surrogate/V%c3%a5rdplatssamordnares%20(VPSO)%20uppdrag%20och%20mandat%20vid%20S%c3%84S.pdf" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-665/surrogate/Sk%c3%b6ra%20%c3%84ldre%20och%20Clinical%20Frailty%20Scale%20(CFS)%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-327/surrogate/SBAR%20vid%20S%c3%84S.pdf" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-362/SURROGATE/Varningar%20och%20begr%c3%a4nsning%20av%20v%c3%a5rdinsats%20i%20Melior.pdf" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-138/surrogate/Patient%20klar%20f%c3%b6r%20v%c3%a5rdavdelning%20fr%c3%a5n%20akutmottagningen.pdf" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-362/surrogate/Varningar%20och%20begr%c3%a4nsning%20av%20v%c3%a5rdinsats%20i%20Melior.pdf" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-138/surrogate/Patient%20klar%20f%c3%b6r%20v%c3%a5rdavdelning%20fr%c3%a5n%20akutmottagningen.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-370/SURROGATE/V%c3%a5rdansvar%20och%20%c3%b6verflyttning%20av%20patient%20mellan%20sjukhus%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9614-1097948292-80/surrogate/Hj%c3%a4rnv%c3%a4gen.pdf" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-370/surrogate/V%c3%a5rdansvar%20och%20%c3%b6verflyttning%20av%20patient%20mellan%20sjukhus%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-327/surrogate/SBAR%20vid%20S%c3%84S.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-138/surrogate/Patient%20klar%20f%c3%b6r%20v%c3%a5rdavdelning%20fr%c3%a5n%20akutmottagningen.pdf" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-371/surrogate/V%c3%a5rdhygienisk%20bed%c3%b6mning%20av%20riskfaktorer%20f%c3%b6r%20smittspridning%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wp.lof.se/wp-content/uploads/SBAR-arbetsblad-akut-och-icke-akut.pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-548/surrogate/N%c3%a4ra%20%c3%84ldrev%c3%a5rdsavdelning%20-%20v%c3%a5rduppdrag%2c%20inskrivningskriterier%20och%20rondrutiner%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-371/surrogate/V%c3%a5rdhygienisk%20bed%c3%b6mning%20av%20riskfaktorer%20f%c3%b6r%20smittspridning%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wp.lof.se/wp-content/uploads/SBAR-arbetsblad-akut-och-icke-akut.pdf" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId43" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="367B1E"/>
       </a:accent2>
       <a:accent3>
@@ -14495,59 +20929,52 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...18 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Manager/>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinkBase/>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Direktinskrivning och Öppen retur till somatisk vårdavdelning SÄS</dc:title>
   <dc:subject/>
-  <dc:creator/>
+  <dc:creator>Kristina Johansson</dc:creator>
   <keywords/>
-  <lastModifiedBy/>
-  <revision>17</revision>
+  <lastModifiedBy>Kristina Johansson</lastModifiedBy>
+  <revision>3</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>