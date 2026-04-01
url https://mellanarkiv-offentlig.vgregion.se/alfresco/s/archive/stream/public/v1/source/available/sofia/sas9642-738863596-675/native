--- v0 (2025-11-26)
+++ v1 (2026-04-01)
@@ -12,102 +12,105 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/word/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/word/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/word/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/word/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="129DAF18" w14:textId="6EC229CC" w:rsidR="0070714D" w:rsidRPr="00D07D74" w:rsidRDefault="426BAC6A" w:rsidP="00D07D74">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r>
         <w:t>Delirium - Konfusion hos äldre, SÄS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="774030B1" w14:textId="20A952AE" w:rsidR="0070714D" w:rsidRPr="003A5218" w:rsidRDefault="0070714D" w:rsidP="003A5218">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc164066493"/>
       <w:r w:rsidRPr="003A5218">
         <w:t>Sammanfattning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="683A2CE3" w14:textId="49B6F27F" w:rsidR="001C724B" w:rsidRDefault="005F4FCD" w:rsidP="00077D0C">
       <w:r>
         <w:t>Rutinen</w:t>
       </w:r>
       <w:r w:rsidR="46E75066">
         <w:t xml:space="preserve"> är en modifierad version av Sahlgrenska Universitetssjukhusets rutin ”</w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
         <w:r w:rsidR="46E75066" w:rsidRPr="46E75066">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Delirium/konfusion hos äldre</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="46E75066">
         <w:t xml:space="preserve">”, där anpassning gjorts utifrån lokala förhållanden på Södra Älvsborgs Sjukhus. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5347C936" w14:textId="7386A905" w:rsidR="00F85EB1" w:rsidRDefault="00F85EB1" w:rsidP="00F85EB1">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc164066494"/>
       <w:r>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="2E2ED808" w14:textId="3CEE762D" w:rsidR="00F85EB1" w:rsidRDefault="00F85EB1" w:rsidP="00077D0C">
+    <w:p w14:paraId="2E2ED808" w14:textId="73037AB7" w:rsidR="00F85EB1" w:rsidRDefault="00D972BE" w:rsidP="00077D0C">
       <w:r>
-        <w:t>Ny rutin.</w:t>
+        <w:t>Ingen förändring</w:t>
+      </w:r>
+      <w:r w:rsidR="00F85EB1">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36B462C4" w14:textId="4652FE08" w:rsidR="003A5218" w:rsidRPr="003A5218" w:rsidRDefault="003A5218" w:rsidP="00D07D74">
       <w:pPr>
         <w:spacing w:before="320" w:after="20"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A5218">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35A79815" w14:textId="08EF127A" w:rsidR="00B03809" w:rsidRDefault="003A5218">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
@@ -1387,99 +1390,75 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="51B7975B" w14:textId="3740208F" w:rsidR="0070714D" w:rsidRPr="003A5218" w:rsidRDefault="003A5218" w:rsidP="00D07D74">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:spacing w:before="280"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_Toc164066495"/>
       <w:r w:rsidR="00077D0C" w:rsidRPr="003A5218">
         <w:t>Bakgrund</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="590307A1" w14:textId="782CD6FC" w:rsidR="001C724B" w:rsidRDefault="001C724B" w:rsidP="001C724B">
       <w:r>
-        <w:t xml:space="preserve">Delirium kallas också konfusion, akut förvirring eller akut </w:t>
-[...7 lines deleted...]
-        <w:t>. I internationellt språkbruk används begreppet delirium, liksom i det svenska diagnoskodningssystemet ICD-10. Delirium är ett definierat tillstånd, med kriterier för diagnos, medan konfusion är en beskrivning av tillståndet. Av denna orsak används begreppet delirium i denna rutin.</w:t>
+        <w:t>Delirium kallas också konfusion, akut förvirring eller akut hjärnsvikt. I internationellt språkbruk används begreppet delirium, liksom i det svenska diagnoskodningssystemet ICD-10. Delirium är ett definierat tillstånd, med kriterier för diagnos, medan konfusion är en beskrivning av tillståndet. Av denna orsak används begreppet delirium i denna rutin.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5023B72D" w14:textId="5084929C" w:rsidR="001C724B" w:rsidRDefault="001C724B" w:rsidP="001C724B">
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Delirium kan drabba människor i alla åldrar, men drabbar i högre utsträckning äldre som har nedsatta fysiska och kognitiva reserver. Delirium</w:t>
       </w:r>
       <w:r w:rsidR="008469E2">
         <w:t> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">drabbar många äldre som hamnar på sjukhus. Olika studier nämner prevalens på cirka </w:t>
-[...3 lines deleted...]
-        <w:t>10</w:t>
+        <w:t>drabbar många äldre som hamnar på sjukhus. Olika studier nämner prevalens på cirka 10</w:t>
       </w:r>
       <w:r w:rsidR="008469E2">
         <w:t>-</w:t>
       </w:r>
       <w:r>
-        <w:t>20</w:t>
-[...3 lines deleted...]
-        <w:t>% av äldre som söker på akutmottagning, cirka 30% bland äldre patienter inneliggande på vanlig somatisk avdelning, 15</w:t>
+        <w:t>20% av äldre som söker på akutmottagning, cirka 30% bland äldre patienter inneliggande på vanlig somatisk avdelning, 15</w:t>
       </w:r>
       <w:r w:rsidR="008469E2">
         <w:t>-</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">25% postoperativt efter större </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> kirurgi och cirka 50% bland höftfrakturpatienter.</w:t>
+        <w:t>25% postoperativt efter större elektiv kirurgi och cirka 50% bland höftfrakturpatienter.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1147A141" w14:textId="1FD52F4E" w:rsidR="006921C9" w:rsidRDefault="001C724B" w:rsidP="001C724B">
       <w:r>
         <w:t>Med adekvat omhändertagande och behandling ökar chansen att förvirringstillståndet avklingar, det kan ta allt från någon dag till flera veckor. Delirium är associerat med längre vårdtid, ökad mortalitet och framtida kognitiv svikt. Tidig upptäckt och adekvat behandling leder till förkortad sjukdomstid och bättre prognos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FD83720" w14:textId="19C2BC94" w:rsidR="00EC65ED" w:rsidRDefault="001C724B" w:rsidP="006921C9">
       <w:r>
         <w:t>Demens är en stark riskfaktor för att utveckla delirium. Delirium bör misstänkas vid en hastig försämring av kognitionen hos en patient med känd demenssjukdom.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66662A75" w14:textId="022F6CD8" w:rsidR="001C724B" w:rsidRDefault="001C724B" w:rsidP="00F85EB1">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc164066496"/>
       <w:r>
         <w:t>Definition av delirium</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="706F501D" w14:textId="0128EAAE" w:rsidR="001C724B" w:rsidRDefault="001C724B" w:rsidP="001C724B">
       <w:r>
         <w:t>Delirium definieras som ett akut insättande, fluktuerande och övergående tillstånd av kognitiv svikt med påverkad vakenhet, klarhet och uppmärksamhet, där individen förlorar förmågan att förstå sin omgivning och sin situation. Tillståndet uppträder när hjärnan blir överbelastad av somatisk orsak. Ju större sårbarhet en person har, desto mindre belastning behövs för att utlösa ett förvirringstillstånd. Symtomen förvärras ofta kvälls- och nattetid. Patienten kan i klara stunder och efteråt komma ihåg delar av förloppet, vilket ofta upplevs som obehagligt och skrämmande.</w:t>
@@ -1532,204 +1511,169 @@
               <w:ind w:left="0" w:right="33"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A09B5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Hyperaktiv form</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EBECEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="3DA0BFCC" w14:textId="3B10091B" w:rsidR="001C724B" w:rsidRDefault="001C724B" w:rsidP="002217EF">
             <w:pPr>
               <w:ind w:left="0" w:right="33"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Patienten är </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> (upprörd, upphetsad, rastlös), orolig och ”plockig”</w:t>
+              <w:t>Patienten är agiterad (upprörd, upphetsad, rastlös), orolig och ”plockig”</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001C724B" w14:paraId="792F287D" w14:textId="5AEAD8B0" w:rsidTr="426BAC6A">
         <w:trPr>
           <w:trHeight w:val="418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EBECEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="09C8D8BB" w14:textId="1C7A7C1C" w:rsidR="001C724B" w:rsidRPr="007A09B5" w:rsidRDefault="001C724B" w:rsidP="002217EF">
             <w:pPr>
               <w:ind w:left="0" w:right="33"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A09B5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Hypoaktiv</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> form</w:t>
+              <w:t>Hypoaktiv form</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EBECEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="7E87C122" w14:textId="5EFEB9ED" w:rsidR="001C724B" w:rsidRDefault="001C724B" w:rsidP="002217EF">
             <w:pPr>
               <w:ind w:left="0" w:right="33"/>
             </w:pPr>
             <w:r>
               <w:t>Patienten är passiv, inåtvänd och somnolent. Observera att denna form lätt kan missas!</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00384298" w14:paraId="2FC7D265" w14:textId="39093674" w:rsidTr="426BAC6A">
         <w:trPr>
           <w:trHeight w:val="418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7656" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EBECEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="317AD8C8" w14:textId="1830380F" w:rsidR="00384298" w:rsidRDefault="00384298" w:rsidP="002217EF">
             <w:pPr>
               <w:ind w:left="0" w:right="33"/>
             </w:pPr>
             <w:r w:rsidRPr="007A09B5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Blandning av hyper- och </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> form</w:t>
+              <w:t>Blandning av hyper- och hypoaktiv form</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="41208686" w14:textId="23F1BB3F" w:rsidR="001C724B" w:rsidRPr="00077D0C" w:rsidRDefault="001C724B" w:rsidP="00C97CA8">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc164066498"/>
       <w:r>
         <w:t>Symtom</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="7ADCB8D6" w14:textId="77777777" w:rsidR="002F1884" w:rsidRDefault="00C97CA8" w:rsidP="002F1884">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
       </w:pPr>
       <w:r>
         <w:t>Kognitiva och psykiska symtom</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="196E10BD" w14:textId="00ABF1BE" w:rsidR="00C97CA8" w:rsidRDefault="00C97CA8" w:rsidP="00C97CA8">
       <w:r>
         <w:t xml:space="preserve">Nedsatt uppmärksamhet och koncentrationsförmåga, nedsatt orientering, svårigheter att tolka omgivningen, fragmenterat tänkande, nedsatt minne. Feltolkning av sinnesintryck, hallucinationer, vanföreställningar (ofta </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>paranoida), oro, gråtmildhet, aggressivitet,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C97CA8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">avbruten sömn, rubbad dygnsrytm, somnolens. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AB2CA62" w14:textId="756A460F" w:rsidR="002F1884" w:rsidRDefault="00C97CA8" w:rsidP="002F1884">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
       </w:pPr>
       <w:r>
         <w:t>Motoriska symtom</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3024DFE1" w14:textId="5DA84E1C" w:rsidR="00077D0C" w:rsidRDefault="00C97CA8" w:rsidP="00C97CA8">
       <w:r>
         <w:t>Hyperaktivitet (</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="002F1884">
         <w:t>t.ex.</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> ”plockighet”, vandringsbeteende), hypoaktivitet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="190F625C" w14:textId="77777777" w:rsidR="00C97CA8" w:rsidRDefault="00C97CA8" w:rsidP="00C97CA8">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc164066499"/>
       <w:r>
         <w:t>Riskfaktorer</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="7655" w:type="dxa"/>
         <w:tblInd w:w="907" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -2062,106 +2006,99 @@
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:ind w:left="0" w:right="33"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Smärta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EBECEC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3C059FD3" w14:textId="44C147CD" w:rsidR="00C97CA8" w:rsidRDefault="00C97CA8" w:rsidP="00EC4700">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:ind w:left="0" w:right="33"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Hypoxi</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EBECEC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3ED14263" w14:textId="24079267" w:rsidR="00C97CA8" w:rsidRDefault="00C97CA8" w:rsidP="00EC4700">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:ind w:left="0" w:right="33"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Vätskebalans- </w:t>
             </w:r>
             <w:r w:rsidR="00240B88">
               <w:t xml:space="preserve">&amp; </w:t>
             </w:r>
             <w:r>
               <w:t>elektrolytstörningar</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C97CA8" w14:paraId="0F2E4DE4" w14:textId="77777777" w:rsidTr="426BAC6A">
         <w:trPr>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EBECEC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F67859E" w14:textId="158A6BAC" w:rsidR="00C97CA8" w:rsidRDefault="00C97CA8" w:rsidP="00EC4700">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:ind w:left="0" w:right="33"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t>Hypo</w:t>
-[...3 lines deleted...]
-              <w:t>- hyperglykemi, andra metabola rubbningar</w:t>
+              <w:t>Hypo- hyperglykemi, andra metabola rubbningar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EBECEC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="717DFBC0" w14:textId="2E49739D" w:rsidR="00C97CA8" w:rsidRDefault="00C97CA8" w:rsidP="00EC4700">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:ind w:left="0" w:right="33"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Förstoppning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
@@ -2219,231 +2156,175 @@
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Hjärtinfarkt, arytmi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A0292B" w14:paraId="0D6B05F1" w14:textId="77777777" w:rsidTr="426BAC6A">
         <w:trPr>
           <w:trHeight w:val="814"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7655" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EBECEC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="78A5D861" w14:textId="3CE44820" w:rsidR="00A0292B" w:rsidRDefault="190577B9" w:rsidP="00A47393">
             <w:pPr>
               <w:ind w:left="0" w:right="33"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Abstinens (alkohol, nikotin, läkemedel såsom </w:t>
-[...15 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>Abstinens (alkohol, nikotin, läkemedel såsom opioider, bensodiazepiner)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1C1499A5" w14:textId="317594B7" w:rsidR="00C97CA8" w:rsidRDefault="00EC4700" w:rsidP="00EC4700">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc164066501"/>
       <w:r>
         <w:t>Vanliga utlösande läkemedel</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="330A1F38" w14:textId="5CA8A228" w:rsidR="00AF5768" w:rsidRDefault="00AF5768" w:rsidP="0000422F">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>Även läkemedel som tidigare tolererats kan utlösa eller bidra till konfusion</w:t>
       </w:r>
       <w:r w:rsidR="0000422F">
         <w:t xml:space="preserve">, se REK-listan, avsnitt </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:anchor="/advice/Psykiatri/Akut_konfusion" w:history="1">
         <w:r w:rsidR="0000422F" w:rsidRPr="0000422F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Akut konfusion</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0000422F">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="420C0554" w14:textId="77777777" w:rsidR="00AF5768" w:rsidRDefault="00AF5768" w:rsidP="00303B24">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:keepLines/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>glukokortikoider</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="6235489F" w14:textId="77777777" w:rsidR="00AF5768" w:rsidRDefault="00AF5768" w:rsidP="00303B24">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:keepLines/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>opioider</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="312FE530" w14:textId="77777777" w:rsidR="00AF5768" w:rsidRDefault="00AF5768" w:rsidP="00303B24">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:keepLines/>
       </w:pPr>
       <w:r>
         <w:t>antiepileptika</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15782BB8" w14:textId="77777777" w:rsidR="00AF5768" w:rsidRDefault="00AF5768" w:rsidP="00303B24">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:keepLines/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>parkinsonläkemedel</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="3E31FE0C" w14:textId="77777777" w:rsidR="00AF5768" w:rsidRDefault="00AF5768" w:rsidP="00303B24">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:keepLines/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>antipsykotika</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="1EEBE1C9" w14:textId="77777777" w:rsidR="00AF5768" w:rsidRDefault="00AF5768" w:rsidP="00303B24">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:keepLines/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">läkemedel med </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> antidepressiva</w:t>
+        <w:t>läkemedel med antikolinerga effekter t.ex. inkontinensläkemedel, tricykliska antidepressiva</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A53334C" w14:textId="459F3445" w:rsidR="00AF5768" w:rsidRDefault="00AF5768" w:rsidP="00303B24">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:keepLines/>
       </w:pPr>
       <w:r>
         <w:t>sömnmedel/lugnande</w:t>
       </w:r>
       <w:r w:rsidR="003519BC">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="208E951E" w14:textId="1CAC3C1D" w:rsidR="00EE5D21" w:rsidRDefault="00EC4700" w:rsidP="00EC4700">
       <w:pPr>
         <w:spacing w:before="160"/>
       </w:pPr>
       <w:r w:rsidRPr="00EC4700">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>OBS</w:t>
       </w:r>
       <w:r w:rsidR="00EE5D21" w:rsidRPr="00EC4700">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>!</w:t>
       </w:r>
       <w:r w:rsidR="00EE5D21">
-        <w:t xml:space="preserve"> Kom ihåg att </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> ökar risken för delirium!</w:t>
+        <w:t xml:space="preserve"> Kom ihåg att polyfarmaci ökar risken för delirium!</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1511E7A1" w14:textId="7DD539FF" w:rsidR="00EE5D21" w:rsidRPr="00D44866" w:rsidRDefault="00EE5D21" w:rsidP="000C0499">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008469E2">
         <w:t>För fler exempel på läkemedel som ökar risken för delirium</w:t>
       </w:r>
       <w:r w:rsidR="00EC4700" w:rsidRPr="008469E2">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="008469E2">
         <w:t xml:space="preserve">se </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidR="008469E2" w:rsidRPr="008469E2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Läkemedel som bör undvikas till äldre. Socialstyrelsen</w:t>
@@ -3133,163 +3014,126 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008F05F5" w14:paraId="66FA1244" w14:textId="77777777" w:rsidTr="426BAC6A">
         <w:trPr>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7655" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EBECEC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="132AAB4B" w14:textId="7835867D" w:rsidR="008F05F5" w:rsidRDefault="00B72D80" w:rsidP="007230FB">
             <w:pPr>
               <w:ind w:left="0" w:right="33"/>
             </w:pPr>
             <w:r w:rsidRPr="00B72D80">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Undvik fysiska hinder</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> (sänggrindar, dropp, lång </w:t>
-[...15 lines deleted...]
-              <w:t>) då detta ofta förvärrar situationen</w:t>
+              <w:t xml:space="preserve"> (sänggrindar, dropp, lång uribag m.m.) då detta ofta förvärrar situationen</w:t>
             </w:r>
             <w:r w:rsidR="00793DD4">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F11A22" w:rsidRPr="00F11A22" w14:paraId="2007788D" w14:textId="77777777" w:rsidTr="426BAC6A">
         <w:trPr>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7655" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EBECEC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6AC19895" w14:textId="08060461" w:rsidR="00F11A22" w:rsidRPr="00F11A22" w:rsidRDefault="00F11A22" w:rsidP="007230FB">
             <w:pPr>
               <w:ind w:left="0" w:right="33"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F11A22">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Säkerställ närings- och vätskeintag samt </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> och avföring</w:t>
+              <w:t>Säkerställ närings- och vätskeintag samt miktion och avföring</w:t>
             </w:r>
             <w:r w:rsidR="00793DD4" w:rsidRPr="00793DD4">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F11A22" w14:paraId="77619748" w14:textId="77777777" w:rsidTr="426BAC6A">
         <w:trPr>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7655" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EBECEC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="44F7F43D" w14:textId="71F2278B" w:rsidR="00F11A22" w:rsidRPr="00B72D80" w:rsidRDefault="005C7A10" w:rsidP="007230FB">
             <w:pPr>
               <w:ind w:left="0" w:right="33"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C7A10">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Anhöriga kan vara en viktig resurs</w:t>
             </w:r>
             <w:r>
-              <w:t>. Tag gärna hjälp av närstående vid behov (</w:t>
-[...3 lines deleted...]
-              <w:t>t</w:t>
+              <w:t>. Tag gärna hjälp av närstående vid behov (t</w:t>
             </w:r>
             <w:r w:rsidR="00793DD4">
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:t>ex</w:t>
             </w:r>
             <w:r w:rsidR="00793DD4">
               <w:t>.</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:t xml:space="preserve"> vara hos patienten på avdelningen utanför besökstider)</w:t>
             </w:r>
             <w:r w:rsidR="00793DD4">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C7A10" w14:paraId="6D30853B" w14:textId="77777777" w:rsidTr="426BAC6A">
         <w:trPr>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7655" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EBECEC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="29B05819" w14:textId="6F589966" w:rsidR="005C7A10" w:rsidRPr="005C7A10" w:rsidRDefault="005C7A10" w:rsidP="007230FB">
             <w:pPr>
               <w:ind w:left="0" w:right="33"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
@@ -3445,223 +3289,165 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="34"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E3FD9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Tänk på!</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008A4CDF" w14:paraId="2928670E" w14:textId="77777777" w:rsidTr="00F931F6">
         <w:trPr>
           <w:trHeight w:val="225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2756" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6DDF0E01" w14:textId="44360877" w:rsidR="008A4CDF" w:rsidRDefault="00D80D99" w:rsidP="00F931F6">
             <w:pPr>
               <w:ind w:left="0" w:right="33"/>
             </w:pPr>
             <w:r>
               <w:t>T.</w:t>
             </w:r>
             <w:r w:rsidR="0060019B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="006263F8">
-              <w:t>Zopiklon</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> mg</w:t>
+              <w:t>Zopiklon 5-7,5 mg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2571" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="21292F3B" w14:textId="55706ABE" w:rsidR="008A4CDF" w:rsidRDefault="00D80D99" w:rsidP="00F931F6">
             <w:pPr>
               <w:ind w:left="0" w:right="33"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">1 </w:t>
+              <w:t>1 tn</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...3 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2301" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4405AF71" w14:textId="77777777" w:rsidR="008A4CDF" w:rsidRDefault="008A4CDF" w:rsidP="00F931F6">
             <w:pPr>
               <w:ind w:left="0" w:right="33"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D80D99" w14:paraId="32DB163F" w14:textId="77777777" w:rsidTr="00F931F6">
         <w:trPr>
           <w:trHeight w:val="225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2756" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="12F08CB6" w14:textId="7058B610" w:rsidR="00D80D99" w:rsidRDefault="00D80D99" w:rsidP="00F931F6">
             <w:pPr>
               <w:ind w:left="0" w:right="33"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">K. </w:t>
+              <w:t>K. Klometiazol</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...3 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00182900">
               <w:t xml:space="preserve"> 300 mg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2571" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3152E973" w14:textId="5BD5ADBF" w:rsidR="00D80D99" w:rsidRDefault="00182900" w:rsidP="00F931F6">
             <w:pPr>
               <w:ind w:left="0" w:right="33"/>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00F931F6">
               <w:t>-</w:t>
             </w:r>
             <w:r>
-              <w:t>2</w:t>
-[...11 lines deleted...]
-              <w:t>. Kan upprepas max 2 ggr</w:t>
+              <w:t>2 vb. Kan upprepas max 2 ggr</w:t>
             </w:r>
             <w:r w:rsidR="00CA6CA4">
               <w:t>. Kan även ges som oral lösning 50</w:t>
             </w:r>
             <w:r w:rsidR="00F931F6">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00CA6CA4">
-              <w:t xml:space="preserve">mg/ml </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> ml</w:t>
+              <w:t>mg/ml 6-10 ml</w:t>
             </w:r>
             <w:r w:rsidR="00F931F6">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2301" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4FE56D24" w14:textId="12205FF1" w:rsidR="00CA6CA4" w:rsidRDefault="00CA6CA4" w:rsidP="00F931F6">
             <w:pPr>
               <w:ind w:left="0" w:right="33"/>
             </w:pPr>
             <w:r>
               <w:t>Höga doser kan ge långvarig trötthet och blodtrycksfall</w:t>
             </w:r>
             <w:r w:rsidR="00F931F6">
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54D2B79E" w14:textId="7F0D548C" w:rsidR="00D80D99" w:rsidRDefault="00CA6CA4" w:rsidP="00F931F6">
             <w:pPr>
               <w:ind w:left="0" w:right="33"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Försiktighet vid </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> svikt</w:t>
+              <w:t>Försiktighet vid cirkulatorisk svikt</w:t>
             </w:r>
             <w:r w:rsidR="00F931F6">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060019B" w14:paraId="79832743" w14:textId="77777777" w:rsidTr="00D07D74">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2756" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EBECEC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E530C12" w14:textId="37862DFA" w:rsidR="0060019B" w:rsidRDefault="0060019B" w:rsidP="00D07D74">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="34"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -3707,237 +3493,155 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="052BB9CA" w14:textId="595FCC6B" w:rsidR="0060019B" w:rsidRDefault="0060019B" w:rsidP="00D07D74">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="34"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="001E3FD9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Tänk på!</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060019B" w14:paraId="561CCFB1" w14:textId="77777777" w:rsidTr="00F931F6">
         <w:trPr>
           <w:trHeight w:val="225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2756" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="500AF81F" w14:textId="234B7F93" w:rsidR="0060019B" w:rsidRDefault="0060019B" w:rsidP="00F931F6">
             <w:pPr>
               <w:ind w:left="0" w:right="33"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">T. </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> 5 mg</w:t>
+              <w:t>T. Oxazepam 5 mg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2571" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4FDD90A8" w14:textId="2F775BE5" w:rsidR="0060019B" w:rsidRDefault="0060019B" w:rsidP="00F931F6">
             <w:pPr>
               <w:ind w:left="0" w:right="33"/>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00F931F6">
               <w:t>-</w:t>
             </w:r>
             <w:r>
-              <w:t>2</w:t>
-[...11 lines deleted...]
-              <w:t>. Kan upprepas</w:t>
+              <w:t>2 vb. Kan upprepas</w:t>
             </w:r>
             <w:r w:rsidR="00F931F6">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2301" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="02035D3E" w14:textId="110D1C10" w:rsidR="0060019B" w:rsidRDefault="0060019B" w:rsidP="00F931F6">
             <w:pPr>
               <w:ind w:left="0" w:right="33"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Viss risk att </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> ökar förvirring/agitation</w:t>
+              <w:t>Viss risk att bensodiazepiner ökar förvirring/agitation</w:t>
             </w:r>
             <w:r w:rsidR="00F931F6">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="16D23AF8" w14:textId="078BA5E8" w:rsidR="00317224" w:rsidRDefault="00317224" w:rsidP="00F931F6">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Neuroleptika</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> ges med försiktighet. Kort behandlingstid. Utvärdera ofta.</w:t>
+        <w:t>Neuroleptika ges med försiktighet. Kort behandlingstid. Utvärdera ofta.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18116CDF" w14:textId="00F664F4" w:rsidR="004E356D" w:rsidRDefault="00317224" w:rsidP="00F931F6">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Kom ihåg att medicinering med tvång endast får ske vid LPT-vård</w:t>
       </w:r>
       <w:r w:rsidR="00F931F6">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B8E5EB5" w14:textId="06527B2D" w:rsidR="00317224" w:rsidRDefault="004E356D" w:rsidP="00F931F6">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Om patientens samtycke till vård inte kan utredas får behandling ges för att avvärja allvarlig eller akut fara för patientens liv eller hälsa enligt 4 kap, 4§ i </w:t>
+        <w:t>Om patientens samtycke till vård inte kan utredas får behandling ges för att avvärja allvarlig eller akut fara för patientens liv eller hälsa enligt 4 kap, 4§ i patientlagen</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="007830E5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>(2014:821)</w:t>
       </w:r>
       <w:r w:rsidR="007830E5">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55057489" w14:textId="393A3E10" w:rsidR="00DA3A41" w:rsidRDefault="00317224" w:rsidP="00F931F6">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00317224">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Mycket stor försiktighet med </w:t>
-[...39 lines deleted...]
-        <w:t>-demens eller Parkinsons sjukdom</w:t>
+        <w:t>Mycket stor försiktighet med neuroleptika till patienter med LewyBody-demens eller Parkinsons sjukdom</w:t>
       </w:r>
       <w:r w:rsidR="00F931F6">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="7628" w:type="dxa"/>
         <w:tblInd w:w="993" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="EBECEC" w:themeFill="accent4" w:themeFillTint="33"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblCaption w:val="Medicinering vid utagerande och psykotiska symtom"/>
         <w:tblDescription w:val="Rekommenderad läkemedelsbehandling vid utagerande och psykotiska symtom."/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2756"/>
         <w:gridCol w:w="2571"/>
         <w:gridCol w:w="2301"/>
       </w:tblGrid>
@@ -4025,580 +3729,436 @@
             <w:pPr>
               <w:ind w:left="0" w:right="33"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E3FD9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Tänk på!</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D154D" w:rsidRPr="001E3FD9" w14:paraId="17D94AAD" w14:textId="77777777" w:rsidTr="00F931F6">
         <w:trPr>
           <w:trHeight w:val="225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2756" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5F77AAC6" w14:textId="2736F943" w:rsidR="002D154D" w:rsidRPr="0009273A" w:rsidRDefault="002D154D" w:rsidP="002D154D">
             <w:pPr>
               <w:ind w:left="0" w:right="33"/>
             </w:pPr>
             <w:r w:rsidRPr="0009273A">
               <w:t>T.</w:t>
             </w:r>
             <w:r w:rsidR="001B1F79">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00E762F7">
               <w:t>O</w:t>
             </w:r>
             <w:r w:rsidRPr="0009273A">
               <w:t>lanzapin</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00547A33">
               <w:t xml:space="preserve"> 5 mg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2571" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0CDF5FAD" w14:textId="0382E67A" w:rsidR="002D154D" w:rsidRPr="0009273A" w:rsidRDefault="002D154D" w:rsidP="002D154D">
             <w:pPr>
               <w:ind w:left="0" w:right="33"/>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0009273A">
               <w:t>0,5</w:t>
             </w:r>
             <w:r w:rsidR="001B1F79">
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="0009273A">
-              <w:t>1</w:t>
-[...11 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>1 till kvällen samt vb.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2301" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="24D46584" w14:textId="77777777" w:rsidR="002D154D" w:rsidRDefault="002D154D" w:rsidP="002D154D">
             <w:pPr>
               <w:ind w:left="0" w:right="33"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Max 10 mg/dygn </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1C459D8C" w14:textId="4FD08FB7" w:rsidR="002D154D" w:rsidRDefault="002D154D" w:rsidP="002D154D">
             <w:pPr>
               <w:ind w:left="0" w:right="33"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Munlöslig tablett </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> ger snabbast effekt</w:t>
+              <w:t>Munlöslig tablett Zyprexa ger snabbast effekt</w:t>
             </w:r>
             <w:r w:rsidR="001B1F79">
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="706618FB" w14:textId="78980C9A" w:rsidR="002D154D" w:rsidRPr="001E3FD9" w:rsidRDefault="002D154D" w:rsidP="002D154D">
             <w:pPr>
               <w:ind w:left="0" w:right="33"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Kan kombineras med T. </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00DB7BD4">
               <w:t>Oxazepam</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 5</w:t>
             </w:r>
             <w:r w:rsidR="001B1F79">
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:t>mg till kvällen</w:t>
             </w:r>
             <w:r w:rsidR="001B1F79">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D154D" w14:paraId="7C258BC1" w14:textId="77777777" w:rsidTr="00F931F6">
         <w:trPr>
           <w:trHeight w:val="225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2756" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="06127B22" w14:textId="463203A4" w:rsidR="002D154D" w:rsidRPr="0009273A" w:rsidRDefault="002D154D" w:rsidP="002D154D">
             <w:pPr>
               <w:ind w:left="0" w:right="33"/>
             </w:pPr>
             <w:r w:rsidRPr="0009273A">
-              <w:t xml:space="preserve">T. </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> 25 mg</w:t>
+              <w:t>T. Kvetiapin 25 mg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2571" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0E0A883E" w14:textId="58F77FB7" w:rsidR="002D154D" w:rsidRDefault="002D154D" w:rsidP="002D154D">
             <w:pPr>
               <w:ind w:left="0" w:right="33"/>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>0,5</w:t>
             </w:r>
             <w:r w:rsidR="001B1F79">
               <w:t>-</w:t>
             </w:r>
             <w:r>
-              <w:t>1</w:t>
+              <w:t>1 till kvällen samt vb</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-[...7 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2301" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="24B86C4D" w14:textId="4AE8D5C8" w:rsidR="002D154D" w:rsidRDefault="002D154D" w:rsidP="002D154D">
             <w:pPr>
               <w:ind w:left="0" w:right="33"/>
             </w:pPr>
             <w:r>
               <w:t>Max 50 mg/dygn</w:t>
             </w:r>
             <w:r w:rsidR="001B1F79">
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1BD819F4" w14:textId="29EB820C" w:rsidR="002D154D" w:rsidRDefault="002D154D" w:rsidP="002D154D">
             <w:pPr>
               <w:ind w:left="0" w:right="33"/>
             </w:pPr>
             <w:r>
               <w:t>Lämpligt vid demenssjukdom</w:t>
             </w:r>
             <w:r w:rsidR="001B1F79">
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4519718A" w14:textId="615E482C" w:rsidR="002D154D" w:rsidRDefault="002D154D" w:rsidP="002D154D">
             <w:pPr>
               <w:ind w:left="0" w:right="33"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Mindre </w:t>
+              <w:t>Mindre antikolinerg effekt och kortare halveringstid än Olanzapin</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="001B1F79">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D154D" w:rsidRPr="00E44D7A" w14:paraId="25A2D417" w14:textId="77777777" w:rsidTr="00D07D74">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7628" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EBECEC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="099148CF" w14:textId="73310940" w:rsidR="002D154D" w:rsidRPr="00DA0050" w:rsidRDefault="00DA0050" w:rsidP="002D154D">
             <w:pPr>
               <w:ind w:left="0" w:right="33"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA0050">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Parenteral behandling vid svåra psykotiska symtom samt agitation och aggressivitet </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D154D" w14:paraId="2D48E0D1" w14:textId="77777777" w:rsidTr="001B1F79">
         <w:trPr>
           <w:trHeight w:val="225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2756" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="72AF343E" w14:textId="0695BE57" w:rsidR="002D154D" w:rsidRPr="0009273A" w:rsidRDefault="00CE5ADD" w:rsidP="002D154D">
             <w:pPr>
               <w:ind w:left="0" w:right="33"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0009273A">
-              <w:t>Inj</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> 5 mg/ml</w:t>
+              <w:t>Inj. Haloperiol 5 mg/ml</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2571" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="46743013" w14:textId="7A11AE6D" w:rsidR="002D154D" w:rsidRDefault="006E4333" w:rsidP="001B1F79">
             <w:pPr>
               <w:ind w:left="0" w:right="-159"/>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>0,1</w:t>
             </w:r>
             <w:r w:rsidR="001B1F79">
               <w:t>-</w:t>
             </w:r>
             <w:r>
-              <w:t>0,2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> ml (d</w:t>
+              <w:t>0,2 ml (d</w:t>
             </w:r>
             <w:r w:rsidR="001B1F79">
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:t>v</w:t>
             </w:r>
             <w:r w:rsidR="001B1F79">
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:t>s. 0,5</w:t>
             </w:r>
             <w:r w:rsidR="001B1F79">
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="001B1F79">
               <w:t> </w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve">mg) </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">mg) vb </w:t>
             </w:r>
             <w:r w:rsidR="001B1F79">
               <w:t>i</w:t>
             </w:r>
             <w:r>
               <w:t>ntramuskulärt.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2301" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7204896F" w14:textId="2B06311C" w:rsidR="006E4333" w:rsidRDefault="006E4333" w:rsidP="002D154D">
             <w:pPr>
               <w:ind w:left="0" w:right="33"/>
             </w:pPr>
             <w:r>
               <w:t>Kan upprepas</w:t>
             </w:r>
             <w:r w:rsidR="001B1F79">
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="25A34FF7" w14:textId="57387619" w:rsidR="006E4333" w:rsidRDefault="006E4333" w:rsidP="001B1F79">
             <w:pPr>
               <w:ind w:left="0" w:right="-127"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t>Maxdos</w:t>
-[...7 lines deleted...]
-              <w:t>2</w:t>
+              <w:t>Maxdos 2</w:t>
             </w:r>
             <w:r w:rsidR="001B1F79">
               <w:t>-</w:t>
             </w:r>
             <w:r>
-              <w:t>5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">5 </w:t>
             </w:r>
             <w:r w:rsidR="001B1F79">
               <w:t>m</w:t>
             </w:r>
             <w:r>
               <w:t>g/dygn</w:t>
             </w:r>
             <w:r w:rsidR="001B1F79">
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="726524FD" w14:textId="2C17853C" w:rsidR="002D154D" w:rsidRDefault="006E4333" w:rsidP="002D154D">
             <w:pPr>
               <w:ind w:left="0" w:right="33"/>
             </w:pPr>
             <w:r>
               <w:t>Observera risk för QT-förlängning</w:t>
             </w:r>
             <w:r w:rsidR="001B1F79">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006E4333" w14:paraId="234F3568" w14:textId="77777777" w:rsidTr="001B1F79">
         <w:trPr>
           <w:trHeight w:val="225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2756" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="761CD6EC" w14:textId="7903BD1D" w:rsidR="006E4333" w:rsidRPr="0009273A" w:rsidRDefault="00BA1B79" w:rsidP="002D154D">
             <w:pPr>
               <w:ind w:left="0" w:right="33"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0009273A">
-              <w:t>Inj</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> 5</w:t>
+              <w:t>Inj. Diazepam 5</w:t>
             </w:r>
             <w:r w:rsidR="001B1F79">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0009273A">
               <w:t>mg/ml</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2571" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4B6E0EAD" w14:textId="474B6A30" w:rsidR="006E4333" w:rsidRDefault="009E76C4" w:rsidP="002D154D">
             <w:pPr>
               <w:ind w:left="0" w:right="33"/>
             </w:pPr>
             <w:r>
               <w:t>0,5 ml (d</w:t>
             </w:r>
             <w:r w:rsidR="001B1F79">
               <w:t>.v.s.</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> 2,5 mg) </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> intramuskulärt eller intravenöst.</w:t>
+              <w:t xml:space="preserve"> 2,5 mg) vb intramuskulärt eller intravenöst.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2301" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="591BBAE2" w14:textId="1D5F14B5" w:rsidR="009E76C4" w:rsidRDefault="009E76C4" w:rsidP="002D154D">
             <w:pPr>
               <w:ind w:left="0" w:right="33"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Endast i ohållbara situationer där </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> ej är lämpligt</w:t>
+              <w:t>Endast i ohållbara situationer där neuroleptika ej är lämpligt</w:t>
             </w:r>
             <w:r w:rsidR="001B1F79">
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5835CEE6" w14:textId="63AA2949" w:rsidR="006E4333" w:rsidRDefault="009E76C4" w:rsidP="002D154D">
             <w:pPr>
               <w:ind w:left="0" w:right="33"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Viss risk att </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> ökar förvirring/agitation</w:t>
+              <w:t>Viss risk att bensodiazepiner ökar förvirring/agitation</w:t>
             </w:r>
             <w:r w:rsidR="001B1F79">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="57AFE6D4" w14:textId="77777777" w:rsidR="00ED0BF7" w:rsidRDefault="00ED0BF7" w:rsidP="00D07D74">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc164066507"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Dokumentinformation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="12373639" w14:textId="77777777" w:rsidR="00ED0BF7" w:rsidRPr="00ED0BF7" w:rsidRDefault="00ED0BF7" w:rsidP="00D07D74">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0"/>
         <w:rPr>
@@ -4781,163 +4341,58 @@
       </w:hyperlink>
       <w:r w:rsidRPr="00ED0BF7">
         <w:t>, version 3, Sahlgrenska sjukhuset.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="00ED0BF7">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://hittadokukument.vgregion.se/su</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7597DE92" w14:textId="77777777" w:rsidR="000C4601" w:rsidRPr="00AF5768" w:rsidRDefault="00ED0BF7" w:rsidP="00ED0BF7">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004E356D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Evensen</w:t>
+        <w:t xml:space="preserve">Evensen, S, Ranhoff Hylen, A., Lydersen, S., Saltvedt, I. (2021) The delirium screening tool 4AT in routine clinical practice: predicition of mortality, sensitivity and specifity. </w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...90 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED0BF7">
-        <w:t>European</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> Medicine 12(4): 793–800</w:t>
+        <w:t>European Geriatric Medicine 12(4): 793–800</w:t>
       </w:r>
       <w:r w:rsidR="000C4601">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidR="000C4601" w:rsidRPr="005B483F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://doi.org/10.1007%2Fs41999-021-00489-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1E06D312" w14:textId="09833DAA" w:rsidR="00ED0BF7" w:rsidRDefault="000C4601" w:rsidP="000C4601">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Toc164066509"/>
       <w:r>
         <w:t>Länkförteckning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="6E893E75" w14:textId="0CA0FEA0" w:rsidR="003A5218" w:rsidRPr="004E356D" w:rsidRDefault="00ED0BF7" w:rsidP="00023780">
       <w:pPr>
@@ -5200,118 +4655,118 @@
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="004B314F" w:rsidSect="00303B24">
       <w:headerReference w:type="default" r:id="rId29"/>
       <w:footerReference w:type="even" r:id="rId30"/>
       <w:footerReference w:type="default" r:id="rId31"/>
       <w:headerReference w:type="first" r:id="rId32"/>
       <w:footerReference w:type="first" r:id="rId33"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1694" w:bottom="993" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="0D780CA4" w14:textId="77777777" w:rsidR="0006375C" w:rsidRDefault="0006375C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="262799F2" w14:textId="77777777" w:rsidR="0006375C" w:rsidRDefault="0006375C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="190BC4F5" w14:textId="77777777" w:rsidR="0006375C" w:rsidRDefault="0006375C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
@@ -5319,51 +4774,51 @@
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="0F7C9820" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
@@ -5371,51 +4826,51 @@
     <w:r w:rsidR="00F3261C">
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
         <w:noProof/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="03DA797B" w14:textId="77777777" w:rsidR="00B167C3" w:rsidRDefault="00B167C3"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -5445,51 +4900,51 @@
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="7C7A85C4" w14:textId="77777777" w:rsidR="00B167C3" w:rsidRDefault="00B167C3"/>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="8" name="Bildobjekt 8">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -5523,73 +4978,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="711DAB53" w14:textId="77777777" w:rsidR="0006375C" w:rsidRDefault="0006375C"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="03BF47A0" w14:textId="77777777" w:rsidR="0006375C" w:rsidRDefault="0006375C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="086B7864" w14:textId="77777777" w:rsidR="0006375C" w:rsidRDefault="0006375C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="5BB80BC8" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -5668,51 +5123,51 @@
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="1F6EDE83" w14:textId="77777777" w:rsidR="00B167C3" w:rsidRDefault="00B167C3"/>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="08E92F3B" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -5878,73 +5333,73 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:32.55pt;height:52.6pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
+      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:32.55pt;height:52.6pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
         <v:imagedata r:id="rId1" o:title=""/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
@@ -9217,69 +8672,68 @@
   <w:num w:numId="24" w16cid:durableId="1782992749">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1176310027">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1051688737">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="694962139">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1027289303">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="2014986032">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1716588887">
     <w:abstractNumId w:val="24"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="80"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="7169" strokecolor="#4a773c">
+    <o:shapedefaults v:ext="edit" spidmax="8193" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="00003B78"/>
@@ -9858,93 +9312,95 @@
     <w:rsid w:val="00C1277C"/>
     <w:rsid w:val="00C248E2"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C45314"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C558F8"/>
     <w:rsid w:val="00C60404"/>
     <w:rsid w:val="00C60EBD"/>
     <w:rsid w:val="00C6259B"/>
     <w:rsid w:val="00C707A0"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C74129"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C80F5D"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C86D66"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
+    <w:rsid w:val="00C94628"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00C97CA8"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CA6CA4"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CB2A0A"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC3E46"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE42DD"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CE5ADD"/>
     <w:rsid w:val="00CE6B57"/>
     <w:rsid w:val="00CF6918"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00CF7846"/>
     <w:rsid w:val="00D02223"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D07D74"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D14378"/>
     <w:rsid w:val="00D1508E"/>
     <w:rsid w:val="00D153AC"/>
     <w:rsid w:val="00D16969"/>
     <w:rsid w:val="00D16DF4"/>
     <w:rsid w:val="00D34DA6"/>
     <w:rsid w:val="00D35E17"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D4362B"/>
     <w:rsid w:val="00D44866"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D609E8"/>
     <w:rsid w:val="00D705E7"/>
     <w:rsid w:val="00D80D99"/>
     <w:rsid w:val="00D8341C"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00D94E69"/>
+    <w:rsid w:val="00D972BE"/>
     <w:rsid w:val="00D97DEA"/>
     <w:rsid w:val="00DA0050"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA3A41"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DB7BD4"/>
     <w:rsid w:val="00DC4CDC"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE003E"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E037BC"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E12E49"/>
     <w:rsid w:val="00E136E3"/>
     <w:rsid w:val="00E44D7A"/>
     <w:rsid w:val="00E47B7C"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E52B53"/>
     <w:rsid w:val="00E54551"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
@@ -10025,68 +9481,68 @@
     <w:rsid w:val="426BAC6A"/>
     <w:rsid w:val="46E75066"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="77534649"/>
     <w:rsid w:val="78C66A47"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="7169" strokecolor="#4a773c">
+    <o:shapedefaults v:ext="edit" spidmax="8193" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -12686,51 +12142,51 @@
       <w:tabs>
         <w:tab w:val="left" w:pos="1349"/>
       </w:tabs>
       <w:spacing w:after="80" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="1349" w:right="868" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="fm-vol-iss-date">
     <w:name w:val="fm-vol-iss-date"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:rsid w:val="000C4601"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="doi">
     <w:name w:val="doi"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:rsid w:val="000C4601"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="7024517">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1239441309">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -15177,51 +14633,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2115128868">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reklistan.vgregion.se/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reklistan.vgregion.se/" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9771-677637494-313/surrogate/Delirium%20konfusion%20hos%20%c3%a4ldre.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9771-677637494-313/surrogate/Delirium%20konfusion%20hos%20%c3%a4ldre.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.socialstyrelsen.se/globalassets/sharepoint-dokument/dokument-webb/ovrigt/aldre-olampliga-lakemedel-for-aldre-lista.pdf" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9771-677637494-313/surrogate/Delirium%20konfusion%20hos%20%c3%a4ldre.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reklistan.vgregion.se/" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.the4at.com/4at-svenska" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.socialstyrelsen.se/globalassets/sharepoint-dokument/dokument-webb/ovrigt/aldre-olampliga-lakemedel-for-aldre-lista.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007%2Fs41999-021-00489-1" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11800-2140136717-40/surrogate/Demens.pdf" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId35" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reklistan.vgregion.se/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reklistan.vgregion.se/" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9771-677637494-313/surrogate/Delirium%20konfusion%20hos%20%c3%a4ldre.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9771-677637494-313/surrogate/Delirium%20konfusion%20hos%20%c3%a4ldre.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.socialstyrelsen.se/globalassets/sharepoint-dokument/dokument-webb/ovrigt/aldre-olampliga-lakemedel-for-aldre-lista.pdf" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9771-677637494-313/surrogate/Delirium%20konfusion%20hos%20%c3%a4ldre.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reklistan.vgregion.se/" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.the4at.com/4at-svenska" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.socialstyrelsen.se/globalassets/sharepoint-dokument/dokument-webb/ovrigt/aldre-olampliga-lakemedel-for-aldre-lista.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007%2Fs41999-021-00489-1" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11800-2140136717-40/surrogate/Demens.pdf" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
 </file>
 
 <file path=word/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent4_2">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="accent4" pri="11200"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent4"/>
     </dgm:fillClrLst>
@@ -18075,69 +17531,69 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
   <Words>1214</Words>
-  <Characters>11134</Characters>
+  <Characters>11106</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>92</Lines>
   <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12324</CharactersWithSpaces>
+  <CharactersWithSpaces>12296</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Delirium - Konfusion hos äldre, SÄS</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy/>
   <revision>1</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>