--- v0 (2025-11-26)
+++ v1 (2026-10-19)
@@ -1,7633 +1,6865 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3F9E517A" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="00F35B05">
-[...19 lines deleted...]
-    <w:p w14:paraId="37A8875E" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="00E4660C">
+    <w:p w14:paraId="3568776C" w14:textId="77777777" w:rsidR="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D60A03">
+      <w:bookmarkStart w:id="0" w:name="_Toc100327184"/>
+      <w:r w:rsidRPr="00061954">
         <w:t>Brännskada, svår – handläggning vid SÄS</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="907" w:type="dxa"/>
+        <w:tblInd w:w="567" w:type="dxa"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
-        <w:tblCaption w:val="Akut brännskada"/>
-        <w:tblDescription w:val="Tabellen innehåller en hänvisning till rubrik Genomförande för beskrivning av AKUT omhändertagande."/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7456"/>
+        <w:gridCol w:w="8352"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D60A03" w:rsidRPr="00D60A03" w14:paraId="4ADA3470" w14:textId="77777777" w:rsidTr="00E4660C">
+      <w:tr w:rsidR="00061954" w14:paraId="20F2F2AA" w14:textId="77777777" w:rsidTr="0CDC4751">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7456" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1"/>
+            <w:tcW w:w="8919" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="575DF704" w14:textId="75EAD74E" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="00D60A03">
+          <w:p w14:paraId="5A3AE869" w14:textId="5314C8C5" w:rsidR="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
             <w:pPr>
-              <w:overflowPunct w:val="0"/>
-[...5 lines deleted...]
-              <w:textAlignment w:val="baseline"/>
+              <w:ind w:left="0"/>
               <w:rPr>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D60A03">
+            <w:r w:rsidRPr="0CDC4751">
               <w:rPr>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
-              <w:t xml:space="preserve">För </w:t>
+              <w:t>För </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D60A03">
+            <w:r w:rsidRPr="0CDC4751">
               <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:b/>
-                <w:szCs w:val="20"/>
+                <w:bCs/>
               </w:rPr>
               <w:t>akut</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D60A03">
+            <w:r w:rsidRPr="0CDC4751">
               <w:rPr>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
-              <w:t xml:space="preserve"> omhändertagande, se rubrik </w:t>
+              <w:t> omhändertagande, se rubrik</w:t>
             </w:r>
-            <w:hyperlink w:anchor="_Genomförande" w:history="1">
-              <w:r w:rsidRPr="00FF22D2">
+            <w:r w:rsidR="2545BDD5" w:rsidRPr="0CDC4751">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0CDC4751">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12">
+              <w:r w:rsidRPr="0CDC4751">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
+                  <w:rFonts w:eastAsia="MS Gothic"/>
                 </w:rPr>
-                <w:t>Genomförande</w:t>
+                <w:t>Utförande</w:t>
+              </w:r>
+              <w:r w:rsidR="6CE0EDF4" w:rsidRPr="0CDC4751">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                  <w:rFonts w:eastAsia="MS Gothic"/>
+                </w:rPr>
+                <w:t>.</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00D60A03">
+            <w:r w:rsidRPr="0CDC4751">
               <w:rPr>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
-              <w:t>!</w:t>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="02D32FCD" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="00E4660C">
+    <w:p w14:paraId="11BC1DCA" w14:textId="5C9987FC" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Toc229470988"/>
+      <w:r>
+        <w:t>Förändringar sedan föregående version</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="1EA7BF7D" w14:textId="35CFA68B" w:rsidR="00EC3CD1" w:rsidRPr="00EC3CD1" w:rsidRDefault="00061954" w:rsidP="00EC3CD1">
+      <w:r w:rsidRPr="00061954">
+        <w:t>Redaktionella ändringar, giltighetstiden förlängd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69BCFD87" w14:textId="3F00A84B" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc100327185"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc229470989"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc72840807"/>
+      <w:r>
+        <w:t>Sammanfattning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="38F87CA9" w14:textId="63FB0C2B" w:rsidR="00061954" w:rsidRDefault="00061954">
+      <w:r>
+        <w:t>Riktlinjen baseras </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t> på ABLS (Advanced Burn Life support) och beskriver omhändertagande av både barn och vuxna patienter med svår brännskada, skadebedömning, akuta vårdinsatser samt förberedelser för transport till brännskadeavdelni</w:t>
+      </w:r>
+      <w:r w:rsidR="69146895">
+        <w:t>ng.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B665DD3" w14:textId="2EE119A0" w:rsidR="0CDC4751" w:rsidRDefault="0CDC4751"/>
+    <w:p w14:paraId="66A398BB" w14:textId="0589D8CC" w:rsidR="15E2082C" w:rsidRDefault="15E2082C" w:rsidP="0CDC4751">
+      <w:pPr>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6660DA9D" w14:textId="313DA891" w:rsidR="00B405A1" w:rsidRDefault="00B405A1" w:rsidP="00831C35">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc256000165"/>
-[...15 lines deleted...]
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc229470990"/>
+      <w:r>
+        <w:t>Innehållsförteckning</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="5"/>
-      <w:bookmarkEnd w:id="6"/>
-[...88 lines deleted...]
-    <w:p w14:paraId="7DB43858" w14:textId="7200FD45" w:rsidR="00405394" w:rsidRDefault="00554512">
+    </w:p>
+    <w:p w14:paraId="12191D7A" w14:textId="0BCAF199" w:rsidR="005C4165" w:rsidRDefault="005C4165" w:rsidP="005C4165">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...7 lines deleted...]
-        </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...7 lines deleted...]
-        </w:rPr>
         <w:instrText xml:space="preserve"> TOC \h \z \t "Rubrik 2;1;Rubrik 3;2;Mellanrubrik VGR;3" </w:instrText>
       </w:r>
       <w:r>
-        <w:rPr>
-[...7 lines deleted...]
-        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc183092684" w:history="1">
-        <w:r w:rsidR="00405394" w:rsidRPr="00562964">
+      <w:hyperlink w:anchor="_Toc229470988" w:history="1">
+        <w:r w:rsidRPr="00C42D3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Sammanfattning</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00405394">
+          <w:t>Förändringar sedan föregående version</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00405394">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00405394">
-[...12 lines deleted...]
-        <w:r w:rsidR="00405394">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229470988 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00405394">
+        <w:r w:rsidR="009A7AC5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00405394">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="05E292D1" w14:textId="1249D652" w:rsidR="00405394" w:rsidRDefault="00405394">
+    <w:p w14:paraId="688C8A6A" w14:textId="285B4DE7" w:rsidR="005C4165" w:rsidRDefault="005C4165" w:rsidP="005C4165">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc183092685" w:history="1">
-        <w:r w:rsidRPr="00562964">
+      <w:hyperlink w:anchor="_Toc229470989" w:history="1">
+        <w:r w:rsidRPr="00C42D3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Förändringar sedan föregående version</w:t>
+          <w:t>Sammanfattning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc183092685 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229470989 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="009A7AC5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6026FF5D" w14:textId="34315043" w:rsidR="00405394" w:rsidRDefault="00405394">
+    <w:p w14:paraId="72A6EE14" w14:textId="11D6F170" w:rsidR="005C4165" w:rsidRDefault="005C4165" w:rsidP="005C4165">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc183092686" w:history="1">
-        <w:r w:rsidRPr="00562964">
+      <w:hyperlink w:anchor="_Toc229470990" w:history="1">
+        <w:r w:rsidRPr="00C42D3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Förutsättningar</w:t>
+          <w:t>Innehållsförteckning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc183092686 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229470990 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
-[...4 lines deleted...]
-          <w:t>2</w:t>
+        <w:r w:rsidR="009A7AC5">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="531F8FC4" w14:textId="113988F3" w:rsidR="00405394" w:rsidRDefault="00405394">
+    <w:p w14:paraId="090872D9" w14:textId="545793A5" w:rsidR="005C4165" w:rsidRDefault="005C4165" w:rsidP="005C4165">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc183092687" w:history="1">
-[...72 lines deleted...]
-        <w:r w:rsidRPr="00562964">
+      <w:hyperlink w:anchor="_Toc229470991" w:history="1">
+        <w:r w:rsidRPr="00C42D3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Förflytta snarast patient till IVA</w:t>
+          <w:t>Bakgrund och syfte</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc183092688 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229470991 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
-[...4 lines deleted...]
-          <w:t>2</w:t>
+        <w:r w:rsidR="009A7AC5">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7F12F537" w14:textId="77C2E1C2" w:rsidR="00405394" w:rsidRDefault="00405394">
-[...1916 lines deleted...]
-    <w:p w14:paraId="13D60B37" w14:textId="163FA36D" w:rsidR="00405394" w:rsidRDefault="00405394">
+    <w:p w14:paraId="242AB2CB" w14:textId="1CFD2D84" w:rsidR="005C4165" w:rsidRDefault="005C4165" w:rsidP="005C4165">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc183092716" w:history="1">
-        <w:r w:rsidRPr="00562964">
+      <w:hyperlink w:anchor="_Toc229470992" w:history="1">
+        <w:r w:rsidRPr="00C42D3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Dokumentinformation</w:t>
+          <w:t>Förutsättningar</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc183092716 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229470992 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
-[...4 lines deleted...]
-          <w:t>10</w:t>
+        <w:r w:rsidR="009A7AC5">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1578F135" w14:textId="27503317" w:rsidR="00405394" w:rsidRDefault="00405394">
+    <w:p w14:paraId="1519E5EC" w14:textId="08C2CAE9" w:rsidR="005C4165" w:rsidRDefault="005C4165" w:rsidP="005C4165">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc183092717" w:history="1">
-        <w:r w:rsidRPr="00562964">
+      <w:hyperlink w:anchor="_Toc229470993" w:history="1">
+        <w:r w:rsidRPr="00C42D3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
-[...3 lines deleted...]
-          <w:t>Referensförteckning</w:t>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Utförande</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc183092717 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229470993 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
-[...4 lines deleted...]
-          <w:t>10</w:t>
+        <w:r w:rsidR="009A7AC5">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5BCA48E2" w14:textId="6714BD8F" w:rsidR="00405394" w:rsidRDefault="00405394">
+    <w:p w14:paraId="1D964FD9" w14:textId="75349C4A" w:rsidR="005C4165" w:rsidRDefault="005C4165" w:rsidP="005C4165">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc183092718" w:history="1">
-        <w:r w:rsidRPr="00562964">
+      <w:hyperlink w:anchor="_Toc229470994" w:history="1">
+        <w:r w:rsidRPr="00C42D3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Länkförteckning</w:t>
+          <w:t>Förflytta snarast patient till IVA</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc183092718 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229470994 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
-[...4 lines deleted...]
-          <w:t>10</w:t>
+        <w:r w:rsidR="009A7AC5">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7A5ADCA4" w14:textId="4512A883" w:rsidR="00405394" w:rsidRDefault="00405394">
+    <w:p w14:paraId="2A820BC1" w14:textId="46E5FE0D" w:rsidR="005C4165" w:rsidRDefault="005C4165" w:rsidP="005C4165">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc183092719" w:history="1">
-        <w:r w:rsidRPr="00562964">
+      <w:hyperlink w:anchor="_Toc229470995" w:history="1">
+        <w:r w:rsidRPr="00C42D3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Bilaga 1, Kroppsmall</w:t>
+          <w:t>Fri luftväg</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc183092719 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229470995 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="009A7AC5">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5A09AF5F" w14:textId="1A5AF632" w:rsidR="005C4165" w:rsidRDefault="005C4165" w:rsidP="005C4165">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc229470996" w:history="1">
+        <w:r w:rsidRPr="00C42D3D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Fri venväg och vätskebalans</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229470996 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="009A7AC5">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4099BB8F" w14:textId="549F1D0C" w:rsidR="005C4165" w:rsidRDefault="005C4165" w:rsidP="005C4165">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc229470997" w:history="1">
+        <w:r w:rsidRPr="00C42D3D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Vätskebalans</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229470997 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="009A7AC5">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="64BD33F0" w14:textId="2910E150" w:rsidR="005C4165" w:rsidRDefault="005C4165" w:rsidP="005C4165">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc229470998" w:history="1">
+        <w:r w:rsidRPr="00C42D3D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Analgetika och anxiolytika</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229470998 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="009A7AC5">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="497E79F8" w14:textId="331AFBD6" w:rsidR="005C4165" w:rsidRDefault="005C4165" w:rsidP="005C4165">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc229470999" w:history="1">
+        <w:r w:rsidRPr="00C42D3D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Diures och urinmätning</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229470999 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="009A7AC5">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1419FBA2" w14:textId="75675CB6" w:rsidR="005C4165" w:rsidRDefault="005C4165" w:rsidP="005C4165">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc229471000" w:history="1">
+        <w:r w:rsidRPr="00C42D3D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Blodprover</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229471000 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="009A7AC5">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="43D735D7" w14:textId="149940E2" w:rsidR="005C4165" w:rsidRDefault="005C4165" w:rsidP="005C4165">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc229471001" w:history="1">
+        <w:r w:rsidRPr="00C42D3D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Misstänkt cyanidförgiftning</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229471001 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="009A7AC5">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="32395797" w14:textId="76E47864" w:rsidR="005C4165" w:rsidRDefault="005C4165" w:rsidP="005C4165">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc229471002" w:history="1">
+        <w:r w:rsidRPr="00C42D3D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Preliminär skadebedömning</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229471002 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="009A7AC5">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5CE21791" w14:textId="25DF82EC" w:rsidR="005C4165" w:rsidRDefault="005C4165" w:rsidP="005C4165">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc229471003" w:history="1">
+        <w:r w:rsidRPr="00C42D3D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Transport till brännskadeenhet</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229471003 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="009A7AC5">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="68AEFC1A" w14:textId="5DDB2D84" w:rsidR="005C4165" w:rsidRDefault="005C4165" w:rsidP="005C4165">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc229471004" w:history="1">
+        <w:r w:rsidRPr="00C42D3D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Förberedelser inför transport</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229471004 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="009A7AC5">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1C0A56E7" w14:textId="668DBDA0" w:rsidR="005C4165" w:rsidRDefault="005C4165" w:rsidP="005C4165">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc229471005" w:history="1">
+        <w:r w:rsidRPr="00C42D3D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Brännskadeenheter</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229471005 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="009A7AC5">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="53B48D25" w14:textId="1F5757A2" w:rsidR="005C4165" w:rsidRDefault="005C4165" w:rsidP="005C4165">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc229471006" w:history="1">
+        <w:r w:rsidRPr="00C42D3D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Skadebedömning</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229471006 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="009A7AC5">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5097AB3E" w14:textId="761ED5EA" w:rsidR="005C4165" w:rsidRDefault="005C4165" w:rsidP="005C4165">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc229471007" w:history="1">
+        <w:r w:rsidRPr="00C42D3D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Ytberäkning</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229471007 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="009A7AC5">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="65914B74" w14:textId="0A705467" w:rsidR="005C4165" w:rsidRDefault="005C4165" w:rsidP="005C4165">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc229471008" w:history="1">
+        <w:r w:rsidRPr="00C42D3D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Epidermal skada</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229471008 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="009A7AC5">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="12088A7E" w14:textId="6DD48EEC" w:rsidR="005C4165" w:rsidRDefault="005C4165" w:rsidP="005C4165">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc229471009" w:history="1">
+        <w:r w:rsidRPr="00C42D3D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Delhudskada</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229471009 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="009A7AC5">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6CB5C615" w14:textId="40B5191D" w:rsidR="005C4165" w:rsidRDefault="005C4165" w:rsidP="005C4165">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc229471010" w:history="1">
+        <w:r w:rsidRPr="00C42D3D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Ytlig delhudsskada</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229471010 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="009A7AC5">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="147D0A51" w14:textId="27E48E9B" w:rsidR="005C4165" w:rsidRDefault="005C4165" w:rsidP="005C4165">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc229471011" w:history="1">
+        <w:r w:rsidRPr="00C42D3D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Djup delhudsskada</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229471011 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="009A7AC5">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1C01947A" w14:textId="52F68AE8" w:rsidR="005C4165" w:rsidRDefault="005C4165" w:rsidP="005C4165">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc229471012" w:history="1">
+        <w:r w:rsidRPr="00C42D3D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Fullhudskada</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229471012 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="009A7AC5">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="03A9D800" w14:textId="2D2615D4" w:rsidR="005C4165" w:rsidRDefault="005C4165" w:rsidP="005C4165">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc229471013" w:history="1">
+        <w:r w:rsidRPr="00C42D3D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Tidig sårbehandling</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229471013 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="009A7AC5">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="25D03D03" w14:textId="524D681D" w:rsidR="005C4165" w:rsidRDefault="005C4165" w:rsidP="005C4165">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc229471014" w:history="1">
+        <w:r w:rsidRPr="00C42D3D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Ytliga delhudsskador</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229471014 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="009A7AC5">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="40C15ABB" w14:textId="5B187DC0" w:rsidR="005C4165" w:rsidRDefault="005C4165" w:rsidP="005C4165">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc229471015" w:history="1">
+        <w:r w:rsidRPr="00C42D3D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Djupa delhuds- och fullhudsskador</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229471015 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="009A7AC5">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="54C28C14" w14:textId="08532D02" w:rsidR="005C4165" w:rsidRDefault="005C4165" w:rsidP="005C4165">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc229471016" w:history="1">
+        <w:r w:rsidRPr="00C42D3D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Kemiska brännskador</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229471016 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="009A7AC5">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4684B46E" w14:textId="6257A5EC" w:rsidR="005C4165" w:rsidRDefault="005C4165" w:rsidP="005C4165">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc229471017" w:history="1">
+        <w:r w:rsidRPr="00C42D3D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Elektriska brännskador</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229471017 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="009A7AC5">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6C0ABFA4" w14:textId="2C49CBDE" w:rsidR="005C4165" w:rsidRDefault="005C4165" w:rsidP="005C4165">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc229471018" w:history="1">
+        <w:r w:rsidRPr="00C42D3D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Viktiga fakta vid barn med brännskador</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229471018 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="009A7AC5">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7366F50E" w14:textId="05863FBB" w:rsidR="005C4165" w:rsidRDefault="005C4165" w:rsidP="005C4165">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc229471019" w:history="1">
+        <w:r w:rsidRPr="00C42D3D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Sårbehandling på barn</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229471019 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="009A7AC5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7743D66A" w14:textId="0ACF77EB" w:rsidR="00D60A03" w:rsidRPr="007F7693" w:rsidRDefault="00554512" w:rsidP="007F7693">
+    <w:p w14:paraId="4FD40B4D" w14:textId="75DB55BF" w:rsidR="005C4165" w:rsidRDefault="005C4165" w:rsidP="005C4165">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc229471020" w:history="1">
+        <w:r w:rsidRPr="00C42D3D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Förberedelser</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229471020 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="009A7AC5">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="14C2747F" w14:textId="09ECA5EF" w:rsidR="005C4165" w:rsidRDefault="005C4165" w:rsidP="005C4165">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc229471021" w:history="1">
+        <w:r w:rsidRPr="00C42D3D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Omläggning</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229471021 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="009A7AC5">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="02FBF8B8" w14:textId="48E3B42E" w:rsidR="005C4165" w:rsidRDefault="005C4165" w:rsidP="005C4165">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc229471022" w:history="1">
+        <w:r w:rsidRPr="00C42D3D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Källförteckning</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229471022 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="009A7AC5">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1FC6584C" w14:textId="17815063" w:rsidR="00B405A1" w:rsidRDefault="005C4165" w:rsidP="005C4165">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="238CB52F" w14:textId="7C55A4FD" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="42BD06D8">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-        <w:spacing w:before="360"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc100327186"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc229470991"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r>
+        <w:t>Bakgrund och syfte</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B0241B4" w14:textId="6132C8D0" w:rsidR="7417D7C0" w:rsidRDefault="7417D7C0" w:rsidP="0CDC4751">
+      <w:bookmarkStart w:id="8" w:name="_Toc100327187"/>
+      <w:r>
+        <w:t>Dokumentet ät tänkt som stöd för jourhavande läkare som tar</w:t>
+      </w:r>
+      <w:r w:rsidR="20F97065">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="20F97065">
+        <w:t>emot</w:t>
+      </w:r>
+      <w:r w:rsidR="7DB6FBA5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="20F97065">
+        <w:t xml:space="preserve"> svårt</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="20F97065">
+        <w:t xml:space="preserve"> brännskadad patient på akutmottagningen</w:t>
+      </w:r>
+      <w:r w:rsidR="59CF22E7">
+        <w:t xml:space="preserve"> och förbereder patienten för transport till brännskadeenhet</w:t>
+      </w:r>
+      <w:r w:rsidR="205831D5">
+        <w:t xml:space="preserve"> efter stabilisering.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70B2A54A" w14:textId="7D98B619" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc229470992"/>
+      <w:r>
+        <w:t>Förutsättningar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="49165D90" w14:textId="62EF6698" w:rsidR="00EB39AE" w:rsidRPr="00EB39AE" w:rsidRDefault="00061954" w:rsidP="00EC3CD1">
+      <w:bookmarkStart w:id="10" w:name="_Toc100327192"/>
+      <w:r w:rsidRPr="00061954">
+        <w:t>Syftet med behandling av svårt brännskadade patienter går ut på att upp</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:softHyphen/>
+        <w:t>rätthålla vätskebalansen, temperaturen, syrgastensionen i vävnaderna och förebygga sepsis, som annars via kaskadsystem (komplementsystemet, koagulationssystemet, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061954">
+        <w:t>fibrinolyssystemet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061954">
+        <w:t>), kan leda till multiorgansvikt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37C7076C" w14:textId="4303B62B" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
         <w:rPr>
           <w:color w:val="auto"/>
-          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:bookmarkStart w:id="11" w:name="_Toc229470993"/>
+      <w:r w:rsidRPr="00065A6B">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-          <w:u w:val="single"/>
+          <w:color w:val="auto"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="end"/>
-[...137 lines deleted...]
-    <w:p w14:paraId="028D4E35" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="00BD7BDD">
+        <w:t>Utförande</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="0A1F9B9B" w14:textId="1160A902" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="44" w:name="_Toc256000169"/>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00D60A03">
+      <w:bookmarkStart w:id="12" w:name="_Toc229470994"/>
+      <w:r>
+        <w:t>Förflytta snarast patient till IVA</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0D4AE4AC">
+        <w:t>för stabilisering.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79A14CBE" w14:textId="131ABDA3" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
+      <w:r>
+        <w:t>Överväg och eventuellt förbered transport till brännskadeenhet. Samråd med kirurgbakjour och ansvarig läkare på brännskadeenhet. (se telefonnummer under rubrik </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13">
+        <w:r w:rsidRPr="0CDC4751">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Brännskadeenheter</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C0A0125" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc229470995"/>
+      <w:r w:rsidRPr="00061954">
         <w:t>Fri luftväg</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="44"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="01FE03BA" w14:textId="20CD832E" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="00BD7BDD">
+      <w:bookmarkEnd w:id="13"/>
+      <w:r w:rsidRPr="00061954">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66DAC679" w14:textId="6460C560" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:bookmarkStart w:id="54" w:name="_Fri_venväg_och"/>
-[...9 lines deleted...]
-      <w:r w:rsidR="00800967">
+      <w:r>
+        <w:t>100</w:t>
+      </w:r>
+      <w:r w:rsidRPr="42BD06D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D60A03">
-[...3 lines deleted...]
-    <w:p w14:paraId="08E19A18" w14:textId="1EB68F8F" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="00BD7BDD">
+      <w:r>
+        <w:t>% syrgas p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="42BD06D8">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> mask. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71FD0E95" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D60A03">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D60A03">
+      <w:r w:rsidRPr="00061954">
+        <w:t>Inspektera mun och svalg. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
         <w:br/>
-        <w:t xml:space="preserve">Överväg intubation om tecken på övre luftvägshinder, </w:t>
-[...31 lines deleted...]
-      <w:r w:rsidR="00800967">
+        <w:t>Överväg intubation om tecken på övre luftvägshinder, vid cyanos, om det förelegat brand i slutet rum, explosion, brännskada i luftvägarna såsom sot i munnen och bränd slemhinna samt brännskada över 50</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:t>%.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D60A03">
-[...12 lines deleted...]
-    <w:p w14:paraId="51E13293" w14:textId="70DA5C3F" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="00BD7BDD">
+      <w:r w:rsidRPr="00061954">
+        <w:t>Intubera</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:t>om m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:t>jligt nasalt! Senarelagd intubation kan bli tekniskt sv</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:t>r (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:t>dem i luftv</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:t>garna). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14256949" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D60A03">
-[...3 lines deleted...]
-    <w:p w14:paraId="475E1BE5" w14:textId="6B465FF3" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="00BD7BDD">
+      <w:r w:rsidRPr="00061954">
+        <w:t>Auskultera luftvägar (pneumothorax?) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A44D26F" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D60A03">
-[...7 lines deleted...]
-        <w:t xml:space="preserve">kolmonoxid, etyl, tabletter, giftiga gaser, cyanid, </w:t>
+      <w:r w:rsidRPr="00061954">
+        <w:t>Beakta möjlig förgiftning - såsom kolmonoxid, etyl, tabletter, giftiga gaser, cyanid, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00D60A03">
-[...3 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00061954">
+        <w:t>m.m.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-    </w:p>
-    <w:p w14:paraId="0060F670" w14:textId="188E1C4D" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="00BD7BDD">
+      <w:r w:rsidRPr="00061954">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D49E004" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D60A03">
-        <w:t xml:space="preserve">Röntgen </w:t>
+      <w:r w:rsidRPr="00061954">
+        <w:t>Röntgen </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D60A03">
+      <w:r w:rsidRPr="00061954">
         <w:t>pulm</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D60A03">
-[...3 lines deleted...]
-    <w:p w14:paraId="22DADCCA" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="00660641">
+      <w:r w:rsidRPr="00061954">
+        <w:t> ej aktuellt initialt, då synliga förändringar uppträder tidigast efter 48 timmar. Undantag är när pneumothorax misstänks och drän har lagts. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5623BE50" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="60" w:name="_Toc256000170"/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Fri </w:t>
+      <w:bookmarkStart w:id="14" w:name="_Toc229470996"/>
+      <w:r w:rsidRPr="00061954">
+        <w:lastRenderedPageBreak/>
+        <w:t>Fri </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D60A03">
+      <w:r w:rsidRPr="00061954">
         <w:t>venväg</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D60A03">
-[...13 lines deleted...]
-    <w:p w14:paraId="4154EA68" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="00660641">
+      <w:r w:rsidRPr="00061954">
+        <w:t> och vätskebalans</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r w:rsidRPr="00061954">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3448DA21" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D60A03">
-        <w:t xml:space="preserve">Flera perifera nålar, så grova som möjligt. Om svårighet att sätta intravenösnål kan </w:t>
+      <w:r w:rsidRPr="00061954">
+        <w:t>Flera perifera nålar, så grova som möjligt. Om svårighet att sätta intravenösnål kan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D60A03">
+      <w:r w:rsidRPr="00061954">
         <w:t>intraosseös</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D60A03">
-        <w:t xml:space="preserve"> nål sättas (</w:t>
+      <w:r w:rsidRPr="00061954">
+        <w:t> nål sättas (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D60A03">
+      <w:r w:rsidRPr="00061954">
         <w:t>tibia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D60A03">
-[...3 lines deleted...]
-    <w:p w14:paraId="71B16268" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="00660641">
+      <w:r w:rsidRPr="00061954">
+        <w:t> proximalt). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69E5005F" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D60A03">
-[...3 lines deleted...]
-    <w:p w14:paraId="3D192CB0" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="00660641">
+      <w:r w:rsidRPr="00061954">
+        <w:t>Överväg CVK. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="114C3B4B" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D60A03">
-[...3 lines deleted...]
-    <w:p w14:paraId="09D42DFD" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="00660641">
+      <w:r w:rsidRPr="00061954">
+        <w:t>BT och pulskontroller. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="348B6C9C" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="65" w:name="_Vätskebalans"/>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00D60A03">
+      <w:bookmarkStart w:id="15" w:name="_Toc229470997"/>
+      <w:r w:rsidRPr="00061954">
         <w:t>Vätskebalans</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="66"/>
-[...49 lines deleted...]
-      <w:r w:rsidR="009B130A">
+      <w:bookmarkEnd w:id="15"/>
+      <w:r w:rsidRPr="00061954">
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00D60A03" w:rsidRPr="00D60A03">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> beräknas enligt </w:t>
+    </w:p>
+    <w:p w14:paraId="63D277A2" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
+      <w:r w:rsidRPr="00061954">
+        <w:t>Av vätskebehovet ges hälften av dygnsmängden under de första åtta timmarna; resterande halvan av vätskan ges under de följande 16 timmarna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C446F53" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
+      <w:r w:rsidRPr="00061954">
+        <w:t>För vuxna ges därutöver inf. Glukos 10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:t>%, 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:t>000</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:t>ml intraven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:t>st.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:t>tskebehovet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:t>ber</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:t>knas enligt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00D60A03" w:rsidRPr="00D60A03">
+      <w:r w:rsidRPr="00061954">
         <w:t>Parklands</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00D60A03" w:rsidRPr="00D60A03">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00D60A03">
+      <w:r w:rsidRPr="00061954">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:t>formel: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="086F8518" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
+      <w:r w:rsidRPr="00061954">
         <w:rPr>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Vuxen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D60A03">
-[...23 lines deleted...]
-      <w:r w:rsidRPr="00D60A03">
+      <w:r w:rsidRPr="00061954">
+        <w:t>: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39519733" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
+      <w:r w:rsidRPr="00061954">
+        <w:t>Vätskebehov/basalbehov = 4 ml per kg och bränd kroppsyta i procent/dygn, d.v.s. 4 ml x vikt x % bränd yta, (formeln för beräkning gäller enbart första dygnet). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A226330" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
+      <w:r w:rsidRPr="00061954">
+        <w:t>Exempel:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6443CBE0" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
+      <w:r w:rsidRPr="00061954">
+        <w:t>4 ml x 70 kg x 30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:t>% = 8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:t>400 ml</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
         <w:rPr>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>första</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D60A03">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00D60A03">
+      <w:r w:rsidRPr="00061954">
+        <w:t> dygnet + 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:t>000 ml</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:t>glukos. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17F14D5C" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
+      <w:r w:rsidRPr="00061954">
         <w:rPr>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Barn under 10 år</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D60A03">
-[...11 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:t>: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F317500" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
+      <w:r w:rsidRPr="00061954">
+        <w:t>Första dygnet; Basalbehov + behovet som orsakas av brännskada = totalt vätskebehov.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47624BC7" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
+      <w:r w:rsidRPr="00061954">
+        <w:t>Behov orsakat av brännskada: 3-4 ml x vikt x % bränd yta = </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00D60A03">
-        <w:t>3-4</w:t>
+      <w:r w:rsidRPr="00061954">
+        <w:t>brännskade</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061954">
+        <w:t> vätskebehov</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00D60A03">
-[...25 lines deleted...]
-      <w:r w:rsidR="7C44FEB0">
+      <w:r w:rsidRPr="00061954">
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2101F5C6" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
+      <w:r w:rsidRPr="00061954">
+        <w:t>Exempel: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="633E76A8" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
+      <w:r w:rsidRPr="00061954">
+        <w:t>Vikt 20 kg med 20 % brännskada </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E5B010A" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
+      <w:r w:rsidRPr="00061954">
+        <w:t>3 ml x 20 x 20 = 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:t>200 ml = v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:t>tskebehov orsakat av br</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:t>nnskadan. Basalbehov = 50 ml/kg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
         <w:t>x</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D60A03">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="008309DD">
+      <w:r w:rsidRPr="00061954">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:t>20 kg = 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:t>000 ml. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3443E00F" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
+      <w:r w:rsidRPr="00061954">
+        <w:t>Totalt vätskebehov = 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:t>000 ml + 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:t>200 ml = 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:t>200 ml f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:t>rsta dygnet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AF76A01" w14:textId="77777777" w:rsidR="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
+      <w:r w:rsidRPr="00061954">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>OBS!</w:t>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00061954">
+        <w:t> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00061954">
         <w:t>Parklands</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-        <w:t xml:space="preserve"> formel gäller inte vid elektrisk brännskada!</w:t>
+      <w:r w:rsidRPr="00061954">
+        <w:t> formel gäller inte vid elektrisk brännskada!</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellrutnt"/>
-[...1 lines deleted...]
-        <w:tblInd w:w="907" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="dxa"/>
+        <w:tblInd w:w="900" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblCaption w:val="Basalbehov"/>
-        <w:tblDescription w:val="Tabellen visar basalbehov av vätsketillförsel per dygn utifrån ålder och vikt."/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3709"/>
-        <w:gridCol w:w="3747"/>
+        <w:gridCol w:w="3705"/>
+        <w:gridCol w:w="3735"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D60A03" w:rsidRPr="00D60A03" w14:paraId="4351DA40" w14:textId="77777777" w:rsidTr="00BE2917">
+      <w:tr w:rsidR="00061954" w:rsidRPr="00061954" w14:paraId="7278A9DF" w14:textId="77777777" w:rsidTr="00061954">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3709" w:type="dxa"/>
+            <w:tcW w:w="3705" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0A22C5C1" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="002D302C">
+          <w:p w14:paraId="52BF63C7" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
             <w:pPr>
-              <w:keepNext/>
-[...1 lines deleted...]
-              <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D60A03">
+            <w:r w:rsidRPr="00061954">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Basalbehov</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00061954">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3747" w:type="dxa"/>
+            <w:tcW w:w="3735" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="73093562" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="002D302C">
+          <w:p w14:paraId="1363B08C" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
             <w:pPr>
-              <w:keepNext/>
-[...1 lines deleted...]
-              <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00061954">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D60A03" w:rsidRPr="00D60A03" w14:paraId="4884665F" w14:textId="77777777" w:rsidTr="00BE2917">
+      <w:tr w:rsidR="00061954" w:rsidRPr="00061954" w14:paraId="5305C281" w14:textId="77777777" w:rsidTr="00061954">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3709" w:type="dxa"/>
+            <w:tcW w:w="3705" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="362EA796" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="002D302C">
+          <w:p w14:paraId="1A19C700" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
             <w:pPr>
-              <w:keepNext/>
-[...1 lines deleted...]
-              <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D60A03">
+            <w:r w:rsidRPr="00061954">
               <w:rPr>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>&lt;6 mån</w:t>
+              <w:t>&lt;6 mån </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3747" w:type="dxa"/>
+            <w:tcW w:w="3735" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="36DFF345" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="002D302C">
+          <w:p w14:paraId="69F40F8F" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
             <w:pPr>
-              <w:keepNext/>
-[...1 lines deleted...]
-              <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D60A03">
+            <w:r w:rsidRPr="00061954">
               <w:rPr>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>150 ml/kg dygn</w:t>
+              <w:t>150 ml/kg dygn </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D60A03" w:rsidRPr="00D60A03" w14:paraId="6EE783AE" w14:textId="77777777" w:rsidTr="00BE2917">
+      <w:tr w:rsidR="00061954" w:rsidRPr="00061954" w14:paraId="2F69F66F" w14:textId="77777777" w:rsidTr="00061954">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3709" w:type="dxa"/>
+            <w:tcW w:w="3705" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1A582F38" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="002D302C">
+          <w:p w14:paraId="1F03BBBD" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
             <w:pPr>
-              <w:keepNext/>
-[...1 lines deleted...]
-              <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D60A03">
+            <w:r w:rsidRPr="00061954">
               <w:rPr>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>≤15 kg</w:t>
+              <w:t>≤15 kg </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3747" w:type="dxa"/>
+            <w:tcW w:w="3735" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="44182F9D" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="002D302C">
+          <w:p w14:paraId="6D45F236" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
             <w:pPr>
-              <w:keepNext/>
-[...1 lines deleted...]
-              <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D60A03">
+            <w:r w:rsidRPr="00061954">
               <w:rPr>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>100 ml/kg dygn</w:t>
+              <w:t>100 ml/kg dygn </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D60A03" w:rsidRPr="00D60A03" w14:paraId="0CC279A2" w14:textId="77777777" w:rsidTr="00BE2917">
+      <w:tr w:rsidR="00061954" w:rsidRPr="00061954" w14:paraId="65B81FC5" w14:textId="77777777" w:rsidTr="00061954">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3709" w:type="dxa"/>
+            <w:tcW w:w="3705" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="42B3AEC2" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="002D302C">
+          <w:p w14:paraId="0F1FBAB2" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
             <w:pPr>
-              <w:keepNext/>
-[...1 lines deleted...]
-              <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D60A03">
+            <w:r w:rsidRPr="00061954">
               <w:rPr>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>15 kg – 40 kg</w:t>
+              <w:t>15 kg – 40 kg </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3747" w:type="dxa"/>
+            <w:tcW w:w="3735" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="02442EC2" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="002D302C">
+          <w:p w14:paraId="4F4A053F" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
             <w:pPr>
-              <w:keepNext/>
-[...1 lines deleted...]
-              <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D60A03">
+            <w:r w:rsidRPr="00061954">
               <w:rPr>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>50 ml/kg dygn</w:t>
+              <w:t>50 ml/kg dygn </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D60A03" w:rsidRPr="00D60A03" w14:paraId="3E20AD67" w14:textId="77777777" w:rsidTr="00BE2917">
+      <w:tr w:rsidR="00061954" w:rsidRPr="00061954" w14:paraId="6CD6012E" w14:textId="77777777" w:rsidTr="00061954">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3709" w:type="dxa"/>
+            <w:tcW w:w="3705" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1BC0F554" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="002D302C">
+          <w:p w14:paraId="63A7B942" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
             <w:pPr>
-              <w:keepNext/>
-[...1 lines deleted...]
-              <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D60A03">
+            <w:r w:rsidRPr="00061954">
               <w:rPr>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>&gt;40 kg</w:t>
+              <w:t>&gt;40 kg </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3747" w:type="dxa"/>
+            <w:tcW w:w="3735" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="549047D6" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="002D302C">
+          <w:p w14:paraId="347AFA02" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
             <w:pPr>
-              <w:keepNext/>
-[...1 lines deleted...]
-              <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D60A03">
+            <w:r w:rsidRPr="00061954">
               <w:rPr>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>Beräkna som vuxna</w:t>
+              <w:t>Beräkna som vuxna </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="06A923AF" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="00BE2917">
+    <w:p w14:paraId="4A087BB6" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="76" w:name="_Analgetika_och_anxiolytika"/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Analgetika och </w:t>
+      <w:bookmarkStart w:id="16" w:name="_Toc229470998"/>
+      <w:r w:rsidRPr="00061954">
+        <w:t>Analgetika och </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D60A03">
+      <w:r w:rsidRPr="00061954">
         <w:t>anxiolytika</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="77"/>
-[...8 lines deleted...]
-      <w:bookmarkEnd w:id="86"/>
+      <w:bookmarkEnd w:id="16"/>
       <w:proofErr w:type="spellEnd"/>
-    </w:p>
-    <w:p w14:paraId="21CAAD32" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="00BE2917">
+      <w:r w:rsidRPr="00061954">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="427ECE5B" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D60A03">
-[...3 lines deleted...]
-    <w:p w14:paraId="7763089D" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="00BE2917">
+      <w:r w:rsidRPr="00061954">
+        <w:t>Morfin 0,1 mg/kg ges alltid intravenöst. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15BF5FB7" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D60A03">
-        <w:t xml:space="preserve">Barn: Ge lugnande </w:t>
+      <w:r w:rsidRPr="00061954">
+        <w:t>Barn: Ge lugnande </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00D60A03">
+      <w:r w:rsidRPr="00061954">
         <w:t>t.ex.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00D60A03">
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00061954">
+        <w:t> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D60A03">
+      <w:r w:rsidRPr="00061954">
         <w:t>midazolam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D60A03">
-[...3 lines deleted...]
-    <w:p w14:paraId="2D4E6ABE" w14:textId="25C8DBF1" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="732832AF" w:rsidP="00BE2917">
+      <w:r w:rsidRPr="00061954">
+        <w:t> rektalt, nasalt eller peroralt. Lustgas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69C79D1C" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r>
-[...12 lines deleted...]
-    <w:p w14:paraId="3461D0AB" w14:textId="5C50D4B5" w:rsidR="00D60A03" w:rsidRPr="00513057" w:rsidRDefault="00513057" w:rsidP="00BE2917">
+      <w:r w:rsidRPr="00061954">
+        <w:t>Vid lokalbedövning med gel - vaksamhet för att ge överdos då lokalbedövningen absorberas effektivt via brännskadad yta. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29E32CC4" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00061954">
         <w:rPr>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...13 lines deleted...]
-    <w:p w14:paraId="278EFB33" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="00BE2917">
+        <w:t>OBS! Ge tetanusvaccin!</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B391CC5" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="87" w:name="_Diures_och_urinmätning"/>
-[...10 lines deleted...]
-      <w:bookmarkEnd w:id="87"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc229470999"/>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D60A03">
+      <w:r w:rsidRPr="00061954">
         <w:t>Diures</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D60A03">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00BE2917">
+      <w:r w:rsidRPr="00061954">
+        <w:t> och urinmätning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r w:rsidRPr="00061954">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29116292" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
+      <w:r w:rsidRPr="00061954">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vuxen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D60A03">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">Infusion </w:t>
+      <w:r w:rsidRPr="00061954">
+        <w:t>: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AFF4CF0" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
+      <w:r w:rsidRPr="00061954">
+        <w:t>Infusion </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D60A03">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00061954">
         <w:t>Ringeracetat</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D60A03">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+      <w:r w:rsidRPr="00061954">
+        <w:t>, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D60A03">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00061954">
         <w:t>intravenösrt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D60A03">
-[...19 lines deleted...]
-        <w:t xml:space="preserve">Sätt KAD, mät </w:t>
+      <w:r w:rsidRPr="00061954">
+        <w:t>, snabbt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F375B1E" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
+      <w:r w:rsidRPr="00061954">
+        <w:t>Sätt KAD, mät </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D60A03">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00061954">
         <w:t>timdiures</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D60A03">
-[...27 lines deleted...]
-      <w:r w:rsidRPr="00BE2917">
+      <w:r w:rsidRPr="00061954">
+        <w:t> som ska vara &gt;50 ml per timma. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19AF7620" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
+      <w:r w:rsidRPr="00061954">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Barn</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D60A03">
-[...30 lines deleted...]
-        <w:t xml:space="preserve">Sätt KAD och mät </w:t>
+      <w:r w:rsidRPr="00061954">
+        <w:t>: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B537680" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
+      <w:r w:rsidRPr="00061954">
+        <w:t>Urinproduktionen ska vara 0,75–1,5 ml/kg och timma. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BF5F446" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
+      <w:r w:rsidRPr="00061954">
+        <w:t>Sätt KAD och mät </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D60A03">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00061954">
         <w:t>timdiures</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D60A03">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">. Vid </w:t>
+      <w:r w:rsidRPr="00061954">
+        <w:t>. Vid </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D60A03">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00061954">
         <w:t>myoglobinuri</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D60A03">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> ska </w:t>
+      <w:r w:rsidRPr="00061954">
+        <w:t> ska </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D60A03">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00061954">
         <w:t>timdiures</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D60A03">
-[...23 lines deleted...]
-    <w:p w14:paraId="5AAED6BC" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="00BE2917">
+      <w:r w:rsidRPr="00061954">
+        <w:t> höjas till 3-4 ml/kg och timma. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35A9114C" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="98" w:name="_Toc256000174"/>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00D60A03">
+      <w:bookmarkStart w:id="18" w:name="_Toc229471000"/>
+      <w:r w:rsidRPr="00061954">
         <w:t>Blodprover</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="98"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="0070C1F8" w14:textId="0063C232" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="00BE2917">
+      <w:bookmarkEnd w:id="18"/>
+      <w:r w:rsidRPr="00061954">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="320971B8" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D60A03">
-        <w:t xml:space="preserve">Hb, </w:t>
+      <w:r w:rsidRPr="00061954">
+        <w:t>Hb, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D60A03">
+      <w:r w:rsidRPr="00061954">
         <w:t>Lpk</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D60A03">
-        <w:t xml:space="preserve">, </w:t>
+      <w:r w:rsidRPr="00061954">
+        <w:t>, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D60A03">
+      <w:r w:rsidRPr="00061954">
         <w:t>Trc</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D60A03">
-        <w:t xml:space="preserve">, CRP, Na, K, </w:t>
+      <w:r w:rsidRPr="00061954">
+        <w:t>, CRP, Na, K, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D60A03">
+      <w:r w:rsidRPr="00061954">
         <w:t>Krea</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D60A03">
-        <w:t xml:space="preserve">, </w:t>
+      <w:r w:rsidRPr="00061954">
+        <w:t>, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D60A03">
+      <w:r w:rsidRPr="00061954">
         <w:t>koagulationsprover</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D60A03">
-        <w:t xml:space="preserve">, S-Albumin, </w:t>
+      <w:r w:rsidRPr="00061954">
+        <w:t>, S-Albumin, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D60A03">
+      <w:r w:rsidRPr="00061954">
         <w:t>blodgruppera</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D60A03">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D60A03">
+      <w:r w:rsidRPr="00061954">
+        <w:t> och korstesta. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
         <w:br/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D60A03">
+      <w:r w:rsidRPr="00061954">
         <w:t>Artärgas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D60A03">
-        <w:t xml:space="preserve">, </w:t>
+      <w:r w:rsidRPr="00061954">
+        <w:t>, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D60A03">
+      <w:r w:rsidRPr="00061954">
         <w:t>syrabasstatus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D60A03">
-[...3 lines deleted...]
-    <w:p w14:paraId="00CDE824" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="00BE2917">
+      <w:r w:rsidRPr="00061954">
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F5C62E8" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:bookmarkStart w:id="108" w:name="_Misstänkt_cyanidförgiftning"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Överväg HIV, </w:t>
+      <w:r w:rsidRPr="00061954">
+        <w:t>Överväg HIV, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D60A03">
+      <w:r w:rsidRPr="00061954">
         <w:t>COHb</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D60A03">
-        <w:t xml:space="preserve"> (vid brand inomhus), </w:t>
+      <w:r w:rsidRPr="00061954">
+        <w:t> (vid brand inomhus), </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D60A03">
+      <w:r w:rsidRPr="00061954">
         <w:t>myoglobin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D60A03">
-[...3 lines deleted...]
-    <w:p w14:paraId="764F6486" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="00BE2917">
+      <w:r w:rsidRPr="00061954">
+        <w:t> i blod. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="064B2791" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D60A03">
-        <w:t xml:space="preserve">Urinprov - rödfärgat? Kan tala för </w:t>
+      <w:r w:rsidRPr="00061954">
+        <w:t>Urinprov - rödfärgat? Kan tala för </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D60A03">
+      <w:r w:rsidRPr="00061954">
         <w:t>myoglobin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D60A03">
-[...3 lines deleted...]
-    <w:p w14:paraId="5ED05DE7" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="00BE2917">
+      <w:r w:rsidRPr="00061954">
+        <w:t> i urinen.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C398B85" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D60A03">
-        <w:t xml:space="preserve">Mät </w:t>
+      <w:r w:rsidRPr="00061954">
+        <w:t>Mät </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="6C1BA90B">
+      <w:r w:rsidRPr="00061954">
         <w:rPr>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>myoglobin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D60A03">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="6C1BA90B">
+      <w:r w:rsidRPr="00061954">
+        <w:t> i serum och urin vid </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
         <w:rPr>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>elektrisk brännskada.</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="7AAF43C0" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="0041339F">
+      <w:r w:rsidRPr="00061954">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DC813BC" w14:textId="77777777" w:rsidR="005C4165" w:rsidRDefault="005C4165">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc229471001"/>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16AA1661" w14:textId="7E6FB036" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="114" w:name="_Toc256000175"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00D60A03">
+      <w:r w:rsidRPr="00061954">
+        <w:lastRenderedPageBreak/>
         <w:t>Misstänkt cyanidförgiftning</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="109"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="61FC2AF8" w14:textId="04919156" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="0041339F">
+      <w:bookmarkEnd w:id="19"/>
+      <w:r w:rsidRPr="00061954">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16294F66" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
+      <w:r w:rsidRPr="00061954">
+        <w:t>Vid misstanke om cyanidförgiftning (brinnande plaster inomhus). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49D7AC75" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D60A03">
+      <w:r w:rsidRPr="00061954">
         <w:t>100</w:t>
       </w:r>
-      <w:r w:rsidR="00E11FE2">
-[...6 lines deleted...]
-    <w:p w14:paraId="2209573E" w14:textId="3FA03C1F" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="0041339F">
+      <w:r w:rsidRPr="00061954">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:t>% syrgas </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71FFEB61" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D60A03">
-        <w:t xml:space="preserve">Behandla med </w:t>
+      <w:r w:rsidRPr="00061954">
+        <w:t>Behandla med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D60A03">
+      <w:r w:rsidRPr="00061954">
         <w:t>Cyanokit</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D60A03">
-[...12 lines deleted...]
-        <w:t xml:space="preserve">alternativt inhalation av amylnitrat eller </w:t>
+      <w:r w:rsidRPr="00061954">
+        <w:t> (som finns på akutmottagningen och ofta i ambulans) alternativt inhalation av amylnitrat eller </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D60A03">
+      <w:r w:rsidRPr="00061954">
         <w:t>hydroxykobalamin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D60A03">
-[...3 lines deleted...]
-    <w:p w14:paraId="5B64B59F" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="00E11FE2">
+      <w:r w:rsidRPr="00061954">
+        <w:t> iv. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01F5D124" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="119" w:name="_Toc256000176"/>
-[...10 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="20" w:name="_Toc229471002"/>
+      <w:r w:rsidRPr="00061954">
         <w:t>Preliminär skadebedömning</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="119"/>
-[...20 lines deleted...]
-    <w:p w14:paraId="10D7B01C" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="008F1104">
+      <w:bookmarkEnd w:id="20"/>
+      <w:r w:rsidRPr="00061954">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E6510F1" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D60A03">
-[...3 lines deleted...]
-    <w:p w14:paraId="3D8BE60F" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="008F1104">
+      <w:r w:rsidRPr="00061954">
+        <w:t>Palpera pulsar på samtliga extremiteter.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1647D69B" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D60A03">
-[...14 lines deleted...]
-    <w:p w14:paraId="3B0596A8" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="008F1104">
+      <w:r w:rsidRPr="00061954">
+        <w:t>Andra skador; Frakturer, thorax, buk, skalltrauma? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D00B5C0" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D60A03">
-[...3 lines deleted...]
-    <w:p w14:paraId="60717043" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="008F1104">
+      <w:r w:rsidRPr="00061954">
+        <w:t>En första bedömning av yta och djup, markera på brännskademall, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00061954">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>se</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00061954">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          </w:rPr>
+          <w:t> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00061954">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>bilaga 1, Kroppsmall.</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00061954">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F495E7D" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D60A03">
-[...25 lines deleted...]
-    <w:p w14:paraId="7AECB43F" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="008F1104">
+      <w:r w:rsidRPr="00061954">
+        <w:t>Täck sårskadorna med torra sterila dukar eller lakan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CBAD626" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D60A03">
-[...3 lines deleted...]
-    <w:p w14:paraId="65CBC308" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="008F1104">
+      <w:r w:rsidRPr="00061954">
+        <w:t>En mer exakt bedömning sker senare på IVA (se rubrik </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00061954">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Skadebedömning</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00061954">
+        <w:t>, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00061954">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Tidig sårbehandling</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00061954">
+        <w:t> samt omläggning). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66B649A4" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00061954">
+        <w:t>Om &lt;5 % delhudsskada (vuxen) kan såret oftast behandlas polikliniskt och inleds därmed på akutmottagningen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A34109C" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="129" w:name="_Toc256000177"/>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00D60A03">
+      <w:bookmarkStart w:id="21" w:name="_Toc229471003"/>
+      <w:r w:rsidRPr="00061954">
         <w:t>Transport till brännskadeenhet</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="129"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="5E15E706" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="008F1104">
+      <w:bookmarkEnd w:id="21"/>
+      <w:r w:rsidRPr="00061954">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A6E306D" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
+      <w:r w:rsidRPr="00061954">
+        <w:t>Ska övervägas i följande situationer: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="304493E6" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D60A03">
-[...3 lines deleted...]
-    <w:p w14:paraId="094CAFF8" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="008F1104">
+      <w:r w:rsidRPr="00061954">
+        <w:t>Skador i andningsvägarna, inandning av giftiga gaser. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51EAB146" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D60A03">
-[...3 lines deleted...]
-    <w:p w14:paraId="5E0767F4" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="008F1104">
+      <w:r w:rsidRPr="00061954">
+        <w:t>Delhudsskada över 10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:t>% hos s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:t>l vuxna som barn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="339FB8A6" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D60A03">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D60A03">
+      <w:r w:rsidRPr="00061954">
+        <w:t>Fullhudsskada &gt;1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
         <w:rPr>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>&gt;</w:t>
-[...5 lines deleted...]
-    <w:p w14:paraId="5D2BD195" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="008F1104">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:t xml:space="preserve">% oavsett </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:t>ldersgrupp (handflatas storlek). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="117B9991" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D60A03">
-        <w:t xml:space="preserve">Skador involverande ansikte, händer, fötter, </w:t>
+      <w:r w:rsidRPr="00061954">
+        <w:t>Skador involverande ansikte, händer, fötter, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D60A03">
+      <w:r w:rsidRPr="00061954">
         <w:t>perineum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D60A03">
-[...3 lines deleted...]
-    <w:p w14:paraId="75142814" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="008F1104">
+      <w:r w:rsidRPr="00061954">
+        <w:t>, stora leder. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DBEFA4F" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D60A03">
-[...3 lines deleted...]
-    <w:p w14:paraId="21527723" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="008F1104">
+      <w:r w:rsidRPr="00061954">
+        <w:t>Elektriska brännskador, kemiska brännskador, skada orsakad av blixt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3295901A" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D60A03">
-        <w:t xml:space="preserve">Komplicerande sjukdom (hjärtsjukdom, njursjukdom, alkoholism, Cortisonbehandlad sjukdom, diabetes, AIDS, svår </w:t>
+      <w:r w:rsidRPr="00061954">
+        <w:t>Komplicerande sjukdom (hjärtsjukdom, njursjukdom, alkoholism, Cortisonbehandlad sjukdom, diabetes, AIDS, svår </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D60A03">
+      <w:r w:rsidRPr="00061954">
         <w:t>adipositas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D60A03">
-        <w:t xml:space="preserve">, </w:t>
+      <w:r w:rsidRPr="00061954">
+        <w:t>, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D60A03">
+      <w:r w:rsidRPr="00061954">
         <w:t>immunosupressiv</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D60A03">
-        <w:t xml:space="preserve"> behandling </w:t>
+      <w:r w:rsidRPr="00061954">
+        <w:t> behandling </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00D60A03">
+      <w:r w:rsidRPr="00061954">
         <w:t>m.fl.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00D60A03">
-[...3 lines deleted...]
-    <w:p w14:paraId="73B13488" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="008F1104">
+      <w:r w:rsidRPr="00061954">
+        <w:t>). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EC60266" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D60A03">
+      <w:r w:rsidRPr="00061954">
         <w:t>Samtidig komplicerande skada (</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00D60A03">
+      <w:r w:rsidRPr="00061954">
         <w:t>t.ex.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00D60A03">
-[...3 lines deleted...]
-    <w:p w14:paraId="703935CC" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="008F1104">
+      <w:r w:rsidRPr="00061954">
+        <w:t> frakturer). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D56CB6F" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D60A03">
+      <w:r w:rsidRPr="00061954">
         <w:t>Cirkumferenta</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D60A03">
-[...3 lines deleted...]
-    <w:p w14:paraId="5DD1BEA1" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="008F1104">
+      <w:r w:rsidRPr="00061954">
+        <w:t> brännskador. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05C74D00" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D60A03">
-[...3 lines deleted...]
-    <w:p w14:paraId="528B1981" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="008F1104">
+      <w:r w:rsidRPr="00061954">
+        <w:lastRenderedPageBreak/>
+        <w:t>Inhalationsbrännskador. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49E1AD3A" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="139" w:name="_Toc256000178"/>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00D60A03">
+      <w:bookmarkStart w:id="22" w:name="_Toc229471004"/>
+      <w:r w:rsidRPr="00061954">
         <w:t>Förberedelser inför transport</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="139"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="634CCE17" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="008F1104">
+      <w:bookmarkEnd w:id="22"/>
+      <w:r w:rsidRPr="00061954">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71BF54B2" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
+      <w:r w:rsidRPr="00061954">
+        <w:t>Utförs på IVA. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54212D92" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D60A03">
-[...3 lines deleted...]
-    <w:p w14:paraId="148B2160" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="008F1104">
+      <w:r w:rsidRPr="00061954">
+        <w:t>Adekvat ventilation. Respirator? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17DE0C17" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D60A03">
-[...3 lines deleted...]
-    <w:p w14:paraId="388C0B42" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="008F1104">
+      <w:r w:rsidRPr="00061954">
+        <w:t>CVK? Artärnål? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C827DDC" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D60A03">
-[...3 lines deleted...]
-        <w:r w:rsidRPr="008F1104">
+      <w:r w:rsidRPr="00061954">
+        <w:t>Vätska - beräkna ungefärligt behov och ordinera, se rubrik </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00061954">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Vätskebalans</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00D60A03">
-[...3 lines deleted...]
-    <w:p w14:paraId="6F98C355" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="008F1104">
+      <w:r w:rsidRPr="00061954">
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="752340E7" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D60A03">
-        <w:t xml:space="preserve">KAD. </w:t>
+      <w:r w:rsidRPr="00061954">
+        <w:t>KAD. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D60A03">
+      <w:r w:rsidRPr="00061954">
         <w:t>Timdiures</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D60A03">
-[...22 lines deleted...]
-    <w:p w14:paraId="528A8458" w14:textId="01AF76BA" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="008F1104">
+      <w:r w:rsidRPr="00061954">
+        <w:t>-kontroll, se rubrik </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "bookmark://_Diures_och_urinm%C3%A4tning" \t "_blank"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+        </w:rPr>
+        <w:t>Diures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061954">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+        </w:rPr>
+        <w:t> och urinmätning</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="647DD1E8" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D60A03">
-[...3 lines deleted...]
-        <w:r w:rsidRPr="008F1104">
+      <w:r w:rsidRPr="00061954">
+        <w:t>Smärtstilla, se rubrik </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00061954">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t xml:space="preserve">Analgetika och </w:t>
+          <w:t>Analgetika och </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="008F1104">
+        <w:r w:rsidRPr="00061954">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>anxiolytika</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
-      <w:r w:rsidRPr="00D60A03">
-[...3 lines deleted...]
-    <w:p w14:paraId="27041689" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="008F1104">
+      <w:r w:rsidRPr="00061954">
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49EA9203" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D60A03">
+      <w:r w:rsidRPr="00061954">
         <w:t>Nasogastrisk</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D60A03">
-[...3 lines deleted...]
-    <w:p w14:paraId="62E15531" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="008F1104">
+      <w:r w:rsidRPr="00061954">
+        <w:t> sond, alltid vid intubation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46F06A09" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D60A03">
-        <w:t xml:space="preserve">Andra skador - fixera frakturer </w:t>
+      <w:r w:rsidRPr="00061954">
+        <w:t>Andra skador - fixera frakturer </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00D60A03">
+      <w:r w:rsidRPr="00061954">
         <w:t>m.m.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00D60A03">
-[...3 lines deleted...]
-    <w:p w14:paraId="798E2751" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="008F1104">
+      <w:r w:rsidRPr="00061954">
+        <w:t> Uteslut inre blödningar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1020B928" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D60A03">
-        <w:t xml:space="preserve">Ny bedömning av </w:t>
+      <w:r w:rsidRPr="00061954">
+        <w:t>Ny bedömning av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D60A03">
+      <w:r w:rsidRPr="00061954">
         <w:t>skadedjup</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D60A03">
-[...3 lines deleted...]
-    <w:p w14:paraId="5D874B8E" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="008F1104">
+      <w:r w:rsidRPr="00061954">
+        <w:t> samt omläggning beroende på när och vart patienten ska transporteras. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="526BFDDC" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D60A03">
+      <w:r w:rsidRPr="00061954">
         <w:t>Undvik nedkylning (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D60A03">
+      <w:r w:rsidRPr="00061954">
         <w:rPr>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>OBS!</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D60A03">
-[...3 lines deleted...]
-    <w:p w14:paraId="2A6A6D9D" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="001E45B2">
+      <w:r w:rsidRPr="00061954">
+        <w:t> Extra viktigt på barn!) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F6C1F5" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="149" w:name="_Brännskadeenheter"/>
-[...14 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="23" w:name="_Toc229471005"/>
+      <w:r w:rsidRPr="00061954">
         <w:t>Brännskadeenheter</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="151"/>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="00D60A03">
+      <w:bookmarkEnd w:id="23"/>
+      <w:r w:rsidRPr="00061954">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C7B9018" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
+      <w:r w:rsidRPr="00061954">
         <w:t>DSBS*, Östra sjukhuset (SU), växel</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D60A03">
+      <w:r w:rsidRPr="00061954">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="001E45B2">
+      <w:r w:rsidRPr="00061954">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>031 - 342 10 00</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00D60A03">
+      <w:r w:rsidRPr="00061954">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B53DC7C" w14:textId="66610107" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
+      <w:r w:rsidRPr="00061954">
         <w:t>Sahlgrenska (SU), växel</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D60A03">
+      <w:r w:rsidRPr="00061954">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="001E45B2">
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>031 - 342 10 00</w:t>
       </w:r>
-    </w:p>
-[...17 lines deleted...]
-      <w:r w:rsidR="00EE11A9">
+      <w:r w:rsidRPr="00061954">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B3E4CF3" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
+      <w:r w:rsidRPr="00061954">
+        <w:t>Sahlgrenska, avd 27 (barn/plastik)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="001E45B2">
+      <w:r w:rsidRPr="00061954">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>031 - 342 10 27</w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00D60A03">
+      <w:r w:rsidRPr="00061954">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="301AE031" w14:textId="327153A5" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
+      <w:r w:rsidRPr="00061954">
+        <w:t>Linköping, BRIVA, växel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="001E45B2">
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>010 - 103 00 00</w:t>
       </w:r>
-    </w:p>
-[...40 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00061954">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12179072" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
+      <w:r w:rsidRPr="00937B29">
+        <w:t>Akademiska sjukhuset, Uppsala, BRIVA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="001E45B2">
-[...94 lines deleted...]
-      <w:r w:rsidRPr="00D60A03">
+      <w:r w:rsidRPr="00937B29">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> -</w:t>
-[...29 lines deleted...]
-      <w:r w:rsidRPr="00D60A03">
+        <w:t>018 - 611 00 00</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D0D1452" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
+      <w:r w:rsidRPr="00061954">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> - </w:t>
-[...5 lines deleted...]
-    <w:p w14:paraId="7394C448" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="001A5953">
+        <w:t>I första hand</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:t> - Sahlgrenska plastikavdelning eller drottning Silvias Barnsjukhus*, Östra Sjukhuset. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69D15C63" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
+      <w:r w:rsidRPr="00061954">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>I andra hand</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:t> - Linköping med ambulanstransport eller helikopter. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FD23090" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
+      <w:r w:rsidRPr="00061954">
+        <w:t>Dokumentera samtalets utfall med motivering. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53183F1D" w14:textId="77777777" w:rsidR="005C4165" w:rsidRDefault="005C4165">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Toc229471006"/>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D9DBBAF" w14:textId="1FA9E08D" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00061954">
+        <w:lastRenderedPageBreak/>
+        <w:t>Skadebedömning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
+      <w:r w:rsidRPr="00061954">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07360B55" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
+      <w:r w:rsidRPr="00061954">
+        <w:t>Markera på brännskademall: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F5D7ECA" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00061954">
+        <w:t>Yta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:t> överskattas ofta. Räkna inte in förstagradsbrännskada. Använd 9-regeln, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00061954">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>se bilaga 1, Kroppsmall</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00061954">
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00D5ED18" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00061954">
+        <w:t>Djup</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:t>underskattas ofta, se nedan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29F55FCD" w14:textId="77777777" w:rsidR="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="172" w:name="Ytberäkning"/>
-[...10 lines deleted...]
-      <w:bookmarkEnd w:id="172"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc229471007"/>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D60A03">
+      <w:r w:rsidRPr="00061954">
         <w:t>Ytberäkning</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="173"/>
-[...8 lines deleted...]
-      <w:bookmarkEnd w:id="182"/>
+      <w:bookmarkEnd w:id="25"/>
       <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061954">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellrutnt"/>
-[...1 lines deleted...]
-        <w:tblInd w:w="907" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="dxa"/>
+        <w:tblInd w:w="900" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblCaption w:val="Ytberäkning"/>
-        <w:tblDescription w:val="Tabellen visar hur ytan beräknas på handlfata, huvud eller ben utifrån ålder. "/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1716"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1766"/>
+        <w:gridCol w:w="1710"/>
+        <w:gridCol w:w="1830"/>
+        <w:gridCol w:w="1755"/>
+        <w:gridCol w:w="1755"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D60A03" w:rsidRPr="00D60A03" w14:paraId="18A88D25" w14:textId="77777777" w:rsidTr="001A5953">
+      <w:tr w:rsidR="00061954" w:rsidRPr="00061954" w14:paraId="50F0E39F" w14:textId="77777777" w:rsidTr="00061954">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1716" w:type="dxa"/>
+            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2D3AEC27" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="00D60A03">
+          <w:p w14:paraId="5A215C2F" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
             <w:pPr>
-              <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D60A03">
+            <w:r w:rsidRPr="00061954">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ålder</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00061954">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1831" w:type="dxa"/>
+            <w:tcW w:w="1830" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="48826085" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="00D60A03">
+          <w:p w14:paraId="4CDA63DF" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
             <w:pPr>
-              <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D60A03">
+            <w:r w:rsidRPr="00061954">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Handflata</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00061954">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1766" w:type="dxa"/>
+            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4CBDABAD" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="00D60A03">
+          <w:p w14:paraId="713631F5" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
             <w:pPr>
-              <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D60A03">
+            <w:r w:rsidRPr="00061954">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Huvud</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00061954">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1766" w:type="dxa"/>
+            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="236FF220" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="00D60A03">
+          <w:p w14:paraId="47277CF0" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
             <w:pPr>
-              <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D60A03">
+            <w:r w:rsidRPr="00061954">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ett ben</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00061954">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D60A03" w:rsidRPr="00D60A03" w14:paraId="70441012" w14:textId="77777777" w:rsidTr="001A5953">
+      <w:tr w:rsidR="00061954" w:rsidRPr="00061954" w14:paraId="1392B841" w14:textId="77777777" w:rsidTr="00061954">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1716" w:type="dxa"/>
+            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="153B7DEA" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="00D60A03">
+          <w:p w14:paraId="44591BD6" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
             <w:pPr>
-              <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D60A03">
+            <w:r w:rsidRPr="00061954">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1 år</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00061954">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1831" w:type="dxa"/>
+            <w:tcW w:w="1830" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="265A39B3" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="00D60A03">
+          <w:p w14:paraId="298DA8C0" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
             <w:pPr>
-              <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D60A03">
+            <w:r w:rsidRPr="00061954">
               <w:rPr>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>1 %</w:t>
+              <w:t>1 % </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1766" w:type="dxa"/>
+            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E644AA3" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="00D60A03">
+          <w:p w14:paraId="3A8F9695" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
             <w:pPr>
-              <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D60A03">
+            <w:r w:rsidRPr="00061954">
               <w:rPr>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>18 %</w:t>
+              <w:t>18 % </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1766" w:type="dxa"/>
+            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="18903B6A" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="00D60A03">
+          <w:p w14:paraId="31909AE3" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
             <w:pPr>
-              <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D60A03">
+            <w:r w:rsidRPr="00061954">
               <w:rPr>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>14 %</w:t>
+              <w:t>14 % </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D60A03" w:rsidRPr="00D60A03" w14:paraId="6F435AE6" w14:textId="77777777" w:rsidTr="001A5953">
+      <w:tr w:rsidR="00061954" w:rsidRPr="00061954" w14:paraId="680A303F" w14:textId="77777777" w:rsidTr="00061954">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1716" w:type="dxa"/>
+            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7E297613" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="00D60A03">
+          <w:p w14:paraId="7EB35B85" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
             <w:pPr>
-              <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D60A03">
+            <w:r w:rsidRPr="00061954">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5 år</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00061954">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1831" w:type="dxa"/>
+            <w:tcW w:w="1830" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="17A3BAB4" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="00D60A03">
+          <w:p w14:paraId="41CAE937" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
             <w:pPr>
-              <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D60A03">
+            <w:r w:rsidRPr="00061954">
               <w:rPr>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>1 %</w:t>
+              <w:t>1 % </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1766" w:type="dxa"/>
+            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7F3E5258" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="00D60A03">
+          <w:p w14:paraId="2061AC0A" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
             <w:pPr>
-              <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D60A03">
+            <w:r w:rsidRPr="00061954">
               <w:rPr>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>14 %</w:t>
+              <w:t>14 % </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1766" w:type="dxa"/>
+            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="14E9FAB3" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="00D60A03">
+          <w:p w14:paraId="5E11B2EE" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
             <w:pPr>
-              <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D60A03">
+            <w:r w:rsidRPr="00061954">
               <w:rPr>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>16 %</w:t>
+              <w:t>16 % </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D60A03" w:rsidRPr="00D60A03" w14:paraId="4FC29DD7" w14:textId="77777777" w:rsidTr="001A5953">
+      <w:tr w:rsidR="00061954" w:rsidRPr="00061954" w14:paraId="088229F0" w14:textId="77777777" w:rsidTr="00061954">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1716" w:type="dxa"/>
+            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="06031A67" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="00D60A03">
+          <w:p w14:paraId="69E9CE48" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
             <w:pPr>
-              <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D60A03">
+            <w:r w:rsidRPr="00061954">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vuxen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00061954">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1831" w:type="dxa"/>
+            <w:tcW w:w="1830" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="401883CF" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="00D60A03">
+          <w:p w14:paraId="499B817D" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
             <w:pPr>
-              <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D60A03">
+            <w:r w:rsidRPr="00061954">
               <w:rPr>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>1 %</w:t>
+              <w:t>1 % </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1766" w:type="dxa"/>
+            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0785845A" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="00D60A03">
+          <w:p w14:paraId="6DC37060" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
             <w:pPr>
-              <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D60A03">
+            <w:r w:rsidRPr="00061954">
               <w:rPr>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>10 %</w:t>
+              <w:t>10 % </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1766" w:type="dxa"/>
+            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2833369B" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="00D60A03">
+          <w:p w14:paraId="7DBAF627" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
             <w:pPr>
-              <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D60A03">
+            <w:r w:rsidRPr="00061954">
               <w:rPr>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>18 %</w:t>
+              <w:t>18 % </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="782E3085" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="001A5953">
+    <w:p w14:paraId="57A80D31" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="183" w:name="_Tidig_sårvård"/>
-[...10 lines deleted...]
-      <w:bookmarkEnd w:id="183"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc229471008"/>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D60A03">
+      <w:r w:rsidRPr="00061954">
         <w:t>Epidermal</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D60A03">
-[...13 lines deleted...]
-    <w:p w14:paraId="1F086258" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="001A5953">
+      <w:r w:rsidRPr="00061954">
+        <w:t> skada</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
+      <w:r w:rsidRPr="00061954">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="650F017E" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
+      <w:r w:rsidRPr="00061954">
+        <w:t>1:a graden. Rodnad, sveda, </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00D60A03">
-        <w:t>1:a</w:t>
+      <w:r w:rsidRPr="00061954">
+        <w:t>t.ex.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00D60A03">
-[...16 lines deleted...]
-    <w:p w14:paraId="7776CC76" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="001A5953">
+      <w:r w:rsidRPr="00061954">
+        <w:t> solbränna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BB91FCF" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
+      <w:r w:rsidRPr="00061954">
+        <w:t>Snabb kapillär återfyllnad. Inga blåsor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5806044A" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="194" w:name="_Toc256000183"/>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00D60A03">
+      <w:bookmarkStart w:id="27" w:name="_Toc229471009"/>
+      <w:r w:rsidRPr="00061954">
         <w:t>Delhudskada</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="194"/>
-[...27 lines deleted...]
-    <w:p w14:paraId="37F48494" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="001A5953">
+      <w:bookmarkEnd w:id="27"/>
+      <w:r w:rsidRPr="00061954">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79DF7EA5" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
+      <w:r w:rsidRPr="00061954">
+        <w:t>2:a graden. Ytlig och djup. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E0A7223" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="205" w:name="_Toc256000184"/>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00D60A03">
+      <w:bookmarkStart w:id="28" w:name="_Toc229471010"/>
+      <w:r w:rsidRPr="00061954">
         <w:t>Ytlig delhudsskada</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="205"/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Blåsbildning, </w:t>
+      <w:bookmarkEnd w:id="28"/>
+      <w:r w:rsidRPr="00061954">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41C9554C" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
+      <w:r w:rsidRPr="00061954">
+        <w:t>Blåsbildning, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00D60A03">
+      <w:r w:rsidRPr="00061954">
         <w:t>t.ex.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00D60A03">
-[...8 lines deleted...]
-    <w:p w14:paraId="77E03CE7" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="00E413EF">
+      <w:r w:rsidRPr="00061954">
+        <w:t> skållning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63DA215E" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
+      <w:r w:rsidRPr="00061954">
+        <w:t>När blåstaket plockats bort ses en rodnad fuktig yta som är smärtsam. Kapillär återfyllnad bleker av vid tryck och återfylls snabbt när man släpper. Ska inte opereras. Läker på cirka två veckor utan ärr. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="423F0E68" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="215" w:name="_Toc256000185"/>
-[...10 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="29" w:name="_Toc229471011"/>
+      <w:r w:rsidRPr="00061954">
         <w:t>Djup delhudsskada</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="215"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Känner ej stick men tryck (använd nål). </w:t>
+      <w:bookmarkEnd w:id="29"/>
+      <w:r w:rsidRPr="00061954">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08187DE8" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
+      <w:r w:rsidRPr="00061954">
+        <w:t>Blek hud med något rostfärgade prickar och mycket långsam eller ingen kapillär återfyllnad (använd objektglas som hjälp vid bedömning). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EA2E3C1" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
+      <w:r w:rsidRPr="00061954">
+        <w:t>Känner ej stick men tryck (använd nål). </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00D60A03">
+      <w:r w:rsidRPr="00061954">
         <w:t>t.ex.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00D60A03">
-[...11 lines deleted...]
-    <w:p w14:paraId="4CCC42C0" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="00E413EF">
+      <w:r w:rsidRPr="00061954">
+        <w:t> skållning, flamskador. Läker på 3-4 veckor, ofta med ärr. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A083EFA" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="225" w:name="_Toc256000186"/>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00D60A03">
+      <w:bookmarkStart w:id="30" w:name="_Toc229471012"/>
+      <w:r w:rsidRPr="00061954">
         <w:t>Fullhudskada</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="225"/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">3:e graden: Ingen känsel för vare sig tryck eller stick, gul-grå. Koagulerade kärl, </w:t>
+      <w:bookmarkEnd w:id="30"/>
+      <w:r w:rsidRPr="00061954">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6964CAD2" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
+      <w:r w:rsidRPr="00061954">
+        <w:t>3:e graden: Ingen känsel för vare sig tryck eller stick, gul-grå. Koagulerade kärl, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00D60A03">
+      <w:r w:rsidRPr="00061954">
         <w:t>t.ex.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00D60A03">
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00D60A03">
+      <w:r w:rsidRPr="00061954">
+        <w:t> eld i kläder, smält metall. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AC5B780" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
+      <w:r w:rsidRPr="00061954">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>OBS!</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D60A03">
-[...8 lines deleted...]
-    <w:p w14:paraId="06E27945" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="00E413EF">
+      <w:r w:rsidRPr="00061954">
+        <w:t> Vid cirkulär, djup skada på extremitet eller thorax - ESCAROTOMI (snarast), d.v.s. skär upp den brända huden för att lätta på ödemtrycket i underliggande vävnad. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E1D81D7" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
+      <w:r w:rsidRPr="00061954">
+        <w:t>Kan inte läka utan hudtransplantation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D0AF4DC" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="235" w:name="_Tidig_sårbehandling"/>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00D60A03">
+      <w:bookmarkStart w:id="31" w:name="_Toc229471013"/>
+      <w:r w:rsidRPr="00061954">
         <w:t>Tidig sårbehandling</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="236"/>
-[...31 lines deleted...]
-    <w:p w14:paraId="7FB66479" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="00E413EF">
+      <w:bookmarkEnd w:id="31"/>
+      <w:r w:rsidRPr="00061954">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2860A185" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
+      <w:r w:rsidRPr="00061954">
+        <w:t>Avlägsna smuts, trasiga blåsor, sotiga flagor, hårrester samt främmande material. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E214010" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
+      <w:r w:rsidRPr="00061954">
+        <w:t>Hela blåsor sparas på fingrar, handflator, fötter och fotsulor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CA369FE" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
+      <w:r w:rsidRPr="00061954">
+        <w:t>Övriga blåstak avlägsnas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="242640B8" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="246" w:name="_Toc256000188"/>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00D60A03">
+      <w:bookmarkStart w:id="32" w:name="_Toc229471014"/>
+      <w:r w:rsidRPr="00061954">
         <w:t>Ytliga delhudsskador</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="246"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="13397351" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="00E413EF">
+      <w:bookmarkEnd w:id="32"/>
+      <w:r w:rsidRPr="00061954">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A8D87AA" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D60A03">
+      <w:r w:rsidRPr="00061954">
         <w:t>Mepitel</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D60A03">
-[...3 lines deleted...]
-    <w:p w14:paraId="1E09998F" w14:textId="428DC8F9" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="00E413EF">
+      <w:r w:rsidRPr="00061954">
+        <w:t> närmast sårytan (silikonkompress) och utanpå placeras absorberande, torrt förband. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="529A8722" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D60A03">
-        <w:t xml:space="preserve">VAC-behandling på utvalda fall, </w:t>
+      <w:r w:rsidRPr="00061954">
+        <w:t>VAC-behandling på utvalda fall, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00D60A03">
+      <w:r w:rsidRPr="00061954">
         <w:t>t.ex.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00D60A03">
-[...3 lines deleted...]
-        <w:r w:rsidRPr="00EA3FD9">
+      <w:r w:rsidRPr="00061954">
+        <w:t> handskador och fotskador och inför delhudstransplantation för att optimera sårytan, se riktlinje </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00061954">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Undertrycksbehandling av sår</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00D60A03">
-[...15 lines deleted...]
-    <w:p w14:paraId="5B5A1496" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="00E413EF">
+      <w:r w:rsidRPr="00061954">
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D3EFF4B" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D60A03">
-[...53 lines deleted...]
-    <w:p w14:paraId="5CA83DC1" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="00EA3FD9">
+      <w:r w:rsidRPr="00061954">
+        <w:t>Omläggning kan ske var 3-4:e dag. Vid infektionstecken kan det bli aktuellt med dagliga omläggningar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44D48EDA" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D60A03">
-[...11 lines deleted...]
-    <w:p w14:paraId="3D56092D" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="00EA3FD9">
+      <w:r w:rsidRPr="00061954">
+        <w:t>Vid sårvård på barn, se rubrik </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00061954">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Sårbehandling på barn</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00061954">
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29791A49" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="33" w:name="_Toc229471015"/>
+      <w:r w:rsidRPr="00061954">
+        <w:t>Djupa </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061954">
+        <w:t>delhuds</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061954">
+        <w:t>- och fullhudsskador</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="33"/>
+      <w:r w:rsidRPr="00061954">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25F23B3D" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D60A03">
-[...3 lines deleted...]
-    <w:p w14:paraId="28AAEB0D" w14:textId="71B33C99" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="00EA3FD9">
+      <w:r w:rsidRPr="00061954">
+        <w:t>Torrt och luftigt (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00061954">
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00061954">
+        <w:t> sterila lakan). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58D74908" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D60A03">
-[...29 lines deleted...]
-    <w:p w14:paraId="4008142F" w14:textId="1CC10C5B" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="00EA3FD9">
+      <w:r w:rsidRPr="00061954">
+        <w:t>Vid större skador - använd värmetak för att bevara kroppstemperaturen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5619A8BF" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D60A03">
-[...3 lines deleted...]
-        <w:r w:rsidRPr="00556E40">
+      <w:r w:rsidRPr="00061954">
+        <w:t>Överväg primär excision och delhudstransplantat inom 3 dygn. Operativ behandling innebär skivformig, successiv excision av bränd hud, varefter sårytorna täcks med delhudstransplantat. Vid fullhudsskador - excision ned till </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061954">
+        <w:t>fascia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061954">
+        <w:t>. Skador på upp till 20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:t>% av kroppsytan kan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061954">
+        <w:t>excideras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061954">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:t>och hudtransplanteras i en seans. Efter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:t xml:space="preserve">excision </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:t>r s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:t>ret omvandlat till ett rent s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:t>r och l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:t xml:space="preserve">ker inom 10 dagar och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:t xml:space="preserve">rrbildningen blir mindre uttalad </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:t>n vid spontan l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061954">
+        <w:t>kning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="316B965B" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00061954">
+        <w:lastRenderedPageBreak/>
+        <w:t>Såren kan också behandlas konservativt tills fullhudsskadorna avgränsat sig och därefter delhudstransplanteras. Granulationsytan kan ”mogna” snabbare med VAC-behandling och delhudstransplantation kan utföras på den fina granulationsytan. VAC-behandling pågår upp till fyra dygn efter delhudstransplantation, se riktlinje </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00061954">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Undertrycksbehandling av sår</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00D60A03">
-[...3 lines deleted...]
-    <w:p w14:paraId="10FB2D56" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="00BB39EE">
+      <w:r w:rsidRPr="00061954">
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0773FB47" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="266" w:name="_Toc183092710"/>
-      <w:r w:rsidRPr="00D60A03">
+      <w:bookmarkStart w:id="34" w:name="_Toc229471016"/>
+      <w:r w:rsidRPr="00061954">
         <w:t>Kemiska brännskador</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="266"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Skölj länge och mycket. Mekanisk rengöring för att undvika att skadan fördjupas. Kan orsakas av syror, baser (soda </w:t>
+      <w:bookmarkEnd w:id="34"/>
+      <w:r w:rsidRPr="00061954">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="077B7A95" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
+      <w:r w:rsidRPr="00061954">
+        <w:t>Skölj länge och mycket. Mekanisk rengöring för att undvika att skadan fördjupas. Kan orsakas av syror, baser (soda </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00D60A03">
+      <w:r w:rsidRPr="00061954">
         <w:t>m.fl.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00D60A03">
-[...3 lines deleted...]
-        <w:r w:rsidRPr="00BB39EE">
+      <w:r w:rsidRPr="00061954">
+        <w:t>), organiska ämnen (petroleumderivat, konstgödsel). Kontakta </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00061954">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>BRIVA-enhet</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00D60A03">
-[...8 lines deleted...]
-        <w:r w:rsidRPr="00BC316F">
+      <w:r w:rsidRPr="00061954">
+        <w:t> i Linköping eller Uppsala och rådfråga. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="271A6AEA" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
+      <w:r w:rsidRPr="00061954">
+        <w:t>Vid skador orsakade av fluorvätesyra ska huden rengöras med calciumlösning eller behandlas med calciumgel, se sjukhusövergripande riktlinje om </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00061954">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Antidoter inom SÄS</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00D60A03">
-[...3 lines deleted...]
-    <w:p w14:paraId="56805422" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="00BC316F">
+      <w:r w:rsidRPr="00061954">
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B84631B" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="267" w:name="_Toc183092711"/>
-      <w:r w:rsidRPr="00D60A03">
+      <w:bookmarkStart w:id="35" w:name="_Toc229471017"/>
+      <w:r w:rsidRPr="00061954">
         <w:t>Elektriska brännskador</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="267"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Oftast in via händer och fötter. Oftast liten minimal brännskada i huden men stora djupa, inre skador i </w:t>
+      <w:bookmarkEnd w:id="35"/>
+      <w:r w:rsidRPr="00061954">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60DAE351" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
+      <w:r w:rsidRPr="00061954">
+        <w:t>Oftast in via händer och fötter. Oftast liten minimal brännskada i huden men stora djupa, inre skador i </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00D60A03">
+      <w:r w:rsidRPr="00061954">
         <w:t>t.ex.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00D60A03">
-        <w:t xml:space="preserve"> muskulatur. Muskelskadorna medför frisättning av </w:t>
+      <w:r w:rsidRPr="00061954">
+        <w:t> muskulatur. Muskelskadorna medför frisättning av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D60A03">
+      <w:r w:rsidRPr="00061954">
         <w:t>myoglobin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D60A03">
-        <w:t xml:space="preserve">, stora proteiner som kan ge njurskador och färgar urinen röd. Forcerad </w:t>
+      <w:r w:rsidRPr="00061954">
+        <w:t>, stora proteiner som kan ge njurskador och färgar urinen röd. Forcerad </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D60A03">
+      <w:r w:rsidRPr="00061954">
         <w:t>diures</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D60A03">
-        <w:t xml:space="preserve"> – minst </w:t>
+      <w:r w:rsidRPr="00061954">
+        <w:t> – minst 75-100 ml/h. Alkalisera urinen med </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00D60A03">
-        <w:t>75-100</w:t>
+      <w:r w:rsidRPr="00061954">
+        <w:t>t.ex.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00D60A03">
-        <w:t xml:space="preserve"> ml/h. Alkalisera urinen med t.ex. Natriumbikarbonat, </w:t>
+      <w:r w:rsidRPr="00061954">
+        <w:t> Natriumbikarbonat, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D60A03">
+      <w:r w:rsidRPr="00061954">
         <w:t>mannitol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D60A03">
-        <w:t xml:space="preserve">, överväg dialys. Högre vätskebehov än </w:t>
+      <w:r w:rsidRPr="00061954">
+        <w:t>, överväg dialys. Högre vätskebehov än </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D60A03">
+      <w:r w:rsidRPr="00061954">
         <w:t>Parklands</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D60A03">
-[...3 lines deleted...]
-        <w:r w:rsidRPr="00BC316F">
+      <w:r w:rsidRPr="00061954">
+        <w:t> formel, se rubrik </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00061954">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Vätskebalans</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00D60A03">
-        <w:t xml:space="preserve">. EKG-övervakning 24 </w:t>
+      <w:r w:rsidRPr="00061954">
+        <w:t>. EKG-övervakning 24 tim – </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D60A03">
-        <w:t>tim</w:t>
+      <w:r w:rsidRPr="00061954">
+        <w:t>arrytmier</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D60A03">
-        <w:t xml:space="preserve"> – </w:t>
+      <w:r w:rsidRPr="00061954">
+        <w:t>. Överväg </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D60A03">
-        <w:t>arrytmier</w:t>
+      <w:r w:rsidRPr="00061954">
+        <w:t>fascistomi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D60A03">
-        <w:t xml:space="preserve">. Överväg </w:t>
+      <w:r w:rsidRPr="00061954">
+        <w:t>. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D60A03">
-        <w:t>fascistomi</w:t>
+      <w:r w:rsidRPr="00061954">
+        <w:t>Kompartements</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D60A03">
-[...11 lines deleted...]
-    <w:p w14:paraId="708A191D" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="0050027B">
+      <w:r w:rsidRPr="00061954">
+        <w:t> syndrom? Berör bara elektriska brännskador. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="484F7277" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="268" w:name="_Toc256000190"/>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00D60A03">
+      <w:bookmarkStart w:id="36" w:name="_Toc229471018"/>
+      <w:r w:rsidRPr="00061954">
         <w:t>Viktiga fakta vid barn med brännskador</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="268"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="7CF27035" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="0050027B">
+      <w:bookmarkEnd w:id="36"/>
+      <w:r w:rsidRPr="00061954">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AE7297B" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D60A03">
-[...3 lines deleted...]
-    <w:p w14:paraId="7BC79910" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="0050027B">
+      <w:r w:rsidRPr="00061954">
+        <w:t>Barn har tunnare hud än vuxna och brännskadas vid lägre temperaturer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="012F1CE5" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D60A03">
-[...3 lines deleted...]
-    <w:p w14:paraId="3347E5BC" w14:textId="5C42D54A" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="0050027B">
+      <w:r w:rsidRPr="00061954">
+        <w:t>Barn har större yta per vikt än vuxna. Detta medför att barn snabbare får vätskebrist, men också snabbare blir övervätskade. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07741C11" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D60A03">
-        <w:t xml:space="preserve">Barns temperaturreglering fungerar sämre – de kan inte </w:t>
+      <w:r w:rsidRPr="00061954">
+        <w:lastRenderedPageBreak/>
+        <w:t>Barns temperaturreglering fungerar sämre – de kan inte </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D60A03">
+      <w:r w:rsidRPr="00061954">
         <w:t>skivra</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D60A03">
-[...3 lines deleted...]
-    <w:p w14:paraId="68453EED" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="0050027B">
+      <w:r w:rsidRPr="00061954">
+        <w:t>/huttra, vilket medför att de fortare blir nedkylda. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C65655D" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D60A03">
-[...17 lines deleted...]
-    <w:p w14:paraId="438BFDF0" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="0050027B">
+      <w:r w:rsidRPr="00061954">
+        <w:t>Rummet där barnet vårdas bör ha en temperatur på 37-38°C. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28EE4DB5" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D60A03">
-[...3 lines deleted...]
-    <w:p w14:paraId="6C99B2FB" w14:textId="2E79DBCA" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="0050027B">
+      <w:r w:rsidRPr="00061954">
+        <w:t>Barn har mindre glykogendepåer vilket ökar risken för hypoglykemi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5927DB54" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D60A03">
-[...6 lines deleted...]
-        <w:r w:rsidR="00027B4E" w:rsidRPr="00027B4E">
+      <w:r w:rsidRPr="00061954">
+        <w:t>Barn har andra proportioner – annorlunda ”9-regel”, huvudet är proportionellt sett större. Se </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00061954">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t xml:space="preserve">tabell med </w:t>
+          <w:t>tabell med </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidR="00027B4E" w:rsidRPr="00027B4E">
+        <w:r w:rsidRPr="00061954">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>ytberäkning</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
-      <w:r w:rsidR="0DF81742">
-[...3 lines deleted...]
-    <w:p w14:paraId="5F743C5F" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="0050027B">
+      <w:r w:rsidRPr="00061954">
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6915FB0B" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D60A03">
-        <w:t xml:space="preserve">Intubera tidigt på vida indikationer. Tunna luftvägar som snabbt kan svullna igen. Cyanid- eller </w:t>
+      <w:r w:rsidRPr="00061954">
+        <w:t>Intubera tidigt på vida indikationer. Tunna luftvägar som snabbt kan svullna igen. Cyanid- eller </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D60A03">
+      <w:r w:rsidRPr="00061954">
         <w:t>kolmonoxinförgiftning</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D60A03">
-[...3 lines deleted...]
-        <w:r w:rsidRPr="0050027B">
+      <w:r w:rsidRPr="00061954">
+        <w:t>? (Vid brand i slutet rum), se rubrik </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00061954">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Misstänkt cyanidförgiftning</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00D60A03">
-[...3 lines deleted...]
-    <w:p w14:paraId="093CE5A7" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="0050027B">
+      <w:r w:rsidRPr="00061954">
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B4CCF22" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D60A03">
-[...4 lines deleted...]
-    <w:p w14:paraId="0042E2AE" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="0050027B">
+      <w:r w:rsidRPr="00061954">
+        <w:t>Tubtjocklek som barnets lillfinger i grovlek. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CB301AD" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="279" w:name="_Sårvård_på_barn"/>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00D60A03">
+      <w:bookmarkStart w:id="37" w:name="_Toc229471019"/>
+      <w:r w:rsidRPr="00061954">
         <w:t>Sårbehandling på barn</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="280"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="6E7FC047" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="0050027B">
+      <w:bookmarkEnd w:id="37"/>
+      <w:r w:rsidRPr="00061954">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A5417C7" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
+      <w:r w:rsidRPr="00061954">
+        <w:t>Undvik ”ärr i själen”. Omläggning kan ske på barndagvården eller på operation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2720DD2D" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="290" w:name="_Toc256000192"/>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00D60A03">
+      <w:bookmarkStart w:id="38" w:name="_Toc229471020"/>
+      <w:r w:rsidRPr="00061954">
         <w:t>Förberedelser</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="290"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="360062CC" w14:textId="1F503042" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="0050027B">
+      <w:bookmarkEnd w:id="38"/>
+      <w:r w:rsidRPr="00061954">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32D1BD72" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D60A03">
-[...3 lines deleted...]
-        <w:r w:rsidRPr="004D1BA8">
+      <w:r w:rsidRPr="00061954">
+        <w:t>Premedicinera med analgetika enligt riktlinje </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00061954">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Akut smärta och smärtrelaterad oro hos barn och ungdomar, SÄS</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00D60A03">
-[...6 lines deleted...]
-        <w:t>(</w:t>
+      <w:r w:rsidRPr="00061954">
+        <w:t> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D60A03">
+      <w:r w:rsidRPr="00061954">
         <w:t>paracetamol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D60A03">
-        <w:t xml:space="preserve"> + </w:t>
+      <w:r w:rsidRPr="00061954">
+        <w:t> + </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D60A03">
+      <w:r w:rsidRPr="00061954">
         <w:t>antiflogistika</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D60A03">
-[...3 lines deleted...]
-    <w:p w14:paraId="47DB0174" w14:textId="2175E31D" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="0050027B">
+      <w:r w:rsidRPr="00061954">
+        <w:t>) 2 timmar före omläggning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="335D9DCD" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D60A03">
+      <w:r w:rsidRPr="00061954">
         <w:t>Sedera</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D60A03">
-        <w:t xml:space="preserve"> med </w:t>
+      <w:r w:rsidRPr="00061954">
+        <w:t> med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D60A03">
+      <w:r w:rsidRPr="00061954">
         <w:t>Midazolam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D60A03">
-[...3 lines deleted...]
-        <w:r w:rsidRPr="008D7EEC">
+      <w:r w:rsidRPr="00061954">
+        <w:t> eller med lustgas på barndagvården, se riktlinje </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00061954">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Akut smärta och smärtrelaterad oro hos barn och ungdomar, SÄS</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00D60A03">
-[...13 lines deleted...]
-        <w:t xml:space="preserve">För vissa barn och i vissa skeden av läkningsprocessen, går det utmärkt att lägga om sår genom aktiv avledning med lek, musik, film, godis </w:t>
+      <w:r w:rsidRPr="00061954">
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="297B7DB7" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
+      <w:r w:rsidRPr="00061954">
+        <w:t>På operationsavdelningen kan omläggning göras i narkos. Viktigt vid revidering och/eller delhudstransplantat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0192B0D2" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
+      <w:r w:rsidRPr="00061954">
+        <w:t>För vissa barn och i vissa skeden av läkningsprocessen, går det utmärkt att lägga om sår genom aktiv avledning med lek, musik, film, godis </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00D60A03">
+      <w:r w:rsidRPr="00061954">
         <w:t>m.m.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00D60A03">
-[...3 lines deleted...]
-    <w:p w14:paraId="5F80652E" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="008D7EEC">
+      <w:r w:rsidRPr="00061954">
+        <w:t> Var lyhörd för barnets och föräldrarnas önskemål och reaktion. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73962BDF" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="300" w:name="_Toc256000193"/>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00D60A03">
+      <w:bookmarkStart w:id="39" w:name="_Toc229471021"/>
+      <w:r w:rsidRPr="00061954">
+        <w:lastRenderedPageBreak/>
         <w:t>Omläggning</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="300"/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Lägg på silikonkompresser och därefter någon absorberande </w:t>
+      <w:bookmarkEnd w:id="39"/>
+      <w:r w:rsidRPr="00061954">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="631E0412" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
+      <w:r w:rsidRPr="00061954">
+        <w:t>Lägg på silikonkompresser och därefter någon absorberande </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D60A03">
+      <w:r w:rsidRPr="00061954">
         <w:t>sårdyna</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D60A03">
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> efter brännskadan, bör barnet få analgetika 2 timmar före, </w:t>
+      <w:r w:rsidRPr="00061954">
+        <w:t>. Sekretionsfasen från ytan pågår i 4 dygn. Första omläggningen görs förslagsvis efter 4 dygn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="118F07E0" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
+      <w:r w:rsidRPr="00061954">
+        <w:t>Vid första omläggningen efter traumat, d.v.s. på dag 3-4 efter brännskadan, bör barnet få analgetika 2 timmar före, sedering med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D60A03">
-        <w:t>sedering</w:t>
+      <w:r w:rsidRPr="00061954">
+        <w:t>Midazolam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D60A03">
-        <w:t xml:space="preserve"> med </w:t>
+      <w:r w:rsidRPr="00061954">
+        <w:t> 20-30 minuter före, varefter bandaget badas bort. Ha nästa bandageringsmaterial klart och lägg på och bandagera innan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D60A03">
-        <w:t>Midazolam</w:t>
+      <w:r w:rsidRPr="00061954">
+        <w:t>Midazolamet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D60A03">
-        <w:t xml:space="preserve"> 20-30 minuter före, varefter bandaget badas bort. Ha nästa bandageringsmaterial klart och lägg på och bandagera innan </w:t>
+      <w:r w:rsidRPr="00061954">
+        <w:t> går ut. Barnet kan få något sött att suga på under omläggningen. Fäst bandaget på thorax med hjälp av ”</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D60A03">
-        <w:t>Midazolamet</w:t>
+      <w:r w:rsidRPr="00061954">
+        <w:t>Tubigrip</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D60A03">
-[...30 lines deleted...]
-    <w:p w14:paraId="3E37B420" w14:textId="77777777" w:rsidR="00D60A03" w:rsidRPr="00D60A03" w:rsidRDefault="00D60A03" w:rsidP="00CD0EAF">
+      <w:r w:rsidRPr="00061954">
+        <w:t>” – klipp till en väst som tejpas framtill eller på ryggen. Linda inte runt thorax med elastiska bindor – detta innebär risk för restriktiv lungbegränsning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="372DCDFA" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
+      <w:r w:rsidRPr="00061954">
+        <w:t>Kontrollera temp dagligen morgon och kväll. Vid feber – sök kirurg- eller barnjouren. Kontrollera att barnet äter och dricker bra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7343D319" w14:textId="77777777" w:rsidR="00061954" w:rsidRPr="00061954" w:rsidRDefault="00061954" w:rsidP="00061954">
+      <w:r w:rsidRPr="00061954">
+        <w:t>Om barnet vårdas hemma, ska föräldrarna uppmanas söka akut om barnet får feber och/eller inte vill äta. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="188AE2C8" w14:textId="50061DF7" w:rsidR="009A32ED" w:rsidRPr="000D04ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
       </w:pPr>
-      <w:bookmarkStart w:id="310" w:name="_Toc256000194"/>
-[...126 lines deleted...]
-        </w:rPr>
+      <w:bookmarkStart w:id="40" w:name="_Toc100327195"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc229471022"/>
+      <w:r w:rsidRPr="000D04ED">
+        <w:t>Källförteckning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="41"/>
+    </w:p>
+    <w:p w14:paraId="5A35F529" w14:textId="77777777" w:rsidR="005C4165" w:rsidRPr="005C4165" w:rsidRDefault="005C4165" w:rsidP="005C4165">
+      <w:r w:rsidRPr="005C4165">
+        <w:t>Undertrycksbehandling av sår. Sjukhusövergripande riktlinje, SÄS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4165">
         <w:br/>
-        <w:t xml:space="preserve">Joacim Linde, överläkare/processledare traumaprocessen, SÄS </w:t>
-[...4 lines deleted...]
-        </w:rPr>
+      </w:r>
+      <w:hyperlink r:id="rId30" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="005C4165">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="005C4165">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="630AF983" w14:textId="77777777" w:rsidR="005C4165" w:rsidRPr="005C4165" w:rsidRDefault="005C4165" w:rsidP="005C4165">
+      <w:r w:rsidRPr="005C4165">
+        <w:t>Akut smärta och smärtrelaterad oro hos barn och ungdomar, SÄS. Sjukhusövergripande riktlinje, SÄS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4165">
         <w:br/>
-        <w:t>Robert Olin, överläkare/processledare traumaprocessen, SÄS</w:t>
-[...194 lines deleted...]
-        <w:r w:rsidR="00E41F88">
+      </w:r>
+      <w:hyperlink r:id="rId31" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="005C4165">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...288 lines deleted...]
-    <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="00D60A03">
+      <w:r w:rsidRPr="005C4165">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40AA233F" w14:textId="17DD0B4B" w:rsidR="009C6C0C" w:rsidRDefault="009C6C0C" w:rsidP="00B03BB7"/>
+    <w:sectPr w:rsidR="009C6C0C" w:rsidSect="00B96AFF">
+      <w:headerReference w:type="default" r:id="rId32"/>
+      <w:footerReference w:type="even" r:id="rId33"/>
+      <w:footerReference w:type="default" r:id="rId34"/>
+      <w:headerReference w:type="first" r:id="rId35"/>
+      <w:footerReference w:type="first" r:id="rId36"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
-      <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
+      <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3839FFFF" w14:textId="77777777" w:rsidR="002C4F06" w:rsidRDefault="002C4F06">
+    <w:p w14:paraId="4144DDAE" w14:textId="77777777" w:rsidR="009F6151" w:rsidRDefault="009F6151">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="47F7EB14" w14:textId="77777777" w:rsidR="002C4F06" w:rsidRDefault="002C4F06">
+    <w:p w14:paraId="35B5C3C3" w14:textId="77777777" w:rsidR="009F6151" w:rsidRDefault="009F6151">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2B4B9D2B" w14:textId="77777777" w:rsidR="002C4F06" w:rsidRDefault="002C4F06">
+    <w:p w14:paraId="10139D8B" w14:textId="77777777" w:rsidR="009F6151" w:rsidRDefault="009F6151">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier">
-    <w:panose1 w:val="02070409020205020404"/>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...8 lines deleted...]
-    <w:sdtEndPr>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="00000000" w:rsidP="00EC0A68">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
       <w:rPr>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
-    </w:sdtEndPr>
-[...12 lines deleted...]
-            <w:szCs w:val="16"/>
+    </w:pPr>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:id w:val="-2070031421"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:r w:rsidR="00A65FD4" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
-[...2 lines deleted...]
-            <w:szCs w:val="16"/>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
-[...2 lines deleted...]
-            <w:szCs w:val="16"/>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
-[...2 lines deleted...]
-            <w:szCs w:val="16"/>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
-[...2 lines deleted...]
-            <w:szCs w:val="16"/>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
-[...2 lines deleted...]
-            <w:szCs w:val="16"/>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
-      </w:p>
-[...1 lines deleted...]
-  </w:sdt>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> (</w:t>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:noProof/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>)</w:t>
+    </w:r>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FE2B822" w14:textId="76DF6159" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="5971BB2D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>4388307</wp:posOffset>
+            <wp:posOffset>4391660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-27355</wp:posOffset>
+            <wp:posOffset>-3947</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1897920" cy="384860"/>
-          <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+          <wp:extent cx="1953671" cy="348178"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="3" name="Bildobjekt 3">
+          <wp:docPr id="12" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="VG_Ne.wmf"/>
+                  <pic:cNvPr id="12" name="Bildobjekt 12">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
-                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1953671" cy="396165"/>
+                    <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="68EC4C2C" w14:textId="77777777" w:rsidR="002C4F06" w:rsidRDefault="002C4F06"/>
+    <w:p w14:paraId="3A9990AA" w14:textId="77777777" w:rsidR="009F6151" w:rsidRDefault="009F6151"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="61469F8D" w14:textId="77777777" w:rsidR="002C4F06" w:rsidRDefault="002C4F06">
+    <w:p w14:paraId="7AD96F87" w14:textId="77777777" w:rsidR="009F6151" w:rsidRDefault="009F6151">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="282B8A37" w14:textId="77777777" w:rsidR="002C4F06" w:rsidRDefault="002C4F06">
+    <w:p w14:paraId="2E264035" w14:textId="77777777" w:rsidR="009F6151" w:rsidRDefault="009F6151">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -7651,914 +6883,219 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict w14:anchorId="2C6E28D2">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="6D41DF98" w14:textId="1B285E8B">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="058CDD4D" w14:textId="448A65ED" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="0C751635">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="4667250" cy="323850"/>
+              <wp:extent cx="4669200" cy="2160000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:wrapNone/>
+              <wp:wrapTopAndBottom/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="4667250" cy="323850"/>
+                        <a:ext cx="4669200" cy="2160000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict w14:anchorId="21D81CB9">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                  <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="685B7E76" w14:textId="0A2CCBAA">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
+              <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
-    </w:r>
-[...85 lines deleted...]
-      <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF1D"/>
-[...610 lines deleted...]
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -8628,304 +7165,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...252 lines deleted...]
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -8995,418 +7279,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-[...366 lines deleted...]
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -9476,1177 +7393,687 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...457 lines deleted...]
-  <w:num w:numId="3" w16cid:durableId="331876546">
+  <w:num w:numId="1" w16cid:durableId="861477783">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="613950096">
-[...5 lines deleted...]
-  <w:num w:numId="6" w16cid:durableId="104544187">
+  <w:num w:numId="2" w16cid:durableId="57095060">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1249923530">
-[...5 lines deleted...]
-  <w:num w:numId="9" w16cid:durableId="1565608149">
+  <w:num w:numId="3" w16cid:durableId="36130748">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1381174926">
-[...28 lines deleted...]
-  </w:num>
+  <w:numIdMacAtCleanup w:val="3"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
-    <w:rsid w:val="0000163B"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
+    <w:rsid w:val="0001551E"/>
     <w:rsid w:val="00016CF0"/>
-    <w:rsid w:val="0002435C"/>
-    <w:rsid w:val="00027B4E"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
+    <w:rsid w:val="000374FB"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
+    <w:rsid w:val="00061954"/>
+    <w:rsid w:val="00061969"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
-    <w:rsid w:val="00081FB6"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
-    <w:rsid w:val="000A4C35"/>
+    <w:rsid w:val="0009600C"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
+    <w:rsid w:val="000F549F"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
+    <w:rsid w:val="001108C0"/>
+    <w:rsid w:val="00111CB2"/>
     <w:rsid w:val="001139D4"/>
-    <w:rsid w:val="001313AE"/>
+    <w:rsid w:val="001258CE"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
-    <w:rsid w:val="00137E58"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
+    <w:rsid w:val="00155EFF"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
-    <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
+    <w:rsid w:val="0017508E"/>
+    <w:rsid w:val="001805B4"/>
     <w:rsid w:val="00181FDC"/>
+    <w:rsid w:val="00184167"/>
+    <w:rsid w:val="001859AF"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
-    <w:rsid w:val="00193E13"/>
     <w:rsid w:val="0019632A"/>
+    <w:rsid w:val="001A1B01"/>
     <w:rsid w:val="001A4E7C"/>
-    <w:rsid w:val="001A5953"/>
     <w:rsid w:val="001B762C"/>
-    <w:rsid w:val="001C03B5"/>
-    <w:rsid w:val="001C422F"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
-    <w:rsid w:val="001D31CA"/>
-    <w:rsid w:val="001E45B2"/>
+    <w:rsid w:val="001E3789"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
+    <w:rsid w:val="002273C9"/>
     <w:rsid w:val="00235B57"/>
-    <w:rsid w:val="0024137D"/>
+    <w:rsid w:val="002433A3"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
+    <w:rsid w:val="00270FA8"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
-    <w:rsid w:val="002A35C5"/>
+    <w:rsid w:val="002A1C4F"/>
+    <w:rsid w:val="002A2D7B"/>
+    <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
-    <w:rsid w:val="002C4F06"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
-    <w:rsid w:val="002D302C"/>
+    <w:rsid w:val="002D3C39"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
-    <w:rsid w:val="00310013"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
+    <w:rsid w:val="00325C54"/>
     <w:rsid w:val="00326C24"/>
-    <w:rsid w:val="003272E8"/>
     <w:rsid w:val="00337F99"/>
+    <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
+    <w:rsid w:val="003475D7"/>
     <w:rsid w:val="00350CC4"/>
-    <w:rsid w:val="00355A65"/>
     <w:rsid w:val="00360E0D"/>
+    <w:rsid w:val="003620FB"/>
     <w:rsid w:val="0036357D"/>
-    <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
-    <w:rsid w:val="003761BF"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
-    <w:rsid w:val="003C7644"/>
+    <w:rsid w:val="003C7480"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
+    <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
+    <w:rsid w:val="003F03B7"/>
     <w:rsid w:val="003F1013"/>
-    <w:rsid w:val="003F1635"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
-    <w:rsid w:val="00405394"/>
     <w:rsid w:val="00406BEA"/>
-    <w:rsid w:val="0041339F"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
-    <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
+    <w:rsid w:val="00454B55"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
+    <w:rsid w:val="004735F1"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
-    <w:rsid w:val="004C2559"/>
-    <w:rsid w:val="004D1BA8"/>
+    <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
-    <w:rsid w:val="0050027B"/>
     <w:rsid w:val="00501433"/>
-    <w:rsid w:val="00510A14"/>
     <w:rsid w:val="00511CC4"/>
-    <w:rsid w:val="00513057"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00516D2E"/>
     <w:rsid w:val="00531E60"/>
-    <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
-    <w:rsid w:val="005475EB"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00556E40"/>
     <w:rsid w:val="005578FA"/>
+    <w:rsid w:val="00560B9E"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
+    <w:rsid w:val="0057277B"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
-    <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00597E28"/>
-    <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
+    <w:rsid w:val="005C4165"/>
     <w:rsid w:val="005C4606"/>
-    <w:rsid w:val="005C5E47"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
+    <w:rsid w:val="005E0718"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
-    <w:rsid w:val="00650951"/>
     <w:rsid w:val="0065595B"/>
+    <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
-    <w:rsid w:val="00660641"/>
     <w:rsid w:val="00665F89"/>
+    <w:rsid w:val="00672EC3"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
+    <w:rsid w:val="00685193"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
-    <w:rsid w:val="006A55EC"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
+    <w:rsid w:val="006B0D4C"/>
     <w:rsid w:val="006B1819"/>
-    <w:rsid w:val="006B49D4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006B6295"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
+    <w:rsid w:val="006E0EA5"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
-    <w:rsid w:val="006F465A"/>
-    <w:rsid w:val="006F621C"/>
     <w:rsid w:val="00710B77"/>
+    <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
-    <w:rsid w:val="00725816"/>
+    <w:rsid w:val="007268AB"/>
     <w:rsid w:val="00730955"/>
+    <w:rsid w:val="00731D1F"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
+    <w:rsid w:val="007653B2"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
+    <w:rsid w:val="00774944"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
+    <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
+    <w:rsid w:val="007E1A4F"/>
+    <w:rsid w:val="007E4E5C"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
-    <w:rsid w:val="007F7693"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00813FA1"/>
+    <w:rsid w:val="00801E1D"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
-    <w:rsid w:val="008309DD"/>
+    <w:rsid w:val="008305F4"/>
+    <w:rsid w:val="00831C35"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
+    <w:rsid w:val="00852483"/>
+    <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
-    <w:rsid w:val="0086637A"/>
     <w:rsid w:val="0087139C"/>
+    <w:rsid w:val="00873419"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
+    <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
-    <w:rsid w:val="008D7EEC"/>
+    <w:rsid w:val="008D124E"/>
+    <w:rsid w:val="008D4B13"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
-    <w:rsid w:val="008F1104"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
+    <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
+    <w:rsid w:val="00937B29"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00957D35"/>
     <w:rsid w:val="00971D93"/>
-    <w:rsid w:val="00983D9A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009B130A"/>
+    <w:rsid w:val="00977591"/>
+    <w:rsid w:val="00986980"/>
+    <w:rsid w:val="009A07DC"/>
+    <w:rsid w:val="009A32ED"/>
+    <w:rsid w:val="009A7AC5"/>
     <w:rsid w:val="009B1F6B"/>
-    <w:rsid w:val="009B39CA"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
+    <w:rsid w:val="009C2E3E"/>
+    <w:rsid w:val="009C6C0C"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
-    <w:rsid w:val="009E7920"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
+    <w:rsid w:val="009F6151"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
-    <w:rsid w:val="00A412E4"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
+    <w:rsid w:val="00A55086"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
-    <w:rsid w:val="00A934C7"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
-    <w:rsid w:val="00AC6878"/>
     <w:rsid w:val="00AD73EC"/>
+    <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
+    <w:rsid w:val="00AF7CA0"/>
+    <w:rsid w:val="00B03BB7"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
+    <w:rsid w:val="00B14487"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
+    <w:rsid w:val="00B405A1"/>
+    <w:rsid w:val="00B41571"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
+    <w:rsid w:val="00B7675E"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
+    <w:rsid w:val="00B83715"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
+    <w:rsid w:val="00B96AFF"/>
+    <w:rsid w:val="00B97D4E"/>
     <w:rsid w:val="00BA0066"/>
-    <w:rsid w:val="00BB39EE"/>
     <w:rsid w:val="00BB69DB"/>
-    <w:rsid w:val="00BC2AFF"/>
-    <w:rsid w:val="00BC316F"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
-    <w:rsid w:val="00BD7BDD"/>
-    <w:rsid w:val="00BE2917"/>
+    <w:rsid w:val="00BC6590"/>
     <w:rsid w:val="00BE7978"/>
+    <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
-    <w:rsid w:val="00C53F38"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
+    <w:rsid w:val="00C77B2F"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
+    <w:rsid w:val="00CB0C84"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
-    <w:rsid w:val="00CD0EAF"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
+    <w:rsid w:val="00D00BD7"/>
+    <w:rsid w:val="00D0340B"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
+    <w:rsid w:val="00D20779"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
-    <w:rsid w:val="00D5706B"/>
-    <w:rsid w:val="00D60A03"/>
+    <w:rsid w:val="00D62468"/>
+    <w:rsid w:val="00D67C88"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
-    <w:rsid w:val="00DA0494"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
-    <w:rsid w:val="00DB740E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00DE22E8"/>
+    <w:rsid w:val="00DC0D28"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
+    <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
-    <w:rsid w:val="00E11FE2"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00E4660C"/>
+    <w:rsid w:val="00E120F5"/>
+    <w:rsid w:val="00E25EAB"/>
+    <w:rsid w:val="00E33827"/>
+    <w:rsid w:val="00E411B6"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
-    <w:rsid w:val="00E66693"/>
     <w:rsid w:val="00E7237C"/>
-    <w:rsid w:val="00E75DE7"/>
     <w:rsid w:val="00E77C46"/>
-    <w:rsid w:val="00E82686"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
+    <w:rsid w:val="00E95FBC"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
-    <w:rsid w:val="00EA3FD9"/>
     <w:rsid w:val="00EA42A0"/>
-    <w:rsid w:val="00EB571D"/>
+    <w:rsid w:val="00EB39AE"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
+    <w:rsid w:val="00EC3C32"/>
+    <w:rsid w:val="00EC3CD1"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
+    <w:rsid w:val="00ED68FC"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
-    <w:rsid w:val="00EE11A9"/>
-    <w:rsid w:val="00EE23EC"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
-    <w:rsid w:val="00F0223A"/>
-    <w:rsid w:val="00F14528"/>
     <w:rsid w:val="00F22264"/>
+    <w:rsid w:val="00F24994"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
-    <w:rsid w:val="00FB092F"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
-    <w:rsid w:val="00FC11B4"/>
+    <w:rsid w:val="00FC4F36"/>
+    <w:rsid w:val="00FC768A"/>
     <w:rsid w:val="00FD3C70"/>
-    <w:rsid w:val="00FD4FD3"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
-    <w:rsid w:val="00FF22D2"/>
+    <w:rsid w:val="00FF0750"/>
+    <w:rsid w:val="00FF582C"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
-    <w:rsid w:val="033930E9"/>
-[...34 lines deleted...]
-    <w:rsid w:val="632CE115"/>
+    <w:rsid w:val="0285293D"/>
+    <w:rsid w:val="07916E49"/>
+    <w:rsid w:val="0A2BECBA"/>
+    <w:rsid w:val="0CDC4751"/>
+    <w:rsid w:val="0D4AE4AC"/>
+    <w:rsid w:val="0D7CB01A"/>
+    <w:rsid w:val="0E1723AF"/>
+    <w:rsid w:val="0EE6784D"/>
+    <w:rsid w:val="0F819CE0"/>
+    <w:rsid w:val="0FB34040"/>
+    <w:rsid w:val="1009EFC3"/>
+    <w:rsid w:val="1133E73C"/>
+    <w:rsid w:val="1396E4B2"/>
+    <w:rsid w:val="15E2082C"/>
+    <w:rsid w:val="18A0992C"/>
+    <w:rsid w:val="18BD31F3"/>
+    <w:rsid w:val="205831D5"/>
+    <w:rsid w:val="20F97065"/>
+    <w:rsid w:val="2545BDD5"/>
+    <w:rsid w:val="2EA540AF"/>
+    <w:rsid w:val="3072709E"/>
+    <w:rsid w:val="3310A061"/>
+    <w:rsid w:val="3337DB7E"/>
+    <w:rsid w:val="33F6C832"/>
+    <w:rsid w:val="34BD2E1B"/>
+    <w:rsid w:val="357ACD57"/>
+    <w:rsid w:val="38B40AA8"/>
+    <w:rsid w:val="40F484F2"/>
+    <w:rsid w:val="41CBDB92"/>
+    <w:rsid w:val="42BD06D8"/>
+    <w:rsid w:val="45B17163"/>
+    <w:rsid w:val="4973A441"/>
+    <w:rsid w:val="4B6BE35F"/>
+    <w:rsid w:val="541E8CCB"/>
+    <w:rsid w:val="59CF22E7"/>
+    <w:rsid w:val="5B3EDD61"/>
+    <w:rsid w:val="5C935041"/>
     <w:rsid w:val="647B2B65"/>
+    <w:rsid w:val="647E5D2A"/>
+    <w:rsid w:val="668B5D3D"/>
+    <w:rsid w:val="6789C154"/>
+    <w:rsid w:val="69146895"/>
     <w:rsid w:val="6B2CF8ED"/>
-    <w:rsid w:val="6C1BA90B"/>
-[...8 lines deleted...]
-    <w:rsid w:val="7C7BA8CF"/>
+    <w:rsid w:val="6CE0EDF4"/>
+    <w:rsid w:val="6E8474F8"/>
+    <w:rsid w:val="7146B417"/>
+    <w:rsid w:val="71E93195"/>
+    <w:rsid w:val="7417D7C0"/>
+    <w:rsid w:val="7DB6FBA5"/>
+    <w:rsid w:val="7EC944F5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{D30DAAF4-FD6F-40E1-BFEA-B894DA5AFF4D}"/>
+  <w15:docId w15:val="{4E631A71-EBD5-466F-A90C-2AE601F15C98}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -10984,234 +8411,193 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="008A0C5F"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
-      <w:ind w:left="992" w:right="868"/>
+      <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="567" w:right="868"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="001108C0"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
-      <w:ind w:left="992"/>
+      <w:ind w:left="567"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik6">
-[...42 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00D60A03"/>
+    <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
+      <w:ind w:left="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
@@ -11383,70 +8769,71 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002651D6"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
-    <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="001108C0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
@@ -11468,51 +8855,51 @@
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="4"/>
+        <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
@@ -11558,236 +8945,228 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="13"/>
+        <w:numId w:val="2"/>
       </w:numPr>
-      <w:tabs>
-[...1 lines deleted...]
-      </w:tabs>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00554512"/>
+    <w:rsid w:val="00B405A1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
-      <w:spacing w:after="0"/>
+      <w:ind w:right="142"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
-    <w:name w:val="Omslagsunderrubrik"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UnderrubrikVGR">
+    <w:name w:val="Underrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="OmslagsunderrubrikChar"/>
+    <w:link w:val="UnderrubrikVGRChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
-    <w:name w:val="Omslagsunderrubrik Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikVGRChar">
+    <w:name w:val="Underrubrik VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Omslagsunderrubrik"/>
+    <w:link w:val="UnderrubrikVGR"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00554512"/>
+    <w:rsid w:val="00BC6590"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
       </w:tabs>
-      <w:spacing w:after="0"/>
-      <w:ind w:left="1349"/>
+      <w:ind w:right="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00554512"/>
+    <w:rsid w:val="00E61294"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="1707"/>
+      <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="960"/>
     </w:pPr>
@@ -11824,118 +9203,118 @@
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="00660641"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:color w:val="000000"/>
-      <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FB5086"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
@@ -12917,56 +10296,56 @@
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00BD7BDD"/>
+    <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="14"/>
+        <w:numId w:val="3"/>
       </w:numPr>
-      <w:ind w:left="1349" w:hanging="357"/>
+      <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
@@ -13092,271 +10471,7456 @@
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik6Char">
-[...28 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
     <w:name w:val="Rubrik 9 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00D60A03"/>
+    <w:rsid w:val="009A32ED"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Brdtext">
+    <w:name w:val="Body Text"/>
+    <w:aliases w:val="(=Löpande text)"/>
+    <w:link w:val="BrdtextChar"/>
+    <w:rsid w:val="009A32ED"/>
+    <w:pPr>
+      <w:spacing w:after="160"/>
+      <w:ind w:left="2676"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextChar">
+    <w:name w:val="Brödtext Char"/>
+    <w:aliases w:val="(=Löpande text) Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Brdtext"/>
+    <w:rsid w:val="009A32ED"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabell">
+    <w:name w:val="Tabell"/>
+    <w:link w:val="TabellChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00831C35"/>
+    <w:pPr>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:ind w:right="-142"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TabellChar">
+    <w:name w:val="Tabell Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Tabell"/>
+    <w:rsid w:val="00831C35"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="AnvndHyperlnk">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001E45B2"/>
+    <w:rsid w:val="00B97D4E"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Kommentarsreferens">
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="character" w:styleId="Olstomnmnande">
+    <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006F465A"/>
+    <w:rsid w:val="00672EC3"/>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Innehllsfrteckningsrubrik">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Rubrik1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF582C"/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0"/>
+      <w:contextualSpacing w:val="0"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+    <w:name w:val="normaltextrun"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:rsid w:val="00061954"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+    <w:name w:val="eop"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:rsid w:val="00061954"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kommentarer">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="KommentarerChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006F465A"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KommentarerChar">
     <w:name w:val="Kommentarer Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Kommentarer"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="006F465A"/>
-[...9 lines deleted...]
-    <w:rsid w:val="006F465A"/>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarsmneChar">
-[...12 lines deleted...]
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="character" w:styleId="Kommentarsreferens">
+    <w:name w:val="annotation reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007F7693"/>
     <w:rPr>
-      <w:color w:val="605E5C"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="121657028">
+    <w:div w:id="101807843">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1517505024">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="684015378">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="816071584">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="115829094">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1789856165">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1369990562">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="704645945">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1776167441">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="908269268">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1854999069">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="901211383">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="239606003">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1965042325">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="176235371">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="393623559">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="699555047">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="465778314">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1908487936">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="106241328">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1519153033">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="749081197">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1765877949">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1401362343">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="874545005">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="718826069">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1898664654">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1120419292">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="604390767">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1182161337">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="393815724">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="173232128">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="543909208">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="66996129">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2020231609">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="267738448">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="385379700">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1910654273">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="114912359">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1795059869">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="615793544">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1702896080">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1198084282">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="314531839">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="763653171">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="705064164">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="806704620">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1175344563">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1673870044">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1557743289">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="977495954">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="802230386">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2107459406">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="137576897">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="298533232">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="605768752">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="162595260">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="545920646">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="875584759">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1502087083">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="878474690">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="794908659">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="531649742">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="141236573">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="598295497">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1786851491">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="931204784">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="130247768">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2070303774">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="340276487">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1381201633">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1015494707">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1582063463">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2145198420">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="115027926">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="221186377">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="621347138">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="166361984">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="225072351">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="2036614899">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="476918257">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="142432361">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1844319692">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="450125441">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="520322793">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2077700116">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="68118216">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1750729319">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="395278625">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="201751777">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="308444783">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1062605048">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="234780467">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="512649258">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="415520887">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="633104242">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="106313015">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1605844029">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1235316627">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1387026379">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2053574616">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="615478448">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="566914431">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1117262343">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="775641595">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1476605313">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="380325300">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+    </w:div>
+    <w:div w:id="437986228">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="702100036">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1558517949">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="217935130">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="438063148">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1406338077">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1847209458">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1719237409">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="261688670">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1336572782">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1343163485">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="750472969">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="883445701">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="599027792">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1224871785">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="876308185">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="945623232">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="546338178">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1695185838">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1636986222">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1037244325">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="635993222">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1175536575">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="557209340">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="415397016">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="81613865">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1365135784">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1149787100">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="392125200">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="557589092">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="851452888">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="435683701">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1837376609">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="894507156">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2104374689">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="19211714">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="155726592">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1115514026">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2114862656">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="659230643">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="387144081">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="82411345">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1288700525">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="299458749">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1183936617">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="489374780">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1076441743">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="379523119">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1657101074">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1768620334">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1259025615">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2044210218">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1579098022">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="917594821">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1415971852">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1396246698">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1678073444">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1120492491">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="582034710">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="788667634">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="176117637">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="711466445">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1095973859">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1702969613">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1605771110">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="621573126">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="876043956">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="855273570">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="394401793">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1919901039">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="626161218">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="425928004">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="689533173">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="337200065">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1851875377">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="738287970">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="294527544">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1099983603">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="147334099">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1577861365">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1169834783">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2016836775">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1105736202">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="647826484">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="196243310">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1059287699">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1003361351">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1939217198">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="208690494">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1819301134">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="597981198">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="830946432">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1591311823">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1675494099">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1831943535">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="515971500">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1008171707">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1613240727">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="830371290">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2052998147">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="603999720">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1725595471">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="116065891">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1362170267">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="432944315">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="187643101">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1993368781">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="138310871">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="789280405">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1557663181">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="496042150">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="504050335">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1700544193">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="785193536">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2124692670">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1873571953">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1469199794">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="35205226">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1710301982">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1474517994">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="986014263">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2055350147">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1714847635">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1685084430">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1205095016">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="4283780">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1074009535">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1509830311">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1163929404">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="658383213">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="739837856">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="210457974">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="641078219">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1929652779">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1217938863">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="24061562">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1242331263">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1269896044">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1133447994">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1240170446">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="663242221">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="108673046">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="683017275">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1842161325">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="178737436">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="945772718">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="552543450">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="346371587">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1298800755">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="525679144">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="920914469">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="118188236">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="231627844">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="705908763">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="979573406">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="477454093">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2003001743">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1144352039">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1915115966">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1024287223">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="533927855">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="905185488">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="568344892">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="911356864">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1945379529">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2083674448">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="38556408">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="161819034">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2130129100">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="538516276">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="840895097">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1487472927">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1911890574">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="270822123">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="630019205">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1859192805">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1740444756">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1188449499">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="2041396430">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1325090050">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="966857347">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1419405664">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1673022399">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="927466639">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1392270264">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2041582969">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2003853733">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1067726978">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="349917794">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="716049966">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="173963172">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="522980219">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1611627201">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="112018462">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1088500967">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1581325039">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2133090162">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="335617616">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1304851724">
+    <w:div w:id="1379817548">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="284390437">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1608659403">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1341157906">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1096176127">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="999578339">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1722944599">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1633095632">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="944532530">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1545093620">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1362827954">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="999236567">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="71120001">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1448114834">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1687517278">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1269509616">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1850868847">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="220993022">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1280335170">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1491363569">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1116023312">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2016227278">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2092121623">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="160778557">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="443229562">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="932594534">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1234193292">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="763503185">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="145435462">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1750351086">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="787050251">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="613632770">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="651953237">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1210191409">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="65033349">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="473181779">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="695353254">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1084231344">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="400105557">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1081562289">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1024403708">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1241866954">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="347215809">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1378628053">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1434284264">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1277254129">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="498884545">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="449858883">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="585069865">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="895822632">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1959947319">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="392432802">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="833108842">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1665930697">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1609853552">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="77871762">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="437023807">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="809905976">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1560362930">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="636224206">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="256989222">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1165585795">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1590043553">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2100132452">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="156846558">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1973094827">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1874725311">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1873684510">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="588739298">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2005279116">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="208760870">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="49618291">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1173911910">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2029406187">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="573660771">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="311257741">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1072658653">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1477646952">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="540166731">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1399599080">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="472136343">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="151020594">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1993555331">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1563055631">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="351341549">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1178038014">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2084523803">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="509489678">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1297680197">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1597210596">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="96365924">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="882206592">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="819033608">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1163548225">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="216086210">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="780221482">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1650162974">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1021664329">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="417678281">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1196775789">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1722754720">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="817766916">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="920481996">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1649361388">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="243608649">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1957760038">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="709914996">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1425413789">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="557514762">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1956522032">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1014960070">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="786122857">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2003194909">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="61299902">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2079553834">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1800146617">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1581330866">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="645159820">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="477697402">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2133086319">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="88237086">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1958483916">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1301226983">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="753432432">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="773017793">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="620189305">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2025473112">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2119443863">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="942154659">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="735980796">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1245265329">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1000082310">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="295061886">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="640811786">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="236206327">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2055542886">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2113471782">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1245644708">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="921835814">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="536553629">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="313533141">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="12801713">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1540775787">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1211721536">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="571475565">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1150514835">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="13312056">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="476462824">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1870948488">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="597832724">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1608385705">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="483157003">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="986058968">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1692686253">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1053388253">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1569145216">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1442533915">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2036225997">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="39011968">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="646789100">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1135878566">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="291715222">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="267009319">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1463234500">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1933662763">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="301422779">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1715614735">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="780761707">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1361592083">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2089618013">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="695928741">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1367288762">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="296300968">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="477265633">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="617563310">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1961525125">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1049956366">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1790707954">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="723480584">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2036080356">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1589265695">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2146309871">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1553613713">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="948243568">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="580139481">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1716925187">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1354065257">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2028171520">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1147935158">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="128208768">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1656104795">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="851803858">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1672636359">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1740901338">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="247544328">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="169878983">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="340007381">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1365056793">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1608929903">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="341443884">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1693603545">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="755785953">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="848330446">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1627392839">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1976790260">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1416704609">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="734014716">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1197278816">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="563181709">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1916621789">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1430154815">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="72434522">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1222643428">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1744837051">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="869877644">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1215658860">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="278529504">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1204903129">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="452871217">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="709233807">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="371153259">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1072048206">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="373775416">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1795248820">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1552183307">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2096126656">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="426660349">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="68772860">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1835802529">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2076275228">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="958990635">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="501316653">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="781804266">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1768649282">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="868377245">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1166480749">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2112121884">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1970285600">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="633292574">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="453141698">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2120025492">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1864509502">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1195998377">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1869490552">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1867671333">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="128400526">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="558783648">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="437600387">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2039230815">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="720402360">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2052797933">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1521048802">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1711495552">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="437481402">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1729376644">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="524247383">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2034763276">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="759181147">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="349987538">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="688675406">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2091732625">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1937515883">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1763725400">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1124039308">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1794061153">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1855149137">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="458960169">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1012806055">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1771123956">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="536698717">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="494927982">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="819611103">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2059233560">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1869249176">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="678972003">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="423919551">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1448037297">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="434445112">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2135051833">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="871697758">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
     </w:div>
   </w:divs>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-192/SURROGATE/Undertrycksbehandling%20vid%20s%c3%a5r%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-29/SURROGATE/Akut%20sm%c3%a4rta%20och%20sm%c3%a4rtrelaterad%20oro%20hos%20barn%20och%20ungdomar%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-192/SURROGATE/Undertrycksbehandling%20vid%20s%c3%a5r%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-29/SURROGATE/Akut%20sm%c3%a4rta%20och%20sm%c3%a4rtrelaterad%20oro%20hos%20barn%20och%20ungdomar%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-29/SURROGATE/Akut%20sm%c3%a4rta%20och%20sm%c3%a4rtrelaterad%20oro%20hos%20barn%20och%20ungdomar%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-48/SURROGATE/Antidoter%20inom%20S%c3%b6dra%20%c3%84lvsborgs%20Sjukhus.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-192/SURROGATE/Undertrycksbehandling%20vid%20s%c3%a5r%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId22" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://encoded-592c9deb-987b-4562-aa3c-9fa3d37d83e9.uri/bookmark%3a%2f%2fBr%25C3%25A4nnskadeenheter" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="bookmark://_Analgetika_och_anxiolytika" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="rewritten://395a775c-2990-41a8-b6eb-ace84bc619b3" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="rewritten://ff0cbc90-4981-463c-be6e-f5c798223831" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://encoded-592c9deb-987b-4562-aa3c-9fa3d37d83e9.uri/bookmark%3a%2f%2f_Genomf%25C3%25B6rande" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="rewritten://4272f652-0b58-4fdf-a570-7c25e080d58a" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="rewritten://34366c9d-29a2-4789-b8fb-210a487a086e" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="rewritten://8cf94bdb-a7ea-4158-bd9d-e9a2e9213670" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-192/SURROGATE/Undertrycksbehandling%20vid%20s%c3%a5r%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-29/SURROGATE/Akut%20sm%c3%a4rta%20och%20sm%c3%a4rtrelaterad%20oro%20hos%20barn%20och%20ungdomar%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-48/SURROGATE/Antidoter%20inom%20S%c3%b6dra%20%c3%84lvsborgs%20Sjukhus.pdf" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="rewritten://be1aa507-14e4-4782-89f9-2d7504c496c0" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="rewritten://3bf2e3bf-e3e1-4218-a4ee-877693fe7c78" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-29/SURROGATE/Akut%20sm%c3%a4rta%20och%20sm%c3%a4rtrelaterad%20oro%20hos%20barn%20och%20ungdomar%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="bookmark://Bilaga1" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-29/SURROGATE/Akut%20sm%c3%a4rta%20och%20sm%c3%a4rtrelaterad%20oro%20hos%20barn%20och%20ungdomar%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="bookmark://Bilaga1" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-192/SURROGATE/Undertrycksbehandling%20vid%20s%c3%a5r%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="rewritten://a4d6f264-093c-4136-bbbd-385398606bd4" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-192/SURROGATE/Undertrycksbehandling%20vid%20s%c3%a5r%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId35" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="367B1E"/>
       </a:accent2>
       <a:accent3>
@@ -13637,1140 +18201,58 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Dok_med_omslag_sd_red</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>11</Pages>
-[...1 lines deleted...]
-  <Characters>16601</Characters>
+  <Pages>12</Pages>
+  <Words>2983</Words>
+  <Characters>15815</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>138</Lines>
-  <Paragraphs>36</Paragraphs>
+  <Lines>131</Lines>
+  <Paragraphs>37</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>18501</CharactersWithSpaces>
+  <CharactersWithSpaces>18761</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
-  <HLinks>
-[...1064 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Brännskada, svår – handläggning vid SÄS</dc:title>
   <dc:subject/>
-  <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
+  <dc:creator/>
   <keywords/>
-  <lastModifiedBy>Karin Åhlin</lastModifiedBy>
-[...1 lines deleted...]
-  <lastPrinted>2016-03-31T19:56:00.0000000Z</lastPrinted>
+  <lastModifiedBy>Malin Svensson</lastModifiedBy>
+  <revision>8</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>