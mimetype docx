--- v0 (2025-11-26)
+++ v1 (2026-09-09)
@@ -1,2189 +1,1382 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6B0FBDB8" w14:textId="7A77B093" w:rsidR="009A6EC9" w:rsidRPr="00402CAB" w:rsidRDefault="52F6C6DD" w:rsidP="00402CAB">
+    <w:p w14:paraId="71792A46" w14:textId="77777777" w:rsidR="00C336B8" w:rsidRDefault="00C336B8" w:rsidP="00C336B8">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk146807642"/>
-      <w:r>
+      <w:bookmarkStart w:id="0" w:name="_Toc100327184"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc228170737"/>
+      <w:r w:rsidRPr="00C336B8">
         <w:t>Läkemedel vid patienttransport när patient byter vårdavdelning inom SÄS Borås</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="55EE1B14" w14:textId="77777777" w:rsidR="009A6EC9" w:rsidRDefault="52F6C6DD" w:rsidP="009A6EC9">
+    <w:p w14:paraId="11BC1DCA" w14:textId="02C24261" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-      </w:pPr>
-[...11 lines deleted...]
-        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="73BE5881" w14:textId="72ACCB2D" w:rsidR="009A6EC9" w:rsidRDefault="00163134" w:rsidP="009A6EC9">
+    <w:p w14:paraId="1C8494DF" w14:textId="503BB000" w:rsidR="00783D94" w:rsidRPr="00783D94" w:rsidRDefault="00C336B8" w:rsidP="00EC3CD1">
+      <w:r w:rsidRPr="00783D94">
+        <w:t>Uppdateringar </w:t>
+      </w:r>
+      <w:r w:rsidR="00305B2F" w:rsidRPr="00783D94">
+        <w:t>efter byt</w:t>
+      </w:r>
+      <w:r w:rsidR="00783D94" w:rsidRPr="00783D94">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00305B2F" w:rsidRPr="00783D94">
+        <w:t xml:space="preserve"> av ansvariga för patienttransport på förvaltningen Fastighet, stöd och service </w:t>
+      </w:r>
+      <w:r w:rsidR="00B2513F">
+        <w:t xml:space="preserve">(FFSS) </w:t>
+      </w:r>
+      <w:r w:rsidR="00305B2F" w:rsidRPr="00783D94">
+        <w:t xml:space="preserve">samt tillägg av information under rubriken </w:t>
+      </w:r>
+      <w:r w:rsidR="00305B2F" w:rsidRPr="00783D94">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Bakgrund och syfte</w:t>
+      </w:r>
+      <w:r w:rsidR="00305B2F" w:rsidRPr="00783D94">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69BCFD87" w14:textId="3F00A84B" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc100327185"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc228170738"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc72840807"/>
       <w:r>
-        <w:t xml:space="preserve">Uppdateringar </w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="00F1336E">
+        <w:t>Sammanfattning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="2578819E" w14:textId="563B9476" w:rsidR="00EC3CD1" w:rsidRDefault="00C336B8" w:rsidP="00EC3CD1">
+      <w:r w:rsidRPr="00C336B8">
+        <w:t>Rutinen beskriver arbetssätt och ansvarsfördelning när patient flyttas till</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C336B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C336B8">
+        <w:t>annan v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C336B8">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C336B8">
+        <w:t>rdavdelning och transport</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C336B8">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C336B8">
+        <w:t>r ska ansvara f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C336B8">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C336B8">
+        <w:t>r l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C336B8">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C336B8">
+        <w:t>kemedel som medf</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C336B8">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C336B8">
+        <w:t>ljer patienten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29B03EF5" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRPr="00EB39AE" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc100327186"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc228170740"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>Bakgrund och syfte</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidRPr="00EB39AE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F1336E" w:rsidRPr="00223170">
+    </w:p>
+    <w:p w14:paraId="05BD2ECA" w14:textId="059A9EBB" w:rsidR="00A20302" w:rsidRPr="00A20302" w:rsidRDefault="00671163" w:rsidP="00EC3CD1">
+      <w:bookmarkStart w:id="7" w:name="_Toc100327187"/>
+      <w:r w:rsidRPr="00A20302">
+        <w:t>Styrdokumentet syftar till att säkerställa säker</w:t>
+      </w:r>
+      <w:r w:rsidR="00A20302">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A20302">
+        <w:t xml:space="preserve">hantering och tydlig ansvarsfördelning </w:t>
+      </w:r>
+      <w:r w:rsidR="00A20302">
+        <w:t xml:space="preserve">mellan vårdpersonal och servicepersonal </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A20302">
+        <w:t xml:space="preserve">vid transport </w:t>
+      </w:r>
+      <w:r w:rsidR="00A20302" w:rsidRPr="00A20302">
+        <w:t>som inkluderar läkemedel</w:t>
+      </w:r>
+      <w:r w:rsidR="00783D94">
+        <w:t xml:space="preserve"> på Södra Älvsborgs sjukhus</w:t>
+      </w:r>
+      <w:r w:rsidR="00B2513F">
+        <w:t xml:space="preserve"> (SÄS)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A20302" w:rsidRPr="00A20302">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70B2A54A" w14:textId="7D98B619" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc228170741"/>
+      <w:r>
+        <w:t>Förutsättningar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="47CD8972" w14:textId="49495469" w:rsidR="00C336B8" w:rsidRPr="00C336B8" w:rsidRDefault="00C336B8" w:rsidP="00C336B8">
+      <w:bookmarkStart w:id="9" w:name="_Toc100327192"/>
+      <w:r w:rsidRPr="00C336B8">
+        <w:t>På SÄS ska hanteringen av läkemedel vara säker och spårbar när en patient byter vårdavdelning. Det kräver samverkan mellan vårdpersonal på sjukhuset och servicepersonal från FFSS. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="331EBE4B" w14:textId="77777777" w:rsidR="00C336B8" w:rsidRPr="00C336B8" w:rsidRDefault="00C336B8" w:rsidP="00C336B8">
+      <w:r w:rsidRPr="00C336B8">
+        <w:t>Rutinen gäller när transportör ska ta ansvar för läkemedel i samband med transport av patient mellan enheter på SÄS. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D7721F5" w14:textId="77777777" w:rsidR="00C336B8" w:rsidRPr="00C336B8" w:rsidRDefault="00C336B8" w:rsidP="00C336B8">
+      <w:r w:rsidRPr="00C336B8">
+        <w:lastRenderedPageBreak/>
+        <w:t>Vårdpersonal bedömer om patienten själv eller transportören ska ta ansvar för läkemedlen under transporten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E5E7E43" w14:textId="77777777" w:rsidR="00C336B8" w:rsidRPr="00C336B8" w:rsidRDefault="00C336B8" w:rsidP="00C336B8">
+      <w:r w:rsidRPr="00C336B8">
+        <w:t>Vid transport av läkemedel, utan patient, gäller samma rutin. Då ska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C336B8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Övriga transporter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C336B8">
+        <w:t> användas i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C336B8">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Columna</w:t>
       </w:r>
-      <w:r w:rsidR="00F1336E">
-[...3 lines deleted...]
-        <w:t>då breddinförande av Millennium pausats.</w:t>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C336B8">
+        <w:t> och det ska anges att det handlar om transport av läkemedel.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FD8A45D" w14:textId="386994B9" w:rsidR="009A6EC9" w:rsidRDefault="52F6C6DD" w:rsidP="009A6EC9">
+    <w:p w14:paraId="2A1E840B" w14:textId="77777777" w:rsidR="00C336B8" w:rsidRPr="00C336B8" w:rsidRDefault="00C336B8" w:rsidP="00C336B8">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:r>
-        <w:t>Förutsättningar</w:t>
+      <w:r w:rsidRPr="00C336B8">
+        <w:t>Ansvarsfördelning </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2528D9FB" w14:textId="2ADC15AF" w:rsidR="00FC430F" w:rsidRDefault="52F6C6DD" w:rsidP="0069397B">
+    <w:p w14:paraId="6FBC5A35" w14:textId="77777777" w:rsidR="00C336B8" w:rsidRPr="00C336B8" w:rsidRDefault="00C336B8" w:rsidP="00C336B8">
       <w:pPr>
-        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:r>
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> (FFSS).</w:t>
+      <w:r w:rsidRPr="00C336B8">
+        <w:t>Avsändande enhet </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0202EB1E" w14:textId="70B501D4" w:rsidR="00312F89" w:rsidRDefault="00312F89" w:rsidP="00312F89">
+    <w:p w14:paraId="27DD96A5" w14:textId="77777777" w:rsidR="00C336B8" w:rsidRPr="00C336B8" w:rsidRDefault="00C336B8" w:rsidP="00C336B8">
       <w:pPr>
-        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">i </w:t>
+      <w:r w:rsidRPr="00C336B8">
+        <w:t>Om patienttransportören ska ta ansvar för läkemedel i samband med transport, anger den som beställer transporten detta i kommentarsfältet i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="003E1970" w:rsidRPr="003E1970">
+      <w:r w:rsidRPr="00C336B8">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Columna</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="003E1970">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00C336B8">
+        <w:t>.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55265861" w14:textId="77777777" w:rsidR="009A6EC9" w:rsidRPr="00312F89" w:rsidRDefault="52F6C6DD" w:rsidP="009A6EC9">
-[...20 lines deleted...]
-    <w:p w14:paraId="3D142188" w14:textId="410EE6D7" w:rsidR="009A6EC9" w:rsidRPr="00B30962" w:rsidRDefault="00312F89" w:rsidP="009A6EC9">
+    <w:p w14:paraId="7AE9074A" w14:textId="77777777" w:rsidR="00C336B8" w:rsidRPr="00C336B8" w:rsidRDefault="00C336B8" w:rsidP="00C336B8">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00312F89">
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> i </w:t>
+      <w:r w:rsidRPr="00C336B8">
+        <w:t>Om patienttransportören ska ta med läkemedel, packar sjuksköterska eller farmaceut dessa i en e-handelspåse som försluts. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58C9896F" w14:textId="77777777" w:rsidR="00C336B8" w:rsidRPr="00C336B8" w:rsidRDefault="00C336B8" w:rsidP="00C336B8">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C336B8">
+        <w:t>Medarbetare på avlämnande avdelning möter upp patienttransportör från FFSS och överlämnar den förslutna e-handelspåsen till transportören. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46AA425D" w14:textId="77777777" w:rsidR="00C336B8" w:rsidRPr="00C336B8" w:rsidRDefault="00C336B8" w:rsidP="00C336B8">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C336B8">
+        <w:t>Om patienttransport inkluderar läkemedel, med detta inte angetts vid beställningen i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="003E1970" w:rsidRPr="003E1970">
+      <w:r w:rsidRPr="00C336B8">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Columna</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00C17EF4">
-[...92 lines deleted...]
-        <w:t xml:space="preserve"> i </w:t>
+      <w:r w:rsidRPr="00C336B8">
+        <w:t>, och detta upptäcks när patienttransportör kommer till vårdavdelningen, ansvarar vårdpersonalen för att göra om beställningen i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="003E1970" w:rsidRPr="003E1970">
+      <w:r w:rsidRPr="00C336B8">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Columna</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DA6B00">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">i </w:t>
+      <w:r w:rsidRPr="00C336B8">
+        <w:t> så att det framgår att läkemedel har skickats med i patienttransporten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CC0B7DD" w14:textId="77777777" w:rsidR="00C336B8" w:rsidRPr="00C336B8" w:rsidRDefault="00C336B8" w:rsidP="00C336B8">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C336B8">
+        <w:t>Patienttransportör från FFSS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="585A571A" w14:textId="77777777" w:rsidR="00C336B8" w:rsidRPr="00C336B8" w:rsidRDefault="00C336B8" w:rsidP="00C336B8">
+      <w:r w:rsidRPr="00C336B8">
+        <w:t>Ansvarar för att:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CCC54AB" w14:textId="77777777" w:rsidR="00C336B8" w:rsidRPr="00C336B8" w:rsidRDefault="00C336B8" w:rsidP="00C336B8">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C336B8">
+        <w:t>uppmärksamma om patienttransporten inkluderar transport av läkemedel </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65D8DDE4" w14:textId="77777777" w:rsidR="00C336B8" w:rsidRPr="00C336B8" w:rsidRDefault="00C336B8" w:rsidP="00C336B8">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C336B8">
+        <w:t>kontrollera att e-handelspåse, som lämnas över av medarbetare på avsändande enhet, är försluten </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BC54F64" w14:textId="77777777" w:rsidR="00C336B8" w:rsidRPr="00C336B8" w:rsidRDefault="00C336B8" w:rsidP="00C336B8">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C336B8">
+        <w:t>transportera patient och e-handelspåse till anvisad vårdavdelning </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B8387D1" w14:textId="77777777" w:rsidR="00C336B8" w:rsidRPr="00C336B8" w:rsidRDefault="00C336B8" w:rsidP="00C336B8">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C336B8">
+        <w:t>uppmana ansvarig vårdpersonal för att göra om beställningen i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="003E1970" w:rsidRPr="003E1970">
+      <w:r w:rsidRPr="00C336B8">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Columna</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="003E1970">
-[...3 lines deleted...]
-        <w:t>så att det framgår att läkemedel har skickats med i patienttransporten.</w:t>
+      <w:r w:rsidRPr="00C336B8">
+        <w:t xml:space="preserve"> och ange att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C336B8">
+        <w:lastRenderedPageBreak/>
+        <w:t>patienttransporten inkluderar läkemedel om detta är missat i ordinarie beställning. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2517A20F" w14:textId="2A57A6EF" w:rsidR="009A6EC9" w:rsidRPr="009A6EC9" w:rsidRDefault="009766CE" w:rsidP="00EB130A">
+    <w:p w14:paraId="2FFE4A9F" w14:textId="77777777" w:rsidR="00C336B8" w:rsidRPr="00C336B8" w:rsidRDefault="00C336B8" w:rsidP="00C336B8">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:r w:rsidRPr="00312F89">
-[...15 lines deleted...]
-        <w:t>FFSS</w:t>
+      <w:r w:rsidRPr="00C336B8">
+        <w:t>Mottagande enhet </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16B0F2EB" w14:textId="5ED4EB81" w:rsidR="009A6EC9" w:rsidRDefault="52F6C6DD" w:rsidP="00EB130A">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Ansvarar för att: </w:t>
+    <w:p w14:paraId="49818C9A" w14:textId="77777777" w:rsidR="00C336B8" w:rsidRPr="00C336B8" w:rsidRDefault="00C336B8" w:rsidP="00C336B8">
+      <w:r w:rsidRPr="00C336B8">
+        <w:t>Ansvarsfördelning: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D63D034" w14:textId="03114CAE" w:rsidR="009A6EC9" w:rsidRDefault="009A6EC9" w:rsidP="005224B8">
+    <w:p w14:paraId="09FBDDCB" w14:textId="77777777" w:rsidR="00C336B8" w:rsidRPr="00C336B8" w:rsidRDefault="00C336B8" w:rsidP="00C336B8">
+      <w:r w:rsidRPr="00C336B8">
+        <w:t>Sjuksköterska/farmaceut eller annan ansvarig vårdpersonal möter upp patienttransportör från FFSS och </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E78732A" w14:textId="77777777" w:rsidR="00C336B8" w:rsidRPr="00C336B8" w:rsidRDefault="00C336B8" w:rsidP="00C336B8">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> patienttransporten inkluderar transport av läkemedel</w:t>
+      <w:r w:rsidRPr="00C336B8">
+        <w:t>tar emot patient och eventuell e-handelspåse </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19372286" w14:textId="37DD65BD" w:rsidR="009A6EC9" w:rsidRDefault="009A6EC9" w:rsidP="005224B8">
+    <w:p w14:paraId="0DE6D180" w14:textId="77777777" w:rsidR="00C336B8" w:rsidRPr="00C336B8" w:rsidRDefault="00C336B8" w:rsidP="00C336B8">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r>
-[...30 lines deleted...]
-        <w:t>är försluten</w:t>
+      <w:r w:rsidRPr="00C336B8">
+        <w:t>kontrollerar att påsen är intakt vid överlämnandet. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="452A3C1D" w14:textId="58410D3F" w:rsidR="00992746" w:rsidRDefault="009A6EC9" w:rsidP="005224B8">
-[...113 lines deleted...]
-    <w:p w14:paraId="07D67440" w14:textId="00CF9C39" w:rsidR="005E1E13" w:rsidRDefault="005E1E13" w:rsidP="005E1E13">
+    <w:p w14:paraId="6AFFDAAA" w14:textId="77777777" w:rsidR="00C336B8" w:rsidRPr="00C336B8" w:rsidRDefault="00C336B8" w:rsidP="00C336B8">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">Överföring av patient till </w:t>
+      <w:r w:rsidRPr="00C336B8">
+        <w:t>Överföring av patient till </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00C336B8">
         <w:t>vårdhotellet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-        <w:t xml:space="preserve"> SÄS</w:t>
+      <w:r w:rsidRPr="00C336B8">
+        <w:t> SÄS </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="785C8B3F" w14:textId="76FCAA39" w:rsidR="005E1E13" w:rsidRDefault="0DD036C4" w:rsidP="005E1E13">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Om patient ska flyttas till </w:t>
+    <w:p w14:paraId="74748A51" w14:textId="77777777" w:rsidR="00C336B8" w:rsidRPr="00C336B8" w:rsidRDefault="00C336B8" w:rsidP="00C336B8">
+      <w:r w:rsidRPr="00C336B8">
+        <w:t>Om patient ska flyttas till </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00C336B8">
         <w:t>vårdhotellet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:r w:rsidRPr="0DD036C4">
+      <w:r w:rsidRPr="00C336B8">
+        <w:t> SÄS, kan större mängder läkemedel skickas med i samband med patienttransporten, se rutinen </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00C336B8">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Dokumentation och vårdtillfälleshantering för patienter på SÄS Vårdhotell</w:t>
+          <w:t xml:space="preserve">Dokumentation och vårdtillfälleshantering för patienter på SÄS </w:t>
         </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00C336B8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Vårdhotell</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
-      <w:r>
-        <w:t>. Vid dessa patienttransporter kan läkemedel skickas med i andra påsar än e-handelspåse.</w:t>
+      <w:r w:rsidRPr="00C336B8">
+        <w:t>. Vid dessa patienttransporter kan läkemedel skickas med i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C336B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C336B8">
+        <w:t>andra p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C336B8">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C336B8">
+        <w:t xml:space="preserve">sar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C336B8">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C336B8">
+        <w:t>n e-handelsp</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C336B8">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C336B8">
+        <w:t>se. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="181C5962" w14:textId="233559A1" w:rsidR="009A6EC9" w:rsidRPr="005224B8" w:rsidRDefault="52F6C6DD" w:rsidP="005224B8">
+    <w:p w14:paraId="35EB2842" w14:textId="77777777" w:rsidR="00C336B8" w:rsidRPr="00C336B8" w:rsidRDefault="00C336B8" w:rsidP="00C336B8">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:r>
-        <w:t>Avvikelser</w:t>
+      <w:r w:rsidRPr="00C336B8">
+        <w:t>Avvikelser </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7066C496" w14:textId="05E3EC34" w:rsidR="00934733" w:rsidRDefault="52F6C6DD" w:rsidP="00663A69">
-[...37 lines deleted...]
-      <w:r w:rsidR="006C1A4F" w:rsidRPr="00F20340">
+    <w:p w14:paraId="0E74B431" w14:textId="7B090227" w:rsidR="009A32ED" w:rsidRDefault="00C336B8" w:rsidP="00C336B8">
+      <w:r w:rsidRPr="00C336B8">
+        <w:t>Om sjuksköterska/farmaceut eller annan vårdpersonal på mottagande avdelning, upptäcker att e-handelspåsen inte är intakt vid över</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C336B8">
         <w:softHyphen/>
-        <w:t>lämnandet</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">, ska detta registreras som en avvikelse i </w:t>
+        <w:t>lämnandet, ska detta registreras som en avvikelse i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00C336B8">
         <w:t>MedControl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00C336B8">
+        <w:t> Pro. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w14:paraId="2D6CF033" w14:textId="77777777" w:rsidR="007743F0" w:rsidRDefault="52F6C6DD" w:rsidP="00E51FF9">
+    <w:p w14:paraId="46F80C1F" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRPr="000D04ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
       </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc100327194"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc228170744"/>
+      <w:r w:rsidRPr="000D04ED">
+        <w:t>Arbetsgrupp</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
-        <w:t>Dokumentinformation</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B32689A" w14:textId="77777777" w:rsidR="007743F0" w:rsidRPr="007743F0" w:rsidRDefault="52F6C6DD" w:rsidP="52F6C6DD">
-[...14 lines deleted...]
-        <w:t>För innehållet svarar</w:t>
+    <w:p w14:paraId="0258ECEC" w14:textId="53775F53" w:rsidR="00C336B8" w:rsidRPr="00C336B8" w:rsidRDefault="00C336B8" w:rsidP="00C336B8">
+      <w:bookmarkStart w:id="12" w:name="_Toc100327195"/>
+      <w:r w:rsidRPr="00C336B8">
+        <w:t>Zeina Zimmerman, utvecklingsledare, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005D2BE0">
+        <w:t>stabsområde</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C336B8">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="005D2BE0">
+        <w:t>logistikenhet</w:t>
+      </w:r>
+      <w:r w:rsidR="00C50164">
+        <w:t xml:space="preserve">, Södra Älvsborgs sjukhus </w:t>
+      </w:r>
+      <w:r w:rsidR="005D2BE0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C336B8">
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CAE0DBB" w14:textId="69F99B3C" w:rsidR="007743F0" w:rsidRDefault="52F6C6DD" w:rsidP="00E51FF9">
-[...12 lines deleted...]
-        <w:t>lokal och service</w:t>
+    <w:p w14:paraId="2885CC2A" w14:textId="680F4144" w:rsidR="00C336B8" w:rsidRPr="007432AA" w:rsidRDefault="009145B1" w:rsidP="00C336B8">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007432AA">
+        <w:t>Salija</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007432AA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007432AA">
+        <w:t>Ra</w:t>
+      </w:r>
+      <w:r w:rsidR="007432AA" w:rsidRPr="007432AA">
+        <w:t>ci</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007432AA">
+        <w:t>povic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C336B8" w:rsidRPr="007432AA">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="007432AA" w:rsidRPr="007432AA">
+        <w:t>enhets</w:t>
+      </w:r>
+      <w:r w:rsidR="00C336B8" w:rsidRPr="007432AA">
+        <w:t xml:space="preserve">chef, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C50164">
+        <w:t xml:space="preserve">intern service, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007432AA">
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="00C336B8" w:rsidRPr="007432AA">
+        <w:t>astighet, stöd och service  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EE26D99" w14:textId="6C131F9A" w:rsidR="007743F0" w:rsidRDefault="52F6C6DD" w:rsidP="00E51FF9">
-[...106 lines deleted...]
-    <w:p w14:paraId="0F366044" w14:textId="6DB4B38B" w:rsidR="00E8320C" w:rsidRDefault="00E8320C" w:rsidP="00E8320C">
+    <w:p w14:paraId="188AE2C8" w14:textId="50061DF7" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="13" w:name="_Toc228170745"/>
+      <w:r w:rsidRPr="000D04ED">
+        <w:t>Källförteckning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
-    <w:p w14:paraId="4858D601" w14:textId="0445BBF6" w:rsidR="00E8320C" w:rsidRPr="00895FB3" w:rsidRDefault="00E8320C" w:rsidP="00E8320C">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Dokumentation och vårdtillfälleshantering för patienter på SÄS </w:t>
+    <w:p w14:paraId="197D5C73" w14:textId="7086571E" w:rsidR="00C336B8" w:rsidRPr="00C336B8" w:rsidRDefault="00C336B8" w:rsidP="00C336B8">
+      <w:r w:rsidRPr="00C336B8">
+        <w:t>Dokumentation och vårdtillfälleshantering för patienter på SÄS </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E8320C">
+      <w:r w:rsidRPr="00C336B8">
         <w:t>Vårdhotell</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00C336B8">
+        <w:t>. Sjukhusövergripande rutin, SÄS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C336B8">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="00BA3ED5">
+      <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00C336B8">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument</w:t>
+          <w:t>https://insidan.vgregion.se</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00C336B8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>/</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00C336B8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>forvaltningar/sodra-alvsborgs-sjukhus/styrdokument</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00C336B8">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00E8320C" w:rsidRPr="00895FB3" w:rsidSect="00F05264">
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId15"/>
+    <w:p w14:paraId="40AA233F" w14:textId="17DD0B4B" w:rsidR="009C6C0C" w:rsidRDefault="009C6C0C" w:rsidP="00B03BB7"/>
+    <w:sectPr w:rsidR="009C6C0C" w:rsidSect="00B96AFF">
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="even" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:headerReference w:type="first" r:id="rId17"/>
+      <w:footerReference w:type="first" r:id="rId18"/>
+      <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5DD8172F" w14:textId="77777777" w:rsidR="00361AEB" w:rsidRDefault="00361AEB">
+    <w:p w14:paraId="56F4E106" w14:textId="77777777" w:rsidR="00AA08A5" w:rsidRDefault="00AA08A5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4A421380" w14:textId="77777777" w:rsidR="00361AEB" w:rsidRDefault="00361AEB">
+    <w:p w14:paraId="6B5ADE8D" w14:textId="77777777" w:rsidR="00AA08A5" w:rsidRDefault="00AA08A5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7B9AD9D7" w14:textId="77777777" w:rsidR="00361AEB" w:rsidRDefault="00361AEB">
+    <w:p w14:paraId="086B4093" w14:textId="77777777" w:rsidR="00AA08A5" w:rsidRDefault="00AA08A5">
       <w:pPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier">
-    <w:panose1 w:val="02070409020205020404"/>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3FC6B21C" w14:textId="052E4292" w:rsidR="008250CC" w:rsidRDefault="008250CC" w:rsidP="008250CC">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
-      <w:jc w:val="center"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
+      <w:rPr>
+        <w:rStyle w:val="Sidnummer"/>
+      </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="52F6C6DD">
+    <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-        <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="52F6C6DD">
+    <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...3 lines deleted...]
-      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+      </w:rPr>
+      <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="52F6C6DD">
+    <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+      <w:ind w:firstLine="360"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="00AA08A5" w:rsidP="00EC0A68">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:id w:val="-2070031421"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:r w:rsidR="00A65FD4" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> (</w:t>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="52F6C6DD" w:rsidRPr="52F6C6DD">
-[...6 lines deleted...]
-      <w:t>2</w:t>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:noProof/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>4</w:t>
     </w:r>
-    <w:r w:rsidRPr="52F6C6DD">
-[...4 lines deleted...]
-        <w:szCs w:val="20"/>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="52F6C6DD" w:rsidRPr="52F6C6DD">
-[...66 lines deleted...]
-        <w:szCs w:val="20"/>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="1FE2B822" w14:textId="08658379" w:rsidR="00660269" w:rsidRDefault="008250CC" w:rsidP="00FB2F0F">
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FE2B822" w14:textId="76DF6159" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="39716D08" wp14:editId="19B0CF05">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="5971BB2D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>4552950</wp:posOffset>
+            <wp:posOffset>4391660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-114300</wp:posOffset>
+            <wp:posOffset>-3947</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1897920" cy="384860"/>
-          <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+          <wp:extent cx="1953671" cy="348178"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="12" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="VG_Ne.wmf"/>
+                  <pic:cNvPr id="12" name="Bildobjekt 12">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
-                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1897920" cy="384860"/>
+                    <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="68FEC66D" w14:textId="77777777" w:rsidR="00361AEB" w:rsidRDefault="00361AEB"/>
+    <w:p w14:paraId="5CA64D83" w14:textId="77777777" w:rsidR="00AA08A5" w:rsidRDefault="00AA08A5"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="115B44A4" w14:textId="77777777" w:rsidR="00361AEB" w:rsidRDefault="00361AEB">
+    <w:p w14:paraId="424C5DFA" w14:textId="77777777" w:rsidR="00AA08A5" w:rsidRDefault="00AA08A5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3D5C4121" w14:textId="77777777" w:rsidR="00361AEB" w:rsidRDefault="00361AEB">
+    <w:p w14:paraId="43FCD04F" w14:textId="77777777" w:rsidR="00AA08A5" w:rsidRDefault="00AA08A5">
       <w:pPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="058CDD4D" w14:textId="693EFBDC" w:rsidR="008A4EB9" w:rsidRDefault="00A5066F" w:rsidP="00413A60">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+    <w:pPr>
+      <w:pStyle w:val="Sidhuvud"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-635</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="4667250" cy="323850"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="10" name="Textruta 10"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="4667250" cy="323850"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                          <w:pPr>
+                            <w:ind w:left="0"/>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00762EE0">
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00367D19">
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>.</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                    <w:pPr>
+                      <w:ind w:left="0"/>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00762EE0">
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00367D19">
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>.</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="058CDD4D" w14:textId="448A65ED" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0DFFA9B8" wp14:editId="33AF640D">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="0C751635">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
-                <wp:posOffset>123190</wp:posOffset>
+                <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>-5410</wp:posOffset>
+                <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="4669155" cy="256032"/>
+              <wp:extent cx="4669200" cy="2160000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapTopAndBottom/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="4669155" cy="256032"/>
+                        <a:ext cx="4669200" cy="2160000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="18075F67" w14:textId="77777777" w:rsidR="00A5066F" w:rsidRDefault="00A5066F" w:rsidP="00A5066F">
+                        <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="0DFFA9B8" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:9.7pt;margin-top:-.45pt;width:367.65pt;height:20.15pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCTdlbNGAIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Id220Ey4GbwEWB&#10;IAngFDnTFGkJILksSVtyv75LSn4g7anohdrlrvYxM1zcdVqRg3C+AVPS8SinRBgOVWN2Jf3xuv70&#10;hRIfmKmYAiNKehSe3i0/fli0thATqEFVwhEsYnzR2pLWIdgiyzyvhWZ+BFYYDEpwmgV03S6rHGux&#10;ulbZJM/nWQuusg648B5vH/ogXab6UgoenqX0IhBVUpwtpNOlcxvPbLlgxc4xWzd8GIP9wxSaNQab&#10;nks9sMDI3jV/lNINd+BBhhEHnYGUDRdpB9xmnL/bZlMzK9IuCI63Z5j8/yvLnw4b++JI6L5ChwRG&#10;QFrrC4+XcZ9OOh2/OCnBOEJ4PMMmukA4Xk7n89vxbEYJx9hkNs9vJrFMdvnbOh++CdAkGiV1SEtC&#10;ix0efehTTymxmYF1o1SiRhnSlnR+M8vTD+cIFlcGe1xmjVbott2wwBaqI+7loKfcW75usPkj8+GF&#10;OeQYV0Hdhmc8pAJsAoNFSQ3u19/uYz5Cj1FKWtRMSf3PPXOCEvXdICm34+k0iiw509nnCTruOrK9&#10;jpi9vgeU5RhfiOXJjPlBnUzpQL+hvFexK4aY4di7pOFk3odeyfg8uFitUhLKyrLwaDaWx9IRzgjt&#10;a/fGnB3wD8jcE5zUxYp3NPS5PRGrfQDZJI4iwD2qA+4oycTy8Hyi5q/9lHV55MvfAAAA//8DAFBL&#10;AwQUAAYACAAAACEATiCI294AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyOzU7CQBSF9ya+w+Sa&#10;uIOpCAK1U0KaEBOjC5CNu2nn0jbO3KmdASpP72Wly/OTc75sNTgrTtiH1pOCh3ECAqnypqVawf5j&#10;M1qACFGT0dYTKvjBAKv89ibTqfFn2uJpF2vBIxRSraCJsUulDFWDToex75A4O/je6ciyr6Xp9ZnH&#10;nZWTJHmSTrfED43usGiw+todnYLXYvOut+XELS62eHk7rLvv/edMqfu7Yf0MIuIQ/8pwxWd0yJmp&#10;9EcyQVjWyyk3FYyWIDiez6ZzEKWCR/Zlnsn//PkvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAJN2Vs0YAgAALAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAE4giNveAAAABwEAAA8AAAAAAAAAAAAAAAAAcgQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="18075F67" w14:textId="77777777" w:rsidR="00A5066F" w:rsidRDefault="00A5066F" w:rsidP="00A5066F">
+                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidRPr="00762EE0">
-[...78 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF1D"/>
-[...723 lines deleted...]
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2253,541 +1446,62 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-[...478 lines deleted...]
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9390A650"/>
-    <w:lvl w:ilvl="0" w:tplc="9E84D1D8">
+    <w:tmpl w:val="DDF0BC38"/>
+    <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1352" w:hanging="360"/>
+        <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
@@ -2846,531 +1560,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-[...479 lines deleted...]
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3440,1669 +1674,646 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-[...796 lines deleted...]
-  <w:num w:numId="3" w16cid:durableId="1310554619">
+  <w:num w:numId="1" w16cid:durableId="861477783">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1779762354">
-[...5 lines deleted...]
-  <w:num w:numId="6" w16cid:durableId="829096820">
+  <w:num w:numId="2" w16cid:durableId="57095060">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1469662030">
-[...5 lines deleted...]
-  <w:num w:numId="9" w16cid:durableId="2087990656">
+  <w:num w:numId="3" w16cid:durableId="36130748">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="542602259">
-[...52 lines deleted...]
-  </w:num>
+  <w:numIdMacAtCleanup w:val="3"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...2 lines deleted...]
-  <w:removeDateAndTime/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="130"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
-    <w:rsid w:val="000003DD"/>
-    <w:rsid w:val="00003F6A"/>
     <w:rsid w:val="000051D5"/>
-    <w:rsid w:val="0000521F"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
-    <w:rsid w:val="000114E5"/>
-    <w:rsid w:val="0001406F"/>
+    <w:rsid w:val="0001551E"/>
     <w:rsid w:val="00016CF0"/>
-    <w:rsid w:val="00017B0D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00030681"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
-    <w:rsid w:val="00032BF0"/>
     <w:rsid w:val="00033ED5"/>
-    <w:rsid w:val="0003607C"/>
-    <w:rsid w:val="000366DD"/>
+    <w:rsid w:val="000374FB"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="00061969"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
-    <w:rsid w:val="00075FAD"/>
     <w:rsid w:val="00084024"/>
-    <w:rsid w:val="00085FDC"/>
-    <w:rsid w:val="000868BA"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
+    <w:rsid w:val="0009600C"/>
     <w:rsid w:val="000A611A"/>
-    <w:rsid w:val="000A6770"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
-    <w:rsid w:val="000C1A3B"/>
-    <w:rsid w:val="000C7220"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
-    <w:rsid w:val="00100B67"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
+    <w:rsid w:val="001108C0"/>
+    <w:rsid w:val="00111CB2"/>
     <w:rsid w:val="001139D4"/>
+    <w:rsid w:val="001258CE"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
-    <w:rsid w:val="00136D67"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
-    <w:rsid w:val="001463F1"/>
-    <w:rsid w:val="00150E70"/>
     <w:rsid w:val="001522AE"/>
+    <w:rsid w:val="00155EFF"/>
     <w:rsid w:val="00157D5B"/>
-    <w:rsid w:val="00160B81"/>
     <w:rsid w:val="00161FE6"/>
-    <w:rsid w:val="00163134"/>
     <w:rsid w:val="00164C3D"/>
-    <w:rsid w:val="001662C7"/>
     <w:rsid w:val="00166D3A"/>
-    <w:rsid w:val="001717DD"/>
-    <w:rsid w:val="00174BF1"/>
     <w:rsid w:val="0017508E"/>
-    <w:rsid w:val="0017565D"/>
+    <w:rsid w:val="001805B4"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00184167"/>
+    <w:rsid w:val="001859AF"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
-    <w:rsid w:val="001A0F52"/>
+    <w:rsid w:val="001A1B01"/>
     <w:rsid w:val="001A4E7C"/>
-    <w:rsid w:val="001B48B5"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
-    <w:rsid w:val="001D2350"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001E30E2"/>
     <w:rsid w:val="001E3789"/>
-    <w:rsid w:val="001E3AEC"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00204F6E"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
-    <w:rsid w:val="00223170"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00234548"/>
+    <w:rsid w:val="002273C9"/>
     <w:rsid w:val="00235B57"/>
+    <w:rsid w:val="002433A3"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
-    <w:rsid w:val="002616EF"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
-    <w:rsid w:val="00265A0F"/>
     <w:rsid w:val="00270FA8"/>
-    <w:rsid w:val="00276191"/>
     <w:rsid w:val="00280A85"/>
-    <w:rsid w:val="00282FFC"/>
     <w:rsid w:val="00284119"/>
-    <w:rsid w:val="002858F2"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
+    <w:rsid w:val="002A188D"/>
     <w:rsid w:val="002A1C4F"/>
-    <w:rsid w:val="002A2F6F"/>
+    <w:rsid w:val="002A2D7B"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
-    <w:rsid w:val="002D5091"/>
+    <w:rsid w:val="002D3C39"/>
     <w:rsid w:val="002D6023"/>
-    <w:rsid w:val="002E0797"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
-    <w:rsid w:val="002E7D9C"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
+    <w:rsid w:val="00305B2F"/>
     <w:rsid w:val="003066D0"/>
-    <w:rsid w:val="00307E1F"/>
     <w:rsid w:val="00311401"/>
-    <w:rsid w:val="00312F89"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
+    <w:rsid w:val="00325C54"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
+    <w:rsid w:val="003475D7"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
-    <w:rsid w:val="00361AEB"/>
+    <w:rsid w:val="003620FB"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="0036594C"/>
-    <w:rsid w:val="00367435"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
-    <w:rsid w:val="003B3544"/>
+    <w:rsid w:val="003C7480"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
-    <w:rsid w:val="003E1970"/>
     <w:rsid w:val="003E2FF7"/>
-    <w:rsid w:val="003E6DC1"/>
+    <w:rsid w:val="003F03B7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
-    <w:rsid w:val="00401AD4"/>
-    <w:rsid w:val="00402CAB"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
-    <w:rsid w:val="00420F11"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
-    <w:rsid w:val="00436B1D"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
-    <w:rsid w:val="00452166"/>
+    <w:rsid w:val="00454B55"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
-    <w:rsid w:val="00480D20"/>
+    <w:rsid w:val="004735F1"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
-    <w:rsid w:val="00494CF3"/>
-    <w:rsid w:val="004A05B7"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
-    <w:rsid w:val="004B43CE"/>
     <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
-    <w:rsid w:val="005113D5"/>
-    <w:rsid w:val="00511637"/>
     <w:rsid w:val="00511CC4"/>
-    <w:rsid w:val="005224B8"/>
     <w:rsid w:val="00531E60"/>
-    <w:rsid w:val="00540499"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
-    <w:rsid w:val="0055192F"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
-    <w:rsid w:val="0057680D"/>
+    <w:rsid w:val="0057277B"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
-    <w:rsid w:val="0058516F"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
-    <w:rsid w:val="005C5E02"/>
     <w:rsid w:val="005D0B0C"/>
+    <w:rsid w:val="005D2BE0"/>
     <w:rsid w:val="005E02B3"/>
-    <w:rsid w:val="005E1E13"/>
+    <w:rsid w:val="005E0718"/>
     <w:rsid w:val="005E1E24"/>
-    <w:rsid w:val="005F7E0C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00603217"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
-    <w:rsid w:val="006157B8"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
-    <w:rsid w:val="00617F83"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
-    <w:rsid w:val="00623CFA"/>
+    <w:rsid w:val="0062636A"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
-    <w:rsid w:val="0065252E"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
-    <w:rsid w:val="00663A69"/>
     <w:rsid w:val="00665F89"/>
-    <w:rsid w:val="00670A66"/>
+    <w:rsid w:val="00671163"/>
+    <w:rsid w:val="00672EC3"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
-    <w:rsid w:val="00682037"/>
     <w:rsid w:val="00685193"/>
-    <w:rsid w:val="00686E50"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00696247"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
-    <w:rsid w:val="006A79F9"/>
     <w:rsid w:val="006B0D29"/>
+    <w:rsid w:val="006B0D4C"/>
     <w:rsid w:val="006B1819"/>
-    <w:rsid w:val="006C1A4F"/>
-    <w:rsid w:val="006C4DF6"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
-    <w:rsid w:val="006D6FD2"/>
     <w:rsid w:val="006D7535"/>
-    <w:rsid w:val="006E042E"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
-    <w:rsid w:val="006F640F"/>
-    <w:rsid w:val="00700895"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
+    <w:rsid w:val="007268AB"/>
     <w:rsid w:val="00730955"/>
-    <w:rsid w:val="0073135E"/>
     <w:rsid w:val="00733A9C"/>
-    <w:rsid w:val="00733C69"/>
-    <w:rsid w:val="007357B4"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
-    <w:rsid w:val="007379C0"/>
+    <w:rsid w:val="007432AA"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
-    <w:rsid w:val="00761165"/>
     <w:rsid w:val="00762EE0"/>
-    <w:rsid w:val="00762F5A"/>
+    <w:rsid w:val="007653B2"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
-    <w:rsid w:val="007738F9"/>
-    <w:rsid w:val="007743F0"/>
+    <w:rsid w:val="00774944"/>
     <w:rsid w:val="007759DD"/>
-    <w:rsid w:val="00775CF2"/>
+    <w:rsid w:val="00783D94"/>
     <w:rsid w:val="0078609F"/>
-    <w:rsid w:val="00791251"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
+    <w:rsid w:val="007E1A4F"/>
+    <w:rsid w:val="007E4E5C"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
-    <w:rsid w:val="00817020"/>
+    <w:rsid w:val="00801E1D"/>
     <w:rsid w:val="00821A1B"/>
-    <w:rsid w:val="0082336E"/>
-    <w:rsid w:val="008250CC"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
+    <w:rsid w:val="008305F4"/>
+    <w:rsid w:val="00831C35"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
-    <w:rsid w:val="008523E7"/>
-    <w:rsid w:val="008553EE"/>
+    <w:rsid w:val="00852483"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
-    <w:rsid w:val="00860CAB"/>
     <w:rsid w:val="008654B6"/>
-    <w:rsid w:val="00867B35"/>
     <w:rsid w:val="0087139C"/>
-    <w:rsid w:val="008732B2"/>
     <w:rsid w:val="00873419"/>
     <w:rsid w:val="00880E83"/>
-    <w:rsid w:val="008816EC"/>
     <w:rsid w:val="00892F28"/>
-    <w:rsid w:val="00894B7D"/>
-    <w:rsid w:val="00895FB3"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
+    <w:rsid w:val="008D124E"/>
     <w:rsid w:val="008D4B13"/>
-    <w:rsid w:val="008D779D"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
-    <w:rsid w:val="008E6E09"/>
     <w:rsid w:val="008E78A1"/>
-    <w:rsid w:val="008F09E2"/>
     <w:rsid w:val="008F589F"/>
+    <w:rsid w:val="00901384"/>
     <w:rsid w:val="00906238"/>
-    <w:rsid w:val="00907BBD"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00911231"/>
-    <w:rsid w:val="009112EB"/>
     <w:rsid w:val="0091295C"/>
+    <w:rsid w:val="009145B1"/>
     <w:rsid w:val="00914D58"/>
-    <w:rsid w:val="00914DF9"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0091605F"/>
     <w:rsid w:val="00921F47"/>
-    <w:rsid w:val="009226AC"/>
     <w:rsid w:val="009228AB"/>
-    <w:rsid w:val="00923674"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
-    <w:rsid w:val="00934733"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
-    <w:rsid w:val="0094440F"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
-    <w:rsid w:val="00953EC6"/>
     <w:rsid w:val="00957D35"/>
-    <w:rsid w:val="00965D28"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009701FA"/>
     <w:rsid w:val="00971D93"/>
-    <w:rsid w:val="009766CE"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009976B0"/>
+    <w:rsid w:val="00977591"/>
+    <w:rsid w:val="0098150F"/>
+    <w:rsid w:val="00986980"/>
     <w:rsid w:val="009A07DC"/>
-    <w:rsid w:val="009A3195"/>
-    <w:rsid w:val="009A6EC9"/>
+    <w:rsid w:val="009A32ED"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C2E3E"/>
     <w:rsid w:val="009C6C0C"/>
-    <w:rsid w:val="009D1A3F"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
-    <w:rsid w:val="009D7D26"/>
     <w:rsid w:val="009E0CF9"/>
-    <w:rsid w:val="009E5200"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
-    <w:rsid w:val="00A05ED8"/>
     <w:rsid w:val="00A07BEC"/>
-    <w:rsid w:val="00A07DE4"/>
-    <w:rsid w:val="00A21E1D"/>
+    <w:rsid w:val="00A20302"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
-    <w:rsid w:val="00A41174"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
-    <w:rsid w:val="00A5066F"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
+    <w:rsid w:val="00A55086"/>
     <w:rsid w:val="00A65FD4"/>
-    <w:rsid w:val="00A774BC"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
-    <w:rsid w:val="00A83455"/>
     <w:rsid w:val="00A90D77"/>
-    <w:rsid w:val="00A914F6"/>
     <w:rsid w:val="00A92E07"/>
-    <w:rsid w:val="00A955F7"/>
+    <w:rsid w:val="00AA08A5"/>
     <w:rsid w:val="00AA0B3A"/>
-    <w:rsid w:val="00AA5B5D"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
-    <w:rsid w:val="00AB11EB"/>
-    <w:rsid w:val="00AC328C"/>
     <w:rsid w:val="00AC3FF6"/>
-    <w:rsid w:val="00AD3F35"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
+    <w:rsid w:val="00AF7CA0"/>
+    <w:rsid w:val="00B03BB7"/>
     <w:rsid w:val="00B046D8"/>
-    <w:rsid w:val="00B05EBD"/>
-    <w:rsid w:val="00B132C9"/>
     <w:rsid w:val="00B13F4C"/>
+    <w:rsid w:val="00B14487"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
-    <w:rsid w:val="00B21E35"/>
-    <w:rsid w:val="00B30962"/>
+    <w:rsid w:val="00B2153B"/>
+    <w:rsid w:val="00B2513F"/>
     <w:rsid w:val="00B33FDD"/>
-    <w:rsid w:val="00B35842"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
+    <w:rsid w:val="00B405A1"/>
+    <w:rsid w:val="00B41571"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
-    <w:rsid w:val="00B57023"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
+    <w:rsid w:val="00B7675E"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
-    <w:rsid w:val="00B8078B"/>
-    <w:rsid w:val="00B80FE6"/>
+    <w:rsid w:val="00B83715"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00B96AFF"/>
-    <w:rsid w:val="00B96BEB"/>
-    <w:rsid w:val="00B97A14"/>
+    <w:rsid w:val="00B97D4E"/>
     <w:rsid w:val="00BA0066"/>
-    <w:rsid w:val="00BA36F9"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00BA6351"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
-    <w:rsid w:val="00BC555D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00BE58B3"/>
+    <w:rsid w:val="00BC6590"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C01F0D"/>
-    <w:rsid w:val="00C0328E"/>
     <w:rsid w:val="00C07DDB"/>
-    <w:rsid w:val="00C17EF4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C35EA9"/>
+    <w:rsid w:val="00C2443D"/>
+    <w:rsid w:val="00C336B8"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
+    <w:rsid w:val="00C50164"/>
     <w:rsid w:val="00C50EE5"/>
-    <w:rsid w:val="00C514B8"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
-    <w:rsid w:val="00C60F37"/>
-    <w:rsid w:val="00C65872"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
-    <w:rsid w:val="00C8551E"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
-    <w:rsid w:val="00C92222"/>
-    <w:rsid w:val="00C92358"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
-    <w:rsid w:val="00CA497D"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
-    <w:rsid w:val="00CB479B"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
-    <w:rsid w:val="00CE3D78"/>
+    <w:rsid w:val="00CE0BDA"/>
     <w:rsid w:val="00CE4B73"/>
-    <w:rsid w:val="00CF1018"/>
-    <w:rsid w:val="00CF3B72"/>
     <w:rsid w:val="00CF70BB"/>
-    <w:rsid w:val="00D02218"/>
+    <w:rsid w:val="00D00BD7"/>
+    <w:rsid w:val="00D0340B"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D20779"/>
-    <w:rsid w:val="00D20A4D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D3708B"/>
     <w:rsid w:val="00D37E7F"/>
-    <w:rsid w:val="00D41060"/>
     <w:rsid w:val="00D47AD7"/>
-    <w:rsid w:val="00D50B7D"/>
     <w:rsid w:val="00D51529"/>
-    <w:rsid w:val="00D5357B"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00D76083"/>
+    <w:rsid w:val="00D62468"/>
+    <w:rsid w:val="00D67C88"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
-    <w:rsid w:val="00DA6B00"/>
-    <w:rsid w:val="00DD5DC7"/>
+    <w:rsid w:val="00DC0D28"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
-    <w:rsid w:val="00DF1C3B"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00DF7C17"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
-    <w:rsid w:val="00E3121D"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00E51FF9"/>
+    <w:rsid w:val="00E120F5"/>
+    <w:rsid w:val="00E25EAB"/>
+    <w:rsid w:val="00E33827"/>
+    <w:rsid w:val="00E411B6"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
+    <w:rsid w:val="00E72D3F"/>
     <w:rsid w:val="00E77C46"/>
-    <w:rsid w:val="00E8320C"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
-    <w:rsid w:val="00E91C1D"/>
-    <w:rsid w:val="00E94DDB"/>
+    <w:rsid w:val="00E95FBC"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
-    <w:rsid w:val="00EB130A"/>
+    <w:rsid w:val="00EB39AE"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC3C32"/>
+    <w:rsid w:val="00EC3CD1"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
-    <w:rsid w:val="00EE2860"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
-    <w:rsid w:val="00EF3288"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00F20340"/>
     <w:rsid w:val="00F22264"/>
+    <w:rsid w:val="00F24994"/>
     <w:rsid w:val="00F2564D"/>
-    <w:rsid w:val="00F27B90"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F319C6"/>
     <w:rsid w:val="00F35B05"/>
-    <w:rsid w:val="00F37341"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
-    <w:rsid w:val="00F52209"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00F85145"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
-    <w:rsid w:val="00F95D0E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FA4D4D"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
-    <w:rsid w:val="00FC430F"/>
     <w:rsid w:val="00FC4F36"/>
-    <w:rsid w:val="00FC566D"/>
-    <w:rsid w:val="00FC576C"/>
+    <w:rsid w:val="00FC768A"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
-    <w:rsid w:val="00FE3E6A"/>
-    <w:rsid w:val="00FF715A"/>
+    <w:rsid w:val="00FF0750"/>
+    <w:rsid w:val="00FF582C"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
-    <w:rsid w:val="0DD036C4"/>
-[...2 lines deleted...]
-    <w:rsid w:val="52F6C6DD"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
+  <w15:docId w15:val="{4E631A71-EBD5-466F-A90C-2AE601F15C98}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5440,174 +2651,202 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="005E1E13"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
-      <w:spacing w:after="120"/>
-      <w:ind w:left="992" w:right="868"/>
+      <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="567" w:right="868"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00965D28"/>
+    <w:rsid w:val="001108C0"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="1500" w:after="240"/>
-      <w:ind w:left="992"/>
+      <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
+      <w:ind w:left="567"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="240" w:after="40"/>
+      <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="240" w:after="40"/>
+      <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="240" w:after="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Rubrik9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Rubrik9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009A32ED"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:ind w:left="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
@@ -5770,70 +3009,71 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002651D6"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
-    <w:rsid w:val="00965D28"/>
+    <w:rsid w:val="001108C0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
@@ -5855,85 +3095,88 @@
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="4"/>
+        <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
     <w:name w:val="Ballongtext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
@@ -5942,212 +3185,216 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="13"/>
+        <w:numId w:val="2"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EA1BAA"/>
+    <w:rsid w:val="00B405A1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
+      <w:ind w:right="142"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
-      <w:spacing w:after="6000"/>
+      <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
-    <w:name w:val="Omslagsunderrubrik"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UnderrubrikVGR">
+    <w:name w:val="Underrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="OmslagsunderrubrikChar"/>
+    <w:link w:val="UnderrubrikVGRChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
-    <w:name w:val="Omslagsunderrubrik Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikVGRChar">
+    <w:name w:val="Underrubrik VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Omslagsunderrubrik"/>
+    <w:link w:val="UnderrubrikVGR"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E61294"/>
+    <w:rsid w:val="00BC6590"/>
     <w:pPr>
-      <w:ind w:left="240"/>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+      </w:tabs>
+      <w:ind w:right="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
@@ -6196,118 +3443,118 @@
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="00312F89"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:before="240" w:after="0" w:line="288" w:lineRule="auto"/>
+      <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:color w:val="000000"/>
-      <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FB5086"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
@@ -7275,70 +4522,70 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="009A6EC9"/>
+    <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="14"/>
+        <w:numId w:val="3"/>
       </w:numPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
@@ -7443,268 +4690,3621 @@
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
-      <w:spacing w:after="200"/>
+      <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Kommentarsreferens">
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
+    <w:name w:val="Rubrik 9 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009A32ED"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Brdtext">
+    <w:name w:val="Body Text"/>
+    <w:aliases w:val="(=Löpande text)"/>
+    <w:link w:val="BrdtextChar"/>
+    <w:rsid w:val="009A32ED"/>
+    <w:pPr>
+      <w:spacing w:after="160"/>
+      <w:ind w:left="2676"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextChar">
+    <w:name w:val="Brödtext Char"/>
+    <w:aliases w:val="(=Löpande text) Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Brdtext"/>
+    <w:rsid w:val="009A32ED"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabell">
+    <w:name w:val="Tabell"/>
+    <w:link w:val="TabellChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00831C35"/>
+    <w:pPr>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:ind w:right="-142"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TabellChar">
+    <w:name w:val="Tabell Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Tabell"/>
+    <w:rsid w:val="00831C35"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="AnvndHyperlnk">
+    <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005224B8"/>
+    <w:rsid w:val="00B97D4E"/>
     <w:rPr>
-      <w:sz w:val="16"/>
-[...45 lines deleted...]
-      <w:bCs/>
+      <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00965D28"/>
+    <w:rsid w:val="00672EC3"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="cf01">
-[...2 lines deleted...]
-    <w:rsid w:val="005E1E13"/>
+  <w:style w:type="paragraph" w:styleId="Innehllsfrteckningsrubrik">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Rubrik1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF582C"/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0"/>
+      <w:contextualSpacing w:val="0"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
-[...34 lines deleted...]
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
+    <w:div w:id="101807843">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1517505024">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="684015378">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="816071584">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="115829094">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1789856165">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1369990562">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="704645945">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1776167441">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="908269268">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1854999069">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="901211383">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="239606003">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1965042325">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="176235371">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="393623559">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="699555047">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="465778314">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1908487936">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="106241328">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1519153033">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="749081197">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1765877949">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1401362343">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="874545005">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="718826069">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1898664654">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1120419292">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="604390767">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1182161337">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="393815724">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="173232128">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="543909208">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="66996129">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2020231609">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="267738448">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="385379700">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1910654273">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="114912359">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1795059869">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="615793544">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1702896080">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1198084282">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="314531839">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="763653171">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="705064164">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="806704620">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1175344563">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1673870044">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1557743289">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="977495954">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="802230386">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2107459406">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="137576897">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="298533232">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="605768752">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="162595260">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="545920646">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="875584759">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1502087083">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="878474690">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="794908659">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="531649742">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="141236573">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="598295497">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1786851491">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="931204784">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="130247768">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2070303774">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="340276487">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1381201633">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1015494707">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1582063463">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2145198420">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="115027926">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="225072351">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="2036614899">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="476918257">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="142432361">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1844319692">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="450125441">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="520322793">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2077700116">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="68118216">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1750729319">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="395278625">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="201751777">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="308444783">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1062605048">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="234780467">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="512649258">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="415520887">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="633104242">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="106313015">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1605844029">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1235316627">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1387026379">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2053574616">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="615478448">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="566914431">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1117262343">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="775641595">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1476605313">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="380325300">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="669018887">
+    <w:div w:id="582034710">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="788667634">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="176117637">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="711466445">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1095973859">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1702969613">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1605771110">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="621573126">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="876043956">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="855273570">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="394401793">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1919901039">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="626161218">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="425928004">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="689533173">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="337200065">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1851875377">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1164971051">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1637905337">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="973952178">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1646356120">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="2076656150">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1576820378">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1716925187">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1354065257">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2028171520">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1147935158">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="128208768">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1656104795">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="851803858">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1672636359">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1740901338">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="247544328">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="169878983">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="340007381">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1365056793">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1608929903">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="341443884">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1693603545">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="755785953">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="848330446">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1627392839">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1976790260">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1416704609">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="734014716">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1197278816">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="563181709">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1916621789">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1430154815">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="72434522">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1222643428">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1744837051">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="869877644">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1215658860">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="278529504">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1204903129">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="452871217">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="709233807">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="371153259">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1072048206">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="373775416">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1795248820">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1552183307">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2096126656">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="426660349">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="68772860">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1835802529">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2076275228">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="958990635">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="501316653">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="781804266">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1768649282">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="868377245">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1166480749">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2112121884">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1970285600">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="633292574">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="453141698">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2120025492">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1867671333">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="128400526">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="558783648">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="437600387">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2039230815">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="720402360">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2052797933">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1521048802">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1711495552">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="437481402">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1729376644">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="524247383">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2034763276">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="759181147">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="349987538">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="688675406">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2091732625">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1937515883">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1763725400">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1124039308">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1794061153">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1855149137">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="458960169">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1012806055">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1771123956">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="536698717">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="494927982">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="819611103">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2059233560">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1869249176">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="678972003">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="423919551">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1448037297">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="434445112">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2135051833">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="871697758">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2098285853">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1978414095">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1609851780">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1467427737">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="298656876">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1395547898">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="913780721">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1320964093">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="69665156">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1090809165">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1018431109">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="197009849">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="892157103">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="789056823">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1770659776">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1298336385">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="397632355">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="83496967">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="689259502">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="608971720">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="657030751">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="918101168">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="844593535">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1882475753">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="786512688">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1069577196">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1158231024">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="602348123">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2127116565">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="2101750874">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1160464120">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1106653486">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1473522104">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="409809979">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1584409951">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="659189797">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1678649292">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2052420214">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1485855815">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="235164472">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1023171466">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1788348247">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="920872654">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="932057436">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1902714538">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1131217099">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1061296215">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1239366099">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2143886963">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="550070548">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1339455583">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="773860652">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="222106193">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="866404300">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1777479682">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1249535620">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
   </w:divs>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-247/surrogate/Dokumentation%20och%20v%c3%a5rdtillf%c3%a4lleshantering%20f%c3%b6r%20patienter%20p%c3%a5%20S%c3%84S%20V%c3%a5rdhotell.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-247/surrogate/Dokumentation%20och%20v%c3%a5rdtillf%c3%a4lleshantering%20f%c3%b6r%20patienter%20p%c3%a5%20S%c3%84S%20V%c3%a5rdhotell.pdf" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-247/surrogate/Dokumentation%20och%20v%c3%a5rdtillf%c3%a4lleshantering%20f%c3%b6r%20patienter%20p%c3%a5%20S%c3%84S%20V%c3%a5rdhotell.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-247/surrogate/Dokumentation%20och%20v%c3%a5rdtillf%c3%a4lleshantering%20f%c3%b6r%20patienter%20p%c3%a5%20S%c3%84S%20V%c3%a5rdhotell.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId14" /></Relationships>
 </file>
 
-<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="367B1E"/>
       </a:accent2>
       <a:accent3>
@@ -7985,113 +8585,58 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>684</Words>
-  <Characters>3630</Characters>
+  <Words>671</Words>
+  <Characters>3559</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>30</Lines>
+  <Lines>29</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4306</CharactersWithSpaces>
+  <CharactersWithSpaces>4222</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
-  <HLinks>
-[...38 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Läkemedel vid patienttransport när patient byter vårdavdelning inom SÄS Borås</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
-  <lastModifiedBy/>
-  <revision>1</revision>
+  <lastModifiedBy>Zeina Zimmerman</lastModifiedBy>
+  <revision>14</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>