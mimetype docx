--- v0 (2025-11-26)
+++ v1 (2026-04-05)
@@ -1,13225 +1,16036 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="645E912D" w14:textId="455F9D60" w:rsidR="00E30C74" w:rsidRDefault="00E30C74" w:rsidP="3A58B0CC">
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00184167" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="061914D4" w14:textId="63B8D90D">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
-        <w:jc w:val="both"/>
-      </w:pPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc321146591" w:id="0"/>
+      <w:bookmarkStart w:name="_Toc223613641" w:id="1"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Benamputerade – handlingsprogram, SÄS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="009A32ED" w14:paraId="11BC1DCA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc100327184" w:id="2"/>
+      <w:bookmarkStart w:name="_Toc223613520" w:id="3"/>
+      <w:bookmarkStart w:name="_Toc223613642" w:id="4"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r>
-        <w:t>Benamputerade – handlingsprogram</w:t>
-[...2 lines deleted...]
-        <w:t>,</w:t>
+        <w:t>Förändringar sedan föregående version</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="7E48DF71" w14:textId="4C922C04">
+      <w:bookmarkStart w:name="_Toc100327185" w:id="5"/>
+      <w:bookmarkStart w:name="_Toc72840807" w:id="6"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Riktlinjen har uppdaterats utifrån aktuellt arbetssätt inkl</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> SÄS</w:t>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> översyn av hänvisningar/länkar. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AF4694E" w14:textId="77777777" w:rsidR="00E30C74" w:rsidRPr="007629C5" w:rsidRDefault="00E30C74" w:rsidP="00D02D72">
+    <w:p w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="009A32ED" w14:paraId="69BCFD87" w14:textId="3DD70E35">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="1" w:name="_Toc168999532"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc223613521" w:id="7"/>
+      <w:bookmarkStart w:name="_Toc223613643" w:id="8"/>
       <w:r>
         <w:t>Sammanfattning</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w14:paraId="2D7895C7" w14:textId="77777777" w:rsidR="00E30C74" w:rsidRDefault="00E30C74" w:rsidP="00C46444">
-      <w:r>
+    <w:p w:rsidR="009A32ED" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="305361E2" w14:textId="34411086">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00632ED6">
         <w:t>Riktlinjen beskriver, dels arbetssätt i SÄS amputationsteam, dels indikation, pre- och postoperativ vård samt rutiner för omläggning, rehabilitering och uppföljning i syfte att ge patienter, som ska eller har genomgått en benamputation, ett optimalt omhändertagande både före, under och efter amputationen. Riktlinjen omfattar patienter över 18 år. Barn och ungdomar med amputationsbehov remitteras till Östra sjukhuset, Göteborg.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D1CBBDD" w14:textId="2BA74477" w:rsidR="000649B3" w:rsidRDefault="000649B3" w:rsidP="000649B3">
-[...2595 lines deleted...]
-        <w:spacing w:before="240" w:after="0"/>
+    <w:sdt>
+      <w:sdtPr>
+        <w:id w:val="-923881710"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Table of Contents"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...11 lines deleted...]
-      <w:r w:rsidR="00C46444" w:rsidRPr="00C46444">
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w:rsidR="00DA7442" w:rsidP="00DA7442" w:rsidRDefault="00632ED6" w14:paraId="03EAFEF5" w14:textId="39801850">
+          <w:pPr>
+            <w:pStyle w:val="Innehll1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:t>Innehåll</w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+        </w:p>
+        <w:p w:rsidR="00DA7442" w:rsidP="00DA7442" w:rsidRDefault="00DA7442" w14:paraId="6943C276" w14:textId="72956866">
+          <w:pPr>
+            <w:pStyle w:val="Innehll1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:history="1" w:anchor="_Toc223613642">
+            <w:r w:rsidRPr="00DE650A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Förändringar sedan föregående version</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223613642 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="008B22F7">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w:rsidR="00DA7442" w:rsidP="00DA7442" w:rsidRDefault="00DA7442" w14:paraId="67881151" w14:textId="009B0D25">
+          <w:pPr>
+            <w:pStyle w:val="Innehll1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:history="1" w:anchor="_Toc223613643">
+            <w:r w:rsidRPr="00DE650A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Sammanfattning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223613643 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="008B22F7">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w:rsidR="00DA7442" w:rsidP="00DA7442" w:rsidRDefault="00DA7442" w14:paraId="6A0D3234" w14:textId="4DADC946">
+          <w:pPr>
+            <w:pStyle w:val="Innehll1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:history="1" w:anchor="_Toc223613644">
+            <w:r w:rsidRPr="00DE650A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bakgrund och syfte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223613644 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="008B22F7">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w:rsidR="00DA7442" w:rsidP="00DA7442" w:rsidRDefault="00DA7442" w14:paraId="174BF6AB" w14:textId="2B9E5161">
+          <w:pPr>
+            <w:pStyle w:val="Innehll1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:history="1" w:anchor="_Toc223613645">
+            <w:r w:rsidRPr="00DE650A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Förutsättningar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223613645 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="008B22F7">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w:rsidR="00DA7442" w:rsidP="00DA7442" w:rsidRDefault="00DA7442" w14:paraId="5842C8AC" w14:textId="102F1639">
+          <w:pPr>
+            <w:pStyle w:val="Innehll1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:history="1" w:anchor="_Toc223613646">
+            <w:r w:rsidRPr="00DE650A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Indikation - kritisk ischemi - amputationshot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223613646 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="008B22F7">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w:rsidR="00DA7442" w:rsidP="00DA7442" w:rsidRDefault="00DA7442" w14:paraId="1519646D" w14:textId="7CA59830">
+          <w:pPr>
+            <w:pStyle w:val="Innehll1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:history="1" w:anchor="_Toc223613647">
+            <w:r w:rsidRPr="00DE650A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Ansvarsfördelning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223613647 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="008B22F7">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w:rsidR="00DA7442" w:rsidP="00DA7442" w:rsidRDefault="00DA7442" w14:paraId="0A2E5955" w14:textId="7961FA49">
+          <w:pPr>
+            <w:pStyle w:val="Innehll1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:history="1" w:anchor="_Toc223613648">
+            <w:r w:rsidRPr="00DE650A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Utförande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223613648 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="008B22F7">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w:rsidR="00DA7442" w:rsidP="00DA7442" w:rsidRDefault="00DA7442" w14:paraId="2F25BA0B" w14:textId="291F8EC9">
+          <w:pPr>
+            <w:pStyle w:val="Innehll1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:history="1" w:anchor="_Toc223613649">
+            <w:r w:rsidRPr="00DE650A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Handläggning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223613649 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="008B22F7">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w:rsidR="00DA7442" w:rsidP="00DA7442" w:rsidRDefault="00DA7442" w14:paraId="555EF942" w14:textId="5E622BB1">
+          <w:pPr>
+            <w:pStyle w:val="Innehll1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:history="1" w:anchor="_Toc223613650">
+            <w:r w:rsidRPr="00DE650A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Inläggning från akutmottagningen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223613650 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="008B22F7">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w:rsidR="00DA7442" w:rsidP="00DA7442" w:rsidRDefault="00DA7442" w14:paraId="378D3AD5" w14:textId="7E0210C0">
+          <w:pPr>
+            <w:pStyle w:val="Innehll1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:history="1" w:anchor="_Toc223613651">
+            <w:r w:rsidRPr="00DE650A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>SÄS amputationsteam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223613651 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="008B22F7">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w:rsidR="00DA7442" w:rsidP="00DA7442" w:rsidRDefault="00DA7442" w14:paraId="4016DFC3" w14:textId="11AE8787">
+          <w:pPr>
+            <w:pStyle w:val="Innehll1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:history="1" w:anchor="_Toc223613652">
+            <w:r w:rsidRPr="00DE650A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Information till patient/närstående</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223613652 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="008B22F7">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w:rsidR="00DA7442" w:rsidP="00DA7442" w:rsidRDefault="00DA7442" w14:paraId="48930246" w14:textId="519C2CC4">
+          <w:pPr>
+            <w:pStyle w:val="Innehll1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:history="1" w:anchor="_Toc223613653">
+            <w:r w:rsidRPr="00DE650A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Preoperativa förberedelser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223613653 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="008B22F7">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w:rsidR="00DA7442" w:rsidP="00DA7442" w:rsidRDefault="00DA7442" w14:paraId="4ACB0761" w14:textId="754E5220">
+          <w:pPr>
+            <w:pStyle w:val="Innehll1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:history="1" w:anchor="_Toc223613654">
+            <w:r w:rsidRPr="00DE650A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Preoperativ smärtlindring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223613654 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="008B22F7">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w:rsidR="00DA7442" w:rsidP="00DA7442" w:rsidRDefault="00DA7442" w14:paraId="69E6E6CF" w14:textId="2FAB3951">
+          <w:pPr>
+            <w:pStyle w:val="Innehll1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:history="1" w:anchor="_Toc223613655">
+            <w:r w:rsidRPr="00DE650A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Profylaktisk medicinering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223613655 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="008B22F7">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w:rsidR="00DA7442" w:rsidP="00DA7442" w:rsidRDefault="00DA7442" w14:paraId="5A31737B" w14:textId="03217034">
+          <w:pPr>
+            <w:pStyle w:val="Innehll1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:history="1" w:anchor="_Toc223613656">
+            <w:r w:rsidRPr="00DE650A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Operationsteknik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223613656 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="008B22F7">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w:rsidR="00DA7442" w:rsidP="00DA7442" w:rsidRDefault="00DA7442" w14:paraId="36281F2F" w14:textId="2FB90EC4">
+          <w:pPr>
+            <w:pStyle w:val="Innehll1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:history="1" w:anchor="_Toc223613657">
+            <w:r w:rsidRPr="00DE650A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Undertrycksbehandling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223613657 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="008B22F7">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w:rsidR="00DA7442" w:rsidP="00DA7442" w:rsidRDefault="00DA7442" w14:paraId="3C411E53" w14:textId="4589012C">
+          <w:pPr>
+            <w:pStyle w:val="Innehll1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:history="1" w:anchor="_Toc223613658">
+            <w:r w:rsidRPr="00DE650A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Postoperativ uppföljning och sårläkning/såromläggning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223613658 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="008B22F7">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w:rsidR="00DA7442" w:rsidP="00DA7442" w:rsidRDefault="00DA7442" w14:paraId="29351E3C" w14:textId="4F79DB88">
+          <w:pPr>
+            <w:pStyle w:val="Innehll1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:history="1" w:anchor="_Toc223613659">
+            <w:r w:rsidRPr="00DE650A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Komplikationer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223613659 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="008B22F7">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w:rsidR="00DA7442" w:rsidP="00DA7442" w:rsidRDefault="00DA7442" w14:paraId="75D5B398" w14:textId="2AC1BC78">
+          <w:pPr>
+            <w:pStyle w:val="Innehll1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:history="1" w:anchor="_Toc223613660">
+            <w:r w:rsidRPr="00DE650A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Fantomsmärta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223613660 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="008B22F7">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w:rsidR="00DA7442" w:rsidP="00DA7442" w:rsidRDefault="00DA7442" w14:paraId="2257B938" w14:textId="650B85B0">
+          <w:pPr>
+            <w:pStyle w:val="Innehll1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:history="1" w:anchor="_Toc223613661">
+            <w:r w:rsidRPr="00DE650A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Rehabilitering efter benamputation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223613661 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="008B22F7">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w:rsidR="00DA7442" w:rsidP="00DA7442" w:rsidRDefault="00DA7442" w14:paraId="1A695B82" w14:textId="5E1F7A53">
+          <w:pPr>
+            <w:pStyle w:val="Innehll1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:history="1" w:anchor="_Toc223613662">
+            <w:r w:rsidRPr="00DE650A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Register</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223613662 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="008B22F7">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w:rsidR="00DA7442" w:rsidP="00DA7442" w:rsidRDefault="00DA7442" w14:paraId="56E84C9D" w14:textId="5FD89BBC">
+          <w:pPr>
+            <w:pStyle w:val="Innehll1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:history="1" w:anchor="_Toc223613663">
+            <w:r w:rsidRPr="00DE650A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Arbetsgrupp</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223613663 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="008B22F7">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w:rsidR="00DA7442" w:rsidP="00DA7442" w:rsidRDefault="00DA7442" w14:paraId="28CFFA54" w14:textId="6285D88E">
+          <w:pPr>
+            <w:pStyle w:val="Innehll1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:history="1" w:anchor="_Toc223613664">
+            <w:r w:rsidRPr="00DE650A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Källförteckning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223613664 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="008B22F7">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w:rsidR="00632ED6" w:rsidP="00DA7442" w:rsidRDefault="00632ED6" w14:paraId="3E639BF6" w14:textId="4DC33372">
+          <w:pPr>
+            <w:pStyle w:val="Innehll1"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w:rsidRPr="00E2344D" w:rsidR="00E2344D" w:rsidP="00E2344D" w:rsidRDefault="00E2344D" w14:paraId="506E82C6" w14:textId="77777777">
+      <w:bookmarkStart w:name="_Toc100327186" w:id="9"/>
+      <w:bookmarkStart w:name="_Toc223613523" w:id="10"/>
+      <w:bookmarkStart w:name="_Toc223613644" w:id="11"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidRPr="00E2344D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Bilaga</w:t>
       </w:r>
+      <w:r w:rsidRPr="00E2344D">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="28D40734" w14:textId="03C46FCB" w:rsidR="00C46444" w:rsidRDefault="00C46444" w:rsidP="00C46444">
-[...11 lines deleted...]
-        <w:r w:rsidRPr="006432B4">
+    <w:p w:rsidRPr="00E2344D" w:rsidR="00E2344D" w:rsidP="00E2344D" w:rsidRDefault="00E2344D" w14:paraId="3A9BD1FA" w14:textId="77777777">
+      <w:r w:rsidRPr="00E2344D">
+        <w:t>Patientinformation - </w:t>
+      </w:r>
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId8">
+        <w:r w:rsidRPr="00E2344D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Preoperativ patientinformation</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...3 lines deleted...]
-        <w:r w:rsidRPr="004662D6">
+      <w:r w:rsidRPr="00E2344D">
+        <w:t> - </w:t>
+      </w:r>
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId9">
+        <w:r w:rsidRPr="00E2344D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Viktigt att veta inför din operation samt information om benamputation</w:t>
-[...6 lines deleted...]
-          <w:t>.</w:t>
+          <w:t>Viktigt att veta inför din operation samt information om benamputation.</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00E2344D">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="427EC0B0" w14:textId="08458C63" w:rsidR="00E30C74" w:rsidRPr="009D5684" w:rsidRDefault="00E30C74" w:rsidP="00D02D72">
+    <w:p w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="009A32ED" w14:paraId="29B03EF5" w14:textId="0E02A3DD">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-      </w:pPr>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="3"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Bakgrund och syfte</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="13B2EB65" w14:textId="77777777" w:rsidR="00E30C74" w:rsidRDefault="00E30C74" w:rsidP="00E30C74">
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="0C3D7405" w14:textId="77777777">
+      <w:bookmarkStart w:name="_Toc100327187" w:id="12"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Amputation innebär att ett ben eller en del av ben avlägsnas från kroppen. Avlägsnandet kan ske kirurgiskt som en del av en medicinsk behandling, eller traumatiskt. Amputationen bör ses som en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>rekonstruktiv</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> åtgärd där man tar bort något som inte fungerar för att skapa förutsättningar för bättre funktion.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="2C98ACF3" w14:textId="77777777">
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Den vanligaste orsaken till benamputation är cirkulationsrubbning som bland annat kan orsakas av rökning och diabetes. Majoriteten av patienterna har typ-2 diabetes, de flesta av dessa sköts av primärvården. Cirkulationsrubbning kan leda till svår smärta (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>ischemisk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t xml:space="preserve"> smärta), svårläkta sår som också kan bli infekterade. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00632ED6">
+        <w:lastRenderedPageBreak/>
+        <w:t>Endast några få fall är olycksfall, livshotande infektion, tumör eller medfödda missbildningar där primär amputation måste utföras. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="49C67382" w14:textId="77777777"/>
+    <w:p w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="009A32ED" w14:paraId="70B2A54A" w14:textId="1EAF651B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc223613524" w:id="13"/>
+      <w:bookmarkStart w:name="_Toc223613645" w:id="14"/>
       <w:r>
-        <w:t xml:space="preserve">Amputation innebär att ett ben eller en del av ben avlägsnas från kroppen. Avlägsnandet kan ske kirurgiskt som en del av en medicinsk behandling, eller traumatiskt. Amputationen bör ses som en </w:t>
+        <w:t>Förutsättningar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="536C06D6" w14:textId="4DC656B1">
+      <w:bookmarkStart w:name="_Toc100327192" w:id="15"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>En amputation kan göras på olika nivåer som </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:t>rekonstruktiv</w:t>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>tåamputation</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-        <w:t xml:space="preserve"> åtgärd där man tar bort något som inte fungerar för att skapa förutsättningar för bättre funktion. </w:t>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>, delfotsamputation, transtibial amputation, knäledsexartikulation, transfemoral amputation och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>höftledsexartikulation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>. Ortopedläkaren bestämmer amputationsnivå och utför operationen; vid behov kan kärlkirurg konsulteras. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51FD31CB" w14:textId="77777777" w:rsidR="00E30C74" w:rsidRPr="003E6EDD" w:rsidRDefault="00E30C74" w:rsidP="00E30C74">
-[...1 lines deleted...]
-        <w:t>Den vanligaste orsaken till benamputation är cirkulationsrubbning som bland annat kan orsakas av rökning och diabetes. Majoriteten av patienterna har typ-2 diabetes, de flesta av dessa sköts av primärvården. Cirkulationsrubbning kan leda till svår smärta (</w:t>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="71FB2D53" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc223613646" w:id="16"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Indikation - kritisk </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:t>ischemisk</w:t>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>ischemi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-        <w:t xml:space="preserve"> smärta), svårläkta sår som också kan bli infekterade. Endast några få fall är olycksfall, livshotande infektion, tumör eller medfödda missbildningar där primär amputation måste utföras.</w:t>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> - amputationshot</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="796C2A1C" w14:textId="77777777" w:rsidR="00E30C74" w:rsidRPr="00B713F3" w:rsidRDefault="00E30C74" w:rsidP="005161E7">
-[...12 lines deleted...]
-        <w:t xml:space="preserve">En amputation kan göras på olika nivåer som </w:t>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="4C06C383" w14:textId="77777777">
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Arterioskleros är en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007855FF">
-        <w:t>tåamputation</w:t>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>progredierande</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007855FF">
-        <w:t xml:space="preserve">, delfotsamputation, </w:t>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> sjukdom som samtidigt drabbar många kärlområden i kroppen. Patienter med kärlinsufficiens i benen har som regel även manifestationer från andra kärlområden, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> från hjärtats och hjärnans kärl. Detta kan yttra sig som angina pectoris eller genomgången hjärtinfarkt men även som TIA eller stroke. Ofta förekommer samtidigt diabetes </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007855FF">
-        <w:t>transtibial</w:t>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>mellitus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007855FF">
-        <w:t xml:space="preserve"> amputation, </w:t>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> och njurinsufficiens. Patienten har således en generaliserad kärlsjukdom. För utredning av kritisk </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007855FF">
-        <w:t>knäledsexartikulation</w:t>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>ischemi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007855FF">
-[...68 lines deleted...]
-        <w:r w:rsidRPr="009E1F12">
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> inför operationen hänvisas till riktlinje </w:t>
+      </w:r>
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId10">
+        <w:r w:rsidRPr="00632ED6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Kärlundersökningar och remissa</w:t>
-[...11 lines deleted...]
-          <w:t>visningar</w:t>
+          <w:t>Kärlundersökningar och remissanvisningar</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009E1F12">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> [1].  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="3A8743E5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632ED6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Indikation för amputation  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="724470B8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Vital indikation: gangrän med toxisk påverkan.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="46A53C74" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Svår </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>ischemisk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> smärta: Bakomliggande faktorer ska kartläggas! Bör bedömas av kärlkirurg.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="4C0D007D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Betydande funktionshinder p.g.a. sår eller deformitet: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Rekonstruktiv</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> kirurgi och konservativ behandling ska alltid övervägas.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="29D886CA" w14:textId="03E4CFDD">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidR="00632ED6">
+        <w:rPr/>
+        <w:t>Speciella indikationer, </w:t>
+      </w:r>
+      <w:r w:rsidR="00632ED6">
+        <w:rPr/>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:r w:rsidR="00632ED6">
+        <w:rPr/>
+        <w:t> trauma med omfattande </w:t>
+      </w:r>
+      <w:r w:rsidR="00632ED6">
+        <w:rPr/>
+        <w:t>ischemi</w:t>
+      </w:r>
+      <w:r w:rsidR="00632ED6">
+        <w:rPr/>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="5D6D192A">
+        <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="5D6D192A">
+        <w:rPr/>
+        <w:t>periprotes</w:t>
+      </w:r>
+      <w:r w:rsidR="5D6D192A">
+        <w:rPr/>
+        <w:t xml:space="preserve"> fraktur som tolkat ej lämpligt för fixering eller revision,</w:t>
+      </w:r>
+      <w:r w:rsidR="00632ED6">
+        <w:rPr/>
+        <w:t xml:space="preserve"> tumörer </w:t>
+      </w:r>
+      <w:r w:rsidR="00632ED6">
+        <w:rPr/>
+        <w:t>etc.</w:t>
+      </w:r>
+      <w:r w:rsidR="00632ED6">
+        <w:rPr/>
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0C11FF07" w14:textId="77777777" w:rsidR="00E30C74" w:rsidRPr="00D02D72" w:rsidRDefault="00E30C74" w:rsidP="00D02D72">
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00D02D72">
+    <w:p w:rsidR="562D211C" w:rsidP="164241BF" w:rsidRDefault="562D211C" w14:paraId="486D7A64" w14:textId="3B928D63">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidR="562D211C">
+        <w:rPr/>
+        <w:t xml:space="preserve">Kronisk infektion till </w:t>
+      </w:r>
+      <w:r w:rsidR="6FB7E471">
+        <w:rPr/>
+        <w:t>exempel:</w:t>
+      </w:r>
+      <w:r w:rsidR="562D211C">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="6AC35189">
+        <w:rPr/>
+        <w:t xml:space="preserve"> kroniskt sår, </w:t>
+      </w:r>
+      <w:r w:rsidR="562D211C">
+        <w:rPr/>
+        <w:t>osteomyelit</w:t>
+      </w:r>
+      <w:r w:rsidR="562D211C">
+        <w:rPr/>
+        <w:t>, kronisk infektion i ledprotes</w:t>
+      </w:r>
+      <w:r w:rsidR="047EDF49">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="4D2C9DD6">
+        <w:rPr/>
+        <w:t>(revision</w:t>
+      </w:r>
+      <w:r w:rsidR="047EDF49">
+        <w:rPr/>
+        <w:t xml:space="preserve"> ska övervägas).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="72B7C2E1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc223613647" w:id="17"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Ansvarsfördelning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="0EBC273B" w14:textId="77777777">
+      <w:r w:rsidRPr="00632ED6">
+        <w:t xml:space="preserve">Målsättningen är att alla patienter som genomgår en benamputation på SÄS ska omhändertas av SÄS amputationsteam, där en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00632ED6">
+        <w:lastRenderedPageBreak/>
+        <w:t>ansvarsfördelning finns mellan verksamhetsområde (VO) kirurgi, ortopedi och ÖNH och VO neurologi, rehabilitering och nära vård.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00065A6B" w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="009A32ED" w14:paraId="37C7076C" w14:textId="5A358CEB">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
         <w:rPr>
-          <w:rStyle w:val="Rubrik4Char"/>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc223613525" w:id="18"/>
+      <w:bookmarkStart w:name="_Toc223613648" w:id="19"/>
+      <w:r w:rsidRPr="00065A6B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Utförande</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="2F0AB6DE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc223613649" w:id="20"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Handläggning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="4916421B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
           <w:b/>
-          <w:bCs w:val="0"/>
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:bCs/>
         </w:rPr>
-        <w:t>Indikation för amputation</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D02D72">
+      </w:pPr>
+      <w:r w:rsidRPr="00632ED6">
         <w:rPr>
-          <w:rStyle w:val="Rubrik3Char"/>
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>Generellt  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2971627F" w14:textId="4DB697AC" w:rsidR="00E30C74" w:rsidRPr="00D02D72" w:rsidRDefault="00E30C74" w:rsidP="00D02D72">
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="75F2EF61" w14:textId="77777777">
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Patientens grundsjukdom avgör vilken specialitet som har det preoperativa ansvaret.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="03D659D2" w14:textId="77777777">
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Exempelvis:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="51409140" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D02D72">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Kärlsjukdom - Kirurgi  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DDC6964" w14:textId="53520A6A" w:rsidR="00E30C74" w:rsidRPr="00D02D72" w:rsidRDefault="00E30C74" w:rsidP="00D02D72">
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="3511146D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D02D72">
-        <w:t xml:space="preserve">Svår </w:t>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Diabetes - Internmedicin  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="6B495AB5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Infektion - Infektion  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="7829CC09" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Trauma hos friska patienter som är </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D02D72">
-        <w:t>ischemisk</w:t>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>cirkulatoriskt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D02D72">
-        <w:t xml:space="preserve"> smärta: Bakomliggande faktorer ska kartläggas! Bör bedömas av kärlkirurg. </w:t>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> stabila med enbart ortopediska skador - Ortopedi </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BC41792" w14:textId="2E85A83E" w:rsidR="00E30C74" w:rsidRPr="00D02D72" w:rsidRDefault="00E30C74" w:rsidP="00D02D72">
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="76855FE4" w14:textId="77777777">
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Övriga patienter som är instabila och/eller har multipla skador som inte är enbart ortopediska, handläggs av kärlkirurg/traumateamet. Kirurgläkare ansvarar för att bestämma när patienten kan genomgå operation och i vilken turordning skadorna ska åtgärdas.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="75BC99F2" w14:textId="77777777">
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Kärlkirurgisk utredning samt bedömning ska vara gjord innan beslut om amputation. Ortopedläkare och kärlkirurg samverkar i beslut om amputationsnivå.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="5F6ADD50" w14:textId="77777777">
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>De patienter som redan är inskrivna ska få kvarstanna på sin avdelning fram tills dess att operationen är utförd. Därefter tar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>ortopediavdelningen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> över patienten för vård inom </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>ortogeriatrik</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>. Om inte detta är möjligt, kvarstannar patienten på sin ursprungliga avdelning postoperativt. Medicinskt ansvar tas ej över innan patient flyttats till </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>ortopediavdelning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="21B91E68" w14:textId="77777777">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Elektiv</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> amputationspatient läggs in direkt på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>ortopediavdelning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>ortogeriatrisk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> plats.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="55D0352D" w14:textId="77777777">
+      <w:r w:rsidRPr="00632ED6">
+        <w:t xml:space="preserve">Remisser på inneliggande patienter som ska bedömas inför eventuell amputation, bedöms dagligen av ortopedisk dagbakjour/bakjour eller ortopedkonsult. Övriga remisser handläggs av remissansvarig ortoped, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00632ED6">
+        <w:lastRenderedPageBreak/>
+        <w:t>som prioriterar behovet av bedömning inför besöket till ortopedimottagningen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="2F94DE6F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc223613650" w:id="21"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Inläggning från akutmottagningen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="7D260F0E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D02D72">
-        <w:t xml:space="preserve">Betydande funktionshinder p.g.a. sår eller deformitet: </w:t>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Vid livshotande gangrän eller svåra smärtor ska beslut om amputation eftersträvas redan på akutmottagningen. Patienten ska akut konsulteras av ortoped och kärlkirurg. Om amputationsbeslut åstadkoms ska patienten anmälas för operation och läggas in på </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D02D72">
-        <w:t>Rekonstruktiv</w:t>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>ortopediavdelningen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D02D72">
-        <w:t xml:space="preserve"> kirurgi och konservativ behandling ska alltid övervägas. </w:t>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>, ortopedisk plats. Om behov av kärlkirurgisk utredning, eller akut kärlkirurgisk rekonstruktion föreligger, ska patienten läggas in på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>kirurgiavdelning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> och handläggas av kärlkirurg.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EF34B5B" w14:textId="36419374" w:rsidR="00DA2E8F" w:rsidRPr="00D02D72" w:rsidRDefault="00DA2E8F" w:rsidP="00D02D72">
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="381C77E9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D02D72">
-[...16 lines deleted...]
-        <w:t>, tumörer etc.</w:t>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Diabetessår handläggs av medicinavdelning och infekterade (diabetes) sår av infektionsavdelning. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EE1F926" w14:textId="77777777" w:rsidR="0057202F" w:rsidRDefault="0057202F" w:rsidP="00BB4AD4">
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="3730E7CF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc168999538"/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:bookmarkStart w:name="_Toc223613651" w:id="22"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>SÄS amputationsteam</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36D5D9F9" w14:textId="3F5358BB" w:rsidR="0057202F" w:rsidRDefault="0057202F" w:rsidP="00656979">
-[...37 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="6A39B295" w14:textId="77777777">
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>SÄS amputationsteam består av personal från olika yrkeskategorier som är specialiserade på omvårdnad av amputerade patienter och tillsammans arbetar för att nå de mål som överenskommits. Teamets ansvarsfördelning är uppdelad mellan VO kirurgi, ortopedi och ÖNH samt VO neurologi, rehabilitering och nära vård. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71D19634" w14:textId="77777777" w:rsidR="00AB4B44" w:rsidRPr="00BB4AD4" w:rsidRDefault="00AB4B44" w:rsidP="00BB4AD4">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="4284FBC9" w14:textId="77777777">
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>De funktioner som ingår i teamet är:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D73D5FD" w14:textId="77777777" w:rsidR="006824F7" w:rsidRPr="00BB4AD4" w:rsidRDefault="00AB4B44" w:rsidP="00BB4AD4">
-[...55 lines deleted...]
-    <w:p w14:paraId="49FE33FD" w14:textId="44664670" w:rsidR="00266A09" w:rsidRDefault="00AB4B44" w:rsidP="00BB4AD4">
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="02BC18F4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r>
-[...307 lines deleted...]
-      <w:r w:rsidRPr="0001013E">
+      <w:r w:rsidRPr="00632ED6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Ortoped</w:t>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> som träffar patienten inför operation</w:t>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> som träffar patienten inför operation </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A989777" w14:textId="194DF5E6" w:rsidR="00492F17" w:rsidRDefault="004402B3" w:rsidP="00BB4AD4">
-[...13 lines deleted...]
-        <w:t xml:space="preserve">patienten och närstående om indikation av amputation och nivå, se rubrik Information till patient/närstående. </w:t>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="0515EE55" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Ansvarar för information till patienten och närstående om indikation av amputation och nivå, se rubrik Information till patient/närstående.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B4C30B8" w14:textId="38CADDE6" w:rsidR="00492F17" w:rsidRDefault="01AC8EC3" w:rsidP="00BB4AD4">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlistaniv2"/>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="3564F45F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Operationsanmäler</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>. Tar beslut om medicinsk prioritering, d.v.s. om operationen ska utföras akut (inom 24 timmar), subakut (24 timmar - en vecka) eller </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>elektivt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> (mer än en vecka).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="7CFFA189" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Meddelar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>ortopediavdelning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>/koordinator 1515 att patient är operationsanmäld.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="75E50F29" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00632ED6">
         <w:lastRenderedPageBreak/>
-        <w:t>Operationsanmäler</w:t>
+        <w:t>Sidomarkerar</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">en vecka). </w:t>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> benet som ska amputeras. Benet bör helst också fotograferas inför operationen efter patientens samtycke.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="055C8DEB" w14:textId="67A9E7B1" w:rsidR="29691474" w:rsidRDefault="11ACAA20" w:rsidP="00BB4AD4">
-[...46 lines deleted...]
-    <w:p w14:paraId="4F590E4C" w14:textId="08309CE1" w:rsidR="00DB2332" w:rsidRDefault="20062C37" w:rsidP="00BB4AD4">
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="6F83849D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="7154BCD2">
+      <w:r w:rsidRPr="00632ED6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Geriatriker</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">på </w:t>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> på </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="6BC3AD75">
+      <w:r w:rsidRPr="00632ED6">
         <w:t>ortopediavdelning</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="6BC3AD75">
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> har en viktig roll inom området som rör sjukdomar hos äldre och har kunskaper och erfarenhet av rehabilitering efter benamputation. Remitterar under vårdtiden till </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="5765F763">
+      <w:r w:rsidRPr="00632ED6">
         <w:t>gåskolan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="5765F763">
-[...9 lines deleted...]
-        <w:t>när indikation kan föreligga.</w:t>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> samt OTA för protes när indikation kan föreligga. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E47B920" w14:textId="12FC3F2A" w:rsidR="0001013E" w:rsidRDefault="20062C37" w:rsidP="00BB4AD4">
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="23836A75" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="7154BCD2">
+      <w:r w:rsidRPr="00632ED6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Sjuksköterska</w:t>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> som leder och fördelar patientens omvårdnadsinsatser utifrån dennes individuella behov. Har samordningsfunktion under vårdtid och en länk utåt till kommun och primärvård inför hemgång.</w:t>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> som leder och fördelar patientens omvårdnadsinsatser utifrån dennes individuella behov. Har samordningsfunktion under vårdtid och en länk utåt till kommun och primärvård inför hemgång. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3346FADE" w14:textId="77777777" w:rsidR="0001013E" w:rsidRDefault="00AB13B7" w:rsidP="00BB4AD4">
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="0397C1E1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="0001013E">
+      <w:r w:rsidRPr="00632ED6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Undersköterska</w:t>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> utför omvårdnadsinsatser utifrån behov och hjälper patienten i sin dagliga aktivering. </w:t>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> utför omvårdnadsinsatser utifrån behov och hjälper patienten i sin dagliga aktivering.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57154F7C" w14:textId="010B6F52" w:rsidR="00AB13B7" w:rsidRDefault="00AB13B7" w:rsidP="00BB4AD4">
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="6FF59121" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:keepNext/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0001013E">
+      </w:pPr>
+      <w:r w:rsidRPr="00632ED6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Fysioterapeut</w:t>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> undersöker patientens fysiska förmåga beträffande ledrörlighet, muskelstyrka, kondition och balans samt utformar ett individuellt anpassat träningsprogram. Detta för att skapa förutsättningar att patienten ska klara sig själv, </w:t>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> undersöker patientens fysiska förmåga beträffande ledrörlighet, muskelstyrka, kondition och balans samt utformar ett individuellt anpassat träningsprogram. Detta för att skapa förutsättningar att patienten ska klara sig själv, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00632ED6">
         <w:t>t.ex.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-        <w:t xml:space="preserve"> vid förflyttningar, och skapa en grund för eventuell vidare protesträning.</w:t>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> vid förflyttningar, och skapa en grund för eventuell vidare protesträning. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22E773B1" w14:textId="2FAE4173" w:rsidR="006764C0" w:rsidRDefault="006764C0" w:rsidP="00BB4AD4">
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="3ACD8843" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="52AFD4CC">
+      <w:r w:rsidRPr="00632ED6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Arbetsterapeut</w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> utreder aktivitetsförmåga och erbjuder träning i praktiska situationer för att patienten ska ges möjlighet att klara sitt dagliga liv. Förutom träning är kompensatoriska åtgärder som förskrivning av hjälpmedel en viktig del.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D2EB563" w14:textId="63006607" w:rsidR="006764C0" w:rsidRDefault="03335471" w:rsidP="00BB4AD4">
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="79F1541E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="7154BCD2">
+      <w:r w:rsidRPr="00632ED6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Ortopedingenjör</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>Ortopedingenjör </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>tillsammans med fysioterapeut bedömer förutsättningar för protesutprovning samt tillverkar och anpassar eventuell protes.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24A83EAA" w14:textId="607B3ED4" w:rsidR="006764C0" w:rsidRDefault="006764C0" w:rsidP="00BB4AD4">
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="3A3504AD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="006764C0">
+      <w:r w:rsidRPr="00632ED6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kurator</w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> kontaktas under vårdtiden om patienten har behov av stöd i psykosociala frågor eller krisreaktion föreligger. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B4B9C83" w14:textId="69215986" w:rsidR="006764C0" w:rsidRPr="00F36687" w:rsidRDefault="03335471" w:rsidP="00BB4AD4">
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="1F012B67" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="7154BCD2">
+      <w:r w:rsidRPr="00632ED6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Dietist</w:t>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> risk för malnutrition föreligger.</w:t>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> kopplas in, gärna redan preoperativt, då risk för malnutrition föreligger. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DBEAF69" w14:textId="77777777" w:rsidR="00F36687" w:rsidRDefault="00F36687" w:rsidP="00F36687">
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="0AEADDFF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc168999544"/>
-      <w:r>
+      <w:bookmarkStart w:name="_Toc223613652" w:id="23"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:lastRenderedPageBreak/>
         <w:t>Information till patient/närstående</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:bookmarkEnd w:id="23"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27D9FC02" w14:textId="77777777" w:rsidR="00EA58F8" w:rsidRDefault="00F36687" w:rsidP="00E016F4">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">En amputation måste betraktas som ett stort trauma för individen och innebär en förändrad livssituation. Hur patienten upplever sin situation är mycket individuellt och påverkas av många faktorer, som exempelvis duration av smärta, sårproblem med omläggningar, anhörigas inställning </w:t>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="6F532F5D" w14:textId="77777777">
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>En amputation måste betraktas som ett stort trauma för individen och innebär en förändrad livssituation. Hur patienten upplever sin situation är mycket individuellt och påverkas av många faktorer, som exempelvis duration av smärta, sårproblem med omläggningar, anhörigas inställning </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00632ED6">
         <w:t>etc.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-        <w:t xml:space="preserve"> Dessa patienter är oftast gamla och amputationen innebär ett svårt funktionshinder. </w:t>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> Dessa patienter är oftast gamla och amputationen innebär ett svårt funktionshinder.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01214B9D" w14:textId="4DED18BA" w:rsidR="00EA58F8" w:rsidRDefault="6753DE24" w:rsidP="00325F17">
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="654CF7AC" w14:textId="77777777">
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00632ED6">
         <w:t>Inremitterande</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...42 lines deleted...]
-        <w:t xml:space="preserve"> sig att den krisreaktion som patienten får blir mindre traumatisk om läkare förberett patienten. </w:t>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> läkare, som skriver till ortopedmottagningen med amputationsfrågeställning, ska informera patienten om att det kan bli aktuellt med amputation. Av ortoped ska patienten sedan informeras sakligt om ingreppets innebörd och följder. Det är viktigt att alltid ta upp att det finns en risk för komplikationer efter ingreppet, som kan leda ytterligare operativa åtgärder. Detta då det i sig att den krisreaktion som patienten får blir mindre traumatisk om läkare förberett patienten.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="344F9F37" w14:textId="6FAB321F" w:rsidR="00E016F4" w:rsidRDefault="00F36687" w:rsidP="00E016F4">
-[...4 lines deleted...]
-        <w:r w:rsidRPr="006432B4">
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="54C6691C" w14:textId="77777777">
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Utöver den begränsade rörligheten kommer ofta ett beroende av andra personer. För att patienten ska bli optimalt omhändertagen krävs att den preoperativa bedömningen görs grundligt. När patienten kallas för amputation, bifogas informationen </w:t>
+      </w:r>
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId11">
+        <w:r w:rsidRPr="00632ED6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Preoperativ patientinformation</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...9 lines deleted...]
-        <w:r w:rsidRPr="004662D6">
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> – </w:t>
+      </w:r>
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId12">
+        <w:r w:rsidRPr="00632ED6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Viktigt</w:t>
         </w:r>
-        <w:r w:rsidR="009E1F12">
+        <w:r w:rsidRPr="00632ED6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          </w:rPr>
+          <w:t> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00632ED6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t> </w:t>
+          <w:t>att veta inf</w:t>
         </w:r>
-        <w:r w:rsidRPr="004662D6">
+        <w:r w:rsidRPr="00632ED6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:cs="Georgia"/>
+          </w:rPr>
+          <w:t>ö</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00632ED6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>att veta inför din operation samt information om bena</w:t>
-[...11 lines deleted...]
-          <w:t>putation.</w:t>
+          <w:t>r din operation samt information om benamputation.</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6055FE17" w14:textId="77777777" w:rsidR="00F83749" w:rsidRDefault="00F83749" w:rsidP="00F83749">
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="5ABB3907" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc168999545"/>
-      <w:r>
+      <w:bookmarkStart w:name="_Toc223613653" w:id="24"/>
+      <w:r w:rsidRPr="00632ED6">
         <w:t>Preoperativa förberedelser</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:bookmarkEnd w:id="24"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14BE4653" w14:textId="77777777" w:rsidR="000E1680" w:rsidRDefault="00F83749" w:rsidP="00E016F4">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="007A01AC">
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="5B87A3EC" w14:textId="77777777">
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>I samband med amputationsbeslut tas erforderliga prover enligt riktlinje Preoperativa förberedelser för operationsavdelningarna vid Södra Älvsborgs Sjukhus. Kontakt med koordinator på operationsavdelningen tas per telefon </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00632ED6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>3072</w:t>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> om akut operation ska ske. </w:t>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> om akut operation ska ske.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="082EB77F" w14:textId="5DC96DCC" w:rsidR="00F83749" w:rsidRDefault="4CFEAA2A" w:rsidP="00E016F4">
-[...10 lines deleted...]
-        <w:r w:rsidR="00E32452" w:rsidRPr="00E346D3">
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="7DA88187" w14:textId="77777777">
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Patienten ska informeras om rök- och alkoholstopp inför operation, se information på 1177, </w:t>
+      </w:r>
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId13">
+        <w:r w:rsidRPr="00632ED6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Levnadsvanor i samband med en operation</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00E32452" w:rsidRPr="00E346D3">
-[...9 lines deleted...]
-        <w:r w:rsidRPr="7154BCD2">
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>. Erbjud patienten att ta kontakt med </w:t>
+      </w:r>
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId14">
+        <w:r w:rsidRPr="00632ED6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>hälsocoa</w:t>
+          <w:t>hälsocoach online</w:t>
         </w:r>
-        <w:r w:rsidRPr="7154BCD2">
+      </w:hyperlink>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> vid behov av stöd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="447E0E5B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc223613654" w:id="25"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:lastRenderedPageBreak/>
+        <w:t>Preoperativ smärtlindring</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="32F98BB5" w14:textId="77777777">
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Alla patienter förbereds inför operationen med en s.k. femoralisblockad (gäller vid planerad lårbensamputation/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>knäexartikulation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>) eller en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>ischiadicusblockad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> (gäller vid planerad underbensamputation), se riktlinje </w:t>
+      </w:r>
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId15">
+        <w:r w:rsidRPr="00632ED6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>c</w:t>
+          <w:t>Smärtlindring genom perifer nervblockad med kvarliggande kateter</w:t>
         </w:r>
-        <w:r w:rsidRPr="7154BCD2">
+      </w:hyperlink>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>; denna blockad läggs av anestesiläkare och är ett förstahandsalternativ. Blockaden bör läggas något dygn före operationen och fungerar då som smärtlindring både före och efter operationen.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="2A715FA5" w14:textId="77777777">
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Peroperativt vid underbensamputation läggs vanligtvis spinal anestesi.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="5A6EFBF4" w14:textId="77777777">
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>I vissa utvalda fall bör en s.k. EDA-kateter (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>epidural anestesi</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>) vara ett alternativ. Detta avgörs i samverkan mellan ortoped och anestesiläkare. Peroperativt är fortfarande spinal anestesi förstahandsalternativ. För peroral smärtlindring inför operation se riktlinje </w:t>
+      </w:r>
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId16">
+        <w:r w:rsidRPr="00632ED6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>h online</w:t>
+          <w:t>Premedicinering inför anestesi</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1866F46B" w14:textId="77777777" w:rsidR="00320641" w:rsidRDefault="00320641" w:rsidP="00320641">
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="6EC4B6A0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc168999546"/>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkStart w:name="_Toc223613655" w:id="26"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Profylaktisk medicinering</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>  </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="36E0CEA1" w14:textId="69A3022F" w:rsidR="00070FF4" w:rsidRDefault="113697DE" w:rsidP="00E016F4">
-[...20 lines deleted...]
-        <w:r w:rsidRPr="7154BCD2">
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="0B9F030D" w14:textId="7ACB8ED9">
+      <w:r w:rsidR="00632ED6">
+        <w:rPr/>
+        <w:t>I </w:t>
+      </w:r>
+      <w:r w:rsidR="00632ED6">
+        <w:rPr/>
+        <w:t>Meliors</w:t>
+      </w:r>
+      <w:r w:rsidR="00632ED6">
+        <w:rPr/>
+        <w:t> läkemedelsmodul finns en färdig ordinationsmall för läkemedel i samband med amputation; ordinationer kan justeras av ordinerande läkare. Preoperativt ges, även för patienter som står på </w:t>
+      </w:r>
+      <w:r w:rsidR="00632ED6">
+        <w:rPr/>
+        <w:t>per</w:t>
+      </w:r>
+      <w:r w:rsidR="2AAEEC84">
+        <w:rPr/>
+        <w:t>oral antibiotika</w:t>
+      </w:r>
+      <w:r w:rsidR="00632ED6">
+        <w:rPr/>
+        <w:t>, infektionsprofylax i form av en engångsdos </w:t>
+      </w:r>
+      <w:r w:rsidR="00632ED6">
+        <w:rPr/>
+        <w:t>kloxacillin</w:t>
+      </w:r>
+      <w:r w:rsidR="00632ED6">
+        <w:rPr/>
+        <w:t> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00632ED6">
+        <w:rPr/>
+        <w:t>Ekvacillin</w:t>
+      </w:r>
+      <w:r w:rsidR="00632ED6">
+        <w:rPr/>
+        <w:t>) 2 g </w:t>
+      </w:r>
+      <w:r w:rsidR="00632ED6">
+        <w:rPr/>
+        <w:t>30-60</w:t>
+      </w:r>
+      <w:r w:rsidR="00632ED6">
+        <w:rPr/>
+        <w:t> minuter före operation. Detta är </w:t>
+      </w:r>
+      <w:r w:rsidR="00632ED6">
+        <w:rPr/>
+        <w:t>fulldos</w:t>
+      </w:r>
+      <w:r w:rsidR="00632ED6">
+        <w:rPr/>
+        <w:t> och får anpassas till vikt och reducerad njurfunktion hos diabetiker. Vid penicillinallergi ges en engångsdos </w:t>
+      </w:r>
+      <w:r w:rsidR="00632ED6">
+        <w:rPr/>
+        <w:t>klindamycin</w:t>
+      </w:r>
+      <w:r w:rsidR="00632ED6">
+        <w:rPr/>
+        <w:t> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00632ED6">
+        <w:rPr/>
+        <w:t>Dalacin</w:t>
+      </w:r>
+      <w:r w:rsidR="00632ED6">
+        <w:rPr/>
+        <w:t>) 600 mg 30 minuter före operation, se riktlinje </w:t>
+      </w:r>
+      <w:hyperlink r:id="Reaacae5c1d934707">
+        <w:r w:rsidRPr="7B1D8DAF" w:rsidR="00632ED6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Smärtlindring genom perifer nervblockad med</w:t>
-[...11 lines deleted...]
-          <w:t>kvarliggande kateter</w:t>
+          <w:t>Antibiotikaprofylax inför kirurgi.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-        <w:t xml:space="preserve">; denna blockad läggs av anestesiläkare och är ett förstahandsalternativ. Blockaden bör läggas något dygn före operationen och fungerar då som smärtlindring både före och efter operationen. </w:t>
+      <w:r w:rsidR="00632ED6">
+        <w:rPr/>
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="323518EE" w14:textId="77777777" w:rsidR="00070FF4" w:rsidRDefault="00320641" w:rsidP="00E016F4">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Peroperativt vid underbensamputation läggs vanligtvis spinal anestesi. </w:t>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="6E44C4FD" w14:textId="77777777">
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Ställningstagande till fortsatt antibiotikabehandling ska ske beroende på fynd under operationen samt amputationssårets utseende. Vid oklara fall tas sårodling med resistensbestämning. Trombosprofylax ges som vid annan extremitetskirurgi, se riktlinje </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00632ED6">
+        <w:instrText>HYPERLINK "https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-49/SURROGATE/Antikoagulantia%20och%20trombocyth%c3%a4mmare%2c%20tillf%c3%a4llig%20uts%c3%a4ttning%20inf%c3%b6r%20elektiv%20operation.pdf" \t "_blank"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00632ED6">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00632ED6">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+        </w:rPr>
+        <w:t>Antikoagulantia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+        </w:rPr>
+        <w:t> och trombocythämmare, tillfällig utsättning inför </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+        </w:rPr>
+        <w:t>elektiv</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+        </w:rPr>
+        <w:t> operation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00632ED6">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>. Vid akut amputation (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t xml:space="preserve"> vid olycka) hänvisas till </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00632ED6">
+        <w:lastRenderedPageBreak/>
+        <w:t>riktlinje </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00632ED6">
+        <w:instrText>HYPERLINK "https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-50/SURROGATE/Antikoagulantia%20och-eller%20trombocyth%c3%a4mmare%20vid%20akut-halvakut%20kirurgi%20inom%2024%20timmar.pdf" \t "_blank"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00632ED6">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00632ED6">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+        </w:rPr>
+        <w:t>Antikoagulantia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+        </w:rPr>
+        <w:t> och/eller trombocythämmare vid akut-halvakut kirurgi inom 24 timmar.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00632ED6">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="290AEC9E" w14:textId="6660A188" w:rsidR="00320641" w:rsidRDefault="00320641" w:rsidP="00E016F4">
-[...32 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="5F4611BF" w14:textId="77777777">
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Operatör är ansvarig för ordinationer av antibiotikaprofylax samt ställningstagande till trombosprofylax. Rutinmässigt används Lågmolekylärt heparin (Fragmin) 5000 IE under vårdtiden, om inte NOAK återinsätts. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ECE27D5" w14:textId="77777777" w:rsidR="00BF433E" w:rsidRDefault="00BF433E" w:rsidP="00BF433E">
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="1E23C5B3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc168999547"/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:bookmarkStart w:name="_Toc223613656" w:id="27"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Operationsteknik</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="27"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55B1E4E8" w14:textId="3B234E64" w:rsidR="00BF433E" w:rsidRDefault="00BF433E" w:rsidP="00E016F4">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">I </w:t>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="5D641A6C" w14:textId="77777777">
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Operationsteknik vid de olika amputationerna är väl beskrivna i Tor </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:t>Meliors</w:t>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Hiertons</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...18 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> bok - Amputationskirurgi och proteser [2]. Inom SÄS är </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>sagitella</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>lambåer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> vid underbensamputation förstahandsmetod av protestekniska skäl. Om tidigare kärlkirurgi omöjliggör denna snittföring, väljs i andra hand en lång bakre </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>lambå</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> (Burgess). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="64569C7D" w14:textId="77777777">
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Den lägsta möjliga nivån med hänsyn till hudens tillstånd och cirkulation ska väljas. Viktigt är också att beakta stumplängd med hänsyn till vidare protesförsörjning. En </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>knäexartikulation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> är att föredra framför en lårbensamputation. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Knäkontraktur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> över 20° samt patient som inte haft någon gångfunktion före amputationen, är relativ kontraindikation för underbensamputation.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="69BE5FE5" w14:textId="77777777">
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Suturer kan med fördel användas vid slutning av huden, agraffer är annat alternativ.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="4771B107" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc223613657" w:id="28"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Undertrycksbehandling</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="28"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="6FA13567" w14:textId="77777777">
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Undertrycksbehandling 90 – 125 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>mmHg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> appliceras i samband med operation som standard med 7 dagars behandlingstid. Behandlingstiden kan förlängas vid behov. Om undertrycksbehandling inte är möjlig att applicera används förband utifrån behov, som till exempel </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Aquacel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> närmast såret och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>OpSite</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>-plåster. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="168AA4C9" w14:textId="77777777">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Tubifast</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> och linda appliceras över lagda förband, först med vadd och sedan med elastisk binda. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="5FE069F1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc223613658" w:id="29"/>
+      <w:r w:rsidRPr="00632ED6">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">infektionsprofylax i form av en engångsdos </w:t>
+        <w:t>Postoperativ uppföljning och sårläkning/såromläggning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="29"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="3F4D21DC" w14:textId="77777777">
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Sårjournal upprättas direkt postoperativt. Förbandsinspektion ska utföras dagligen. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:t>kloxacillin</w:t>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Sårkontroll</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...397 lines deleted...]
-        <w:r w:rsidR="008E07BD" w:rsidRPr="3598987C">
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> samt fotodokumentation ska utföras vid borttagning av undertrycksbehandling. Vid sårproblem ska ansvarig läkare/operatör kontaktas. Se </w:t>
+      </w:r>
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId18">
+        <w:r w:rsidRPr="00632ED6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Vårdhandboken avsnitt Sårbehandling.</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="189C142B" w14:textId="592E14BC" w:rsidR="00B874A9" w:rsidRDefault="005E2999" w:rsidP="00E016F4">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Underbensamputerade får efter operationen vadderad gipsskena </w:t>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="0D18D090" w14:textId="77777777">
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Underbensamputerade får efter operationen vadderad gipsskena </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00632ED6">
         <w:t>4-7</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-        <w:t xml:space="preserve"> dagar. Detta görs i första hand för att motverka </w:t>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> dagar. Detta görs i första hand för att motverka </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00632ED6">
         <w:t>flexionskontraktur</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...30 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> i knäleden hos patienten. Silikonhylsa används därefter för att ge en jämn kompression, minska svullnaden och skydda stumpen vilket förbättrar sårläkningen och formar stumpen inför protesförsörjning. Silikonhylsa ska användas enligt uppföljningsschema så snart sårläkningen tillåter [3]. Om eventuell längre undertrycksbehandling (&gt;7 dagar) behövs kan silikonhylsautprovning påbörjas ändå.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="256611C4" w14:textId="6754BA7A" w:rsidR="00B874A9" w:rsidRDefault="00CD174B" w:rsidP="00E016F4">
-[...31 lines deleted...]
-        <w:t xml:space="preserve">inklusive </w:t>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="0C05DD69" w14:textId="77777777">
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Omläggning av stump görs under rena förhållanden efter en vecka, om inte förbandet är mättat eller omgivande hud är rodnad/svullen dessförinnan. Agraff- eller suturborttagning inklusive </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="54E41092">
+      <w:r w:rsidRPr="00632ED6">
         <w:t>sårkontroll</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="54E41092">
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> och fotodokumentation ska ske cirka tre veckor postoperativt på ortopedimottagningen.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22C24EC6" w14:textId="77777777" w:rsidR="00DC5DFC" w:rsidRDefault="00DC5DFC" w:rsidP="00DC5DFC">
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="580BC85B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc168999551"/>
-      <w:r>
+      <w:bookmarkStart w:name="_Toc223613659" w:id="30"/>
+      <w:r w:rsidRPr="00632ED6">
         <w:t>Komplikationer</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:bookmarkEnd w:id="30"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="486A235A" w14:textId="3ED23EDC" w:rsidR="008E07BD" w:rsidRDefault="00DC5DFC" w:rsidP="00E016F4">
-[...1 lines deleted...]
-        <w:t>Komplikationer kan uppstå vid alla operationer. Infektion och problem med sårläkning är de vanligaste komplikationerna.</w:t>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="57122246" w14:textId="77777777">
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Komplikationer kan uppstå vid alla operationer. Infektion och problem med sårläkning är de vanligaste komplikationerna. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21463EFA" w14:textId="77777777" w:rsidR="00DC5DFC" w:rsidRDefault="00DC5DFC" w:rsidP="00DC5DFC">
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="6DB9C1C0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc168999552"/>
-      <w:r>
+      <w:bookmarkStart w:name="_Toc223613660" w:id="31"/>
+      <w:r w:rsidRPr="00632ED6">
         <w:t>Fantomsmärta</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:bookmarkEnd w:id="31"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AB6A8F0" w14:textId="1F7C7920" w:rsidR="009E207B" w:rsidRDefault="381FEDCB" w:rsidP="0023211E">
-[...52 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="0A4AD94A" w14:textId="77777777">
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Flertalet av patienterna upplever fantomkänsla efter amputation. Dock vissa kan även utveckla en smärtande känsla (fantomsmärta) från det amputerade benet. Det är en smärta som upplevs som verklig och lokaliseras till kroppsdelen som inte längre finns. Det är inte klarlagt varför vissa personer drabbas. Det finns olika behandlingsalternativ så som information, spegelbehandling, fantomträning och läkemedel mot neurogen smärta. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30E33C4A" w14:textId="77777777" w:rsidR="00277FB1" w:rsidRDefault="00277FB1" w:rsidP="00FB191A">
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="747EAD24" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc168999553"/>
-      <w:r>
+      <w:bookmarkStart w:name="_Toc223613661" w:id="32"/>
+      <w:r w:rsidRPr="00632ED6">
         <w:t>Rehabilitering efter benamputation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:bookmarkEnd w:id="32"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02E5BD75" w14:textId="77777777" w:rsidR="00FB191A" w:rsidRDefault="00277FB1" w:rsidP="0023211E">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="3AC5464C" w14:textId="77777777">
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Övertag till </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00FB191A">
+      <w:r w:rsidRPr="00632ED6">
         <w:t>ortogeriatrisk</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FB191A">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> plats på </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00632ED6">
         <w:t>ortopediavdelning</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-        <w:t xml:space="preserve"> för redan inneliggande patienter sker postoperativt. Om geriatriker bedömer att behov av rehabiliteringsmedicinsk insats föreligger remitterar denne vidare till rehabiliteringsmedicinsk avdelning. </w:t>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t xml:space="preserve"> för redan inneliggande patienter sker postoperativt. Om geriatriker bedömer att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00632ED6">
+        <w:lastRenderedPageBreak/>
+        <w:t>behov av rehabiliteringsmedicinsk insats föreligger remitterar denne vidare till rehabiliteringsmedicinsk avdelning.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="560E578D" w14:textId="77777777" w:rsidR="00FB191A" w:rsidRDefault="00277FB1" w:rsidP="0023211E">
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Rehabilitering av benamputerade patienter kan delas in i två perioder: </w:t>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="3D26B424" w14:textId="77777777">
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Rehabilitering av benamputerade patienter kan delas in i två perioder:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6523B074" w14:textId="4F67CAA7" w:rsidR="00FB191A" w:rsidRDefault="00277FB1" w:rsidP="005677E5">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="7B1D8DAF" w:rsidRDefault="00632ED6" w14:paraId="10D99D73" w14:textId="6C5020F7">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidR="00632ED6">
+        <w:rPr/>
+        <w:t>Den första då patient är inneliggande på </w:t>
+      </w:r>
+      <w:r w:rsidR="00632ED6">
+        <w:rPr/>
+        <w:t>ortopediavdelning</w:t>
+      </w:r>
+      <w:r w:rsidR="060C53AD">
+        <w:rPr/>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00632ED6">
+        <w:rPr/>
+        <w:t>.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="077A0C7D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="46"/>
         </w:numPr>
-        <w:tabs>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Den första då patient är inneliggande på </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Den andra då patienten behandlas polikliniskt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="703DC45D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632ED6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Första delen inneliggande på </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="005677E5">
-[...3 lines deleted...]
-        <w:t>rtopediavdelningen</w:t>
+      <w:r w:rsidRPr="00632ED6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ortopediavdelning</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="00632ED6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FEB28E1" w14:textId="70B7DE43" w:rsidR="00277FB1" w:rsidRDefault="00277FB1" w:rsidP="005677E5">
-[...12 lines deleted...]
-        <w:t>Den andra då patienten behandlas polikliniskt.</w:t>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="0CA32364" w14:textId="77777777">
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Under denna första del läggs stor vikt vid att åstadkomma optimala betingelser för sårläkning samt start och planering av den fortsatta rehabiliteringen. Rehabiliteringspersonal följer utarbetad checklista för alla amputationspatienter. Vårdtid </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>7-14</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> dagar. Bedömning och träning gällande grundläggande funktioner i förflyttning och personlig vård sker. Därefter introduceras den amputerade till </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Gåskolans</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> verksamhet [4]. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D80B481" w14:textId="452FAD7E" w:rsidR="008F55ED" w:rsidRDefault="008F55ED" w:rsidP="004D744A">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Första delen inneliggande på </w:t>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="699173B0" w14:textId="77777777">
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Personer med hög aktivitet- och funktionsnivå sedan tidigare, oftast i arbetsför ålder men ibland även äldre, bör remitteras vidare till rehab-medicinsk avdelning; detta kan </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> bli aktuellt efter trauma, tumöroperation eller amputation efter sepsis. I senare skede kan det även bli aktuellt med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="005677E5">
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="25"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>rehabmedicinsk</w:t>
+      </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> dagvård. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="100F0163" w14:textId="44FD2459" w:rsidR="00A34E66" w:rsidRDefault="008F55ED" w:rsidP="00E016F4">
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> verksamhet [4].</w:t>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="0C102844" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632ED6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Läkemedel  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7171E72E" w14:textId="511FA685" w:rsidR="00652AED" w:rsidRDefault="00652AED" w:rsidP="00E016F4">
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> dagvård.</w:t>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="62E57FCF" w14:textId="77777777">
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Pre- och postoperativ trombosprofylax, antibiotikabehandling samt smärtlindring ordineras av ansvarig operatör/läkare. Vid behov finns smärtteamet som en extra resurs. Ställningstaganden rörande fortsatt antibiotikabehandling sköts vid behov i samråd med infektionsläkare. För alla patienter görs en läkemedelsgenomgång av ansvarig avdelningsläkare. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57524844" w14:textId="77777777" w:rsidR="00016AE5" w:rsidRDefault="00016AE5" w:rsidP="004D744A">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="19651081" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632ED6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Nutrition  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D36D721" w14:textId="72D83CE8" w:rsidR="00016AE5" w:rsidRDefault="00016AE5" w:rsidP="00E016F4">
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> av ansvarig avdelningsläkare.</w:t>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="5536D258" w14:textId="77777777">
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Preoperativt rekommenderas att det görs en riskbedömning av patientens nutritionsstatus. Vid risk för undernäring kontaktas dietist.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AC750CA" w14:textId="77777777" w:rsidR="00DE5488" w:rsidRDefault="00DE5488" w:rsidP="00DE5488">
-[...55 lines deleted...]
-        <w:r w:rsidRPr="0B8D1440">
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="33305DA0" w14:textId="77777777">
+      <w:r w:rsidRPr="00632ED6">
+        <w:lastRenderedPageBreak/>
+        <w:t>Vid inläggningen ska en riskbedömning göras av patientens nutritionsstatus, se Vårdhandboken, avsnitt </w:t>
+      </w:r>
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId19">
+        <w:r w:rsidRPr="00632ED6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Nutrition under rubrik Riskid</w:t>
-[...11 lines deleted...]
-          <w:t>ntifiering och riskbedömning</w:t>
+          <w:t>Nutrition under rubrik Riskidentifiering och riskbedömning</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-        <w:t xml:space="preserve">. På vårdavdelningen stöds nutritionen vanligtvis med extra näringsdryck. Sondvälling via </w:t>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>. På vårdavdelningen stöds nutritionen vanligtvis med extra näringsdryck. Sondvälling via </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00632ED6">
         <w:t>nasogastrisk</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:r w:rsidR="005677E5" w:rsidRPr="005677E5">
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> sond alternativt parenteral nutrition kan också vara aktuellt, se riktlinje </w:t>
+      </w:r>
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId20">
+        <w:r w:rsidRPr="00632ED6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Undernäring – förebygga och behandla hos vuxna i slutenvården, SÄS</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> dietist vid misstanke om malnutrition.</w:t>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>. Kontakt tas med dietist vid misstanke om malnutrition. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1390F9BA" w14:textId="1050CA14" w:rsidR="3598987C" w:rsidRDefault="2A3763A1" w:rsidP="52AFD4CC">
-[...1 lines deleted...]
-        <w:pStyle w:val="MellanrubrikVGR"/>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="61848CED" w14:textId="77777777">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text2"/>
-          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc168999557"/>
-      <w:r w:rsidRPr="52AFD4CC">
+      <w:r w:rsidRPr="00632ED6">
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text2"/>
-          <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>Tryckavlastning</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="28"/>
+        <w:t>Tryckavlastning </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="44F0231D" w14:textId="6D9BB77F" w:rsidR="3598987C" w:rsidRDefault="2A3763A1" w:rsidP="52AFD4CC">
-[...12 lines deleted...]
-        <w:r w:rsidRPr="52AFD4CC">
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="351F5D14" w14:textId="77777777">
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Alla patienter behöver ha lämplig tryckavlastande madrass under hela vårdtiden. Viktigt att observera kvarvarande ben och fot för tryck och eventuella sår. Utred behov av tryckavlastande och även positionerande sittdyna i rullstol, se riktlinje </w:t>
+      </w:r>
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId21">
+        <w:r w:rsidRPr="00632ED6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Trycksår - Prevention och behandling.</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="50702AD7" w14:textId="49C9D789" w:rsidR="3598987C" w:rsidRDefault="2A3763A1" w:rsidP="52AFD4CC">
-[...1 lines deleted...]
-        <w:pStyle w:val="MellanrubrikVGR"/>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="0F42A135" w14:textId="77777777">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text2"/>
-          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="_Toc168999558"/>
-      <w:r w:rsidRPr="52AFD4CC">
+      <w:r w:rsidRPr="00632ED6">
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text2"/>
-          <w:szCs w:val="26"/>
         </w:rPr>
+        <w:t>Krisreaktion/-bearbetning  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="0A2F3909" w14:textId="77777777">
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Patienten erbjuds kris- och/eller stödsamtal hos kurator. För stödjande samtal finns även sjukhuskyrkan att kontakta. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="50ABCC62" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632ED6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Utskrivning och samverkan med andra vårdgivare  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="69CCBBB1" w14:textId="77777777">
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Många av patienterna är multisjuka äldre där det redan funnits behov av stöd och hjälp i vardagen. Vid utskrivning ska patienten vara medicinskt stabil och optimerad för att fortsätta sin vård och rehabilitering i hemmet eller på korttidsboende.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="6E496B4F" w14:textId="77777777">
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>För patienter med högre aktivitets- och funktionsförmåga är målet att patienten vid utskrivning, så långt som möjligt, ska vara självständig beträffande personlig vård, förflyttningar och i att hantera sin rullstol samt att även klara av delar av hushållsarbete som kan vara relevanta.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="11A6B920" w14:textId="77777777">
+      <w:r w:rsidRPr="00632ED6">
+        <w:t xml:space="preserve">Man bör även ha tagit ställning till om bostadsanpassning är aktuell och tagit kontakt med arbetsterapeut på ansvarig instans för fortsatt handläggning. För personer i arbetsför ålder ska ansvarig läkare ordna med sjukskrivningsintyg samt vid behov även ta upp frågan om intyg för färdtjänst alternativt parkeringstillstånd för rörelsehindrade; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00632ED6">
         <w:lastRenderedPageBreak/>
-        <w:t>Krisreaktion/-bearbetning</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>intygsmall för handikapptillstånd finns på respektive kommuns webbplats.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B39AE05" w14:textId="057668DB" w:rsidR="3598987C" w:rsidRDefault="2A3763A1" w:rsidP="52AFD4CC">
-[...128 lines deleted...]
-        <w:r w:rsidRPr="52AFD4CC">
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="4418CB2E" w14:textId="77777777">
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Vid utskrivningen ska personalen i den kommunala hälso- och sjukvården och/eller primärvården vara informerad om patientens medicinska behov, grad av självständighet, behov av hjälp samt hur den fortsatta rehabiliteringen är planerad, se rutinen </w:t>
+      </w:r>
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId22">
+        <w:r w:rsidRPr="00632ED6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Trygg och säke</w:t>
+          <w:t>Trygg och säker utskrivning – arbetssätt samt ansvarsfördelning per yrkeskategori och funktion.</w:t>
         </w:r>
-        <w:r w:rsidRPr="52AFD4CC">
+      </w:hyperlink>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="0637734A" w14:textId="77777777">
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Det bör upprättas en tydligt utformad </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>rehabplan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> vid inskrivning på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>gåskolan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="184E8D9D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632ED6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Poliklinisk del </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="189B8E90" w14:textId="77777777">
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Medicinskt patientansvarig är primärvårdsläkare. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="22B8EB94" w14:textId="77777777">
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Patienten vistas i sitt hem/boende, vid behov med hjälp av insatser från primärvården och/eller den kommunala hälso- och sjukvården. Patienten har fortsatt kontakt med SÄS amputationsteam, framför allt via </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>gåskolan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> där fysioterapeut, arbetsterapeut, ortopedingenjör finns tillgängliga på vardagar. Som regel erbjuds patienten besök på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>gåskolan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> en gång/vecka inledningsvis. Därutöver bibehålls kontakten mellan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>gåskolan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> och vårdgivarna i hemmet genom fysioterapeut på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>gåskolan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00632ED6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="2B324843" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632ED6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Gåskolemottagningen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="430AEE5C" w14:textId="77777777">
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>En dag per månad hålls gåskolemottagning där målsättningen är att medlemmarna i SÄS amputationsteam medverkar. På gåskolemottagningen finns möjlighet att ta upp patientfall med amputationsrelaterade problem, exempelvis sår, smärta, fantomfenomen samt protes- och rehabiliteringsfrågor.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="156705DB" w14:textId="77777777">
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Till uppdraget för SÄS amputationsteam hör även alla lårbensamputerade och yngre underbensamputerade som är opererade i Alingsås avseende </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>gåskola</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> samt ortopedtekniska insatser.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="2C587282" w14:textId="77777777">
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>För rehabilitering på basnivå samverkar SÄS amputationsteam med rehabiliteringsenheter inom </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Närhälsan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t xml:space="preserve"> och kommun. Särskilt gäller detta för patienter som ej blir aktuella för protes och om behov finns </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00632ED6">
+        <w:lastRenderedPageBreak/>
+        <w:t>av särskilt boende. Det är viktigt att en tydlig överrapportering görs så att patienten får optimal insats.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="582DB7CC" w14:textId="77777777">
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Remiss om protesförsörjning skrivs av geriatriker/rehab-läkare för de patienter som varit aktuella på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>ortopediavdelning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> respektive rehabiliteringsmedicinsk avdelning. Remiss kommer även från andra enheter, inom sluten och öppen vård på SÄS. Dessa patienter får då en bedömning via </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>gåskolan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="6CF0ED64" w14:textId="77777777">
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Protesförsörjning görs i samarbete med ortopedteknisk avdelning (OTA), då såret är läkt eller då en protes bedöms gynna sårläkningsprocessen. Patienten ges möjlighet att </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>gåträna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> med sin protes på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>gåskolan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>. Träningen trappas successivt upp till </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>2-3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> gånger i veckan. För yngre och mer aktiva patienter kan även en period på rehabiliteringsmedicinsk vårdavdelning/dagvård bli aktuell.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="71CFFED3" w14:textId="77777777">
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>För mer information om fysioterapins och arbetsterapins roll i rehabiliteringen hänvisas till Neurologi, rehabilitering och nära vårds interna rutiner </w:t>
+      </w:r>
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId23">
+        <w:r w:rsidRPr="00632ED6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>r</w:t>
+          <w:t>Benamputation – Fysioterapi</w:t>
         </w:r>
-        <w:r w:rsidRPr="52AFD4CC">
+      </w:hyperlink>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> respektive </w:t>
+      </w:r>
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId24">
+        <w:r w:rsidRPr="00632ED6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t xml:space="preserve"> utskrivning – arbetssätt samt ansvarsfördelning per yrkeskategori och funktion.</w:t>
+          <w:t>Benamputation -Arbetsterapi.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="52AFD4CC">
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="536FDB43" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc223613662" w:id="33"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Register</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="33"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="053B87DD" w14:textId="77777777">
+      <w:pPr>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text2"/>
-[...150 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text2"/>
-[...1 lines deleted...]
-          <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00632ED6">
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text2"/>
-          <w:szCs w:val="26"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="52AFD4CC">
+        <w:t>SwedeAmp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00632ED6">
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text2"/>
-          <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>Gåskolemottagningen</w:t>
-[...243 lines deleted...]
-        <w:r w:rsidRPr="52AFD4CC">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>(</w:t>
+      </w:r>
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId25">
+        <w:r w:rsidRPr="00632ED6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-          </w:rPr>
-[...94 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://swedeamp.com</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00B67781" w:rsidRPr="00B67781">
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00632ED6">
         <w:rPr>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>)</w:t>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="57D7D9B0" w14:textId="77777777">
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Amputations- och protesregistret är ett medicinskt kvalitetsregister som har till syfte att skapa underlag för objektiv utvärdering av amputationspanoramat och dess konsekvenser i hela vårdkedjan (Amputation - Protesförsörjning - Rehabilitering). Amputations- och protesregistret kommer att fungera som ett instrument för uppföljning, förbättringsarbete och förebyggande insatser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000D04ED" w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="009A32ED" w14:paraId="46F80C1F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc100327194" w:id="34"/>
+      <w:bookmarkStart w:name="_Toc223613526" w:id="35"/>
+      <w:bookmarkStart w:name="_Toc223613663" w:id="36"/>
+      <w:r w:rsidRPr="000D04ED">
+        <w:t>Arbetsgrupp</w:t>
       </w:r>
       <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="36"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="72A2742A" w14:textId="2455401A" w:rsidR="3598987C" w:rsidRDefault="104BBC35" w:rsidP="00D81CED">
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Amputations- och protesregistret är ett medicinskt kvalitetsregister som har till syfte att skapa underlag för objektiv utvärdering av amputationspanoramat och dess konsekvenser i hela vårdkedjan (Amputation - Protesförsörjning - Rehabilitering). Amputations- och protesregistret kommer att fungera som ett instrument för uppföljning, förbättringsarbete och förebyggande insatser. </w:t>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="0C97D85B" w14:textId="77777777">
+      <w:bookmarkStart w:name="_Toc100327195" w:id="37"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>För innehållet svarar arbetsgruppen  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44B41FCE" w14:textId="434152F9" w:rsidR="3598987C" w:rsidRDefault="377298EA" w:rsidP="000649B3">
-[...44 lines deleted...]
-    <w:p w14:paraId="62058369" w14:textId="5ECD6952" w:rsidR="3598987C" w:rsidRPr="00D81CED" w:rsidRDefault="377298EA" w:rsidP="00D81CED">
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="3853D162" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D81CED">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="005015C7">
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Abdalwahab Al Hashimi, överläkare ortopedi, VO kirurgi, ortopedi och ÖNH, SÄS, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00632ED6">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>sammankallande</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D81CED">
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70B19B3C" w14:textId="6679E74F" w:rsidR="3598987C" w:rsidRPr="00D81CED" w:rsidRDefault="377298EA" w:rsidP="00D81CED">
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="02948186" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D81CED">
-        <w:t>Johan Bergfors, vårdenhetschef/sjuksköterska, VO kirurgi, ortopedi och ÖNH, SÄS</w:t>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Johan Bergfors, vårdenhetschef/sjuksköterska, VO kirurgi, ortopedi och ÖNH, SÄS </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77F979E6" w14:textId="4181AE6B" w:rsidR="3598987C" w:rsidRPr="00D81CED" w:rsidRDefault="377298EA" w:rsidP="00D81CED">
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="1639AF93" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D81CED">
-[...6 lines deleted...]
-        <w:t>pecialistläkare geriatrik, VO kirurgi, ortopedi och ÖNH, SÄS</w:t>
+      <w:r w:rsidRPr="00632ED6">
+        <w:lastRenderedPageBreak/>
+        <w:t>Josefin Blomberg, specialistläkare geriatrik, VO kirurgi, ortopedi och ÖNH, SÄS </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21EBCDD0" w14:textId="7222486D" w:rsidR="3598987C" w:rsidRPr="00D81CED" w:rsidRDefault="377298EA" w:rsidP="00D81CED">
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="3E114F3B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D81CED">
-        <w:t>Jana Rylander, överläkare geriatrik, VO kirurgi, ortopedi och ÖNH, SÄS</w:t>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Jana Rylander, överläkare geriatrik, VO kirurgi, ortopedi och ÖNH, SÄS </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7278F3CD" w14:textId="3D235FE0" w:rsidR="59264340" w:rsidRPr="00D81CED" w:rsidRDefault="59264340" w:rsidP="00D81CED">
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="39195716" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D81CED">
-        <w:t>Matilda Malmberg, senior sjuksköterska, VO kirurgi, ortopedi och ÖNH, SÄS</w:t>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Matilda Malmberg, senior sjuksköterska, VO kirurgi, ortopedi och ÖNH, SÄS </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7161A08F" w14:textId="03277CDF" w:rsidR="3598987C" w:rsidRPr="00D81CED" w:rsidRDefault="377298EA" w:rsidP="00D81CED">
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="1C2EB9DE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D81CED">
-        <w:t>Maria Glemne, ortopedingenjör, VO neurologi, rehabilitering och nära vård, SÄS</w:t>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Maria </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Glemne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>, ortopedingenjör, VO neurologi, rehabilitering och nära vård, SÄS </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B0087DF" w14:textId="3234930C" w:rsidR="65C31D8F" w:rsidRPr="00D81CED" w:rsidRDefault="65C31D8F" w:rsidP="00D81CED">
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="479D2914" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D81CED">
-        <w:t>Ulf Henriksson, fysioterapeut, VO neurologi, rehabilitering och nära vård, SÄS</w:t>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Ulf Henriksson, fysioterapeut, VO neurologi, rehabilitering och nära vård, SÄS </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F7DBA60" w14:textId="5A491EA4" w:rsidR="3598987C" w:rsidRPr="00D81CED" w:rsidRDefault="5662B65A" w:rsidP="00D81CED">
-[...17 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="000D04ED" w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="009A32ED" w14:paraId="188AE2C8" w14:textId="2B768B5E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc223613527" w:id="38"/>
+      <w:bookmarkStart w:name="_Toc223613664" w:id="39"/>
+      <w:r w:rsidRPr="000D04ED">
+        <w:t>Källförteckning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="39"/>
     </w:p>
-    <w:p w14:paraId="62FAAD66" w14:textId="6AC9E90F" w:rsidR="3598987C" w:rsidRDefault="5662B65A" w:rsidP="00D81CED">
-[...121 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="64F6121F" w14:textId="77777777">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="54"/>
         </w:numPr>
-        <w:tabs>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:ind w:right="-143"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="52AFD4CC">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00632ED6">
         <w:t>Lower</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="52AFD4CC">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="52AFD4CC">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00632ED6">
         <w:t>extremity</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="52AFD4CC">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> amputation. </w:t>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> amputation. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="52AFD4CC">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00632ED6">
         <w:t>Venkat</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="52AFD4CC">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="52AFD4CC">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00632ED6">
         <w:t>Kalapatapu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="52AFD4CC">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">. Jun 21, 2019. </w:t>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>. Jun 21, 2019. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="52AFD4CC">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00632ED6">
         <w:t>UpToDate</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="52AFD4CC">
-[...6 lines deleted...]
-        <w:r w:rsidRPr="52AFD4CC">
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> </w:t>
+      </w:r>
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId26">
+        <w:r w:rsidRPr="00632ED6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>www.uptodate.com</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="52AFD4CC">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76DEF661" w14:textId="723BBA25" w:rsidR="3598987C" w:rsidRDefault="5662B65A" w:rsidP="005015C7">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="4F220D4C" w14:textId="77777777">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="55"/>
         </w:numPr>
-        <w:tabs>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:ind w:right="-143"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="52AFD4CC">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00632ED6">
         <w:t>Hierton</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="52AFD4CC">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">, Tor. Amputationskirurgi och proteser. Tiden/Folksam, 1995. </w:t>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>, Tor. Amputationskirurgi och proteser. Tiden/Folksam, 1995.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C420F1F" w14:textId="59DCF49E" w:rsidR="3598987C" w:rsidRDefault="5662B65A" w:rsidP="005015C7">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="6864F4DF" w14:textId="77777777">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="56"/>
         </w:numPr>
-        <w:tabs>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Johannesson A, Larsson GU, Ramstrand N, </w:t>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Johannesson A, Larsson GU, Ramstrand N, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="52AFD4CC">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00632ED6">
         <w:t>Lauge</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="52AFD4CC">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">-Pedersen H, Wagner P and </w:t>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>-Pedersen H, Wagner P and </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="52AFD4CC">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00632ED6">
         <w:t>Atroshi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="52AFD4CC">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> I. </w:t>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> I. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="52AFD4CC">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00632ED6">
         <w:t>Outcomes</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="52AFD4CC">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="52AFD4CC">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00632ED6">
         <w:t>of</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="52AFD4CC">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> a </w:t>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> a </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="52AFD4CC">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00632ED6">
         <w:t>standardized</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="52AFD4CC">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="52AFD4CC">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00632ED6">
         <w:t>surgical</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="52AFD4CC">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="52AFD4CC">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00632ED6">
         <w:t>and rehabilitation</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="52AFD4CC">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> program in </w:t>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> program in </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="52AFD4CC">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00632ED6">
         <w:t>transtibial</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="52AFD4CC">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> amputation for </w:t>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> amputation for </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="52AFD4CC">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00632ED6">
         <w:t>peripheral</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="52AFD4CC">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="52AFD4CC">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00632ED6">
         <w:t>vascular</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="52AFD4CC">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="52AFD4CC">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00632ED6">
         <w:t>disease</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="52AFD4CC">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">: a </w:t>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>: a </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="52AFD4CC">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00632ED6">
         <w:t>prospective</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="52AFD4CC">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="52AFD4CC">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00632ED6">
         <w:t>cohort</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="52AFD4CC">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="52AFD4CC">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00632ED6">
         <w:t>study</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="52AFD4CC">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="52AFD4CC">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00632ED6">
         <w:t>Am</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="52AFD4CC">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> J </w:t>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> J </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="52AFD4CC">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00632ED6">
         <w:t>Phys</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="52AFD4CC">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Med </w:t>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> Med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="52AFD4CC">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00632ED6">
         <w:t>Rehabil</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="52AFD4CC">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">. 89: </w:t>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>. 89: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="52AFD4CC">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00632ED6">
         <w:t>293-303</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="52AFD4CC">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65EFC932" w14:textId="5C94366C" w:rsidR="3598987C" w:rsidRDefault="5662B65A" w:rsidP="005015C7">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="04130E2B" w14:textId="77777777">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="57"/>
         </w:numPr>
-        <w:tabs>
-[...11 lines deleted...]
-        <w:t>Fysioterapiprogram för benamputerade</w:t>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Fysioterapiprogram för benamputerade </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="010A1D3D" w14:textId="472E5E7E" w:rsidR="004B314F" w:rsidRDefault="005015C7" w:rsidP="005015C7">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="37" w:name="_Toc168999566"/>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="4A7B7041" w14:textId="7E7407C0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="57"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
-[...14 lines deleted...]
-      <w:r>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>ärlundersökningar och remissanvisningar. Sjukhusövergripande riktlinje, SÄS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00632ED6">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
-        <w:r w:rsidRPr="00C46444">
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId27">
+        <w:r w:rsidRPr="00632ED6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://hittadokument.vgregion.se/sas</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="32D8CC58" w14:textId="2F68985A" w:rsidR="00A9287E" w:rsidRDefault="00A9287E" w:rsidP="005015C7">
-[...12 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="7C8E42A7" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="57"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Levnadsvanor i samband med en operation. Information på 1177.se </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00632ED6">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
-        <w:r w:rsidR="00A068A0" w:rsidRPr="00991EE6">
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId28">
+        <w:r w:rsidRPr="00632ED6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>www.1177.se/Vastra-Gotaland/undersokning-behandling/operationer/fore-och-efter-operation/levnadsvanor-i-samband-med-operation</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="585A8137" w14:textId="47AB0A20" w:rsidR="00A9287E" w:rsidRDefault="00A068A0" w:rsidP="00B60F8B">
-[...12 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="78A00716" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="57"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Hälsocoach online. Västra Götalandsregionen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00632ED6">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
-        <w:r w:rsidRPr="00991EE6">
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId29">
+        <w:r w:rsidRPr="00632ED6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>www.vgregion.se/halsocoach</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="704DF39A" w14:textId="29581E7A" w:rsidR="00705A92" w:rsidRDefault="00705A92" w:rsidP="00705A92">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00705A92">
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="3B5C5FE0" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="57"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00632ED6">
         <w:t>Smärtlindring genom perifer nervblockad med kvarliggande kateter</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00632ED6">
         <w:rPr>
-          <w:rStyle w:val="Hyperlnk"/>
+          <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...4 lines deleted...]
-      <w:r>
+        <w:t>. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Sjukhusövergripande riktlinje, SÄS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00632ED6">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
-        <w:r w:rsidRPr="00C46444">
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId30">
+        <w:r w:rsidRPr="00632ED6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://hittadokument.vgregion.se/sas</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6E025DC6" w14:textId="47EA0C2D" w:rsidR="00A068A0" w:rsidRPr="00705A92" w:rsidRDefault="00094922" w:rsidP="00B60F8B">
-[...21 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="61D6E8AB" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="57"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00632ED6">
+        <w:lastRenderedPageBreak/>
+        <w:t>Premedicinering inför anestesi. Sjukhusövergripande riktlinje, SÄS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00632ED6">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId33" w:history="1">
-        <w:r w:rsidRPr="00C46444">
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId31">
+        <w:r w:rsidRPr="00632ED6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://hittadokument.vgregion.se/sas</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="003BCC41" w14:textId="132FE54A" w:rsidR="00094922" w:rsidRPr="00705A92" w:rsidRDefault="00094922" w:rsidP="00094922">
-[...14 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="0CA8CF3A" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="57"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Antibiotikaprofylax inför kirurgi. Sjukhusövergripande riktlinje, SÄS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00632ED6">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId34" w:history="1">
-        <w:r w:rsidR="00A27FDD" w:rsidRPr="00991EE6">
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId32">
+        <w:r w:rsidRPr="00632ED6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://hittadokument.vgregion.se/sas</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4CCEFF13" w14:textId="737E2396" w:rsidR="00A27FDD" w:rsidRDefault="00094922" w:rsidP="00094922">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="43229526" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="57"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A27FDD">
+      <w:r w:rsidRPr="00632ED6">
         <w:t>Antikoagulantia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00A27FDD">
-        <w:t xml:space="preserve"> och trombocythämmare, tillfällig utsättning inför </w:t>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> och trombocythämmare, tillfällig utsättning inför </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A27FDD">
+      <w:r w:rsidRPr="00632ED6">
         <w:t>elektiv</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00A27FDD">
-[...8 lines deleted...]
-      <w:r w:rsidR="00A27FDD">
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> operation. Sjukhusövergripande riktlinje, SÄS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00632ED6">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId35" w:history="1">
-        <w:r w:rsidR="00A27FDD" w:rsidRPr="00991EE6">
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId33">
+        <w:r w:rsidRPr="00632ED6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://hittadokument.vgregion.se/sas</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3519300F" w14:textId="2106D259" w:rsidR="00094922" w:rsidRDefault="00094922" w:rsidP="00094922">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="20C0ABAC" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="57"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A27FDD">
+      <w:r w:rsidRPr="00632ED6">
         <w:t>Antikoagulantia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00A27FDD">
-[...8 lines deleted...]
-      <w:r w:rsidR="00A27FDD">
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> och/eller trombocythämmare vid akut-halvakut kirurgi inom 24 timmar. Sjukhusövergripande riktlinje, SÄS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00632ED6">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId36" w:history="1">
-        <w:r w:rsidR="00A27FDD" w:rsidRPr="00991EE6">
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId34">
+        <w:r w:rsidRPr="00632ED6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://hittadokument.vgregion.se/sas</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6F0EA970" w14:textId="1F9430CB" w:rsidR="00705A92" w:rsidRDefault="00A27FDD" w:rsidP="00A27FDD">
-[...9 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="1A86A94C" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="57"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Sårbehandling. Vårdhandboken.se </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00632ED6">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId37" w:history="1">
-        <w:r w:rsidRPr="00991EE6">
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId35">
+        <w:r w:rsidRPr="00632ED6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>www.vardhandboken.se/vard-och-behandling/hud-och-sar/sarbehandling/oversikt</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0DB56541" w14:textId="10DFD21E" w:rsidR="00DE1FB2" w:rsidRDefault="00DE1FB2" w:rsidP="00A27FDD">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00DE1FB2">
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="3B198AD9" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="57"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Nutrition under rubrik Riskidentifiering och riskbedömning.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00632ED6">
         <w:rPr>
-          <w:rStyle w:val="Hyperlnk"/>
-[...1 lines deleted...]
-          <w:u w:val="none"/>
+          <w:u w:val="single"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...13 lines deleted...]
-      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Vårdhandboken.se </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00632ED6">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId38" w:history="1">
-        <w:r w:rsidRPr="00991EE6">
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId36">
+        <w:r w:rsidRPr="00632ED6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>www.vardhandboken.se/vard-och-behandling/nutrition/nutrition/riskidentifiering-och-riskbedomning</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="13641959" w14:textId="2428FF7B" w:rsidR="00DE1FB2" w:rsidRDefault="00DE1FB2" w:rsidP="00A27FDD">
-[...12 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="5DF0702F" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="57"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Undernäring – förebygga och behandla hos vuxna i slutenvården, SÄS. Sjukhusövergripande riktlinje, SÄS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00632ED6">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId39" w:history="1">
-        <w:r w:rsidRPr="00991EE6">
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId37">
+        <w:r w:rsidRPr="00632ED6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://hittadokument.vgregion.se/sas</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1567A840" w14:textId="6775CA07" w:rsidR="00CD27BD" w:rsidRDefault="00CD27BD" w:rsidP="00A27FDD">
-[...12 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="6C0CB49B" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="57"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Trycksår - Prevention och behandling. Sjukhusövergripande riktlinje, SÄS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00632ED6">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId40" w:history="1">
-        <w:r w:rsidRPr="00991EE6">
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId38">
+        <w:r w:rsidRPr="00632ED6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://hittadokument.vgregion.se/sas</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3A447328" w14:textId="07FA05C4" w:rsidR="00CD27BD" w:rsidRDefault="00CD27BD" w:rsidP="00CD27BD">
-[...24 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="3E798FFA" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="57"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Trygg och säker utskrivning – arbetssätt samt ansvarsfördelning per yrkeskategori och funktion. Sjukhusövergripande rutin, SÄS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00632ED6">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId41" w:history="1">
-        <w:r w:rsidRPr="00991EE6">
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId39">
+        <w:r w:rsidRPr="00632ED6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://hittadokument.vgregion.se/sas</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2DC0E273" w14:textId="5CC784CC" w:rsidR="00CD27BD" w:rsidRPr="00CD27BD" w:rsidRDefault="00CD27BD" w:rsidP="00A27FDD">
-[...22 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="5895326D" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="57"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Benamputation – Fysioterapi. Verksamhetsintern rutin inom VO Neurologi, rehabilitering och nära vård </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00632ED6">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId42" w:history="1">
-        <w:r w:rsidRPr="00CD27BD">
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId40">
+        <w:r w:rsidRPr="00632ED6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://hittadokument.vgregion.se/sas</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6A5381F5" w14:textId="7C9CD941" w:rsidR="00CD27BD" w:rsidRDefault="00CD27BD" w:rsidP="00A27FDD">
-[...24 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="6EBC59CF" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="57"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>Benamputation -Arbetsterapi. Verksamhetsintern rutin inom VO Neurologi, rehabilitering och nära vård </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00632ED6">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId43" w:history="1">
-        <w:r w:rsidRPr="00CD27BD">
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId41">
+        <w:r w:rsidRPr="00632ED6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://hittadokument.vgregion.se/sas</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="40EC660B" w14:textId="47A68A73" w:rsidR="00B67781" w:rsidRDefault="00B67781" w:rsidP="00A27FDD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w:rsidRPr="00632ED6" w:rsidR="00632ED6" w:rsidP="00632ED6" w:rsidRDefault="00632ED6" w14:paraId="45E1E49D" w14:textId="4D17221F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="57"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00632ED6">
+        <w:lastRenderedPageBreak/>
+        <w:t>SwedeAmp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00632ED6">
+        <w:t>. Amputations- och protesregister för nedre extremiteten. Nationellt kvalitetsregister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00632ED6">
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
-[...1 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>SwedeAmp</w:t>
-[...15 lines deleted...]
-        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00632ED6">
         <w:t> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00632ED6">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId44" w:tgtFrame="_blank" w:history="1">
-        <w:r>
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId42">
+        <w:r w:rsidRPr="00632ED6">
           <w:rPr>
-            <w:rStyle w:val="normaltextrun"/>
-[...2 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>https://swedeamp.c</w:t>
-[...17 lines deleted...]
-          <w:t>m</w:t>
+          <w:t>https://swedeamp.com</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00632ED6">
         <w:rPr>
-          <w:rStyle w:val="eop"/>
-[...1 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00632ED6">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00B67781" w:rsidSect="00B33166">
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId49"/>
+    <w:p w:rsidR="009C6C0C" w:rsidP="00632ED6" w:rsidRDefault="009C6C0C" w14:paraId="40AA233F" w14:textId="0B194EF0">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="009C6C0C" w:rsidSect="00B96AFF">
+      <w:headerReference w:type="default" r:id="rId43"/>
+      <w:footerReference w:type="even" r:id="rId44"/>
+      <w:footerReference w:type="default" r:id="rId45"/>
+      <w:headerReference w:type="first" r:id="rId46"/>
+      <w:footerReference w:type="first" r:id="rId47"/>
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="11900" w:h="16840"/>
-      <w:pgMar w:top="1418" w:right="1694" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
+      <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
+      <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1AF19E38" w14:textId="77777777" w:rsidR="00EE716A" w:rsidRDefault="00EE716A">
+    <w:p w:rsidR="003F762C" w:rsidRDefault="003F762C" w14:paraId="5BAAA755" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="02BC8360" w14:textId="77777777" w:rsidR="00EE716A" w:rsidRDefault="00EE716A">
+    <w:p w:rsidR="003F762C" w:rsidRDefault="003F762C" w14:paraId="4EFA41C6" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="05D00B53" w14:textId="77777777" w:rsidR="00EE716A" w:rsidRDefault="00EE716A">
+    <w:p w:rsidR="003F762C" w:rsidRDefault="003F762C" w14:paraId="0DFFA3CB" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
-    <w:altName w:val="Segoe UI"/>
+    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
+    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1FE2B820" w14:textId="0F7C9820" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B820" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
-      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
+      <w:framePr w:wrap="around" w:hAnchor="margin" w:vAnchor="text" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
-      <w:fldChar w:fldCharType="separate"/>
-[...11 lines deleted...]
-      </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B821" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="03DA797B" w14:textId="77777777" w:rsidR="00B167C3" w:rsidRDefault="00B167C3"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...17 lines deleted...]
-          <w:pStyle w:val="Sidfot"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidRPr="00831C35" w:rsidR="00C50EE5" w:rsidP="00EC0A68" w:rsidRDefault="00000000" w14:paraId="47BD2091" w14:textId="66F4EBFA">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:id w:val="-2070031421"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:r w:rsidRPr="00831C35" w:rsidR="00A65FD4">
           <w:rPr>
-            <w:sz w:val="16"/>
-[...6 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00831C35" w:rsidR="00EC0A68">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00831C35" w:rsidR="00EC0A68">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00831C35" w:rsidR="00EC0A68">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00831C35" w:rsidR="00EC0A68">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00831C35" w:rsidR="00EC0A68">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
-      </w:p>
-[...2 lines deleted...]
-  <w:p w14:paraId="7C7A85C4" w14:textId="77777777" w:rsidR="00B167C3" w:rsidRDefault="00B167C3"/>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> (</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:noProof/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>)</w:t>
+    </w:r>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00660269" w:rsidP="00FB2F0F" w:rsidRDefault="009228AB" w14:paraId="1FE2B822" w14:textId="76DF6159">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="5971BB2D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>4388307</wp:posOffset>
+            <wp:posOffset>4391660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-27355</wp:posOffset>
+            <wp:posOffset>-3947</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1897920" cy="384860"/>
-          <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+          <wp:extent cx="1953671" cy="348178"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="14" name="Bildobjekt 14">
+          <wp:docPr id="12" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="VG_Ne.wmf"/>
+                  <pic:cNvPr id="12" name="Bildobjekt 12">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
-                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1953671" cy="396165"/>
+                    <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="52E4A89F" w14:textId="77777777" w:rsidR="00EE716A" w:rsidRDefault="00EE716A"/>
+    <w:p w:rsidR="003F762C" w:rsidRDefault="003F762C" w14:paraId="38BB8F6A" w14:textId="77777777"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="25E88FCD" w14:textId="77777777" w:rsidR="00EE716A" w:rsidRDefault="00EE716A">
+    <w:p w:rsidR="003F762C" w:rsidRDefault="003F762C" w14:paraId="6954E886" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="158DD937" w14:textId="77777777" w:rsidR="00EE716A" w:rsidRDefault="00EE716A">
+    <w:p w:rsidR="003F762C" w:rsidRDefault="003F762C" w14:paraId="58F7E8F7" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidRPr="00DA65C4" w:rsidR="00294791" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="68F18EE5" w14:textId="39C06E14">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                        <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1F6EDE83" w14:textId="77777777" w:rsidR="00B167C3" w:rsidRDefault="00B167C3"/>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="008A4EB9" w:rsidP="00413A60" w:rsidRDefault="00413A60" w14:paraId="058CDD4D" w14:textId="448A65ED">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="0C751635">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="4667250" cy="323850"/>
+              <wp:extent cx="4669200" cy="2160000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:wrapNone/>
+              <wp:wrapTopAndBottom/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="4667250" cy="323850"/>
+                        <a:ext cx="4669200" cy="2160000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                        <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                  <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
+              <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
-    </w:r>
-[...85 lines deleted...]
-      <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3C063CDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04D20F71"/>
-[...107 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+    <w:nsid w:val="04001A3F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="51E8823A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="04C408CA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="AB485F1E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="056A7005"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9A287D8E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DF67F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75525A52"/>
     <w:lvl w:ilvl="0" w:tplc="A0D81926">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07F0337A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E54CEB4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...172 lines deleted...]
-      </w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0AF93572"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2F901BC4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0DBC20BC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FC305274"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0E5F7F4F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C268A3F6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0E904D9D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6B3AF584"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0E9F161C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D39EDCEA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135A157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65667058"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="14343E5F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EE9A463E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1480309A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B82C9A8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="16C36773"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C88E6C3E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1ADE6AF2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3200853A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="3F7273C0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1F326A41"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F6327FB0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="22CC2E3E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="838CF300"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24BC0B7C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="765E5A7C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24E35ECA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="482C2266"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="282C6876"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6D7EFC28"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28AA3C01"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7CD45C3E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B690D69"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="505EB7CC"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1352" w:hanging="360"/>
-[...7 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2072" w:hanging="360"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="right"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="041D000F" w:tentative="1">
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3512" w:hanging="360"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4232" w:hanging="360"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="right"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="041D000F" w:tentative="1">
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5672" w:hanging="360"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6392" w:hanging="360"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
-      <w:lvlJc w:val="right"/>
-[...1 lines deleted...]
-        <w:ind w:left="7112" w:hanging="180"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32966E79"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F976851"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="57F6EB16"/>
-    <w:lvl w:ilvl="0" w:tplc="F2624256">
+    <w:tmpl w:val="C75A779C"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1077" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="52E6B280">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1352" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+        <w:ind w:left="1797" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2517" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3237" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2072" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+        <w:ind w:left="3957" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2792" w:hanging="360"/>
-[...17 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+        <w:ind w:left="4677" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5397" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4232" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+        <w:ind w:left="6117" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4952" w:hanging="360"/>
-[...38 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:ind w:left="6837" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-[...109 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31AE1C1D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="96C82178"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...108 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38781A09"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="01A21876"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...108 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D355DF6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D626F8B4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DFF208F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="72F21B6A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41B33AFB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EEFE4810"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42EA3E38"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5C9A1548"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44011ECD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B5A0301C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="441C1E3F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F712F066"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="454C48C8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C2F24EDC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49A20D85"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B0040866"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4FD43A79"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D690D520"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5072628A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="46A21A8A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="508963EF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1BE6C846"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="513A6194"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="792AE104"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52320F42"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F87EC3FE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52ED044C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0D3AD3C4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-[...108 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="579D7680"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A8C2AA16"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-[...108 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57A765CB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F2EA8308"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-[...108 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57B15B7B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6B64494A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-[...108 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5815676E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="49221460"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-[...8 lines deleted...]
-      <w:pPr>
+  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5894795D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="73E20A6A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-[...109 lines deleted...]
-      </w:rPr>
+  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5AE006AA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="AA68CBD2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5AF1159C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8A80F64A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C61324A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D696BA0A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="623F4535"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="768AF5CC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62483416"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FEF21C7C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="635E4F46"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="12D610C2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63753EC0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="249A9926"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="643F002B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="25C21182"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-[...17 lines deleted...]
-      <w:pPr>
+  <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73305033"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="09AA3BB0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...14 lines deleted...]
-      <w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...5 lines deleted...]
-      <w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...14 lines deleted...]
-      <w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...5 lines deleted...]
-      <w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-[...108 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+  <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78EC479A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3362A010"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-[...7 lines deleted...]
-      <w:pPr>
+  <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78F10CA6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D576CB8E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79947BA0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F45E5A78"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7BBC2A00"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="09F0A0CE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="69" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C79103C"/>
+  <w:abstractNum w:abstractNumId="70" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7DD93D47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="2018BC3C"/>
-    <w:lvl w:ilvl="0" w:tplc="D3EC7AE6">
+    <w:tmpl w:val="0A189B30"/>
+    <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1712" w:hanging="360"/>
-[...72 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="1077" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1797" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2517" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3237" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3957" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4677" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5397" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6117" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6837" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-[...85 lines deleted...]
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="71" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1981181997">
+  <w:num w:numId="1" w16cid:durableId="1909921896">
+    <w:abstractNumId w:val="71"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1367871050">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="164058872">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="861477783">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1280868239">
+    <w:abstractNumId w:val="63"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="444931515">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="739910959">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="391579451">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1296368398">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="689646344">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1979215945">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="830874331">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="57095060">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="36130748">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="386729763">
-    <w:abstractNumId w:val="35"/>
+  <w:num w:numId="15" w16cid:durableId="560679449">
+    <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1784567182">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="16" w16cid:durableId="1420566503">
+    <w:abstractNumId w:val="45"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1952936155">
+  <w:num w:numId="17" w16cid:durableId="256527698">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1090539201">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1846439597">
+    <w:abstractNumId w:val="69"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="102653649">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="920136720">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1436750649">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="137958906">
+    <w:abstractNumId w:val="62"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1262641520">
+    <w:abstractNumId w:val="66"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="221335326">
+    <w:abstractNumId w:val="65"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="133372511">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="478427060">
+    <w:abstractNumId w:val="67"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1391226319">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1563447739">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1700278312">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1643926568">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="163277496">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1600522388">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="2037733181">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1584678850">
+  <w:num w:numId="35" w16cid:durableId="146173282">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1062024396">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="310981753">
+    <w:abstractNumId w:val="59"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="1964842714">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="1989357934">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="1675840344">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="440881029">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="1637757269">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="248512625">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="320697691">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="1173031701">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="236717172">
+    <w:abstractNumId w:val="70"/>
+  </w:num>
+  <w:num w:numId="47" w16cid:durableId="508838650">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="48" w16cid:durableId="1495948225">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="644505337">
+  <w:num w:numId="49" w16cid:durableId="1492452722">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="50" w16cid:durableId="927352643">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="51" w16cid:durableId="907109714">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="52" w16cid:durableId="917862746">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="53" w16cid:durableId="424347320">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="54" w16cid:durableId="1265966268">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="55" w16cid:durableId="221867679">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="56" w16cid:durableId="1968196883">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="57" w16cid:durableId="441994875">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="58" w16cid:durableId="1932664508">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="59" w16cid:durableId="1472095270">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="60" w16cid:durableId="1797410296">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="61" w16cid:durableId="265307079">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="62" w16cid:durableId="51003476">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="999893104">
-[...26 lines deleted...]
-  <w:num w:numId="16" w16cid:durableId="1841577765">
+  <w:num w:numId="63" w16cid:durableId="1515262594">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="1043677348">
-    <w:abstractNumId w:val="21"/>
+  <w:num w:numId="64" w16cid:durableId="1603957143">
+    <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="333650895">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="65" w16cid:durableId="1164977116">
+    <w:abstractNumId w:val="68"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="112554910">
-[...17 lines deleted...]
-  <w:num w:numId="25" w16cid:durableId="1107307100">
+  <w:num w:numId="66" w16cid:durableId="17044928">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="1722747777">
+  <w:num w:numId="67" w16cid:durableId="1835755246">
+    <w:abstractNumId w:val="61"/>
+  </w:num>
+  <w:num w:numId="68" w16cid:durableId="824319311">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="482892739">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="69" w16cid:durableId="1261330481">
+    <w:abstractNumId w:val="46"/>
   </w:num>
-  <w:num w:numId="28" w16cid:durableId="1782992749">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="70" w16cid:durableId="380399894">
+    <w:abstractNumId w:val="64"/>
   </w:num>
-  <w:num w:numId="29" w16cid:durableId="1176310027">
-[...20 lines deleted...]
-  <w:num w:numId="36" w16cid:durableId="785586663">
+  <w:num w:numId="71" w16cid:durableId="1416782031">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="37" w16cid:durableId="1533299023">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="72" w16cid:durableId="1183862012">
+    <w:abstractNumId w:val="50"/>
   </w:num>
-  <w:num w:numId="38" w16cid:durableId="1117717127">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="73" w16cid:durableId="894386986">
+    <w:abstractNumId w:val="51"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="90"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
+  <w:trackRevisions w:val="false"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051" strokecolor="#4a773c">
-[...1 lines deleted...]
-      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
+      <v:stroke weight="1pt" color="#4a773c"/>
+      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
+      <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
-    <w:rsid w:val="00003B78"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
-    <w:rsid w:val="0001013E"/>
     <w:rsid w:val="00010D47"/>
-    <w:rsid w:val="00016AE5"/>
     <w:rsid w:val="00016CF0"/>
-    <w:rsid w:val="0002435C"/>
-    <w:rsid w:val="0002709D"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
-    <w:rsid w:val="00031B99"/>
     <w:rsid w:val="00033ED5"/>
-    <w:rsid w:val="00034A34"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00041A8E"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
-    <w:rsid w:val="00061B24"/>
-[...1 lines deleted...]
-    <w:rsid w:val="000649B3"/>
+    <w:rsid w:val="00061969"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
-    <w:rsid w:val="00070FF4"/>
-    <w:rsid w:val="00077D0C"/>
     <w:rsid w:val="00084024"/>
-    <w:rsid w:val="00086EC8"/>
     <w:rsid w:val="0009062C"/>
-    <w:rsid w:val="00091731"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00094922"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
-    <w:rsid w:val="000A14E6"/>
-    <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
-    <w:rsid w:val="000A796C"/>
-    <w:rsid w:val="000B0EF6"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
-    <w:rsid w:val="000B5C32"/>
     <w:rsid w:val="000B7715"/>
-    <w:rsid w:val="000D0E65"/>
-[...2 lines deleted...]
-    <w:rsid w:val="000E1680"/>
+    <w:rsid w:val="000C40C2"/>
     <w:rsid w:val="000E463B"/>
-    <w:rsid w:val="000E494A"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
+    <w:rsid w:val="001108C0"/>
+    <w:rsid w:val="00111CB2"/>
     <w:rsid w:val="001139D4"/>
-    <w:rsid w:val="00126B02"/>
-    <w:rsid w:val="00131631"/>
+    <w:rsid w:val="0012B847"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
-    <w:rsid w:val="00143899"/>
     <w:rsid w:val="001522AE"/>
-    <w:rsid w:val="00153511"/>
     <w:rsid w:val="00157D5B"/>
-    <w:rsid w:val="0015A55A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00161FAF"/>
     <w:rsid w:val="00161FE6"/>
-    <w:rsid w:val="001622D3"/>
-    <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
-    <w:rsid w:val="001706C5"/>
-    <w:rsid w:val="00177140"/>
+    <w:rsid w:val="0017508E"/>
     <w:rsid w:val="00181FDC"/>
-    <w:rsid w:val="00182900"/>
+    <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
-    <w:rsid w:val="001A0B69"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001A3CC3"/>
     <w:rsid w:val="001A4E7C"/>
-    <w:rsid w:val="001A5880"/>
-[...2 lines deleted...]
-    <w:rsid w:val="001B3EAC"/>
     <w:rsid w:val="001B762C"/>
-    <w:rsid w:val="001C4B26"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
-    <w:rsid w:val="001C724B"/>
-[...10 lines deleted...]
-    <w:rsid w:val="00205BD9"/>
+    <w:rsid w:val="001E3789"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
-    <w:rsid w:val="00211F60"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00217187"/>
     <w:rsid w:val="00217DEC"/>
-    <w:rsid w:val="002217EF"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00233F22"/>
+    <w:rsid w:val="002273C9"/>
     <w:rsid w:val="00235B57"/>
-    <w:rsid w:val="002451F3"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00250B3D"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
-    <w:rsid w:val="00260110"/>
-[...1 lines deleted...]
-    <w:rsid w:val="002629F9"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
-    <w:rsid w:val="00266A09"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00277FB1"/>
+    <w:rsid w:val="00270FA8"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
-    <w:rsid w:val="00285D72"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
-    <w:rsid w:val="002A5933"/>
+    <w:rsid w:val="002A1C4F"/>
+    <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
-    <w:rsid w:val="002B1A6C"/>
-    <w:rsid w:val="002C0419"/>
+    <w:rsid w:val="002B3748"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
-    <w:rsid w:val="002D0E09"/>
     <w:rsid w:val="002D0E0E"/>
-    <w:rsid w:val="002D154D"/>
     <w:rsid w:val="002D6023"/>
-    <w:rsid w:val="002E0E9D"/>
-    <w:rsid w:val="002E177C"/>
     <w:rsid w:val="002E263F"/>
-    <w:rsid w:val="002E67BE"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
-    <w:rsid w:val="002F7BEB"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
-    <w:rsid w:val="003129E3"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00317224"/>
     <w:rsid w:val="003203D7"/>
-    <w:rsid w:val="003203E7"/>
-    <w:rsid w:val="00320641"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
-    <w:rsid w:val="00325F17"/>
     <w:rsid w:val="00326C24"/>
-    <w:rsid w:val="0033068A"/>
-    <w:rsid w:val="003373CE"/>
     <w:rsid w:val="00337F99"/>
+    <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
-    <w:rsid w:val="003451C5"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
-    <w:rsid w:val="00353AD8"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0035528F"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
-    <w:rsid w:val="00363B23"/>
-    <w:rsid w:val="00364129"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
-    <w:rsid w:val="00382232"/>
     <w:rsid w:val="00384019"/>
-    <w:rsid w:val="00384298"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
-    <w:rsid w:val="003B5FD8"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003C0DD8"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
-    <w:rsid w:val="003D45D8"/>
+    <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
-    <w:rsid w:val="003E5F07"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
-    <w:rsid w:val="003F3D2D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004045E4"/>
+    <w:rsid w:val="003F762C"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
-    <w:rsid w:val="00406DE9"/>
     <w:rsid w:val="00413A60"/>
-    <w:rsid w:val="00414D4B"/>
     <w:rsid w:val="004230F7"/>
-    <w:rsid w:val="0042356B"/>
-    <w:rsid w:val="00425B40"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
-    <w:rsid w:val="004361A2"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00443C1E"/>
+    <w:rsid w:val="00437906"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
-    <w:rsid w:val="0045748C"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
-    <w:rsid w:val="004662D6"/>
-    <w:rsid w:val="00467721"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
+    <w:rsid w:val="004735F1"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
-    <w:rsid w:val="00490260"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
-    <w:rsid w:val="00492F17"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
-    <w:rsid w:val="004A7598"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
-    <w:rsid w:val="004B314F"/>
-[...3 lines deleted...]
-    <w:rsid w:val="004D744A"/>
+    <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004D7BA3"/>
-    <w:rsid w:val="004E0E2C"/>
-    <w:rsid w:val="004F1033"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
-    <w:rsid w:val="005015C7"/>
-    <w:rsid w:val="0050D0E3"/>
     <w:rsid w:val="00511CC4"/>
-    <w:rsid w:val="005149C8"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00526C73"/>
     <w:rsid w:val="00531E60"/>
-    <w:rsid w:val="00536A5A"/>
-    <w:rsid w:val="005413D0"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
-    <w:rsid w:val="0055271E"/>
+    <w:rsid w:val="00550232"/>
     <w:rsid w:val="005578FA"/>
-    <w:rsid w:val="00557F62"/>
-    <w:rsid w:val="00562C25"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
-    <w:rsid w:val="005677E5"/>
     <w:rsid w:val="00567820"/>
-    <w:rsid w:val="00571283"/>
-    <w:rsid w:val="0057202F"/>
+    <w:rsid w:val="0057277B"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
-    <w:rsid w:val="00581462"/>
     <w:rsid w:val="00582490"/>
-    <w:rsid w:val="005826FA"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005972A6"/>
     <w:rsid w:val="00597E28"/>
-    <w:rsid w:val="005A0674"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
-    <w:rsid w:val="005B313B"/>
-[...2 lines deleted...]
-    <w:rsid w:val="005B4A76"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
-    <w:rsid w:val="005C7A10"/>
     <w:rsid w:val="005D0B0C"/>
-    <w:rsid w:val="005D2469"/>
-    <w:rsid w:val="005D56A6"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
-    <w:rsid w:val="005E2999"/>
-[...5 lines deleted...]
-    <w:rsid w:val="006046F3"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
-    <w:rsid w:val="00611038"/>
     <w:rsid w:val="00614E64"/>
-    <w:rsid w:val="00615881"/>
     <w:rsid w:val="00617710"/>
-    <w:rsid w:val="0061784A"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
-    <w:rsid w:val="00625AD6"/>
-    <w:rsid w:val="006263F8"/>
     <w:rsid w:val="00627BEA"/>
-    <w:rsid w:val="0063081E"/>
     <w:rsid w:val="006319DB"/>
-    <w:rsid w:val="00633924"/>
-[...6 lines deleted...]
-    <w:rsid w:val="0065587A"/>
+    <w:rsid w:val="00632ED6"/>
     <w:rsid w:val="0065595B"/>
-    <w:rsid w:val="00656979"/>
-    <w:rsid w:val="00657BCD"/>
+    <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
+    <w:rsid w:val="00672EC3"/>
     <w:rsid w:val="00673C92"/>
-    <w:rsid w:val="00674C2D"/>
     <w:rsid w:val="006753EC"/>
-    <w:rsid w:val="006764C0"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00697083"/>
+    <w:rsid w:val="00685193"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
-    <w:rsid w:val="006B5DE7"/>
-    <w:rsid w:val="006C09FB"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
-    <w:rsid w:val="006E4333"/>
     <w:rsid w:val="006E450B"/>
-    <w:rsid w:val="006E5A26"/>
     <w:rsid w:val="006F0D7E"/>
-    <w:rsid w:val="006F3A33"/>
-[...3 lines deleted...]
-    <w:rsid w:val="0070714D"/>
     <w:rsid w:val="00710B77"/>
+    <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
-    <w:rsid w:val="007230FB"/>
-    <w:rsid w:val="00725816"/>
+    <w:rsid w:val="007268AB"/>
     <w:rsid w:val="00730955"/>
-    <w:rsid w:val="00730964"/>
-    <w:rsid w:val="0073098D"/>
     <w:rsid w:val="00733A9C"/>
-    <w:rsid w:val="00734DD3"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
-    <w:rsid w:val="0074645E"/>
-    <w:rsid w:val="00753D9F"/>
     <w:rsid w:val="00754905"/>
-    <w:rsid w:val="007565B5"/>
     <w:rsid w:val="00760038"/>
-    <w:rsid w:val="0076065D"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
+    <w:rsid w:val="00774944"/>
     <w:rsid w:val="007759DD"/>
-    <w:rsid w:val="007768ED"/>
     <w:rsid w:val="0078609F"/>
-    <w:rsid w:val="00786951"/>
     <w:rsid w:val="007917BA"/>
-    <w:rsid w:val="00796EC4"/>
-[...2 lines deleted...]
-    <w:rsid w:val="007A1524"/>
+    <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A5C6F"/>
-    <w:rsid w:val="007A6C0A"/>
-    <w:rsid w:val="007B62E9"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
-    <w:rsid w:val="007D4DEC"/>
     <w:rsid w:val="007D4EA3"/>
-    <w:rsid w:val="007F055F"/>
+    <w:rsid w:val="007E4E5C"/>
     <w:rsid w:val="007F1CFF"/>
-    <w:rsid w:val="007F4EB1"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00821A1B"/>
-    <w:rsid w:val="00825D9D"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
+    <w:rsid w:val="00831C35"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
+    <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
-    <w:rsid w:val="00875BD1"/>
-    <w:rsid w:val="00880DCB"/>
+    <w:rsid w:val="00873419"/>
     <w:rsid w:val="00880E83"/>
-    <w:rsid w:val="008820FB"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00887654"/>
     <w:rsid w:val="00892F28"/>
-    <w:rsid w:val="00893C83"/>
-    <w:rsid w:val="00895BFD"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
-    <w:rsid w:val="008A4CDF"/>
     <w:rsid w:val="008A4EB9"/>
-    <w:rsid w:val="008A52F7"/>
-    <w:rsid w:val="008A73C9"/>
     <w:rsid w:val="008A74C0"/>
-    <w:rsid w:val="008B033C"/>
     <w:rsid w:val="008B1694"/>
-    <w:rsid w:val="008B5227"/>
-    <w:rsid w:val="008C48CE"/>
+    <w:rsid w:val="008B22F7"/>
     <w:rsid w:val="008C4B27"/>
-    <w:rsid w:val="008C74B2"/>
+    <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
-    <w:rsid w:val="008E07BD"/>
+    <w:rsid w:val="008D124E"/>
+    <w:rsid w:val="008D4B13"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
-    <w:rsid w:val="008F05F5"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008F55ED"/>
     <w:rsid w:val="008F589F"/>
-    <w:rsid w:val="00905F5C"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
+    <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
-    <w:rsid w:val="00913A0C"/>
     <w:rsid w:val="00914D58"/>
-    <w:rsid w:val="00915318"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
-    <w:rsid w:val="00923308"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00927465"/>
     <w:rsid w:val="0093085B"/>
-    <w:rsid w:val="0093187C"/>
     <w:rsid w:val="00931C57"/>
-    <w:rsid w:val="00933612"/>
     <w:rsid w:val="009347A5"/>
-    <w:rsid w:val="00940FDA"/>
     <w:rsid w:val="00942257"/>
-    <w:rsid w:val="0094278B"/>
     <w:rsid w:val="009471BF"/>
-    <w:rsid w:val="0095067E"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
-    <w:rsid w:val="00955FC5"/>
-    <w:rsid w:val="00966507"/>
+    <w:rsid w:val="00957D35"/>
     <w:rsid w:val="00971D93"/>
-    <w:rsid w:val="0097725E"/>
-[...6 lines deleted...]
-    <w:rsid w:val="009B099E"/>
+    <w:rsid w:val="009A07DC"/>
+    <w:rsid w:val="009A32ED"/>
     <w:rsid w:val="009B1F6B"/>
-    <w:rsid w:val="009B7834"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
-    <w:rsid w:val="009C4DDB"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009D365D"/>
+    <w:rsid w:val="009C2E3E"/>
+    <w:rsid w:val="009C6C0C"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
-    <w:rsid w:val="009E1F12"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009E466D"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
-    <w:rsid w:val="009E76C4"/>
     <w:rsid w:val="009E7DCF"/>
-    <w:rsid w:val="009F17BB"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009F48A6"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
-    <w:rsid w:val="009F540F"/>
-    <w:rsid w:val="009F699C"/>
     <w:rsid w:val="00A006A5"/>
-    <w:rsid w:val="00A00F05"/>
-    <w:rsid w:val="00A0292B"/>
     <w:rsid w:val="00A05942"/>
-    <w:rsid w:val="00A068A0"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
-    <w:rsid w:val="00A26EB9"/>
     <w:rsid w:val="00A272CA"/>
-    <w:rsid w:val="00A27FDD"/>
     <w:rsid w:val="00A33051"/>
-    <w:rsid w:val="00A34E66"/>
-    <w:rsid w:val="00A3755A"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
-    <w:rsid w:val="00A44024"/>
-    <w:rsid w:val="00A5029A"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
-    <w:rsid w:val="00A62CF9"/>
-    <w:rsid w:val="00A641AE"/>
+    <w:rsid w:val="00A55086"/>
     <w:rsid w:val="00A65FD4"/>
-    <w:rsid w:val="00A71E7C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A73F93"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
-    <w:rsid w:val="00A9287E"/>
     <w:rsid w:val="00A92E07"/>
-    <w:rsid w:val="00A94AFF"/>
     <w:rsid w:val="00AA0B3A"/>
-    <w:rsid w:val="00AA2224"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00AA5F92"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
-    <w:rsid w:val="00AB0C5A"/>
     <w:rsid w:val="00AB0CC9"/>
-    <w:rsid w:val="00AB13B7"/>
-    <w:rsid w:val="00AB4B44"/>
     <w:rsid w:val="00AC3FF6"/>
-    <w:rsid w:val="00AC4CE2"/>
-    <w:rsid w:val="00AD63D2"/>
     <w:rsid w:val="00AD73EC"/>
-    <w:rsid w:val="00AE0BB9"/>
-    <w:rsid w:val="00AE1CF2"/>
+    <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
+    <w:rsid w:val="00AF7CA0"/>
     <w:rsid w:val="00B046D8"/>
-    <w:rsid w:val="00B12301"/>
-    <w:rsid w:val="00B12CEB"/>
     <w:rsid w:val="00B13F4C"/>
-    <w:rsid w:val="00B14377"/>
+    <w:rsid w:val="00B14487"/>
     <w:rsid w:val="00B16219"/>
-    <w:rsid w:val="00B167C3"/>
     <w:rsid w:val="00B16C59"/>
-    <w:rsid w:val="00B265FD"/>
-    <w:rsid w:val="00B33166"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
+    <w:rsid w:val="00B405A1"/>
+    <w:rsid w:val="00B41571"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
-    <w:rsid w:val="00B64074"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
-    <w:rsid w:val="00B67781"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00B72D80"/>
     <w:rsid w:val="00B75EDE"/>
+    <w:rsid w:val="00B7675E"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
-    <w:rsid w:val="00B81BB9"/>
-    <w:rsid w:val="00B83C80"/>
+    <w:rsid w:val="00B83715"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
-    <w:rsid w:val="00B8622D"/>
     <w:rsid w:val="00B86453"/>
-    <w:rsid w:val="00B874A9"/>
     <w:rsid w:val="00B90054"/>
-    <w:rsid w:val="00B92578"/>
     <w:rsid w:val="00B92C14"/>
-    <w:rsid w:val="00B95F9C"/>
+    <w:rsid w:val="00B96AFF"/>
+    <w:rsid w:val="00B97D4E"/>
     <w:rsid w:val="00BA0066"/>
-    <w:rsid w:val="00BA1B79"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00BB4AD4"/>
     <w:rsid w:val="00BB69DB"/>
-    <w:rsid w:val="00BC05DE"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
-    <w:rsid w:val="00BD29CC"/>
+    <w:rsid w:val="00BC6590"/>
     <w:rsid w:val="00BE7978"/>
-    <w:rsid w:val="00BF433E"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00C057D8"/>
+    <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
-    <w:rsid w:val="00C1096E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C12B17"/>
+    <w:rsid w:val="00C23B4A"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
-    <w:rsid w:val="00C45314"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C46444"/>
     <w:rsid w:val="00C47778"/>
-    <w:rsid w:val="00C477FF"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
-    <w:rsid w:val="00C558F8"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00C70989"/>
     <w:rsid w:val="00C70E19"/>
-    <w:rsid w:val="00C7200F"/>
     <w:rsid w:val="00C72574"/>
-    <w:rsid w:val="00C74129"/>
     <w:rsid w:val="00C7430C"/>
-    <w:rsid w:val="00C80F5D"/>
-    <w:rsid w:val="00C82B2F"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
+    <w:rsid w:val="00C908CD"/>
     <w:rsid w:val="00C908FF"/>
-    <w:rsid w:val="00C93D52"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C96934"/>
     <w:rsid w:val="00C97BD3"/>
-    <w:rsid w:val="00C97CA8"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
-    <w:rsid w:val="00CA6CA4"/>
     <w:rsid w:val="00CB0493"/>
-    <w:rsid w:val="00CB124A"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
-    <w:rsid w:val="00CB6954"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
-    <w:rsid w:val="00CD174B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00CD5D86"/>
     <w:rsid w:val="00CD6647"/>
-    <w:rsid w:val="00CE147F"/>
-    <w:rsid w:val="00CE1B56"/>
     <w:rsid w:val="00CE4B73"/>
-    <w:rsid w:val="00CE5ADD"/>
-    <w:rsid w:val="00CE6B57"/>
     <w:rsid w:val="00CF70BB"/>
-    <w:rsid w:val="00CF7846"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00D03367"/>
+    <w:rsid w:val="00D00BD7"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
-    <w:rsid w:val="00D153AC"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00D35E17"/>
+    <w:rsid w:val="00D20779"/>
+    <w:rsid w:val="00D335DE"/>
     <w:rsid w:val="00D37E7F"/>
-    <w:rsid w:val="00D41AA2"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
-    <w:rsid w:val="00D545E6"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00D8341C"/>
+    <w:rsid w:val="00D62468"/>
+    <w:rsid w:val="00D67C88"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
-    <w:rsid w:val="00D94E69"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00DA00B1"/>
     <w:rsid w:val="00DA299D"/>
-    <w:rsid w:val="00DA2E8F"/>
-    <w:rsid w:val="00DA3A41"/>
     <w:rsid w:val="00DA65C4"/>
-    <w:rsid w:val="00DB2332"/>
-[...11 lines deleted...]
-    <w:rsid w:val="00DE404D"/>
+    <w:rsid w:val="00DA7442"/>
     <w:rsid w:val="00DE4447"/>
-    <w:rsid w:val="00DE5488"/>
     <w:rsid w:val="00DE5DA2"/>
-    <w:rsid w:val="00DE61C0"/>
+    <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
-    <w:rsid w:val="00E016F4"/>
     <w:rsid w:val="00E026BF"/>
-    <w:rsid w:val="00E037BC"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
-    <w:rsid w:val="00E12E49"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00E47DDB"/>
+    <w:rsid w:val="00E2344D"/>
+    <w:rsid w:val="00E411B6"/>
     <w:rsid w:val="00E52A86"/>
-    <w:rsid w:val="00E54551"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
-    <w:rsid w:val="00E567B1"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
-    <w:rsid w:val="00E762F7"/>
     <w:rsid w:val="00E77C46"/>
-    <w:rsid w:val="00E8286D"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
-    <w:rsid w:val="00E941E1"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E97B80"/>
     <w:rsid w:val="00EA00CB"/>
-    <w:rsid w:val="00EA0A60"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
-    <w:rsid w:val="00EA58F8"/>
-    <w:rsid w:val="00EA755A"/>
     <w:rsid w:val="00EB6714"/>
-    <w:rsid w:val="00EB6BD8"/>
     <w:rsid w:val="00EC0A68"/>
+    <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
-    <w:rsid w:val="00EC65ED"/>
-    <w:rsid w:val="00EC7263"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
-    <w:rsid w:val="00EE10E9"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
-    <w:rsid w:val="00EE5D21"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00F11A22"/>
     <w:rsid w:val="00F22264"/>
-    <w:rsid w:val="00F251A0"/>
     <w:rsid w:val="00F2564D"/>
-    <w:rsid w:val="00F27801"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00F34A81"/>
     <w:rsid w:val="00F35B05"/>
-    <w:rsid w:val="00F3640F"/>
-    <w:rsid w:val="00F36687"/>
     <w:rsid w:val="00F413D9"/>
-    <w:rsid w:val="00F46E64"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
-    <w:rsid w:val="00F57105"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00F83749"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
-    <w:rsid w:val="00FA65D1"/>
-    <w:rsid w:val="00FB191A"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
-    <w:rsid w:val="00FC5862"/>
-    <w:rsid w:val="00FD18F0"/>
+    <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
-    <w:rsid w:val="00FE1C14"/>
-    <w:rsid w:val="00FE5036"/>
     <w:rsid w:val="00FF7C02"/>
-    <w:rsid w:val="0107579C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="020FFEB6"/>
     <w:rsid w:val="024801E3"/>
-    <w:rsid w:val="024E642F"/>
-[...235 lines deleted...]
-    <w:rsid w:val="64748194"/>
+    <w:rsid w:val="047EDF49"/>
+    <w:rsid w:val="05AEF5D8"/>
+    <w:rsid w:val="060C53AD"/>
+    <w:rsid w:val="164241BF"/>
+    <w:rsid w:val="216BD1C7"/>
+    <w:rsid w:val="2AAEEC84"/>
+    <w:rsid w:val="2E1480B8"/>
+    <w:rsid w:val="3031DC09"/>
+    <w:rsid w:val="4802CA7E"/>
+    <w:rsid w:val="4D2C9DD6"/>
+    <w:rsid w:val="562D211C"/>
+    <w:rsid w:val="5D6D192A"/>
     <w:rsid w:val="647B2B65"/>
-    <w:rsid w:val="6564DC56"/>
-[...20 lines deleted...]
-    <w:rsid w:val="6B1FACD0"/>
+    <w:rsid w:val="67C7D111"/>
+    <w:rsid w:val="6AC35189"/>
     <w:rsid w:val="6B2CF8ED"/>
-    <w:rsid w:val="6B658AAF"/>
-[...49 lines deleted...]
-    <w:rsid w:val="7FEF8B63"/>
+    <w:rsid w:val="6FB7E471"/>
+    <w:rsid w:val="7A313133"/>
+    <w:rsid w:val="7B1D8DAF"/>
+    <w:rsid w:val="7B5CB9B6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051" strokecolor="#4a773c">
-[...1 lines deleted...]
-      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
+      <v:stroke weight="1pt" color="#4a773c"/>
+      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
+      <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="1" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Bullet" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:locked="1" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:locked="1" w:uiPriority="22" w:semiHidden="1"/>
+    <w:lsdException w:name="Emphasis" w:locked="1" w:uiPriority="20" w:semiHidden="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -13241,78 +16052,78 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:semiHidden="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:locked="1" w:semiHidden="1" w:uiPriority="29"/>
-    <w:lsdException w:name="Intense Quote" w:locked="1" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="Quote" w:locked="1" w:uiPriority="29" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Quote" w:locked="1" w:uiPriority="30" w:semiHidden="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -13347,57 +16158,57 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="19"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:uiPriority="19" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:locked="1" w:uiPriority="21" w:semiHidden="1"/>
+    <w:lsdException w:name="Subtle Reference" w:locked="1" w:uiPriority="31" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Reference" w:locked="1" w:uiPriority="32" w:semiHidden="1"/>
+    <w:lsdException w:name="Book Title" w:locked="1" w:uiPriority="33" w:semiHidden="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -13455,785 +16266,764 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="008A0C5F"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
-      <w:ind w:left="992" w:right="868"/>
+      <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="567" w:right="868"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="003163CB"/>
+    <w:rsid w:val="001108C0"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="1600" w:after="240" w:line="288" w:lineRule="auto"/>
-      <w:ind w:left="992"/>
+      <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
+      <w:ind w:left="567"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="MS Gothic"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik6">
-    <w:name w:val="heading 6"/>
+  <w:style w:type="paragraph" w:styleId="Rubrik9">
+    <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik6Char"/>
+    <w:link w:val="Rubrik9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00E30C74"/>
+    <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
-      <w:outlineLvl w:val="5"/>
+      <w:ind w:left="0"/>
+      <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik7">
-[...22 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+  <w:style w:type="character" w:styleId="Standardstycketeckensnitt" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+  <w:style w:type="table" w:styleId="Normaltabell" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+  <w:style w:type="numbering" w:styleId="Ingenlista" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bildtext">
+  <w:style w:type="paragraph" w:styleId="Bildtext" w:customStyle="1">
     <w:name w:val="Bildtext"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF70BB"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="160" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikliten">
+  <w:style w:type="paragraph" w:styleId="Sidrubrikliten" w:customStyle="1">
     <w:name w:val="Sidrubrik liten"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
+  <w:style w:type="paragraph" w:styleId="Sidrubrikstor" w:customStyle="1">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
+  <w:style w:type="character" w:styleId="Avdelaresidfot" w:customStyle="1">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
+  <w:style w:type="paragraph" w:styleId="Metadata" w:customStyle="1">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002651D6"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
+  <w:style w:type="character" w:styleId="Rubrik1Char" w:customStyle="1">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
-    <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="001108C0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="MS Gothic"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
+  <w:style w:type="paragraph" w:styleId="Allmntstyckeformat" w:customStyle="1">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
+  <w:style w:type="character" w:styleId="SidfotChar" w:customStyle="1">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
+  <w:style w:type="paragraph" w:styleId="FaktarutaLista" w:customStyle="1">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="8"/>
+        <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
+  <w:style w:type="character" w:styleId="RubrikChar" w:customStyle="1">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
+  <w:style w:type="character" w:styleId="BallongtextChar" w:customStyle="1">
     <w:name w:val="Ballongtext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
+  <w:style w:type="paragraph" w:styleId="Faktarutarubrik" w:customStyle="1">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
+  <w:style w:type="character" w:styleId="Rubrik2Char" w:customStyle="1">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
+  <w:style w:type="character" w:styleId="Rubrik3Char" w:customStyle="1">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
+  <w:style w:type="character" w:styleId="Rubrik4Char" w:customStyle="1">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
+  <w:style w:type="character" w:styleId="Rubrik5Char" w:customStyle="1">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="17"/>
+        <w:numId w:val="13"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
+  <w:style w:type="paragraph" w:styleId="Normalefterlista" w:customStyle="1">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D02D72"/>
+    <w:rsid w:val="00B405A1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
-      <w:spacing w:after="0"/>
+      <w:ind w:right="142"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
+  <w:style w:type="paragraph" w:styleId="Omslagsrubrik" w:customStyle="1">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
+  <w:style w:type="character" w:styleId="OmslagsrubrikChar" w:customStyle="1">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
-    <w:name w:val="Omslagsunderrubrik"/>
+  <w:style w:type="paragraph" w:styleId="UnderrubrikVGR" w:customStyle="1">
+    <w:name w:val="Underrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="OmslagsunderrubrikChar"/>
+    <w:link w:val="UnderrubrikVGRChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
-    <w:name w:val="Omslagsunderrubrik Char"/>
+  <w:style w:type="character" w:styleId="UnderrubrikVGRChar" w:customStyle="1">
+    <w:name w:val="Underrubrik VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Omslagsunderrubrik"/>
+    <w:link w:val="UnderrubrikVGR"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D02D72"/>
+    <w:rsid w:val="00BC6590"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
       </w:tabs>
-      <w:spacing w:after="0"/>
-      <w:ind w:left="1349"/>
+      <w:ind w:right="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D02D72"/>
+    <w:rsid w:val="00E61294"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="1707"/>
+      <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="960"/>
     </w:pPr>
@@ -14264,609 +17054,609 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
+  <w:style w:type="paragraph" w:styleId="MellanrubrikVGR" w:customStyle="1">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="00D02D72"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:color w:val="000000"/>
-      <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
+  <w:style w:type="paragraph" w:styleId="Formatmall1" w:customStyle="1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
+  <w:style w:type="character" w:styleId="Formatmall1Char" w:customStyle="1">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
+  <w:style w:type="paragraph" w:styleId="FotnotVGR" w:customStyle="1">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FB5086"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normaltabell"/>
-    <w:uiPriority w:val="39"/>
+    <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
     <w:name w:val="Light Grid Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
     <w:name w:val="Light Grid Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:top w:val="double" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -14875,94 +17665,94 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:top w:val="double" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -14971,499 +17761,496 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
     <w:name w:val="Light List Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
     <w:name w:val="Light Shading Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
+  <w:style w:type="table" w:styleId="VGRtabell" w:customStyle="1">
     <w:name w:val="VGR tabell"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="113" w:type="dxa"/>
         <w:bottom w:w="113" w:type="dxa"/>
       </w:tcMar>
       <w:vAlign w:val="center"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:trPr>
         <w:tblHeader/>
       </w:trPr>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
+  <w:style w:type="table" w:styleId="Oformateradtabell51" w:customStyle="1">
     <w:name w:val="Oformaterad tabell 51"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
+  <w:style w:type="paragraph" w:styleId="Tabellrubrik" w:customStyle="1">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00BB4AD4"/>
+    <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="18"/>
+        <w:numId w:val="14"/>
       </w:numPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:ind w:left="1349" w:hanging="357"/>
+      <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
@@ -15518,2780 +18305,4249 @@
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00D705E7"/>
+    <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
+      <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
+  <w:style w:type="character" w:styleId="SidhuvudChar" w:customStyle="1">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
-[...4 lines deleted...]
-    <w:rsid w:val="00EA755A"/>
+  <w:style w:type="character" w:styleId="Rubrik9Char" w:customStyle="1">
+    <w:name w:val="Rubrik 9 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009A32ED"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...48 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Brdtext">
     <w:name w:val="Body Text"/>
     <w:aliases w:val="(=Löpande text)"/>
     <w:link w:val="BrdtextChar"/>
-    <w:rsid w:val="00077D0C"/>
+    <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:spacing w:after="160"/>
       <w:ind w:left="2676"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextChar">
+  <w:style w:type="character" w:styleId="BrdtextChar" w:customStyle="1">
     <w:name w:val="Brödtext Char"/>
     <w:aliases w:val="(=Löpande text) Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Brdtext"/>
-    <w:rsid w:val="00077D0C"/>
+    <w:rsid w:val="009A32ED"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Underrubrik">
-[...3 lines deleted...]
-    <w:link w:val="UnderrubrikChar"/>
+  <w:style w:type="paragraph" w:styleId="Tabell" w:customStyle="1">
+    <w:name w:val="Tabell"/>
+    <w:link w:val="TabellChar"/>
     <w:qFormat/>
-    <w:rsid w:val="001C724B"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:ind w:left="992"/>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:ind w:right="-142"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...88 lines deleted...]
-      <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik7Char">
-    <w:name w:val="Rubrik 7 Char"/>
+  <w:style w:type="character" w:styleId="TabellChar" w:customStyle="1">
+    <w:name w:val="Tabell Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik7"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E30C74"/>
+    <w:link w:val="Tabell"/>
+    <w:rsid w:val="00831C35"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...21 lines deleted...]
-    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="AnvndHyperlnk">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00BB4AD4"/>
+    <w:rsid w:val="00B97D4E"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="scxw51285240">
-    <w:name w:val="scxw51285240"/>
+  <w:style w:type="character" w:styleId="Olstomnmnande">
+    <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:rsid w:val="00B67781"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00672EC3"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Innehllsfrteckningsrubrik">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Rubrik1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00632ED6"/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0"/>
+      <w:contextualSpacing w:val="0"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="7024517">
+    <w:div w:id="168912653">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="11494512">
-[...107 lines deleted...]
-        <w:div w:id="283537395">
+        <w:div w:id="1662779606">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="633482697">
-              <w:marLeft w:val="-75"/>
+            <w:div w:id="1733696353">
+              <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
-              <w:marTop w:val="30"/>
-              <w:marBottom w:val="30"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
-              <w:divsChild>
-[...496 lines deleted...]
-              </w:divsChild>
+            </w:div>
+            <w:div w:id="1165321698">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1001394830">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
-        <w:div w:id="337118524">
-[...239 lines deleted...]
-        <w:div w:id="1024525710">
+        <w:div w:id="1919435604">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="1333920870">
-              <w:marLeft w:val="-75"/>
+            <w:div w:id="305401770">
+              <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
-              <w:marTop w:val="30"/>
-              <w:marBottom w:val="30"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
-              <w:divsChild>
-[...556 lines deleted...]
-              </w:divsChild>
             </w:div>
-          </w:divsChild>
-[...62 lines deleted...]
-              <w:marLeft w:val="-75"/>
+            <w:div w:id="548225203">
+              <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
-              <w:marTop w:val="30"/>
-              <w:marBottom w:val="30"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
-              <w:divsChild>
-[...496 lines deleted...]
-              </w:divsChild>
+            </w:div>
+            <w:div w:id="892034562">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1252274347">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1886521394">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
-        <w:div w:id="1241987118">
-[...322 lines deleted...]
-        </w:div>
       </w:divsChild>
     </w:div>
-    <w:div w:id="121657028">
+    <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="237981222">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1211499278">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="190579981">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1991051787">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1480876711">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1540389473">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="690767665">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="370763166">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="758529269">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1372224285">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="815416500">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="262618701">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="328408935">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1893613644">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1209297752">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1592817676">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="195167066">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="692222035">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1719552295">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1913614337">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="753167156">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="269049172">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="373584873">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="908805507">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="707605111">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="712729367">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1470853962">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="380325300">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+    </w:div>
+    <w:div w:id="396439158">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1419476012">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1092239852">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="536166121">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1904217413">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1997759786">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="290477057">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="497575266">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1851488613">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="656886082">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="674572443">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1139880971">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1433625326">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1668559118">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="412237391">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="831025288">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1206136389">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="734550835">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="855925867">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1926265143">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1436747732">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1586377757">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="162404517">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1733428524">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="963147681">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2042854407">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1181966844">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="762383722">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1308172674">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1072004843">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1762527314">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="932055485">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1700665930">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="549926866">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="717096659">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2003194275">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1752195791">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="259070110">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="190724520">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="278335815">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="108284859">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="548036189">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="595484077">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="868881595">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1956673329">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1147671459">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1772778181">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="995037685">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1480227986">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1500581815">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1159349948">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="431895683">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2061899360">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1978533135">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="199442471">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="105076897">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1304851724">
+    <w:div w:id="1312637356">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1885671856">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="727067356">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
     </w:div>
-    <w:div w:id="2115128868">
+    <w:div w:id="1323653877">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="150828471">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="491678544">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1762604178">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="326178401">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="667446386">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="915089123">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2089961009">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1069380251">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="109932407">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1246645503">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2066367833">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="292711582">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="552891576">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1489403702">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1675916238">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1544445694">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="287276441">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="315188120">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1608736081">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2116051317">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1924483738">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1950354365">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="739979503">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="91777830">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="565341072">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="146367524">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="532838968">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="771120996">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1682269293">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1137989081">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="259341135">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="991327442">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="851918770">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="331686987">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1515534959">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1192038290">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1537812385">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1601646099">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="379018384">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="660087510">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="254827742">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1351831920">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1307323412">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="331183202">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="682247334">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="848642337">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="556209896">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1492867212">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="672874160">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="178201072">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="360514475">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1279600329">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2029872412">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="169494209">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1791781197">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1266764296">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="959381523">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1880698727">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="490146696">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1547059695">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="317999314">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1275017359">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1418209612">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1287469364">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1877429082">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="205333693">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1906254470">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2147161909">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2037776977">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="155195840">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1834294943">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1352105766">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1946305327">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="40205287">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="116798999">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="374815319">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1055352464">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1274248847">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1326322969">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2070104046">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="117719603">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1053653204">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2045670683">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="621882796">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="972366063">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1287158862">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1932472558">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="820465431">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1127041119">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="27150939">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="589434074">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="534269072">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1427269795">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1686322482">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1207139463">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1638102291">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2141223030">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="91827462">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1647856948">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1429696684">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="781848199">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1482388091">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="508953796">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="982975193">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1158106650">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1873421863">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="2132362362">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="136805634">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="610402896">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="337467021">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1881621964">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1086269727">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="320041104">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1993750141">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="231937798">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1182356172">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2050299655">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="378432360">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="437680377">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1504005528">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="260649977">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1626540436">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1048337544">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="135072412">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1981038172">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1053702133">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1065569319">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="21127618">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1666396974">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2061053954">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1297881840">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1785493242">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1643195407">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="842352366">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="919100682">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1756200156">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="933367466">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="825702418">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1330061190">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1392509047">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1140802082">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1422726030">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="141384949">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="587227839">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="613289697">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1112365348">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1479029475">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1969773096">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="983854659">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1571883985">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1371417809">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1456557040">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1705329710">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1007055970">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1934432072">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="583271629">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1042553071">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="510221206">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="557059800">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="333530742">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1151751963">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="986082372">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="395981244">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="317081565">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1985888717">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1804427281">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="578054849">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="182942857">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="968776953">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1361933201">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="832069335">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2084522474">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="647437100">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2022967223">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2134905954">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="109134983">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="363596864">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="288628407">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1946110577">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1879316155">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="459226057">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="653484578">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="498352283">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="311519114">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1099444804">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="174612989">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1655446976">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1686444807">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1834761826">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1398431848">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="401875986">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1187863965">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2102212036">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="677926887">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1822112287">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1494492640">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="322706294">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2077893787">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1840464775">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="957566033">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1449817221">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="976842550">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1679693553">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="742802371">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="971982541">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1243175521">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1812747121">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1005863539">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1522814274">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2139689272">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="492332884">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="803624562">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1669669220">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2081293299">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2033722836">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1446729779">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="971208846">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="346447221">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2064714092">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1966151782">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="143350441">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="388188523">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1365786003">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="353770432">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="382102324">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1264916098">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2044405345">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1612542370">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
     </w:div>
   </w:divs>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.1177.se/Vastra-Gotaland/undersokning-behandling/operationer/fore-och-efter-operation/levnadsvanor-i-samband-med-operation/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-49/SURROGATE/Antikoagulantia%20och%20trombocyth%c3%a4mmare%2c%20tillf%c3%a4llig%20uts%c3%a4ttning%20inf%c3%b6r%20elektiv%20operation.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9630-14576379-4/SURROGATE/Benamputation%20-%20arbetsterapi.pdf" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-357/surrogate/Undern%c3%a4ring%20%e2%80%93%20f%c3%b6rebygga%20och%20behandla%20hos%20vuxna%20i%20slutenv%c3%a5rden%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vard-och-behandling/nutrition/nutrition/riskidentifiering-och-riskbedomning/" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hittadokument.vgregion.se/sas" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9630-14576379-84/SURROGATE/Benamputation%20%e2%80%93%20Fysioterapi%20%c3%a4ndrngar%2023%2003.pdf" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-16/SURROGATE/Premedicinering%20inf%c3%b6r%20anestesi.pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-108/surrogate/K%c3%a4rlunders%c3%b6kningar%20och%20remissanvisningar%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-511/SURROGATE/Preoperativ%20patientinformation%20-%20Viktigt%20att%20veta%20inf%c3%b6r%20din%20operation.pdf" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-354/surrogate/Trygg%20och%20s%c3%a4ker%20utskrivning%20%e2%80%93%20arbetss%c3%a4tt%20samt%20ansvarsf%c3%b6rdelning%20per%20yrkeskategori%20och%20funktion%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-22/SURROGATE/Sm%c3%a4rtlindring%20genom%20perifer%20nervblockad%20med%20kvarliggande%20kateter.pdf" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vardhandboken.se/vard-och-behandling/hud-och-sar/sarbehandling/oversikt/" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-190/SURROGATE/Trycks%c3%a5r%20-%20Prevention%20och%20behandling.pdf" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-108/surrogate/K%c3%a4rlunders%c3%b6kningar%20och%20remissanvisningar%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-50/SURROGATE/Antikoagulantia%20och-eller%20trombocyth%c3%a4mmare%20vid%20akut-halvakut%20kirurgi%20inom%2024%20timmar.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vgregion.se/halsocoach" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://swedeamp.com/" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-413/SURROGATE/Benamputation.pdf" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsocoach" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-357/surrogate/Undern%c3%a4ring%20%e2%80%93%20f%c3%b6rebygga%20och%20behandla%20hos%20vuxna%20i%20slutenv%c3%a5rden%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://swedeamp.com/" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.1177.se/Vastra-Gotaland/undersokning-behandling/operationer/fore-och-efter-operation/levnadsvanor-i-samband-med-operation" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-49/SURROGATE/Antikoagulantia%20och%20trombocyth%c3%a4mmare%2c%20tillf%c3%a4llig%20uts%c3%a4ttning%20inf%c3%b6r%20elektiv%20operation.pdf" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9630-14576379-4/SURROGATE/Benamputation%20-%20arbetsterapi.pdf" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-511/SURROGATE/Preoperativ%20patientinformation%20-%20Viktigt%20att%20veta%20inf%c3%b6r%20din%20operation.pdf" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-413/SURROGATE/Benamputation.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-45/SURROGATE/Antibiotikaprofylax%20inf%c3%b6r%20kirurgi.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9630-14576379-84/SURROGATE/Benamputation%20%e2%80%93%20Fysioterapi%20%c3%a4ndrngar%2023%2003.pdf" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-16/SURROGATE/Premedicinering%20inf%c3%b6r%20anestesi.pdf" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vardhandboken.se/vard-och-behandling/nutrition/nutrition/riskidentifiering-och-riskbedomning" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vard-och-behandling/hud-och-sar/sarbehandling/oversikt/" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-354/surrogate/Trygg%20och%20s%c3%a4ker%20utskrivning%20%e2%80%93%20arbetss%c3%a4tt%20samt%20ansvarsf%c3%b6rdelning%20per%20yrkeskategori%20och%20funktion%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-22/SURROGATE/Sm%c3%a4rtlindring%20genom%20perifer%20nervblockad%20med%20kvarliggande%20kateter.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-190/SURROGATE/Trycks%c3%a5r%20-%20Prevention%20och%20behandling.pdf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uptodate.com/" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-50/SURROGATE/Antikoagulantia%20och-eller%20trombocyth%c3%a4mmare%20vid%20akut-halvakut%20kirurgi%20inom%2024%20timmar.pdf" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId49" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.1177.se/Vastra-Gotaland/undersokning-behandling/operationer/fore-och-efter-operation/levnadsvanor-i-samband-med-operation/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vard-och-behandling/hud-och-sar/sarbehandling/oversikt/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uptodate.com/" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-354/surrogate/Trygg%20och%20s%c3%a4ker%20utskrivning%20%e2%80%93%20arbetss%c3%a4tt%20samt%20ansvarsf%c3%b6rdelning%20per%20yrkeskategori%20och%20funktion%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-190/SURROGATE/Trycks%c3%a5r%20-%20Prevention%20och%20behandling.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-50/SURROGATE/Antikoagulantia%20och-eller%20trombocyth%c3%a4mmare%20vid%20akut-halvakut%20kirurgi%20inom%2024%20timmar.pdf" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://swedeamp.com/" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-16/SURROGATE/Premedicinering%20inf%c3%b6r%20anestesi.pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vgregion.se/halsocoach" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-511/SURROGATE/Preoperativ%20patientinformation%20-%20Viktigt%20att%20veta%20inf%c3%b6r%20din%20operation.pdf" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9630-14576379-4/SURROGATE/Benamputation%20-%20arbetsterapi.pdf" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hittadokument.vgregion.se/sas" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-357/surrogate/Undern%c3%a4ring%20%e2%80%93%20f%c3%b6rebygga%20och%20behandla%20hos%20vuxna%20i%20slutenv%c3%a5rden%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9630-14576379-84/SURROGATE/Benamputation%20%e2%80%93%20Fysioterapi%20%c3%a4ndrngar%2023%2003.pdf" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-108/surrogate/K%c3%a4rlunders%c3%b6kningar%20och%20remissanvisningar%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vard-och-behandling/nutrition/nutrition/riskidentifiering-och-riskbedomning/" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-16/SURROGATE/Premedicinering%20inf%c3%b6r%20anestesi.pdf" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-413/SURROGATE/Benamputation.pdf" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsocoach" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-354/surrogate/Trygg%20och%20s%c3%a4ker%20utskrivning%20%e2%80%93%20arbetss%c3%a4tt%20samt%20ansvarsf%c3%b6rdelning%20per%20yrkeskategori%20och%20funktion%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-108/surrogate/K%c3%a4rlunders%c3%b6kningar%20och%20remissanvisningar%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-22/SURROGATE/Sm%c3%a4rtlindring%20genom%20perifer%20nervblockad%20med%20kvarliggande%20kateter.pdf" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vardhandboken.se/vard-och-behandling/hud-och-sar/sarbehandling/oversikt/" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-511/SURROGATE/Preoperativ%20patientinformation%20-%20Viktigt%20att%20veta%20inf%c3%b6r%20din%20operation.pdf" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-413/SURROGATE/Benamputation.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://swedeamp.com/" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-49/SURROGATE/Antikoagulantia%20och%20trombocyth%c3%a4mmare%2c%20tillf%c3%a4llig%20uts%c3%a4ttning%20inf%c3%b6r%20elektiv%20operation.pdf" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-190/SURROGATE/Trycks%c3%a5r%20-%20Prevention%20och%20behandling.pdf" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-357/surrogate/Undern%c3%a4ring%20%e2%80%93%20f%c3%b6rebygga%20och%20behandla%20hos%20vuxna%20i%20slutenv%c3%a5rden%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9630-14576379-4/SURROGATE/Benamputation%20-%20arbetsterapi.pdf" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-22/SURROGATE/Sm%c3%a4rtlindring%20genom%20perifer%20nervblockad%20med%20kvarliggande%20kateter.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9630-14576379-84/SURROGATE/Benamputation%20%e2%80%93%20Fysioterapi%20%c3%a4ndrngar%2023%2003.pdf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.1177.se/Vastra-Gotaland/undersokning-behandling/operationer/fore-och-efter-operation/levnadsvanor-i-samband-med-operation" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vardhandboken.se/vard-och-behandling/nutrition/nutrition/riskidentifiering-och-riskbedomning" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-45/SURROGATE/Antibiotikaprofylax%20inf%c3%b6r%20kirurgi.pdf" TargetMode="External" Id="Reaacae5c1d934707" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="367B1E"/>
       </a:accent2>
       <a:accent3>
@@ -18571,74 +22827,52 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...33 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Manager/>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinkBase/>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Benamputerade - handlingsprogram, SÄS</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
-  <lastModifiedBy/>
-  <revision>1</revision>
+  <lastModifiedBy>Susanne Frösslund</lastModifiedBy>
+  <revision>3</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>