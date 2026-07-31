--- v0 (2025-11-26)
+++ v1 (2026-07-31)
@@ -1,7223 +1,6500 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="02451ED3" w14:textId="77777777" w:rsidR="001C084F" w:rsidRPr="001C084F" w:rsidRDefault="001C084F" w:rsidP="00BE4350">
+    <w:p w:rsidR="009465F9" w:rsidP="009A32ED" w:rsidRDefault="009465F9" w14:paraId="7484230E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
-        <w:ind w:right="-567"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001C084F">
+      </w:pPr>
+      <w:r w:rsidRPr="009465F9">
         <w:t>Suicidriskbedömning inom somatisk vård - checklista och stöd för dokumentation, SÄS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30BC4744" w14:textId="77777777" w:rsidR="001C084F" w:rsidRPr="001C084F" w:rsidRDefault="001C084F" w:rsidP="00D6503E">
+    <w:p w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="009465F9" w14:paraId="11BC1DCA" w14:textId="1261E9D2">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Förändringar sedan föregående version</w:t>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc100327184" w:id="0"/>
+      <w:bookmarkStart w:name="_Toc181866756" w:id="1"/>
+      <w:r>
+        <w:t>Fö</w:t>
+      </w:r>
+      <w:r w:rsidR="009A32ED">
+        <w:t>rändringar sedan föregående version</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w:rsidR="004C057B" w:rsidP="004C057B" w:rsidRDefault="004C057B" w14:paraId="551D445C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc100327185" w:id="2"/>
+      <w:bookmarkStart w:name="_Toc181866757" w:id="3"/>
+      <w:bookmarkStart w:name="_Toc72840807" w:id="4"/>
+      <w:r w:rsidR="004C057B">
+        <w:rPr/>
+        <w:t>Uppdatering av checklistan genom borttagning av att summan ska räknas samman samt radering av ordet poäng. Innehållet i övrigt oförändrat.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E48C24A" w14:textId="61D9C02F" w:rsidR="00ED065D" w:rsidRDefault="00ED065D" w:rsidP="00ED065D">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Uppdatering </w:t>
+    <w:p w:rsidR="5C625C13" w:rsidP="54CFADFA" w:rsidRDefault="5C625C13" w14:paraId="24A2B170" w14:textId="72F2F7DF">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:keepNext w:val="1"/>
+        <w:keepLines w:val="1"/>
+        <w:spacing w:before="240" w:beforeAutospacing="off" w:after="40" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="-143"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="54CFADFA" w:rsidR="5C625C13">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Bakgrund och syfte</w:t>
       </w:r>
-      <w:r w:rsidR="0082133C">
-[...11 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="54CFADFA" w:rsidR="5C625C13">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AB0526">
-        <w:t>Innehållet i övrigt oförändrat.</w:t>
+    </w:p>
+    <w:p w:rsidR="7389088C" w:rsidP="54CFADFA" w:rsidRDefault="7389088C" w14:paraId="6FE5D2D3" w14:textId="497DCC1D">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="120" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="-143"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="54CFADFA" w:rsidR="701BF6E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Patienter inom somatisk vård kan ha psykisk ohälsa eller befinna sig i situationer där suicidrisk behöver uppmärksammas. Suicidriskbedömning är ofta komplex och behöver utgå från patientens aktuella situation, riskfaktorer, uttryckta tankar och behov av fortsatt stöd. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="183BA0B4" w14:textId="77777777" w:rsidR="001C084F" w:rsidRPr="001C084F" w:rsidRDefault="001C084F" w:rsidP="00D6503E">
+    <w:p w:rsidR="7389088C" w:rsidP="54CFADFA" w:rsidRDefault="7389088C" w14:paraId="05908001" w14:textId="6BFED52A">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="120" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="-143"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="54CFADFA" w:rsidR="701BF6E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Syftet med rutinen är att ge medarbetare inom somatisk vård ett stöd för samtal, bedömning och dokumentation vid misstänkt eller identifierad suicidrisk. Checklistan ska bidra till en strukturerad bedömning, tydlig dokumentation och ett säkert fortsatt omhändertagande i vårdkedjan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="009A32ED" w14:paraId="70B2A54A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-      </w:pPr>
-      <w:r w:rsidRPr="001C084F">
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc100327187" w:id="5"/>
+      <w:bookmarkStart w:name="_Toc181866760" w:id="6"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r>
         <w:t>Förutsättningar</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="4290DD80" w14:textId="7E13B954" w:rsidR="001C084F" w:rsidRPr="001C084F" w:rsidRDefault="001C084F" w:rsidP="001C084F">
-[...15 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w:rsidR="004C057B" w:rsidP="004C057B" w:rsidRDefault="004C057B" w14:paraId="2B7B7946" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc100327192" w:id="7"/>
+      <w:bookmarkStart w:name="_Toc181866761" w:id="8"/>
+      <w:r w:rsidRPr="004C057B">
+        <w:t>För ansvar och övriga förutsättningar, se riktlinje Suicidprevention inom somatisk vård - ansvar och grundläggande kompetens, SÄS.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A8E559C" w14:textId="77777777" w:rsidR="001C084F" w:rsidRPr="001C084F" w:rsidRDefault="001C084F" w:rsidP="00D6503E">
+    <w:p w:rsidRPr="00065A6B" w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="009A32ED" w14:paraId="37C7076C" w14:textId="57567962">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Genomförande</w:t>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00065A6B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Utförande</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w14:paraId="517720E8" w14:textId="77777777" w:rsidR="001C084F" w:rsidRPr="001C084F" w:rsidRDefault="001C084F" w:rsidP="001C084F">
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> ge checklistan till patienten. Checklistan ska heller inte </w:t>
+    <w:p w:rsidR="004C057B" w:rsidP="004C057B" w:rsidRDefault="004C057B" w14:paraId="1A7EAD17" w14:textId="77777777">
+      <w:bookmarkStart w:name="_Toc100327195" w:id="9"/>
+      <w:bookmarkStart w:name="_Toc181866764" w:id="10"/>
+      <w:r w:rsidRPr="004C057B">
+        <w:t xml:space="preserve">Checklistan kan användas som ett stöd för varje medarbetare i mötet med patienten. Utgångspunkten är att så objektivt som möjligt tydliggöra grunden för bedömning om det föreligger en suicidrisk eller inte. Detta är en svår uppgift och begränsas till den aktuella situationen, d.v.s. ”här och nu”. Det är viktigt att inte ge checklistan till patienten. Checklistan ska heller inte </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="001C084F">
+      <w:r w:rsidRPr="004C057B">
         <w:t>scannas</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="001C084F">
+      <w:r w:rsidRPr="004C057B">
         <w:t xml:space="preserve"> in i journalen utan är till för att ge stöd i samtalet och för bedömningen, underlätta journalföringen och för den som behöver ta vid i vårdkedjan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5533A5DB" w14:textId="77777777" w:rsidR="001C084F" w:rsidRPr="001C084F" w:rsidRDefault="001C084F" w:rsidP="001C084F">
-[...1 lines deleted...]
-        <w:t>Checklistan utgår från statistiska riskfaktorer, där de vanligaste specificeras i del 1.</w:t>
+    <w:p w:rsidR="004C057B" w:rsidP="004C057B" w:rsidRDefault="004C057B" w14:paraId="3AF94B96" w14:textId="77777777">
+      <w:r w:rsidRPr="004C057B">
+        <w:t xml:space="preserve">Checklistan utgår från statistiska riskfaktorer, där de vanligaste specificeras i del 1. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="396EABC2" w14:textId="77777777" w:rsidR="001C084F" w:rsidRPr="001C084F" w:rsidRDefault="001C084F" w:rsidP="001C084F">
-[...1 lines deleted...]
-        <w:t>Del 2 utgår från den s.k. suicidstegen (hur ser patientens tankar kring liv och död ut? Har hen konkreta tankar på hur hen ska ta sitt liv (metod, plats, tidpunkt?).</w:t>
+    <w:p w:rsidR="004C057B" w:rsidP="004C057B" w:rsidRDefault="004C057B" w14:paraId="04F4F062" w14:textId="77777777">
+      <w:r w:rsidRPr="004C057B">
+        <w:t xml:space="preserve">Del 2 utgår från den s.k. suicidstegen (hur ser patientens tankar kring liv och död ut? Har hen konkreta tankar på hur hen ska ta sitt liv (metod, plats, tidpunkt?). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65C00C36" w14:textId="77777777" w:rsidR="001C084F" w:rsidRPr="001C084F" w:rsidRDefault="001C084F" w:rsidP="001C084F">
-[...1 lines deleted...]
-        <w:t>Del 3 innehåller frågor och tankar som kan vara till stöd i samtalet och som även är till hjälp vid bedömning av riskfaktorer och medveten suicidbenägenhet (d.v.s. var på suicidstegen befinner sig patienten just nu?).</w:t>
+    <w:p w:rsidR="004C057B" w:rsidP="004C057B" w:rsidRDefault="004C057B" w14:paraId="4C6F0C5F" w14:textId="77777777">
+      <w:r w:rsidRPr="004C057B">
+        <w:t xml:space="preserve">Del 3 innehåller frågor och tankar som kan vara till stöd i samtalet och som även är till hjälp vid bedömning av riskfaktorer och medveten suicidbenägenhet (d.v.s. var på suicidstegen befinner sig patienten just nu?). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13A1728C" w14:textId="77777777" w:rsidR="001C084F" w:rsidRPr="001C084F" w:rsidRDefault="001C084F" w:rsidP="001C084F">
-      <w:r w:rsidRPr="001C084F">
+    <w:p w:rsidRPr="004C057B" w:rsidR="004C057B" w:rsidP="004C057B" w:rsidRDefault="004C057B" w14:paraId="0C720060" w14:textId="43B6873D">
+      <w:r w:rsidRPr="004C057B">
         <w:t>Att samtala med närstående är en resurs och kan underlätta bedömning och även planerade åtgärder framåt. Även för närstående kan det vara en lättnad att bli involverad då de ofta går med stor oro och ovisshet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33B43329" w14:textId="77777777" w:rsidR="001C084F" w:rsidRPr="001C084F" w:rsidRDefault="001C084F" w:rsidP="00D6503E">
-[...5 lines deleted...]
-        <w:t>Dokumentation</w:t>
+    <w:p w:rsidR="004C057B" w:rsidP="004C057B" w:rsidRDefault="004C057B" w14:paraId="0C85220B" w14:textId="16E36C3C">
+      <w:r w:rsidRPr="004C057B">
+        <w:t xml:space="preserve">Dokumentation Suicidriskbedömning Se </w:t>
       </w:r>
-    </w:p>
-[...40 lines deleted...]
-        <w:r w:rsidRPr="001C084F">
+      <w:hyperlink w:history="1" w:anchor="Checklista">
+        <w:r w:rsidRPr="004C057B">
           <w:rPr>
-            <w:rFonts w:eastAsia="MS Gothic"/>
-[...1 lines deleted...]
-            <w:u w:val="single"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Checklista och stöd för dokumentation, SÄS</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="001C084F">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="004C057B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F4F0DDF" w14:textId="77777777" w:rsidR="001C084F" w:rsidRPr="001C084F" w:rsidRDefault="001C084F" w:rsidP="00D6503E">
-[...9 lines deleted...]
-      <w:bookmarkEnd w:id="1"/>
+    <w:p w:rsidR="004C057B" w:rsidRDefault="004C057B" w14:paraId="353C0B99" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:sectPr w:rsidR="004C057B" w:rsidSect="00B96AFF">
+          <w:headerReference w:type="default" r:id="rId7"/>
+          <w:footerReference w:type="even" r:id="rId8"/>
+          <w:footerReference w:type="default" r:id="rId9"/>
+          <w:headerReference w:type="first" r:id="rId10"/>
+          <w:footerReference w:type="first" r:id="rId11"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
+          <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:noEndnote/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="326"/>
+        </w:sectPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="56D3F528" w14:textId="6315912C" w:rsidR="001C084F" w:rsidRPr="001C084F" w:rsidRDefault="001C084F" w:rsidP="001C084F">
-[...14 lines deleted...]
-        <w:t>För innehållet svarar</w:t>
+    <w:p w:rsidR="004C057B" w:rsidRDefault="004C057B" w14:paraId="6C083AF4" w14:textId="5B95B9FB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004C057B" w:rsidP="004C057B" w:rsidRDefault="004C057B" w14:paraId="1EDEEBEB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="Checklista" w:id="11"/>
+      <w:r w:rsidRPr="004C057B">
+        <w:t xml:space="preserve">Checklista och stöd för dokumentation, SÄS </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C70F4DF" w14:textId="77777777" w:rsidR="001C084F" w:rsidRDefault="001C084F" w:rsidP="001C084F">
-[...5 lines deleted...]
-        <w:t>Malin Camper, ledarskapstrainee, medicinklinik gemensam/psykiatri gemensamt, SÄS</w:t>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p w:rsidR="004C057B" w:rsidP="004C057B" w:rsidRDefault="004C057B" w14:paraId="5BFE999D" w14:textId="457B1B9B">
+      <w:r w:rsidRPr="004C057B">
+        <w:t xml:space="preserve">OBS! Checklistan får </w:t>
       </w:r>
-    </w:p>
-[...182 lines deleted...]
-      <w:r w:rsidRPr="00705C06">
+      <w:r w:rsidRPr="004C057B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>inte</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004C057B">
         <w:t xml:space="preserve"> lämnas till patient och ska </w:t>
       </w:r>
-      <w:r w:rsidRPr="00953FBD">
+      <w:r w:rsidRPr="004C057B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>inte</w:t>
       </w:r>
+      <w:r w:rsidRPr="004C057B">
+        <w:t xml:space="preserve"> skannas till patientjournalen!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004C057B" w:rsidP="004C057B" w:rsidRDefault="004C057B" w14:paraId="2D28F3F5" w14:textId="3185C7D5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="underscore" w:pos="5103"/>
+          <w:tab w:val="left" w:leader="underscore" w:pos="8505"/>
+        </w:tabs>
+        <w:ind w:right="142"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> skannas till patientjournalen!</w:t>
+        <w:t xml:space="preserve">Namn: </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Personnr: </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004C057B" w:rsidP="004C057B" w:rsidRDefault="004C057B" w14:paraId="17220ED1" w14:textId="61EA54EC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="underscore" w:pos="5103"/>
+          <w:tab w:val="left" w:leader="underscore" w:pos="8505"/>
+        </w:tabs>
+        <w:ind w:right="142"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Bedömare:</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>Datum:</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
-        <w:tblW w:w="9429" w:type="dxa"/>
-        <w:tblInd w:w="386" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="567" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1329"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2516"/>
+        <w:gridCol w:w="2860"/>
+        <w:gridCol w:w="2746"/>
+        <w:gridCol w:w="2746"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003A67CE" w14:paraId="6B9EAF89" w14:textId="77777777" w:rsidTr="00110D29">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="004C057B" w:rsidTr="00174ACB" w14:paraId="032A0776" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1280" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="8352" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="0A3A5074" w14:textId="77777777" w:rsidR="003A67CE" w:rsidRPr="00AE2321" w:rsidRDefault="003A67CE" w:rsidP="00871812">
+          <w:p w:rsidRPr="00CD3326" w:rsidR="004C057B" w:rsidP="004C057B" w:rsidRDefault="004C057B" w14:paraId="7BC657FA" w14:textId="47FCF745">
             <w:pPr>
-              <w:pStyle w:val="Ledtexterichecklista"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="underscore" w:pos="5103"/>
+                <w:tab w:val="left" w:leader="underscore" w:pos="8505"/>
+              </w:tabs>
+              <w:ind w:left="0" w:right="142"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AE2321">
-              <w:t>Namn:</w:t>
+            <w:r w:rsidRPr="00CD3326">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>I – Statistiska riskfaktorer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004C057B" w:rsidTr="00174ACB" w14:paraId="5A24C924" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CD3326" w:rsidR="004C057B" w:rsidP="004C057B" w:rsidRDefault="00CD3326" w14:paraId="7E6CF43C" w14:textId="34A6D0FF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="underscore" w:pos="5103"/>
+                <w:tab w:val="left" w:leader="underscore" w:pos="8505"/>
+              </w:tabs>
+              <w:ind w:left="0" w:right="142"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
+                </w:rPr>
+                <w:id w:val="2139374973"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00CD3326">
+                  <w:rPr>
+                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:sz w:val="14"/>
+                    <w:szCs w:val="14"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00CD3326">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Man</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4556" w:type="dxa"/>
-[...3 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2746" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A2D289C" w14:textId="77777777" w:rsidR="003A67CE" w:rsidRPr="00AE2321" w:rsidRDefault="003A67CE" w:rsidP="009A10F1">
+          <w:p w:rsidRPr="00CD3326" w:rsidR="004C057B" w:rsidP="004C057B" w:rsidRDefault="00CD3326" w14:paraId="34E28EBF" w14:textId="3342E759">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-              <w:ind w:left="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="underscore" w:pos="5103"/>
+                <w:tab w:val="left" w:leader="underscore" w:pos="8505"/>
+              </w:tabs>
+              <w:ind w:left="0" w:right="142"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-            <w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
+                </w:rPr>
+                <w:id w:val="1756007778"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00CD3326">
+                  <w:rPr>
+                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:sz w:val="14"/>
+                    <w:szCs w:val="14"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00CD3326">
               <w:rPr>
-                <w:noProof/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t> </w:t>
-[...26 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
+              <w:t xml:space="preserve"> Arbetslös</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1141" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2746" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="317BEAE6" w14:textId="77777777" w:rsidR="003A67CE" w:rsidRPr="00AE2321" w:rsidRDefault="003A67CE" w:rsidP="00871812">
+          <w:p w:rsidRPr="00CD3326" w:rsidR="004C057B" w:rsidP="004C057B" w:rsidRDefault="00CD3326" w14:paraId="728B03FC" w14:textId="02340531">
             <w:pPr>
-              <w:pStyle w:val="Ledtexterichecklista"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="underscore" w:pos="5103"/>
+                <w:tab w:val="left" w:leader="underscore" w:pos="8505"/>
+              </w:tabs>
+              <w:ind w:left="0" w:right="142"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AE2321">
-              <w:t>Personnr:</w:t>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
+                </w:rPr>
+                <w:id w:val="349220573"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00CD3326">
+                  <w:rPr>
+                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:sz w:val="14"/>
+                    <w:szCs w:val="14"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00CD3326">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Kroppslig sjukdom</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004C057B" w:rsidTr="00174ACB" w14:paraId="2EC871BC" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CD3326" w:rsidR="004C057B" w:rsidP="004C057B" w:rsidRDefault="00CD3326" w14:paraId="504547D0" w14:textId="78A822F5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="underscore" w:pos="5103"/>
+                <w:tab w:val="left" w:leader="underscore" w:pos="8505"/>
+              </w:tabs>
+              <w:ind w:left="0" w:right="142"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
+                </w:rPr>
+                <w:id w:val="-155688548"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00CD3326">
+                  <w:rPr>
+                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:sz w:val="14"/>
+                    <w:szCs w:val="14"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00CD3326">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Separation/dödsfall</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2560" w:type="dxa"/>
-[...3 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2746" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="79EF47B4" w14:textId="77777777" w:rsidR="003A67CE" w:rsidRPr="00AE2321" w:rsidRDefault="003A67CE" w:rsidP="009A10F1">
+          <w:p w:rsidRPr="00CD3326" w:rsidR="004C057B" w:rsidP="004C057B" w:rsidRDefault="00CD3326" w14:paraId="0CE0D952" w14:textId="6E54C5FE">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-              <w:ind w:left="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="underscore" w:pos="5103"/>
+                <w:tab w:val="left" w:leader="underscore" w:pos="8505"/>
+              </w:tabs>
+              <w:ind w:left="0" w:right="142"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-            <w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
+                </w:rPr>
+                <w:id w:val="-852721987"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00CD3326">
+                  <w:rPr>
+                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:sz w:val="14"/>
+                    <w:szCs w:val="14"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00CD3326">
               <w:rPr>
-                <w:noProof/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t> </w:t>
-[...45 lines deleted...]
-              <w:t>Bedömare:</w:t>
+              <w:t xml:space="preserve"> Anna (social) kränkning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4556" w:type="dxa"/>
-[...4 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2746" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26C4A4C2" w14:textId="77777777" w:rsidR="003A67CE" w:rsidRPr="00AE2321" w:rsidRDefault="003A67CE" w:rsidP="009A10F1">
+          <w:p w:rsidRPr="00CD3326" w:rsidR="004C057B" w:rsidP="004C057B" w:rsidRDefault="00CD3326" w14:paraId="28FDE1B4" w14:textId="510664CF">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-              <w:ind w:left="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="underscore" w:pos="5103"/>
+                <w:tab w:val="left" w:leader="underscore" w:pos="8505"/>
+              </w:tabs>
+              <w:ind w:left="0" w:right="142"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-              </w:fldChar>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
+                </w:rPr>
+                <w:id w:val="2060432935"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00CD3326">
+                  <w:rPr>
+                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:sz w:val="14"/>
+                    <w:szCs w:val="14"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00CD3326">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Alkohol/drogmissbruk</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004C057B" w:rsidTr="00174ACB" w14:paraId="274364B0" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CD3326" w:rsidR="004C057B" w:rsidP="004C057B" w:rsidRDefault="00CD3326" w14:paraId="5AC00DBD" w14:textId="0653EFFF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="underscore" w:pos="5103"/>
+                <w:tab w:val="left" w:leader="underscore" w:pos="8505"/>
+              </w:tabs>
+              <w:ind w:left="0" w:right="142"/>
               <w:rPr>
-                <w:noProof/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t> </w:t>
-[...1 lines deleted...]
-            <w:r>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
+                </w:rPr>
+                <w:id w:val="801735311"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00CD3326">
+                  <w:rPr>
+                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:sz w:val="14"/>
+                    <w:szCs w:val="14"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00CD3326">
               <w:rPr>
-                <w:noProof/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t> </w:t>
-[...20 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
+              <w:t xml:space="preserve"> Ensamboende</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1141" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2746" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60F17D3E" w14:textId="77777777" w:rsidR="003A67CE" w:rsidRPr="00AE2321" w:rsidRDefault="003A67CE" w:rsidP="00871812">
+          <w:p w:rsidRPr="00CD3326" w:rsidR="004C057B" w:rsidP="004C057B" w:rsidRDefault="00CD3326" w14:paraId="14DC00B3" w14:textId="0B66457A">
             <w:pPr>
-              <w:pStyle w:val="Ledtexterichecklista"/>
-[...18 lines deleted...]
-              <w:ind w:left="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="underscore" w:pos="5103"/>
+                <w:tab w:val="left" w:leader="underscore" w:pos="8505"/>
+              </w:tabs>
+              <w:ind w:left="0" w:right="142"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-            <w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
+                </w:rPr>
+                <w:id w:val="1698116980"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00CD3326">
+                  <w:rPr>
+                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:sz w:val="14"/>
+                    <w:szCs w:val="14"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00CD3326">
               <w:rPr>
-                <w:noProof/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t> </w:t>
-[...561 lines deleted...]
-            <w:r w:rsidRPr="00153C41">
               <w:t xml:space="preserve"> Relationsproblem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3061" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2746" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09AF516B" w14:textId="77777777" w:rsidR="003A67CE" w:rsidRPr="00153C41" w:rsidRDefault="003A67CE" w:rsidP="00E1454E">
+          <w:p w:rsidRPr="00CD3326" w:rsidR="004C057B" w:rsidP="004C057B" w:rsidRDefault="00CD3326" w14:paraId="5713A23A" w14:textId="7390E0C1">
             <w:pPr>
-              <w:pStyle w:val="Ledtexterichecklista"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="underscore" w:pos="5103"/>
+                <w:tab w:val="left" w:leader="underscore" w:pos="8505"/>
+              </w:tabs>
+              <w:ind w:left="0" w:right="142"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0078512F">
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
+                </w:rPr>
+                <w:id w:val="1136908019"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00CD3326">
+                  <w:rPr>
+                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:sz w:val="14"/>
+                    <w:szCs w:val="14"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00CD3326">
               <w:rPr>
-                <w:vertAlign w:val="subscript"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="begin">
-[...38 lines deleted...]
-              <w:t>Suicid hos släktingar</w:t>
+              <w:t xml:space="preserve"> Suicid hos släktingar</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A67CE" w14:paraId="7AC9F4DB" w14:textId="77777777" w:rsidTr="00110D29">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00CD3326" w:rsidTr="00174ACB" w14:paraId="65115259" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3167" w:type="dxa"/>
+            <w:tcW w:w="2860" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34138868" w14:textId="370BFEFB" w:rsidR="003A67CE" w:rsidRPr="00153C41" w:rsidRDefault="003A67CE" w:rsidP="003D4988">
+          <w:p w:rsidRPr="00CD3326" w:rsidR="00CD3326" w:rsidP="004C057B" w:rsidRDefault="00CD3326" w14:paraId="6C97C98F" w14:textId="3C052D45">
             <w:pPr>
-              <w:pStyle w:val="Ledtexterichecklista"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="312"/>
+                <w:tab w:val="left" w:leader="underscore" w:pos="5103"/>
+                <w:tab w:val="left" w:leader="underscore" w:pos="8505"/>
               </w:tabs>
+              <w:ind w:left="0" w:right="142"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0078512F">
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
+                </w:rPr>
+                <w:id w:val="-920562644"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00CD3326">
+                  <w:rPr>
+                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:sz w:val="14"/>
+                    <w:szCs w:val="14"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00CD3326">
               <w:rPr>
-                <w:vertAlign w:val="subscript"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="begin">
-[...44 lines deleted...]
-              <w:t>huvudsaklig behandlare</w:t>
+              <w:t xml:space="preserve"> Kontinuitetsbrott hos huvudsaklig behandlare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3167" w:type="dxa"/>
+            <w:tcW w:w="2746" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C64C7CF" w14:textId="77777777" w:rsidR="003A67CE" w:rsidRPr="00153C41" w:rsidRDefault="003A67CE" w:rsidP="00E1454E">
+          <w:p w:rsidRPr="00CD3326" w:rsidR="00CD3326" w:rsidP="004C057B" w:rsidRDefault="00CD3326" w14:paraId="161C5196" w14:textId="4E3A2FED">
             <w:pPr>
-              <w:pStyle w:val="Ledtexterichecklista"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="underscore" w:pos="5103"/>
+                <w:tab w:val="left" w:leader="underscore" w:pos="8505"/>
+              </w:tabs>
+              <w:ind w:left="0" w:right="142"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0078512F">
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
+                </w:rPr>
+                <w:id w:val="2063976424"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00CD3326">
+                  <w:rPr>
+                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:sz w:val="14"/>
+                    <w:szCs w:val="14"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00CD3326">
               <w:rPr>
-                <w:vertAlign w:val="subscript"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="begin">
-[...34 lines deleted...]
-            <w:r w:rsidRPr="00153C41">
               <w:t xml:space="preserve"> Psykisk sjukdom</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:tcW w:w="2746" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71523BB8" w14:textId="77777777" w:rsidR="003A67CE" w:rsidRPr="00153C41" w:rsidRDefault="003A67CE" w:rsidP="004767AB">
+          <w:p w:rsidRPr="00CD3326" w:rsidR="00CD3326" w:rsidP="004C057B" w:rsidRDefault="00CD3326" w14:paraId="5772AADA" w14:textId="655D82D5">
             <w:pPr>
-              <w:pStyle w:val="Ledtexterichecklista"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="underscore" w:pos="5103"/>
+                <w:tab w:val="left" w:leader="underscore" w:pos="8505"/>
+              </w:tabs>
+              <w:ind w:left="0" w:right="142"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0078512F">
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
+                </w:rPr>
+                <w:id w:val="1779135368"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00CD3326">
+                  <w:rPr>
+                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:sz w:val="14"/>
+                    <w:szCs w:val="14"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00CD3326">
               <w:rPr>
-                <w:vertAlign w:val="subscript"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="begin">
-[...38 lines deleted...]
-              <w:t>Tidigare suicidförsök</w:t>
+              <w:t xml:space="preserve"> Tidigare suicidförsök</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...73 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00CD3326" w:rsidTr="00174ACB" w14:paraId="7AFD0664" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6558" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2860" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="709177A4" w14:textId="77777777" w:rsidR="003A67CE" w:rsidRDefault="003A67CE" w:rsidP="00C412A4">
+          <w:p w:rsidRPr="00CD3326" w:rsidR="00CD3326" w:rsidP="004C057B" w:rsidRDefault="00CD3326" w14:paraId="0E353E7A" w14:textId="77777777">
             <w:pPr>
-              <w:pStyle w:val="Sidhuvud"/>
-[...1 lines deleted...]
-              <w:ind w:hanging="606"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="underscore" w:pos="5103"/>
+                <w:tab w:val="left" w:leader="underscore" w:pos="8505"/>
+              </w:tabs>
+              <w:ind w:left="0" w:right="142"/>
               <w:rPr>
-                <w:sz w:val="23"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00153C41">
-              <w:t xml:space="preserve">Skattas genom att </w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2746" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CD3326" w:rsidR="00CD3326" w:rsidP="004C057B" w:rsidRDefault="00CD3326" w14:paraId="2BAA870B" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="underscore" w:pos="5103"/>
+                <w:tab w:val="left" w:leader="underscore" w:pos="8505"/>
+              </w:tabs>
+              <w:ind w:left="0" w:right="142"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2746" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CD3326" w:rsidR="00CD3326" w:rsidP="004C057B" w:rsidRDefault="00CD3326" w14:paraId="480B77BA" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="underscore" w:pos="5103"/>
+                <w:tab w:val="left" w:leader="underscore" w:pos="8505"/>
+              </w:tabs>
+              <w:ind w:left="0" w:right="142"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD3326" w:rsidTr="00174ACB" w14:paraId="7BB9A485" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8352" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CD3326" w:rsidR="00CD3326" w:rsidP="004C057B" w:rsidRDefault="00CD3326" w14:paraId="28EBDE3D" w14:textId="37C3BC4B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="underscore" w:pos="5103"/>
+                <w:tab w:val="left" w:leader="underscore" w:pos="8505"/>
+              </w:tabs>
+              <w:ind w:left="0" w:right="142"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD3326">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>II Medveten suicidbenägenhet - suicidstegen</w:t>
             </w:r>
-            <w:r>
-              <w:t>d</w:t>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD3326" w:rsidTr="00174ACB" w14:paraId="4ED4E237" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8352" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CD3326" w:rsidR="00CD3326" w:rsidP="004C057B" w:rsidRDefault="00CD3326" w14:paraId="3B7D3E89" w14:textId="279E5DD3">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="underscore" w:pos="5103"/>
+                <w:tab w:val="left" w:leader="underscore" w:pos="8505"/>
+              </w:tabs>
+              <w:ind w:left="0" w:right="142"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD3326">
+              <w:t>Skattas genom att du ställer frågor om:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00153C41">
-              <w:t>u ställer frågor om:</w:t>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD3326" w:rsidTr="00174ACB" w14:paraId="2002D4E3" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5606" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CD3326" w:rsidR="00CD3326" w:rsidP="004C057B" w:rsidRDefault="00CD3326" w14:paraId="76CA1FFC" w14:textId="69782F7C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="underscore" w:pos="5103"/>
+                <w:tab w:val="left" w:leader="underscore" w:pos="8505"/>
+              </w:tabs>
+              <w:ind w:left="0" w:right="142"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
+                </w:rPr>
+                <w:id w:val="-2122606498"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00CD3326">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="14"/>
+                    <w:szCs w:val="14"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00CD3326">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nedstämdhet – Hur mår du? Allt hopplöst)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2746" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17A7D23B" w14:textId="40504F2B" w:rsidR="003A67CE" w:rsidRDefault="003A67CE" w:rsidP="00C412A4">
+          <w:p w:rsidRPr="00CD3326" w:rsidR="00CD3326" w:rsidP="004C057B" w:rsidRDefault="00CD3326" w14:paraId="4339EB40" w14:textId="0A2C958B">
             <w:pPr>
-              <w:pStyle w:val="Sidhuvud"/>
-[...1 lines deleted...]
-              <w:ind w:hanging="606"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="underscore" w:pos="5103"/>
+                <w:tab w:val="left" w:leader="underscore" w:pos="8505"/>
+              </w:tabs>
+              <w:ind w:left="0" w:right="142"/>
               <w:rPr>
-                <w:sz w:val="23"/>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...61 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00CD3326">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A67CE" w14:paraId="7769AE6D" w14:textId="77777777" w:rsidTr="00110D29">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00CD3326" w:rsidTr="00174ACB" w14:paraId="58F76A72" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6558" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="5606" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5C82213A" w14:textId="77777777" w:rsidR="003A67CE" w:rsidRDefault="003A67CE" w:rsidP="00871812">
+          <w:p w:rsidRPr="00CD3326" w:rsidR="00CD3326" w:rsidP="004C057B" w:rsidRDefault="00CD3326" w14:paraId="31910D93" w14:textId="37D05E41">
             <w:pPr>
-              <w:pStyle w:val="Ledtexterichecklista"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="underscore" w:pos="5103"/>
+                <w:tab w:val="left" w:leader="underscore" w:pos="8505"/>
+              </w:tabs>
+              <w:ind w:left="0" w:right="142"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...21 lines deleted...]
-            <w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
+                </w:rPr>
+                <w:id w:val="1299644018"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00CD3326">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="14"/>
+                    <w:szCs w:val="14"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00CD3326">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
               <w:t xml:space="preserve"> Dödstankar – Livet känns meningslöst?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2746" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="074183CB" w14:textId="77777777" w:rsidR="003A67CE" w:rsidRDefault="003A67CE" w:rsidP="00871812">
+          <w:p w:rsidRPr="00CD3326" w:rsidR="00CD3326" w:rsidP="004C057B" w:rsidRDefault="00CD3326" w14:paraId="24C29C6B" w14:textId="4FBCC039">
             <w:pPr>
-              <w:pStyle w:val="Ledtexterichecklista"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="underscore" w:pos="5103"/>
+                <w:tab w:val="left" w:leader="underscore" w:pos="8505"/>
+              </w:tabs>
+              <w:ind w:left="0" w:right="142"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A67CE" w14:paraId="479A7D5E" w14:textId="77777777" w:rsidTr="00110D29">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00CD3326" w:rsidTr="00174ACB" w14:paraId="4A26823A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6558" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="5606" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2C5587D5" w14:textId="77777777" w:rsidR="003A67CE" w:rsidRDefault="003A67CE" w:rsidP="00871812">
+          <w:p w:rsidRPr="00CD3326" w:rsidR="00CD3326" w:rsidP="004C057B" w:rsidRDefault="00CD3326" w14:paraId="79D834EE" w14:textId="75AF5CFE">
             <w:pPr>
-              <w:pStyle w:val="Ledtexterichecklista"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="underscore" w:pos="5103"/>
+                <w:tab w:val="left" w:leader="underscore" w:pos="8505"/>
+              </w:tabs>
+              <w:ind w:left="0" w:right="142"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...21 lines deleted...]
-            <w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
+                </w:rPr>
+                <w:id w:val="-2068017113"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00CD3326">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="14"/>
+                    <w:szCs w:val="14"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00CD3326">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
               <w:t xml:space="preserve"> Dödsönskan?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2746" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6848B026" w14:textId="77777777" w:rsidR="003A67CE" w:rsidRDefault="003A67CE" w:rsidP="00871812">
+          <w:p w:rsidR="00CD3326" w:rsidP="004C057B" w:rsidRDefault="00CD3326" w14:paraId="76738E49" w14:textId="4B39BD10">
             <w:pPr>
-              <w:pStyle w:val="Ledtexterichecklista"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="underscore" w:pos="5103"/>
+                <w:tab w:val="left" w:leader="underscore" w:pos="8505"/>
+              </w:tabs>
+              <w:ind w:left="0" w:right="142"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A67CE" w14:paraId="5DA4C27C" w14:textId="77777777" w:rsidTr="00110D29">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00CD3326" w:rsidTr="00174ACB" w14:paraId="51EF70B0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6558" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="5606" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0CC857A4" w14:textId="77777777" w:rsidR="003A67CE" w:rsidRDefault="003A67CE" w:rsidP="00871812">
+          <w:p w:rsidRPr="00CD3326" w:rsidR="00CD3326" w:rsidP="004C057B" w:rsidRDefault="00CD3326" w14:paraId="27923DDC" w14:textId="352C5C2D">
             <w:pPr>
-              <w:pStyle w:val="Ledtexterichecklista"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="underscore" w:pos="5103"/>
+                <w:tab w:val="left" w:leader="underscore" w:pos="8505"/>
+              </w:tabs>
+              <w:ind w:left="0" w:right="142"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...21 lines deleted...]
-            <w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
+                </w:rPr>
+                <w:id w:val="36557285"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00CD3326">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="14"/>
+                    <w:szCs w:val="14"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00CD3326">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
               <w:t xml:space="preserve"> Suicidtankar – Göra sig själv illa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2746" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CD6F5E8" w14:textId="77777777" w:rsidR="003A67CE" w:rsidRDefault="003A67CE" w:rsidP="00871812">
+          <w:p w:rsidR="00CD3326" w:rsidP="004C057B" w:rsidRDefault="00CD3326" w14:paraId="305BEF13" w14:textId="01D8F009">
             <w:pPr>
-              <w:pStyle w:val="Ledtexterichecklista"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="underscore" w:pos="5103"/>
+                <w:tab w:val="left" w:leader="underscore" w:pos="8505"/>
+              </w:tabs>
+              <w:ind w:left="0" w:right="142"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A67CE" w14:paraId="643BD8CD" w14:textId="77777777" w:rsidTr="00110D29">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00CD3326" w:rsidTr="00174ACB" w14:paraId="5B12BEAE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6558" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="5606" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="14C5FCF8" w14:textId="77777777" w:rsidR="003A67CE" w:rsidRDefault="003A67CE" w:rsidP="00871812">
+          <w:p w:rsidRPr="00CD3326" w:rsidR="00CD3326" w:rsidP="004C057B" w:rsidRDefault="00CD3326" w14:paraId="143B2DF0" w14:textId="3CB14728">
             <w:pPr>
-              <w:pStyle w:val="Ledtexterichecklista"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="underscore" w:pos="5103"/>
+                <w:tab w:val="left" w:leader="underscore" w:pos="8505"/>
+              </w:tabs>
+              <w:ind w:left="0" w:right="142"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...21 lines deleted...]
-            <w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
+                </w:rPr>
+                <w:id w:val="-229461691"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00CD3326">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="14"/>
+                    <w:szCs w:val="14"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00CD3326">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
               <w:t xml:space="preserve"> Suicidimpulser – Nära att skada dig?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2746" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A867B7B" w14:textId="77777777" w:rsidR="003A67CE" w:rsidRDefault="003A67CE" w:rsidP="00871812">
+          <w:p w:rsidR="00CD3326" w:rsidP="004C057B" w:rsidRDefault="00CD3326" w14:paraId="3D5E05D6" w14:textId="7803B0A1">
             <w:pPr>
-              <w:pStyle w:val="Ledtexterichecklista"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="underscore" w:pos="5103"/>
+                <w:tab w:val="left" w:leader="underscore" w:pos="8505"/>
+              </w:tabs>
+              <w:ind w:left="0" w:right="142"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A67CE" w14:paraId="27F34E16" w14:textId="77777777" w:rsidTr="00110D29">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00CD3326" w:rsidTr="00174ACB" w14:paraId="6663B77E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6558" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="5606" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="66F91660" w14:textId="77777777" w:rsidR="003A67CE" w:rsidRDefault="003A67CE" w:rsidP="00871812">
+          <w:p w:rsidRPr="00CD3326" w:rsidR="00CD3326" w:rsidP="004C057B" w:rsidRDefault="00CD3326" w14:paraId="60468A98" w14:textId="70AE5950">
             <w:pPr>
-              <w:pStyle w:val="Ledtexterichecklista"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="underscore" w:pos="5103"/>
+                <w:tab w:val="left" w:leader="underscore" w:pos="8505"/>
+              </w:tabs>
+              <w:ind w:left="0" w:right="142"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...22 lines deleted...]
-              <w:t xml:space="preserve"> Suicidavsikter eller planer – När, var hur?</w:t>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
+                </w:rPr>
+                <w:id w:val="889615492"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00CD3326">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="14"/>
+                    <w:szCs w:val="14"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00CD3326">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Suicidavsikter eller planer – När, var, hur?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2746" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CDC3BE9" w14:textId="77777777" w:rsidR="003A67CE" w:rsidRDefault="003A67CE" w:rsidP="00871812">
+          <w:p w:rsidR="00CD3326" w:rsidP="004C057B" w:rsidRDefault="00CD3326" w14:paraId="0D3FDF3C" w14:textId="6BA5490C">
             <w:pPr>
-              <w:pStyle w:val="Ledtexterichecklista"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="underscore" w:pos="5103"/>
+                <w:tab w:val="left" w:leader="underscore" w:pos="8505"/>
+              </w:tabs>
+              <w:ind w:left="0" w:right="142"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A67CE" w14:paraId="4CBA28C9" w14:textId="77777777" w:rsidTr="00110D29">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00CD3326" w:rsidTr="00174ACB" w14:paraId="727A5288" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6558" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="5606" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3C075FF5" w14:textId="77777777" w:rsidR="003A67CE" w:rsidRDefault="003A67CE" w:rsidP="00871812">
+          <w:p w:rsidRPr="00CD3326" w:rsidR="00CD3326" w:rsidP="004C057B" w:rsidRDefault="00CD3326" w14:paraId="563538AB" w14:textId="06D86067">
             <w:pPr>
-              <w:pStyle w:val="Ledtexterichecklista"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="underscore" w:pos="5103"/>
+                <w:tab w:val="left" w:leader="underscore" w:pos="8505"/>
+              </w:tabs>
+              <w:ind w:left="0" w:right="142"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...22 lines deleted...]
-              <w:t xml:space="preserve"> Suicidhandling – När, var, hur</w:t>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
+                </w:rPr>
+                <w:id w:val="-1283878678"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00CD3326">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="14"/>
+                    <w:szCs w:val="14"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00CD3326">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Suicidhandling – När, var, hur?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2746" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01F91C2A" w14:textId="77777777" w:rsidR="003A67CE" w:rsidRDefault="003A67CE" w:rsidP="00871812">
+          <w:p w:rsidR="00CD3326" w:rsidP="004C057B" w:rsidRDefault="00CD3326" w14:paraId="52CBE0C2" w14:textId="35F703CB">
             <w:pPr>
-              <w:pStyle w:val="Ledtexterichecklista"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="underscore" w:pos="5103"/>
+                <w:tab w:val="left" w:leader="underscore" w:pos="8505"/>
+              </w:tabs>
+              <w:ind w:left="0" w:right="142"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1CBB8356" w14:textId="24084233" w:rsidR="003A67CE" w:rsidRDefault="003A67CE" w:rsidP="003A67CE">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sidhuvud"/>
+    <w:p w:rsidR="004C057B" w:rsidP="004C057B" w:rsidRDefault="00CD3326" w14:paraId="6688A74B" w14:textId="61144ED9">
+      <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="9406"/>
+          <w:tab w:val="left" w:leader="underscore" w:pos="5103"/>
+          <w:tab w:val="left" w:leader="underscore" w:pos="8505"/>
         </w:tabs>
-        <w:spacing w:before="160" w:after="160"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00153C41">
+        <w:ind w:right="142"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD3326">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Bedöm var på stegen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00153C41">
+      <w:r>
         <w:t xml:space="preserve"> patienten befinner sig</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60AA3C54" w14:textId="77777777" w:rsidR="003A67CE" w:rsidRPr="00993A0C" w:rsidRDefault="003A67CE" w:rsidP="003A67CE">
-[...2 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellrutnt"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="567" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8362"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003B6B12" w:rsidTr="00174ACB" w14:paraId="69A6A5FD" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8919" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003B6B12" w:rsidR="003B6B12" w:rsidP="004C057B" w:rsidRDefault="003B6B12" w14:paraId="79A92969" w14:textId="28122F25">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="underscore" w:pos="5103"/>
+                <w:tab w:val="left" w:leader="underscore" w:pos="8505"/>
+              </w:tabs>
+              <w:ind w:left="0" w:right="142"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B6B12">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>III – Stöd vid bedömning av patientens aktuella problem</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="003B6B12" w:rsidP="003B6B12" w:rsidRDefault="003B6B12" w14:paraId="6DE02D06" w14:textId="7D7AFA72">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="1"/>
+        </w:pBdr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:leader="underscore" w:pos="5103"/>
+          <w:tab w:val="left" w:leader="underscore" w:pos="8505"/>
         </w:tabs>
-        <w:spacing w:before="40" w:after="40"/>
-[...13 lines deleted...]
-        <w:t>III - Stöd vid bedömning av patientens aktuella problem</w:t>
+        <w:ind w:right="142"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003B6B12">
+        <w:t>Suicidavsikt/planer, hur ser omständigheterna ut? (När startade självmords-/ självskadetankar/ impulser, frekvens och varaktighet, vilja att dö eller göra aktivt suicidförsök, planering eller faktiska förberedelser, när var, hur?)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DD9444B" w14:textId="1CD54AAC" w:rsidR="003A67CE" w:rsidRPr="003A3552" w:rsidRDefault="003A67CE" w:rsidP="003A67CE">
-      <w:pPr>
+    <w:p w:rsidRPr="003B6B12" w:rsidR="003B6B12" w:rsidP="003B6B12" w:rsidRDefault="003B6B12" w14:paraId="4C2C2B00" w14:textId="5F7CDA8C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="24"/>
         </w:numPr>
-        <w:overflowPunct w:val="0"/>
-[...38 lines deleted...]
-      <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="12" w:space="1"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="1"/>
         </w:pBdr>
-        <w:ind w:left="709" w:right="140"/>
-[...57 lines deleted...]
-        </w:rPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="underscore" w:pos="5103"/>
+          <w:tab w:val="left" w:leader="underscore" w:pos="8505"/>
+        </w:tabs>
+        <w:ind w:right="142"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003B6B12">
         <w:t>Suicidal kommunikation, hur förmedlas budskapet? (direkt/indirekt, verbalt/icke-verbalt, avskedsbrev, samla tabletter, skaffa rep, ordna upp ekonomi, ge bort saker, annat)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="632CB6DE" w14:textId="77777777" w:rsidR="003A67CE" w:rsidRDefault="003A67CE" w:rsidP="003A67CE">
-      <w:pPr>
+    <w:p w:rsidRPr="003B6B12" w:rsidR="003B6B12" w:rsidP="003B6B12" w:rsidRDefault="003B6B12" w14:paraId="6E22A92F" w14:textId="4EC843CB">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="1"/>
+          <w:between w:val="single" w:color="auto" w:sz="12" w:space="1"/>
         </w:pBdr>
-        <w:ind w:left="709" w:right="140"/>
-[...9 lines deleted...]
-        </w:fldChar>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="underscore" w:pos="5103"/>
+          <w:tab w:val="left" w:leader="underscore" w:pos="8505"/>
+        </w:tabs>
+        <w:ind w:right="142"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003B6B12">
+        <w:t xml:space="preserve">Tidigare </w:t>
       </w:r>
-      <w:r>
-        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003B6B12">
+        <w:t>su</w:t>
       </w:r>
-      <w:r>
-[...33 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003B6B12">
+        <w:t>-försök eller allvarliga självskadehandlingar (antal, allvarlighet/metod, orsak, förändring i frekvens och metod)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45705F41" w14:textId="77777777" w:rsidR="003A67CE" w:rsidRPr="003A3552" w:rsidRDefault="003A67CE" w:rsidP="003A67CE">
-      <w:pPr>
+    <w:p w:rsidRPr="003B6B12" w:rsidR="003B6B12" w:rsidP="003B6B12" w:rsidRDefault="003B6B12" w14:paraId="227FC98D" w14:textId="44B54AD5">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="24"/>
         </w:numPr>
-        <w:overflowPunct w:val="0"/>
-[...18 lines deleted...]
-        <w:t>Tidigare su-försök eller allvarliga självskadehandlingar (antal, allvarlighet/metod, orsak, förändring i frekvens och metod)</w:t>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="1"/>
+          <w:between w:val="single" w:color="auto" w:sz="12" w:space="1"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="underscore" w:pos="5103"/>
+          <w:tab w:val="left" w:leader="underscore" w:pos="8505"/>
+        </w:tabs>
+        <w:ind w:right="142"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003B6B12">
+        <w:t>Pågående missbruk/beroende/drogpåverkan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B6B12">
+        <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03031D14" w14:textId="77777777" w:rsidR="003A67CE" w:rsidRDefault="003A67CE" w:rsidP="003A67CE">
-      <w:pPr>
+    <w:p w:rsidRPr="003B6B12" w:rsidR="003B6B12" w:rsidP="003B6B12" w:rsidRDefault="003B6B12" w14:paraId="38BA81A2" w14:textId="354789E5">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="1"/>
+          <w:between w:val="single" w:color="auto" w:sz="12" w:space="1"/>
         </w:pBdr>
-        <w:ind w:left="709" w:right="140"/>
-[...9 lines deleted...]
-        </w:fldChar>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="underscore" w:pos="5103"/>
+          <w:tab w:val="left" w:leader="underscore" w:pos="8505"/>
+        </w:tabs>
+        <w:ind w:right="142"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003B6B12">
+        <w:t xml:space="preserve">Aktuell psykiatrisk problematik (Su-försök, depression, ångest, </w:t>
       </w:r>
-      <w:r>
-        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003B6B12">
+        <w:t>pers.störning</w:t>
       </w:r>
-      <w:r>
-[...33 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003B6B12">
+        <w:t>, psykotiska föreställningar, sömnstörning, våldsbenägenhet etc.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="297F414A" w14:textId="77777777" w:rsidR="003A67CE" w:rsidRPr="003A3552" w:rsidRDefault="003A67CE" w:rsidP="003A3552">
-[...2 lines deleted...]
-        <w:keepLines/>
+    <w:p w:rsidRPr="003B6B12" w:rsidR="003B6B12" w:rsidP="003B6B12" w:rsidRDefault="003B6B12" w14:paraId="5E8DA3AA" w14:textId="410077AA">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="24"/>
         </w:numPr>
-        <w:overflowPunct w:val="0"/>
-[...20 lines deleted...]
-        <w:t>Pågående missbruk/beroende/drogpåverkan</w:t>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="1"/>
+          <w:between w:val="single" w:color="auto" w:sz="12" w:space="1"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="underscore" w:pos="5103"/>
+          <w:tab w:val="left" w:leader="underscore" w:pos="8505"/>
+        </w:tabs>
+        <w:ind w:right="142"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003B6B12">
+        <w:t>Psykosocial situation (ex relationer, arbete, isolering, förluster, ekonomi, problem eller suicid i familj el närkrets)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11F87021" w14:textId="77777777" w:rsidR="003A67CE" w:rsidRDefault="003A67CE" w:rsidP="003A3552">
-[...61 lines deleted...]
-      <w:pPr>
+    <w:p w:rsidRPr="003B6B12" w:rsidR="003B6B12" w:rsidP="003B6B12" w:rsidRDefault="003B6B12" w14:paraId="1571EFCC" w14:textId="5CB679AF">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="24"/>
         </w:numPr>
-        <w:overflowPunct w:val="0"/>
-[...56 lines deleted...]
-      <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="1"/>
+          <w:between w:val="single" w:color="auto" w:sz="12" w:space="1"/>
         </w:pBdr>
-        <w:spacing w:after="0"/>
-[...194 lines deleted...]
-        </w:rPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="underscore" w:pos="5103"/>
+          <w:tab w:val="left" w:leader="underscore" w:pos="8505"/>
+        </w:tabs>
+        <w:ind w:right="142"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003B6B12">
         <w:t>Övrig problematik/riskfaktorer (ex somatisk sjukdom, kronisk smärta, sömnstörning, sexuell identitet, impulsivitet, adopterad)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45BDDEAE" w14:textId="77777777" w:rsidR="003A67CE" w:rsidRDefault="003A67CE" w:rsidP="003A67CE">
-      <w:pPr>
+    <w:p w:rsidRPr="003B6B12" w:rsidR="003B6B12" w:rsidP="003B6B12" w:rsidRDefault="003B6B12" w14:paraId="33ED476F" w14:textId="7805614D">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="1"/>
+          <w:between w:val="single" w:color="auto" w:sz="12" w:space="1"/>
         </w:pBdr>
-        <w:spacing w:after="0"/>
-[...50 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="underscore" w:pos="5103"/>
+          <w:tab w:val="left" w:leader="underscore" w:pos="8505"/>
+        </w:tabs>
+        <w:ind w:right="142"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003B6B12">
+        <w:t>Socialt nätverk (familj, vänner, sjukvård, socialtjänst, skyddande/belastande faktorer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20149CF1" w14:textId="77777777" w:rsidR="003A67CE" w:rsidRDefault="003A67CE" w:rsidP="003A67CE">
-[...101 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="003B6B12" w:rsidP="003B6B12" w:rsidRDefault="003B6B12" w14:paraId="7487F05C" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="underscore" w:pos="5103"/>
+          <w:tab w:val="left" w:leader="underscore" w:pos="8505"/>
+        </w:tabs>
+        <w:ind w:right="142"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9427" w:type="dxa"/>
-        <w:tblInd w:w="496" w:type="dxa"/>
+        <w:tblStyle w:val="Tabellrutnt"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="567" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
-        <w:tblCellMar>
-[...3 lines deleted...]
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9427"/>
+        <w:gridCol w:w="2405"/>
+        <w:gridCol w:w="5947"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003A67CE" w14:paraId="40F623B1" w14:textId="77777777" w:rsidTr="00247CD2">
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="003B6B12" w:rsidTr="00174ACB" w14:paraId="4C498D02" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9427" w:type="dxa"/>
+            <w:tcW w:w="8352" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w:rsidR="003B6B12" w:rsidP="004C057B" w:rsidRDefault="003B6B12" w14:paraId="5830340C" w14:textId="66BCCF2A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="underscore" w:pos="5103"/>
+                <w:tab w:val="left" w:leader="underscore" w:pos="8505"/>
+              </w:tabs>
+              <w:ind w:left="0" w:right="142"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>IV – Närståendes redogörelse (om aktuellt)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B6B12" w:rsidTr="00174ACB" w14:paraId="17F117D7" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003B6B12" w:rsidR="003B6B12" w:rsidP="003B6B12" w:rsidRDefault="003B6B12" w14:paraId="6952131B" w14:textId="4BACEFF8">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="underscore" w:pos="5103"/>
+                <w:tab w:val="left" w:leader="underscore" w:pos="8505"/>
+              </w:tabs>
+              <w:ind w:left="29" w:right="142"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Hög suicidrisk:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5947" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003B6B12" w:rsidR="003B6B12" w:rsidP="003B6B12" w:rsidRDefault="003B6B12" w14:paraId="4EF4947B" w14:textId="1C9F32E3">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="underscore" w:pos="5103"/>
+                <w:tab w:val="left" w:leader="underscore" w:pos="8505"/>
+              </w:tabs>
+              <w:ind w:left="100" w:right="142"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B6B12">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Oförändrad/kronisk plågsam psykologisk och social situation. Flera statistiska riskfaktorer. Höga poäng (långt ner) på suicidstegen. Psykotiska symtom, missbruk, sömnstörning och förhöjd ångest.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B6B12" w:rsidTr="00174ACB" w14:paraId="1F55E610" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003B6B12" w:rsidR="003B6B12" w:rsidP="003B6B12" w:rsidRDefault="003B6B12" w14:paraId="47AA1186" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="underscore" w:pos="5103"/>
+                <w:tab w:val="left" w:leader="underscore" w:pos="8505"/>
+              </w:tabs>
+              <w:ind w:left="29" w:right="142"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B6B12">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Tveksam/Svårbedömbar</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003B6B12" w:rsidR="003B6B12" w:rsidP="003B6B12" w:rsidRDefault="003B6B12" w14:paraId="626F2209" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="underscore" w:pos="5103"/>
+                <w:tab w:val="left" w:leader="underscore" w:pos="8505"/>
+              </w:tabs>
+              <w:ind w:left="29" w:right="142"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B6B12">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>suicidrisk:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003B6B12" w:rsidP="003B6B12" w:rsidRDefault="003B6B12" w14:paraId="42580A21" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="underscore" w:pos="5103"/>
+                <w:tab w:val="left" w:leader="underscore" w:pos="8505"/>
+              </w:tabs>
+              <w:ind w:left="29" w:right="142"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5947" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003B6B12" w:rsidR="003B6B12" w:rsidP="003B6B12" w:rsidRDefault="003B6B12" w14:paraId="468960DD" w14:textId="6C90A65E">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="underscore" w:pos="5103"/>
+                <w:tab w:val="left" w:leader="underscore" w:pos="8505"/>
+              </w:tabs>
+              <w:ind w:left="100" w:right="142"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B6B12">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Dålig samtalskontakt. Patienten negativ till vård. Misstanke om att patienten undanhåller eller är otillförlitlig om tankar och planer. Berusning.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B6B12" w:rsidTr="00174ACB" w14:paraId="57B79DAF" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003B6B12" w:rsidR="003B6B12" w:rsidP="003B6B12" w:rsidRDefault="003B6B12" w14:paraId="1C484785" w14:textId="049D0932">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="underscore" w:pos="5103"/>
+                <w:tab w:val="left" w:leader="underscore" w:pos="8505"/>
+              </w:tabs>
+              <w:ind w:left="29" w:right="142"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B6B12">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Låg suicidrisk:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5947" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003B6B12" w:rsidR="003B6B12" w:rsidP="003B6B12" w:rsidRDefault="003B6B12" w14:paraId="1BEC6A52" w14:textId="0CD5A48A">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="underscore" w:pos="5103"/>
+                <w:tab w:val="left" w:leader="underscore" w:pos="8505"/>
+              </w:tabs>
+              <w:ind w:left="100" w:right="142"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B6B12">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Suicidtankar förnekas även om dödsönskan finns. Patienten positiv till vård.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00CD3326" w:rsidP="004C057B" w:rsidRDefault="00CD3326" w14:paraId="064C1393" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="underscore" w:pos="5103"/>
+          <w:tab w:val="left" w:leader="underscore" w:pos="8505"/>
+        </w:tabs>
+        <w:ind w:right="142"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellrutnt"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="567" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8352"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003B6B12" w:rsidTr="00174ACB" w14:paraId="42C42119" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8352" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w:rsidR="003B6B12" w:rsidP="003B6B12" w:rsidRDefault="003B6B12" w14:paraId="1A3D7527" w14:textId="64788D33">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="underscore" w:pos="5103"/>
+                <w:tab w:val="left" w:leader="underscore" w:pos="8505"/>
+              </w:tabs>
+              <w:ind w:left="0" w:right="142"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003B6B12">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>V – Planering vid hög eller svårbedömd suicidrisk</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="004C057B" w:rsidP="004C057B" w:rsidRDefault="00C206E8" w14:paraId="2A296646" w14:textId="729768DC">
+      <w:r w:rsidRPr="003B6B12">
+        <w:t>Gör upp en plan för fortsatt omhändertagande (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003B6B12">
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003B6B12">
+        <w:t xml:space="preserve"> försök till överenskommelse med patienten, involvering av nätverk, anhöriga, kommunalt stöd etc. Konsultera läkare/teamet på enheten alternativt rådgör med läkare på psykiatrisk akutmottagning för kompletterande bedömning, erbjuda tid till läkare, erbjuda mobila insatser, planera tät uppföljning, minimera </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003B6B12">
+        <w:t>tablettillgång</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003B6B12">
+        <w:t xml:space="preserve"> vid </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003B6B12">
+        <w:t>intoxrisk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003B6B12">
+        <w:t>, annat). Informera patienten. Gå inte hem med osäkerhet kring en genomförd bedömning utan tala med läkare, VEC eller någon i teamet. Vid osäkerhet, be om medbedömning.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellrutnt"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="567" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8352"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C206E8" w:rsidTr="00174ACB" w14:paraId="4B837744" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8352" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="2359A405" w14:textId="77777777" w:rsidR="003A67CE" w:rsidRPr="00993A0C" w:rsidRDefault="003A67CE" w:rsidP="00110D29">
+          <w:p w:rsidR="00C206E8" w:rsidP="00C206E8" w:rsidRDefault="00C206E8" w14:paraId="3B948372" w14:textId="0562D7FB">
             <w:pPr>
-              <w:pStyle w:val="Sidhuvud"/>
-              <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="9406"/>
-[...1 lines deleted...]
-                <w:tab w:val="right" w:pos="9278"/>
+                <w:tab w:val="left" w:leader="underscore" w:pos="5103"/>
+                <w:tab w:val="left" w:leader="underscore" w:pos="8505"/>
               </w:tabs>
-              <w:spacing w:after="40"/>
-              <w:ind w:left="425" w:right="0" w:hanging="425"/>
+              <w:ind w:left="0" w:right="142"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C206E8">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
-            </w:pPr>
-[...6 lines deleted...]
-              <w:t>IV - Närståendes redogörelse (om aktuellt)</w:t>
+              <w:t>VI - Dokumentation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3DC408E7" w14:textId="77777777" w:rsidR="003A67CE" w:rsidRDefault="003A67CE" w:rsidP="003A67CE">
-[...55 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
+    <w:p w:rsidR="00C206E8" w:rsidP="004C057B" w:rsidRDefault="00C206E8" w14:paraId="60FE923C" w14:textId="77777777">
+      <w:r w:rsidRPr="00C206E8">
+        <w:t xml:space="preserve">Dokumentationen är gemensam för hela den somatiska databasen och gäller för samtliga verksamheter. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24966A53" w14:textId="77777777" w:rsidR="003A67CE" w:rsidRDefault="003A67CE" w:rsidP="003A67CE">
-[...323 lines deleted...]
-      <w:r>
+    <w:p w:rsidR="00C206E8" w:rsidP="004C057B" w:rsidRDefault="00C206E8" w14:paraId="4CCD590A" w14:textId="77777777">
+      <w:r w:rsidRPr="00C206E8">
         <w:t>Sammanfatta den information som ligger till grund för bedömningen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E458443" w14:textId="77777777" w:rsidR="003A67CE" w:rsidRPr="004850A0" w:rsidRDefault="003A67CE" w:rsidP="006D139B">
-[...8 lines deleted...]
-        <w:t>kan behöva inhämtas för fortsatt planering eller som behöver följas upp för att säkra patientens hela livssituation.</w:t>
+    <w:p w:rsidR="00C206E8" w:rsidP="004C057B" w:rsidRDefault="00C206E8" w14:paraId="61699362" w14:textId="77777777">
+      <w:r w:rsidRPr="00C206E8">
+        <w:t xml:space="preserve">I Melior finns sökord som är obligatoriska att ta ställning till och som ger stöd för ställningstagande kring åtgärder som kan behöva vidtas, information som kan behöva inhämtas för fortsatt planering eller som behöver följas upp för att säkra patientens hela livssituation. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BEFDC9A" w14:textId="77777777" w:rsidR="003A67CE" w:rsidRDefault="003A67CE" w:rsidP="009C4E71">
-[...4 lines deleted...]
-        <w:t>För patienter som bedöms ha en hög, tveksam eller svårbedömd suicidrisk ska även uppgifter om den tänkta planeringen dokumenteras.</w:t>
+    <w:p w:rsidR="00C206E8" w:rsidP="004C057B" w:rsidRDefault="00C206E8" w14:paraId="27D6CE95" w14:textId="77777777">
+      <w:r w:rsidRPr="00C206E8">
+        <w:t xml:space="preserve">För patienter som bedöms ha en hög, tveksam eller svårbedömd suicidrisk ska även uppgifter om den tänkta planeringen dokumenteras. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BEEC6C0" w14:textId="77777777" w:rsidR="003A67CE" w:rsidRDefault="003A67CE" w:rsidP="003A67CE">
-      <w:r w:rsidRPr="00953FBD">
+    <w:p w:rsidR="00C206E8" w:rsidP="004C057B" w:rsidRDefault="00C206E8" w14:paraId="3D42EB57" w14:textId="77777777">
+      <w:r w:rsidRPr="00C206E8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>För läkare</w:t>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> är det obligatoriskt att journalföra genomförd suicidriskbedömning.</w:t>
+      <w:r w:rsidRPr="00C206E8">
+        <w:t xml:space="preserve"> är det obligatoriskt att journalföra genomförd suicidriskbedömning. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="124BA68B" w14:textId="77777777" w:rsidR="003A67CE" w:rsidRDefault="003A67CE" w:rsidP="003A67CE">
-[...37 lines deleted...]
-        <w:t xml:space="preserve"> (slutenvård, eller annat tillfälle då Besök ej används). </w:t>
+    <w:p w:rsidR="00C206E8" w:rsidP="004C057B" w:rsidRDefault="00C206E8" w14:paraId="1DCB88EC" w14:textId="77777777">
+      <w:r w:rsidRPr="00C206E8">
+        <w:t xml:space="preserve">Dokumenteras av läkare i Besök (öppenvård) samt Anteckning (slutenvård, eller annat tillfälle då Besök ej används). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B40E075" w14:textId="77777777" w:rsidR="003A67CE" w:rsidRDefault="003A67CE" w:rsidP="003A67CE">
-[...8 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="00C206E8" w:rsidP="004C057B" w:rsidRDefault="00C206E8" w14:paraId="249C9033" w14:textId="4B4B2B5E">
+      <w:r w:rsidRPr="00C206E8">
         <w:t>Val ”Ingen/Låg, Tveksam/svårbedömd samt Högrisk” leder till sökord ”Åtgärd”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02EFF107" w14:textId="77777777" w:rsidR="003A67CE" w:rsidRDefault="003A67CE" w:rsidP="003A67CE">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00C206E8" w:rsidP="004C057B" w:rsidRDefault="0025547C" w14:paraId="3EB41960" w14:textId="7939505D">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5FBA9820" wp14:editId="146AFE5C">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="26CCFECA" wp14:editId="215760BA">
             <wp:extent cx="2613660" cy="1449070"/>
             <wp:effectExtent l="0" t="0" r="15240" b="17780"/>
             <wp:docPr id="3" name="Bildobjekt 3" descr="Skärmdump från journalsystemet Melior som visar hur läkare dokumenterar och graderar genomförd  suicidriskbedömning."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3" name="Bildobjekt 3" descr="Skärmdump från journalsystemet Melior som visar hur läkare dokumenterar och graderar genomförd  suicidriskbedömning."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13" r:link="rId14">
+                    <a:blip r:embed="rId12" r:link="rId13">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2613660" cy="1449070"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49FE4B38" w14:textId="77777777" w:rsidR="003A67CE" w:rsidRDefault="003A67CE" w:rsidP="009C4E71">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="0025547C" w:rsidP="004C057B" w:rsidRDefault="0025547C" w14:paraId="07BB3D9F" w14:textId="2A93172E">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="67ACD720" wp14:editId="6CC5E04E">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="67ED161A" wp14:editId="0D75CDD9">
             <wp:extent cx="4822190" cy="1734185"/>
             <wp:effectExtent l="0" t="0" r="16510" b="18415"/>
             <wp:docPr id="2" name="Bildobjekt 2" descr="Skärmdump från journalsystemet Melior som visar hur läkare dokumenterar planerade åtgärder efter genomförd suicidriskbedömning."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="Bildobjekt 2" descr="Skärmdump från journalsystemet Melior som visar hur läkare dokumenterar planerade åtgärder efter genomförd suicidriskbedömning."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15" r:link="rId16">
+                    <a:blip r:embed="rId14" r:link="rId15">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4822190" cy="1734185"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
+      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w14:paraId="3B988D98" w14:textId="0AB6DCDD" w:rsidR="003A67CE" w:rsidRDefault="003A67CE" w:rsidP="003A67CE">
-      <w:r w:rsidRPr="00953FBD">
+    <w:p w:rsidR="0025547C" w:rsidP="004C057B" w:rsidRDefault="0025547C" w14:paraId="03AEF971" w14:textId="566418BA">
+      <w:r w:rsidRPr="0025547C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>För övrig personal</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D52428">
-[...6 lines deleted...]
-        <w:t>kontakt”. För patienter i öppenvård journalförs detta i aktiviteten ”Besök”.</w:t>
+      <w:r w:rsidRPr="0025547C">
+        <w:t xml:space="preserve"> är det obligatoriskt att journalföra genomförd suicidpreventiv åtgärd under sökord ”Suicidpreventiv åtgärd”. För patienter i slutenvård journalförs detta under ”Omvårdnadsstatus” eller respektive personalkategoris ”Slutenvårdskontakt”. För patienter i öppenvård journalförs detta i aktiviteten ”Besök”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40AA233F" w14:textId="46AAFC3F" w:rsidR="009C6C0C" w:rsidRPr="00640082" w:rsidRDefault="003A67CE" w:rsidP="003A67CE">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidRPr="004C057B" w:rsidR="0025547C" w:rsidP="004C057B" w:rsidRDefault="0025547C" w14:paraId="3366E72E" w14:textId="66F86090">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7E3B0FEF" wp14:editId="3ADF50EA">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="619D72CB" wp14:editId="7049B79A">
             <wp:extent cx="5020310" cy="1440815"/>
             <wp:effectExtent l="0" t="0" r="8890" b="6985"/>
             <wp:docPr id="1" name="Bildobjekt 1" descr="Skärmdump från journalsystemet Melior som visar hur övrig personal dokumenterar suicidpreventiva åtgärder."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Bildobjekt 1" descr="Skärmdump från journalsystemet Melior som visar hur övrig personal dokumenterar suicidpreventiva åtgärder."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17" r:link="rId18">
+                    <a:blip r:embed="rId16" r:link="rId17">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5020310" cy="1440815"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="009C6C0C" w:rsidRPr="00640082" w:rsidSect="00110D29">
-[...7 lines deleted...]
-      <w:pgMar w:top="1418" w:right="1127" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
+    <w:sectPr w:rsidRPr="004C057B" w:rsidR="0025547C" w:rsidSect="004C057B">
+      <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
+      <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7FA819E0" w14:textId="77777777" w:rsidR="00E95AF1" w:rsidRDefault="00E95AF1">
+    <w:p w:rsidR="00821899" w:rsidRDefault="00821899" w14:paraId="104BDCA5" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5FB11CC5" w14:textId="77777777" w:rsidR="00E95AF1" w:rsidRDefault="00E95AF1">
+    <w:p w:rsidR="00821899" w:rsidRDefault="00821899" w14:paraId="77CAE4EF" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="10356E54" w14:textId="77777777" w:rsidR="00E95AF1" w:rsidRDefault="00E95AF1">
+    <w:p w:rsidR="00821899" w:rsidRDefault="00821899" w14:paraId="30794365" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
-    <w:altName w:val="Verdana"/>
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
+    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B820" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
-      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
+      <w:framePr w:wrap="around" w:hAnchor="margin" w:vAnchor="text" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B821" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...17 lines deleted...]
-          <w:pStyle w:val="Sidfot"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidRPr="00831C35" w:rsidR="00C50EE5" w:rsidP="00EC0A68" w:rsidRDefault="00000000" w14:paraId="47BD2091" w14:textId="66F4EBFA">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:id w:val="-2070031421"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:r w:rsidRPr="00831C35" w:rsidR="00A65FD4">
           <w:rPr>
-            <w:sz w:val="16"/>
-[...6 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00831C35" w:rsidR="00EC0A68">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00831C35" w:rsidR="00EC0A68">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00831C35" w:rsidR="00EC0A68">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00831C35" w:rsidR="00EC0A68">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00831C35" w:rsidR="00EC0A68">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
-      </w:p>
-[...1 lines deleted...]
-  </w:sdt>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> (</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:noProof/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>)</w:t>
+    </w:r>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1FE2B822" w14:textId="2D62D124" w:rsidR="00660269" w:rsidRDefault="009111B8" w:rsidP="009111B8">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00660269" w:rsidP="00FB2F0F" w:rsidRDefault="009228AB" w14:paraId="1FE2B822" w14:textId="76DF6159">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
-      <w:ind w:left="6237" w:firstLine="567"/>
+      <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="42FE1A3C" wp14:editId="29414691">
-          <wp:extent cx="1897200" cy="363600"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="5971BB2D">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>4391660</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-3947</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1953671" cy="348178"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="153909288" name="Bildobjekt 1"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1421247804" name="Bildobjekt 12">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1335180048" name=""/>
+                  <pic:cNvPr id="12" name="Bildobjekt 12">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1"/>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1897200" cy="363600"/>
+                    <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6D7D31AE" w14:textId="77777777" w:rsidR="00E95AF1" w:rsidRDefault="00E95AF1"/>
+    <w:p w:rsidR="00821899" w:rsidRDefault="00821899" w14:paraId="5636CC0F" w14:textId="77777777"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="377F60EE" w14:textId="77777777" w:rsidR="00E95AF1" w:rsidRDefault="00E95AF1">
+    <w:p w:rsidR="00821899" w:rsidRDefault="00821899" w14:paraId="0725A6F9" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6A78038F" w14:textId="77777777" w:rsidR="00E95AF1" w:rsidRDefault="00E95AF1">
+    <w:p w:rsidR="00821899" w:rsidRDefault="00821899" w14:paraId="29FF5A1A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidRPr="00DA65C4" w:rsidR="00294791" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="68F18EE5" w14:textId="39C06E14">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                        <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
-          <w:pict>
-            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+          <w:pict w14:anchorId="4BF17A1C">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="6D41DF98" w14:textId="1B285E8B">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="058CDD4D" w14:textId="2E34B35F" w:rsidR="008A4EB9" w:rsidRDefault="001C084F" w:rsidP="00413A60">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="008A4EB9" w:rsidP="00413A60" w:rsidRDefault="00413A60" w14:paraId="058CDD4D" w14:textId="448A65ED">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="53729C89">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="4258006D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
-                <wp:posOffset>-172720</wp:posOffset>
+                <wp:posOffset>-169545</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>-77206</wp:posOffset>
+                <wp:posOffset>-63500</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="4669155" cy="267335"/>
-              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:extent cx="4669155" cy="321310"/>
+              <wp:effectExtent l="0" t="0" r="0" b="2540"/>
               <wp:wrapTopAndBottom/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="4669155" cy="267335"/>
+                        <a:ext cx="4669155" cy="321310"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRPr="00FA54FF" w:rsidRDefault="00413A60">
+                        <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
-                          <w:r w:rsidRPr="00FA54FF">
+                          <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
-                          <w:r w:rsidR="00367D19" w:rsidRPr="00FA54FF">
+                          <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
-          <w:pict>
-            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+          <w:pict w14:anchorId="5F792F20">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-6.1pt;width:367.65pt;height:21.05pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA0C7XzGQIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfoPxC81/KeRLAcuAlcFDCS&#10;AE6RM02RlgCSw5K0JffrO6S8Ie0pyIWa4Yxmee9xdt9qRfbC+RpMQQe9PiXCcChrsy3or9flt1tK&#10;fGCmZAqMKOhBeHo///pl1thcDKECVQpHsIjxeWMLWoVg8yzzvBKa+R5YYTAowWkW0HXbrHSswepa&#10;ZcN+f5o14ErrgAvv8faxC9J5qi+l4OFZSi8CUQXF2UI6XTo38czmM5ZvHbNVzY9jsA9MoVltsOm5&#10;1CMLjOxc/U8pXXMHHmTocdAZSFlzkXbAbQb9d9usK2ZF2gXB8fYMk/+8svxpv7YvjoT2O7RIYASk&#10;sT73eBn3aaXT8YuTEowjhIczbKINhOPleDq9G0wmlHCMDac3o9Eklskuf1vnww8BmkSjoA5pSWix&#10;/cqHLvWUEpsZWNZKJWqUIU1Bp6NJP/1wjmBxZbDHZdZohXbTkrq82mMD5QHXc9Ax7y1f1jjDivnw&#10;whxSjRuhfMMzHlIB9oKjRUkF7s//7mM+MoBRShqUTkH97x1zghL10yA3d4PxOGotOePJzRAddx3Z&#10;XEfMTj8AqnOAD8XyZMb8oE6mdKDfUOWL2BVDzHDsXdBwMh9CJ2h8JVwsFikJ1WVZWJm15bF0RDUi&#10;/Nq+MWePNAQk8AlOImP5Oza63I6PxS6ArBNVEecO1SP8qMxE9vEVRelf+ynr8tbnfwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAMx8uhPhAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9Ie4fI&#10;k7htaSPButJ0mipNSAgOG7twS5usrUic0mRb4ekxJ3b7LX/6/bnYTM6yixlD71FCukyAGWy87rGV&#10;cHzfLTJgISrUyno0Er5NgE05uytUrv0V9+ZyiC2jEgy5ktDFOOSch6YzToWlHwzS7uRHpyKNY8v1&#10;qK5U7iwXSfLIneqRLnRqMFVnms/D2Ul4qXZval8Ll/3Y6vn1tB2+jh8PUt7Pp+0TsGim+A/Dnz6p&#10;Q0lOtT+jDsxKWIiVIJRCKigQsUqyFFgtQazXwMuC375Q/gIAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQA0C7XzGQIAADMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQDMfLoT4QAAAAoBAAAPAAAAAAAAAAAAAAAAAHMEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.35pt;margin-top:-5pt;width:367.65pt;height:25.3pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCI71CqGQIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N45za9eKs0p3lapS&#10;tLtSttpngiG2BAwFEjv9+g44N237VPUFBmaYyzmH+X2nFTkI5xswJc0HQ0qE4VA1ZlfSH6+rT18o&#10;8YGZiikwoqRH4en94uOHeWsLMYIaVCUcwSTGF60taR2CLbLM81po5gdghUGnBKdZwKPbZZVjLWbX&#10;KhsNh7OsBVdZB1x4j7ePvZMuUn4pBQ/PUnoRiCop9hbS6tK6jWu2mLNi55itG35qg/1DF5o1Bote&#10;Uj2ywMjeNX+k0g134EGGAQedgZQNF2kGnCYfvptmUzMr0iwIjrcXmPz/S8ufDhv74kjovkKHBEZA&#10;WusLj5dxnk46HXfslKAfITxeYBNdIBwvJ7PZXT6dUsLRNx7l4zzhml1fW+fDNwGaRKOkDmlJaLHD&#10;2gesiKHnkFjMwKpRKlGjDGlLOhtPh+nBxYMvlMGH116jFbptR5rqZo4tVEccz0HPvLd81WAPa+bD&#10;C3NINU6E8g3PuEgFWAtOFiU1uF9/u4/xyAB6KWlROiX1P/fMCUrUd4Pc3OWTSdRaOkymn0d4cLee&#10;7a3H7PUDoDpz/CiWJzPGB3U2pQP9hipfxqroYoZj7ZKGs/kQekHjL+FiuUxBqC7LwtpsLI+pI6oR&#10;4dfujTl7oiEggU9wFhkr3rHRx/Z8LPcBZJOoijj3qJ7gR2UmBk+/KEr/9pyirn998RsAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAI7b5JjhAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj01Lw0AQhu9C/8My&#10;BW/tboOmIWZTSqAIoofWXrxtstMkuB8xu22jv97xZG8zzMM7z1tsJmvYBcfQeydhtRTA0DVe966V&#10;cHzfLTJgISqnlfEOJXxjgE05uytUrv3V7fFyiC2jEBdyJaGLccg5D02HVoWlH9DR7eRHqyKtY8v1&#10;qK4Ubg1PhEi5Vb2jD50asOqw+TycrYSXavem9nVisx9TPb+etsPX8eNRyvv5tH0CFnGK/zD86ZM6&#10;lORU+7PTgRkJiyRdE0rDSlApItYiS4HVEh5ECrws+G2F8hcAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQCI71CqGQIAADMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQCO2+SY4QAAAAoBAAAPAAAAAAAAAAAAAAAAAHMEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRPr="00FA54FF" w:rsidRDefault="00413A60">
+                  <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="685B7E76" w14:textId="0A2CCBAA">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
-                    <w:r w:rsidRPr="00FA54FF">
+                    <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
-                    <w:r w:rsidR="00367D19" w:rsidRPr="00FA54FF">
+                    <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3C063CDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="03C24C26"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4F282674"/>
+    <w:lvl w:ilvl="0" w:tplc="279E21C0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DF67F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75525A52"/>
     <w:lvl w:ilvl="0" w:tplc="A0D81926">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07F0337A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E54CEB4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135A157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65667058"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1480309A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B82C9A8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...89 lines deleted...]
-      </w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="373104F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6C16E0F8"/>
+    <w:lvl w:ilvl="0" w:tplc="041D000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A737EE0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FA786F20"/>
+    <w:lvl w:ilvl="0" w:tplc="041D000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="471702FE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2430A248"/>
+    <w:lvl w:ilvl="0" w:tplc="041D000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65D451C0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F61C280C"/>
+    <w:lvl w:ilvl="0" w:tplc="DFC06732">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="927" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1647" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2367" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3087" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3807" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4527" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5247" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5967" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6687" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="248121299">
+  <w:num w:numId="1" w16cid:durableId="1909921896">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1367871050">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="27412501">
+  <w:num w:numId="3" w16cid:durableId="164058872">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="861477783">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1280868239">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="444931515">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="739910959">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="391579451">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1296368398">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="689646344">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1979215945">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="830874331">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="57095060">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="36130748">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="560679449">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1420566503">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="256527698">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1090539201">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1846439597">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1403285181">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="878594610">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="58094999">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="22" w16cid:durableId="782725467">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1241988443">
-[...11 lines deleted...]
-  <w:num w:numId="8" w16cid:durableId="824593146">
+  <w:num w:numId="23" w16cid:durableId="1878547723">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1207990757">
-[...33 lines deleted...]
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="24" w16cid:durableId="506750304">
+    <w:abstractNumId w:val="19"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:zoom w:percent="130"/>
   <w:embedSystemFonts/>
-  <w:proofState w:grammar="clean"/>
-  <w:attachedTemplate r:id="rId1"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
-  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1"/>
+  <w:trackRevisions w:val="false"/>
+  <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke color="#4a773c" weight="1pt"/>
-      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+      <v:stroke weight="1pt" color="#4a773c"/>
+      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="00061969"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
-    <w:rsid w:val="00077864"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
+    <w:rsid w:val="000928A8"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
-    <w:rsid w:val="000B521D"/>
     <w:rsid w:val="000B7715"/>
+    <w:rsid w:val="000C40C2"/>
     <w:rsid w:val="000E463B"/>
-    <w:rsid w:val="000E5232"/>
+    <w:rsid w:val="000E5787"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
-    <w:rsid w:val="00110D29"/>
+    <w:rsid w:val="001108C0"/>
+    <w:rsid w:val="00111CB2"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
-    <w:rsid w:val="00141293"/>
     <w:rsid w:val="001422C1"/>
-    <w:rsid w:val="001519F0"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
-    <w:rsid w:val="00161561"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
+    <w:rsid w:val="00174ACB"/>
     <w:rsid w:val="0017508E"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
-    <w:rsid w:val="00191793"/>
     <w:rsid w:val="0019632A"/>
-    <w:rsid w:val="00197697"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
-    <w:rsid w:val="001C084F"/>
+    <w:rsid w:val="001C1D2F"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001E3789"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
+    <w:rsid w:val="002273C9"/>
     <w:rsid w:val="00235B57"/>
-    <w:rsid w:val="00247CD2"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
+    <w:rsid w:val="0025547C"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00270FA8"/>
+    <w:rsid w:val="0027269E"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
-    <w:rsid w:val="00290EFC"/>
     <w:rsid w:val="00294791"/>
-    <w:rsid w:val="0029633F"/>
     <w:rsid w:val="002A1C4F"/>
     <w:rsid w:val="002A7450"/>
-    <w:rsid w:val="002A7F3D"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
+    <w:rsid w:val="002B3748"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
-    <w:rsid w:val="00301977"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
-    <w:rsid w:val="0034066A"/>
     <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
-    <w:rsid w:val="0036501D"/>
     <w:rsid w:val="0036594C"/>
+    <w:rsid w:val="00367CDB"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
+    <w:rsid w:val="00390E4C"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
-    <w:rsid w:val="003A3552"/>
-    <w:rsid w:val="003A67CE"/>
+    <w:rsid w:val="003A3639"/>
     <w:rsid w:val="003B2A4B"/>
+    <w:rsid w:val="003B6B12"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
-    <w:rsid w:val="003D4988"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
-    <w:rsid w:val="003E30A3"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
+    <w:rsid w:val="00403E79"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
-    <w:rsid w:val="00436A32"/>
-    <w:rsid w:val="00445FB5"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
-    <w:rsid w:val="00467DD3"/>
     <w:rsid w:val="00470CE7"/>
-    <w:rsid w:val="00470EC3"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
-    <w:rsid w:val="004767AB"/>
+    <w:rsid w:val="004735F1"/>
     <w:rsid w:val="00480DC7"/>
-    <w:rsid w:val="004831FB"/>
-    <w:rsid w:val="00485B35"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
-    <w:rsid w:val="004A0319"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
-    <w:rsid w:val="004B3F59"/>
+    <w:rsid w:val="004C057B"/>
     <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
-    <w:rsid w:val="00526298"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
+    <w:rsid w:val="00550232"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
+    <w:rsid w:val="0057277B"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
-    <w:rsid w:val="005E581B"/>
-    <w:rsid w:val="006056B3"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
-    <w:rsid w:val="00610F33"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
-    <w:rsid w:val="00640082"/>
+    <w:rsid w:val="0064604E"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
+    <w:rsid w:val="00672EC3"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="00685193"/>
-    <w:rsid w:val="006963F5"/>
     <w:rsid w:val="006A2789"/>
-    <w:rsid w:val="006A3F99"/>
-    <w:rsid w:val="006A48F5"/>
+    <w:rsid w:val="006A36E8"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
+    <w:rsid w:val="006B76F9"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
-    <w:rsid w:val="006D139B"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
+    <w:rsid w:val="006E53DB"/>
     <w:rsid w:val="006F0D7E"/>
+    <w:rsid w:val="006F52E3"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
+    <w:rsid w:val="007268AB"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
+    <w:rsid w:val="00774944"/>
     <w:rsid w:val="007759DD"/>
-    <w:rsid w:val="00784955"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A5C6F"/>
-    <w:rsid w:val="007B5045"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
+    <w:rsid w:val="007E4E5C"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
-    <w:rsid w:val="00816375"/>
-    <w:rsid w:val="0082133C"/>
+    <w:rsid w:val="00821899"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
+    <w:rsid w:val="00831C35"/>
     <w:rsid w:val="00835C4D"/>
-    <w:rsid w:val="0084124C"/>
     <w:rsid w:val="00843F48"/>
-    <w:rsid w:val="00847800"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
+    <w:rsid w:val="00870CD4"/>
     <w:rsid w:val="0087139C"/>
-    <w:rsid w:val="00871812"/>
     <w:rsid w:val="00873419"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
+    <w:rsid w:val="008D124E"/>
     <w:rsid w:val="008D4B13"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
-    <w:rsid w:val="009111B8"/>
     <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
+    <w:rsid w:val="009211C2"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
+    <w:rsid w:val="009465F9"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
-    <w:rsid w:val="00955DD1"/>
     <w:rsid w:val="00957D35"/>
     <w:rsid w:val="00971D93"/>
-    <w:rsid w:val="009935C2"/>
-    <w:rsid w:val="00993A0C"/>
     <w:rsid w:val="009A07DC"/>
     <w:rsid w:val="009A32ED"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C2E3E"/>
-    <w:rsid w:val="009C4E71"/>
     <w:rsid w:val="009C6C0C"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
-    <w:rsid w:val="00A42986"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
+    <w:rsid w:val="00A55086"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
-    <w:rsid w:val="00A8445A"/>
+    <w:rsid w:val="00A83231"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
-    <w:rsid w:val="00AB0526"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
-    <w:rsid w:val="00AE2B76"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
+    <w:rsid w:val="00AF7CA0"/>
     <w:rsid w:val="00B046D8"/>
-    <w:rsid w:val="00B075BD"/>
     <w:rsid w:val="00B13F4C"/>
+    <w:rsid w:val="00B14487"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
-    <w:rsid w:val="00B326AE"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B405A1"/>
+    <w:rsid w:val="00B41571"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
+    <w:rsid w:val="00B7675E"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
+    <w:rsid w:val="00B83715"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
-    <w:rsid w:val="00B939B6"/>
     <w:rsid w:val="00B96AFF"/>
+    <w:rsid w:val="00B97D4E"/>
     <w:rsid w:val="00BA0066"/>
-    <w:rsid w:val="00BA5E4F"/>
     <w:rsid w:val="00BB69DB"/>
+    <w:rsid w:val="00BC0B7E"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
-    <w:rsid w:val="00BE4350"/>
+    <w:rsid w:val="00BC6590"/>
     <w:rsid w:val="00BE7978"/>
-    <w:rsid w:val="00BF3727"/>
     <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
-    <w:rsid w:val="00C20587"/>
+    <w:rsid w:val="00C10968"/>
+    <w:rsid w:val="00C206E8"/>
+    <w:rsid w:val="00C23B4A"/>
+    <w:rsid w:val="00C27C5F"/>
     <w:rsid w:val="00C4115D"/>
-    <w:rsid w:val="00C412A4"/>
     <w:rsid w:val="00C43BDD"/>
-    <w:rsid w:val="00C47015"/>
     <w:rsid w:val="00C47778"/>
-    <w:rsid w:val="00C47F45"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
-    <w:rsid w:val="00C52138"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
+    <w:rsid w:val="00CB4BC3"/>
     <w:rsid w:val="00CC167C"/>
+    <w:rsid w:val="00CC3A9C"/>
     <w:rsid w:val="00CC52D9"/>
-    <w:rsid w:val="00CD0017"/>
+    <w:rsid w:val="00CD3326"/>
     <w:rsid w:val="00CD6647"/>
-    <w:rsid w:val="00CE310F"/>
     <w:rsid w:val="00CE4B73"/>
-    <w:rsid w:val="00CE5B95"/>
-    <w:rsid w:val="00CF321B"/>
     <w:rsid w:val="00CF70BB"/>
+    <w:rsid w:val="00D00BD7"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
-    <w:rsid w:val="00D161B6"/>
     <w:rsid w:val="00D20779"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
-    <w:rsid w:val="00D5515C"/>
-    <w:rsid w:val="00D6503E"/>
+    <w:rsid w:val="00D62468"/>
     <w:rsid w:val="00D67C88"/>
-    <w:rsid w:val="00D77979"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
-    <w:rsid w:val="00DD1090"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DE63C6"/>
-    <w:rsid w:val="00DE6EF9"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
-    <w:rsid w:val="00E1454E"/>
+    <w:rsid w:val="00E411B6"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
-    <w:rsid w:val="00E95AF1"/>
     <w:rsid w:val="00EA00CB"/>
-    <w:rsid w:val="00EA1B83"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
-    <w:rsid w:val="00ED065D"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
-    <w:rsid w:val="00F04F15"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
-    <w:rsid w:val="00F36CD5"/>
+    <w:rsid w:val="00F36393"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
+    <w:rsid w:val="00F61E1C"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
-    <w:rsid w:val="00FA37D8"/>
-    <w:rsid w:val="00FA54FF"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC4F36"/>
-    <w:rsid w:val="00FD0F5D"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
-    <w:rsid w:val="1C060C6E"/>
-    <w:rsid w:val="54F60BAC"/>
+    <w:rsid w:val="2CF1EB3F"/>
+    <w:rsid w:val="54CFADFA"/>
+    <w:rsid w:val="5995CAD6"/>
+    <w:rsid w:val="5C625C13"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
-    <w:rsid w:val="7C1C5EA6"/>
+    <w:rsid w:val="701BF6E2"/>
+    <w:rsid w:val="7389088C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke color="#4a773c" weight="1pt"/>
-      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+      <v:stroke weight="1pt" color="#4a773c"/>
+      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
+  <w15:docId w15:val="{65A84073-C6F4-4A0B-89DF-4D8D0BF72741}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="1" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Bullet" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:locked="1" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:locked="1" w:uiPriority="22" w:semiHidden="1"/>
+    <w:lsdException w:name="Emphasis" w:locked="1" w:uiPriority="20" w:semiHidden="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7242,75 +6519,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:semiHidden="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:locked="1" w:semiHidden="1" w:uiPriority="29"/>
-    <w:lsdException w:name="Intense Quote" w:locked="1" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="Quote" w:locked="1" w:uiPriority="29" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Quote" w:locked="1" w:uiPriority="30" w:semiHidden="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -7345,57 +6622,57 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="19"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:uiPriority="19" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:locked="1" w:uiPriority="21" w:semiHidden="1"/>
+    <w:lsdException w:name="Subtle Reference" w:locked="1" w:uiPriority="31" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Reference" w:locked="1" w:uiPriority="32" w:semiHidden="1"/>
+    <w:lsdException w:name="Book Title" w:locked="1" w:uiPriority="33" w:semiHidden="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -7453,749 +6730,747 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00BE4350"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
+      <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       <w:ind w:left="567" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00FA54FF"/>
+    <w:rsid w:val="001108C0"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="1500" w:after="240"/>
+      <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="567"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="MS Gothic"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00BE4350"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00BE4350"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="30"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:ind w:left="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+  <w:style w:type="character" w:styleId="Standardstycketeckensnitt" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+  <w:style w:type="table" w:styleId="Normaltabell" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+  <w:style w:type="numbering" w:styleId="Ingenlista" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bildtext">
+  <w:style w:type="paragraph" w:styleId="Bildtext" w:customStyle="1">
     <w:name w:val="Bildtext"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF70BB"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="160" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikliten">
+  <w:style w:type="paragraph" w:styleId="Sidrubrikliten" w:customStyle="1">
     <w:name w:val="Sidrubrik liten"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
+  <w:style w:type="paragraph" w:styleId="Sidrubrikstor" w:customStyle="1">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
+  <w:style w:type="character" w:styleId="Avdelaresidfot" w:customStyle="1">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
-    <w:aliases w:val="(Ledtext),(Ledtexter)"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
-    <w:rsid w:val="00C47F45"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
+  <w:style w:type="paragraph" w:styleId="Metadata" w:customStyle="1">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002651D6"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
+  <w:style w:type="character" w:styleId="Rubrik1Char" w:customStyle="1">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
-    <w:rsid w:val="00FA54FF"/>
+    <w:rsid w:val="001108C0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="MS Gothic"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
+  <w:style w:type="paragraph" w:styleId="Allmntstyckeformat" w:customStyle="1">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
+  <w:style w:type="character" w:styleId="SidfotChar" w:customStyle="1">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
+  <w:style w:type="paragraph" w:styleId="FaktarutaLista" w:customStyle="1">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
+  <w:style w:type="character" w:styleId="RubrikChar" w:customStyle="1">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
+  <w:style w:type="character" w:styleId="BallongtextChar" w:customStyle="1">
     <w:name w:val="Ballongtext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
+  <w:style w:type="paragraph" w:styleId="Faktarutarubrik" w:customStyle="1">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
+  <w:style w:type="character" w:styleId="Rubrik2Char" w:customStyle="1">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00BE4350"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
+  <w:style w:type="character" w:styleId="Rubrik3Char" w:customStyle="1">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00BE4350"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="30"/>
+      <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
+  <w:style w:type="character" w:styleId="Rubrik4Char" w:customStyle="1">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
+  <w:style w:type="character" w:styleId="Rubrik5Char" w:customStyle="1">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
+  <w:style w:type="paragraph" w:styleId="Normalefterlista" w:customStyle="1">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B405A1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:ind w:right="142"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
+  <w:style w:type="paragraph" w:styleId="Omslagsrubrik" w:customStyle="1">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
+  <w:style w:type="character" w:styleId="OmslagsrubrikChar" w:customStyle="1">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
-    <w:name w:val="Omslagsunderrubrik"/>
+  <w:style w:type="paragraph" w:styleId="UnderrubrikVGR" w:customStyle="1">
+    <w:name w:val="Underrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="OmslagsunderrubrikChar"/>
+    <w:link w:val="UnderrubrikVGRChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
-    <w:name w:val="Omslagsunderrubrik Char"/>
+  <w:style w:type="character" w:styleId="UnderrubrikVGRChar" w:customStyle="1">
+    <w:name w:val="Underrubrik VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Omslagsunderrubrik"/>
+    <w:link w:val="UnderrubrikVGR"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D67C88"/>
+    <w:rsid w:val="00BC6590"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
       </w:tabs>
       <w:ind w:right="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
@@ -8243,609 +7518,609 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
+  <w:style w:type="paragraph" w:styleId="MellanrubrikVGR" w:customStyle="1">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="00FB5086"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:before="240"/>
+      <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:color w:val="000000"/>
-      <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
+  <w:style w:type="paragraph" w:styleId="Formatmall1" w:customStyle="1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
+  <w:style w:type="character" w:styleId="Formatmall1Char" w:customStyle="1">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
+  <w:style w:type="paragraph" w:styleId="FotnotVGR" w:customStyle="1">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FB5086"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
     <w:name w:val="Light Grid Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
     <w:name w:val="Light Grid Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:top w:val="double" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -8854,94 +8129,94 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:top w:val="double" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -8950,496 +8225,496 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
     <w:name w:val="Light List Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
     <w:name w:val="Light Shading Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
+  <w:style w:type="table" w:styleId="VGRtabell" w:customStyle="1">
     <w:name w:val="VGR tabell"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="113" w:type="dxa"/>
         <w:bottom w:w="113" w:type="dxa"/>
       </w:tcMar>
       <w:vAlign w:val="center"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:trPr>
         <w:tblHeader/>
       </w:trPr>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
+  <w:style w:type="table" w:styleId="Oformateradtabell51" w:customStyle="1">
     <w:name w:val="Oformaterad tabell 51"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
+  <w:style w:type="paragraph" w:styleId="Tabellrubrik" w:customStyle="1">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
@@ -9506,221 +8781,336 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
+  <w:style w:type="character" w:styleId="SidhuvudChar" w:customStyle="1">
     <w:name w:val="Sidhuvud Char"/>
-    <w:aliases w:val="(Ledtext) Char,(Ledtexter) Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
-    <w:rsid w:val="00C47F45"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00133A0F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
+  <w:style w:type="character" w:styleId="Rubrik9Char" w:customStyle="1">
     <w:name w:val="Rubrik 9 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="009A32ED"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Brdtext">
     <w:name w:val="Body Text"/>
     <w:aliases w:val="(=Löpande text)"/>
     <w:link w:val="BrdtextChar"/>
     <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:spacing w:after="160"/>
       <w:ind w:left="2676"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextChar">
+  <w:style w:type="character" w:styleId="BrdtextChar" w:customStyle="1">
     <w:name w:val="Brödtext Char"/>
     <w:aliases w:val="(=Löpande text) Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Brdtext"/>
     <w:rsid w:val="009A32ED"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabell">
+  <w:style w:type="paragraph" w:styleId="Tabell" w:customStyle="1">
     <w:name w:val="Tabell"/>
     <w:link w:val="TabellChar"/>
     <w:qFormat/>
-    <w:rsid w:val="009A32ED"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:line="288" w:lineRule="auto"/>
       <w:ind w:right="-142"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TabellChar">
+  <w:style w:type="character" w:styleId="TabellChar" w:customStyle="1">
     <w:name w:val="Tabell Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Tabell"/>
-    <w:rsid w:val="009A32ED"/>
+    <w:rsid w:val="00831C35"/>
     <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="AnvndHyperlnk">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B97D4E"/>
+    <w:rPr>
+      <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D5515C"/>
+    <w:rsid w:val="00672EC3"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
-    </w:rPr>
-[...10 lines deleted...]
-      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
+    <w:div w:id="122385441">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="177811587">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="313989674">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="380325300">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="669020647">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="784694470">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1073742673">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1186165391">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1444957680">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1793547385">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
   </w:divs>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image004.png@01D97E71.0B5F4EE0" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-610/surrogate/Suicidprevention%20inom%20somatisk%20v%c3%a5rd%20-%20ansvar%20och%20grundl%c3%a4ggande%20kompetens%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.gif" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image005.png@01D97E72.0F28BD80" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image002.png@01D97E71.0B5F4EE0" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId22" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image002.png@01D97E71.0B5F4EE0" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.gif" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image004.png@01D97E71.0B5F4EE0" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.gif" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image005.png@01D97E72.0F28BD80" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="367B1E"/>
       </a:accent2>
       <a:accent3>
@@ -10000,75 +9390,52 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...33 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Manager/>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinkBase/>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Suicidriskbedömning inom somatisk vård - checklista och stöd för dokumentation, SÄS</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
-  <lastModifiedBy>Karin Åhlin</lastModifiedBy>
-[...1 lines deleted...]
-  <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
+  <lastModifiedBy>Madeleine Wahlgren</lastModifiedBy>
+  <revision>9</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>