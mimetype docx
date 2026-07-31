--- v0 (2025-11-26)
+++ v1 (2026-07-31)
@@ -1,4096 +1,3345 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="73982DD6" w14:textId="77777777" w:rsidR="00CC2BC4" w:rsidRPr="00B86AB6" w:rsidRDefault="00CC2BC4" w:rsidP="00CC2BC4">
+    <w:p w14:paraId="7484230E" w14:textId="679BBADD" w:rsidR="009465F9" w:rsidRDefault="00EC027F" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
-      <w:r w:rsidRPr="00B86AB6">
+      <w:bookmarkStart w:id="0" w:name="_Toc225243333"/>
+      <w:r w:rsidRPr="00EC027F">
         <w:t>Suicidprevention inom somatisk vård - ansvar och grundläggande kompetens, SÄS</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="302361A8" w14:textId="77777777" w:rsidR="00CC2BC4" w:rsidRPr="004C27BA" w:rsidRDefault="00CC2BC4" w:rsidP="00CC2BC4">
+    <w:p w14:paraId="11BC1DCA" w14:textId="1261E9D2" w:rsidR="009A32ED" w:rsidRDefault="009465F9" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-        <w:spacing w:before="120"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Toc100327184"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc181866756"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc225243334"/>
+      <w:r>
+        <w:t>Fö</w:t>
+      </w:r>
+      <w:r w:rsidR="009A32ED">
+        <w:t>rändringar sedan föregående version</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="7FEF2AD2" w14:textId="530D4202" w:rsidR="00EC027F" w:rsidRDefault="00EC027F" w:rsidP="00EC027F">
+      <w:bookmarkStart w:id="4" w:name="_Toc100327185"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc181866757"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc72840807"/>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t>Översyn med uppdatering av hänvisningar/länkar, giltighetstiden förlängd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69BCFD87" w14:textId="6878DE25" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc225243335"/>
       <w:r>
         <w:t>Sammanfattning</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w14:paraId="586627B2" w14:textId="77777777" w:rsidR="00CC2BC4" w:rsidRPr="00D40C60" w:rsidRDefault="00CC2BC4" w:rsidP="00CC2BC4">
+    <w:p w14:paraId="68863728" w14:textId="77777777" w:rsidR="00EC027F" w:rsidRDefault="00EC027F" w:rsidP="00EC027F">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc181866758"/>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t>Riktlinjen beskriver ansvar, organisation, grundläggande kompetens och tydliga mål för arbetet med suicidprevention inom somatisk vård på SÄS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6660DA9D" w14:textId="4DBD0C1B" w:rsidR="00B405A1" w:rsidRDefault="00B405A1" w:rsidP="00831C35">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc225243336"/>
       <w:r>
-        <w:t>Riktlinjen beskriver ansvar, organisation, grundläggande kompetens och tydliga mål för arbetet med suicidprevention inom somatisk vård på SÄS.</w:t>
-      </w:r>
+        <w:t>Innehållsförteckning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w14:paraId="620DC44F" w14:textId="77777777" w:rsidR="00CC2BC4" w:rsidRDefault="00CC2BC4" w:rsidP="00CC2BC4">
+    <w:sdt>
+      <w:sdtPr>
+        <w:id w:val="100460985"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Table of Contents"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="0E6A1482" w14:textId="6F00FA0B" w:rsidR="00A87FCB" w:rsidRDefault="00996020" w:rsidP="00A87FCB">
+          <w:pPr>
+            <w:pStyle w:val="Innehll1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:hyperlink w:anchor="_Toc225243334" w:history="1">
+            <w:r w:rsidR="00A87FCB" w:rsidRPr="00C13B19">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Förändringar sedan föregående version</w:t>
+            </w:r>
+            <w:r w:rsidR="00A87FCB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00A87FCB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00A87FCB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225243334 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00A87FCB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00A87FCB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00A87FCB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00A87FCB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="16A1788D" w14:textId="1CAD8EC2" w:rsidR="00A87FCB" w:rsidRDefault="00A87FCB" w:rsidP="00A87FCB">
+          <w:pPr>
+            <w:pStyle w:val="Innehll1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc225243335" w:history="1">
+            <w:r w:rsidRPr="00C13B19">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Sammanfattning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225243335 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="4B9A6AFA" w14:textId="440FB8D0" w:rsidR="00A87FCB" w:rsidRDefault="00A87FCB" w:rsidP="00A87FCB">
+          <w:pPr>
+            <w:pStyle w:val="Innehll1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc225243336" w:history="1">
+            <w:r w:rsidRPr="00C13B19">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Innehållsförteckning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225243336 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="7E06C3AC" w14:textId="57497B9B" w:rsidR="00A87FCB" w:rsidRDefault="00A87FCB" w:rsidP="00A87FCB">
+          <w:pPr>
+            <w:pStyle w:val="Innehll1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc225243337" w:history="1">
+            <w:r w:rsidRPr="00C13B19">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bakgrund och syfte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225243337 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="648D88EE" w14:textId="5F671D52" w:rsidR="00A87FCB" w:rsidRDefault="00A87FCB" w:rsidP="00A87FCB">
+          <w:pPr>
+            <w:pStyle w:val="Innehll1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc225243338" w:history="1">
+            <w:r w:rsidRPr="00C13B19">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Förutsättningar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225243338 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="24CAFE96" w14:textId="5BDCD6E1" w:rsidR="00A87FCB" w:rsidRDefault="00A87FCB" w:rsidP="00A87FCB">
+          <w:pPr>
+            <w:pStyle w:val="Innehll1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc225243339" w:history="1">
+            <w:r w:rsidRPr="00C13B19">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Ansvar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225243339 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="1A957817" w14:textId="3CB5C73E" w:rsidR="00A87FCB" w:rsidRDefault="00A87FCB" w:rsidP="00A87FCB">
+          <w:pPr>
+            <w:pStyle w:val="Innehll1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc225243340" w:history="1">
+            <w:r w:rsidRPr="00C13B19">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Kompetens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225243340 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="732CDBA6" w14:textId="13C30D38" w:rsidR="00A87FCB" w:rsidRDefault="00A87FCB" w:rsidP="00A87FCB">
+          <w:pPr>
+            <w:pStyle w:val="Innehll1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc225243341" w:history="1">
+            <w:r w:rsidRPr="00C13B19">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Utbildningsnivåer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225243341 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="1AF37295" w14:textId="4AD59BC5" w:rsidR="00A87FCB" w:rsidRDefault="00A87FCB" w:rsidP="00A87FCB">
+          <w:pPr>
+            <w:pStyle w:val="Innehll1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc225243342" w:history="1">
+            <w:r w:rsidRPr="00C13B19">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Utbildningsmål</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225243342 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="087F7A9A" w14:textId="6094FCDC" w:rsidR="00A87FCB" w:rsidRDefault="00A87FCB" w:rsidP="00A87FCB">
+          <w:pPr>
+            <w:pStyle w:val="Innehll1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc225243343" w:history="1">
+            <w:r w:rsidRPr="00C13B19">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Utförande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225243343 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="1D8F0977" w14:textId="24279679" w:rsidR="00A87FCB" w:rsidRDefault="00A87FCB" w:rsidP="00A87FCB">
+          <w:pPr>
+            <w:pStyle w:val="Innehll1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc225243344" w:history="1">
+            <w:r w:rsidRPr="00C13B19">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Checklista för suicidriskbedömning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225243344 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="136AD175" w14:textId="1165481E" w:rsidR="00A87FCB" w:rsidRDefault="00A87FCB" w:rsidP="00A87FCB">
+          <w:pPr>
+            <w:pStyle w:val="Innehll1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc225243345" w:history="1">
+            <w:r w:rsidRPr="00C13B19">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Journalföring och uppföljning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225243345 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="03F223F7" w14:textId="26345260" w:rsidR="00A87FCB" w:rsidRDefault="00A87FCB" w:rsidP="00A87FCB">
+          <w:pPr>
+            <w:pStyle w:val="Innehll1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc225243346" w:history="1">
+            <w:r w:rsidRPr="00C13B19">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Säker vårdmiljö</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225243346 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="7B5A5F84" w14:textId="482C9ED9" w:rsidR="00A87FCB" w:rsidRDefault="00A87FCB" w:rsidP="00A87FCB">
+          <w:pPr>
+            <w:pStyle w:val="Innehll1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc225243347" w:history="1">
+            <w:r w:rsidRPr="00C13B19">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Vapenlagen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225243347 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="550F5246" w14:textId="34D385B1" w:rsidR="00A87FCB" w:rsidRDefault="00A87FCB" w:rsidP="00A87FCB">
+          <w:pPr>
+            <w:pStyle w:val="Innehll1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc225243348" w:history="1">
+            <w:r w:rsidRPr="00C13B19">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Källförteckning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225243348 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="0CF30F7D" w14:textId="47D42311" w:rsidR="00996020" w:rsidRDefault="00996020" w:rsidP="00A87FCB">
+          <w:pPr>
+            <w:pStyle w:val="Innehll1"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="29B03EF5" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-      </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc174695985"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc100327186"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc181866759"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc225243337"/>
+      <w:bookmarkEnd w:id="6"/>
       <w:r>
-        <w:t>Förändringar sedan föregående version</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="2"/>
+        <w:t>Bakgrund och syfte</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4530F313" w14:textId="61D39336" w:rsidR="00CC2BC4" w:rsidRDefault="000D65F9" w:rsidP="00CC2BC4">
-[...13 lines deleted...]
-        <w:t>, giltighetstiden förlängd.</w:t>
+    <w:p w14:paraId="326FC78D" w14:textId="77777777" w:rsidR="00EC027F" w:rsidRPr="00EC027F" w:rsidRDefault="00EC027F" w:rsidP="00EC027F">
+      <w:bookmarkStart w:id="13" w:name="_Toc100327187"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc181866760"/>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t>Suicid är ett komplext samhälls- och folkhälsoproblem som kräver många olika angreppssätt. Suicid är i sig inte en sjukdom, det är inte ens nödvändigt att psykisk sjukdom ligger bakom. Däremot är psykisk sjukdom eller någon form av psykisk ohälsa en vanlig riskfaktor för suicid. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01E9FAB8" w14:textId="77777777" w:rsidR="00CC2BC4" w:rsidRPr="001D4D00" w:rsidRDefault="00CC2BC4" w:rsidP="00B3130F">
-[...1 lines deleted...]
-        <w:spacing w:before="280" w:after="20"/>
+    <w:p w14:paraId="05472D7D" w14:textId="77777777" w:rsidR="00EC027F" w:rsidRPr="00EC027F" w:rsidRDefault="00EC027F" w:rsidP="00EC027F">
+      <w:r w:rsidRPr="00EC027F">
+        <w:t>I Sverige tar cirka 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC027F">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="001D4D00">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t xml:space="preserve">500 personer livet av sig </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC027F">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:cs="Georgia"/>
         </w:rPr>
-        <w:t>Innehållsförteckning</w:t>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t>rligen. Inom V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC027F">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t>stra G</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC027F">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t xml:space="preserve">taland </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC027F">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t xml:space="preserve">r motsvarande siffra cirka 200 personer per </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC027F">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t>r. Uppskattningsvis g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC027F">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t>rs 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC027F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t>000 suicidf</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC027F">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t>rs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC027F">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t>k inom V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC027F">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t>stra G</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC027F">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t xml:space="preserve">taland varje </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC027F">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t>r. M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC027F">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t>nga av dessa personer har eller har haft kontakt med h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC027F">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t>lso- och sjukv</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC027F">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t>rden under m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC027F">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t>naderna f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC027F">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t>re suicid eller suicidf</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC027F">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t>rs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC027F">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t>k.  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="3" w:name="_Toc72840807"/>
-[...22 lines deleted...]
-        <w:r w:rsidR="007B3463" w:rsidRPr="00300FC1">
+    <w:p w14:paraId="1260A16E" w14:textId="77777777" w:rsidR="00EC027F" w:rsidRPr="00EC027F" w:rsidRDefault="00EC027F" w:rsidP="00EC027F">
+      <w:r w:rsidRPr="00EC027F">
+        <w:t>Riktlinjen syftar till att säkerställa att all vårdpersonal har grundläggande kunskap om suicidpreventiva åtgärder och att suicidprevention är en del av verksamhetens patientsäkerhetsarbete. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="201DAF96" w14:textId="77777777" w:rsidR="00EC027F" w:rsidRPr="00EC027F" w:rsidRDefault="00EC027F" w:rsidP="00EC027F">
+      <w:r w:rsidRPr="00EC027F">
+        <w:t>Riktlinjen tydliggör också dokumentationsansvar för att undvika brister i: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DE5D0EE" w14:textId="77777777" w:rsidR="00EC027F" w:rsidRPr="00EC027F" w:rsidRDefault="00EC027F" w:rsidP="00EC027F">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t>bedömningar av den psykiska hälsan och eventuell risk för suicid  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="648D0038" w14:textId="77777777" w:rsidR="00EC027F" w:rsidRPr="00EC027F" w:rsidRDefault="00EC027F" w:rsidP="00EC027F">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t>planeringen av vården, åtgärder och uppföljning </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="104E424F" w14:textId="77777777" w:rsidR="00EC027F" w:rsidRPr="00EC027F" w:rsidRDefault="00EC027F" w:rsidP="00EC027F">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t>samverkan mellan vårdaktörer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25527BA3" w14:textId="77777777" w:rsidR="00EC027F" w:rsidRPr="00EC027F" w:rsidRDefault="00EC027F" w:rsidP="00EC027F">
+      <w:r w:rsidRPr="00EC027F">
+        <w:t>Riktlinjen är ett lokalt tillägg till de regionala medicinska riktlinjer som finns inom ämnesområdet: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:tgtFrame="_blank" w:history="1">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00EC027F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
-            <w:noProof/>
           </w:rPr>
-          <w:t>Sammanfattning</w:t>
+          <w:t>Suicidalitet</w:t>
         </w:r>
-        <w:r w:rsidR="007B3463">
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00EC027F">
           <w:rPr>
-            <w:noProof/>
-            <w:webHidden/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:tab/>
-[...40 lines deleted...]
-          <w:fldChar w:fldCharType="end"/>
+          <w:t> hos vuxna - akut bedömning, handläggning</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="Innehll1"/>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t> [1]; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EC027F">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00EC027F">
+        <w:instrText>HYPERLINK "https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11800-2140136717-552/surrogate/Suicidalitet%20hos%20barn%20och%20ungdom%20%e2%80%93%20akut%20bed%c3%b6mning%20handl%c3%a4ggning.pdf" \t "_blank"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00EC027F">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00EC027F">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...4 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+          <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:r w:rsidRPr="00300FC1">
+        <w:t>Suicidalitet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EC027F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+        </w:rPr>
+        <w:t> hos barn och ungdom – akut bedömning/handläggning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC027F">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t> [2]; </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00EC027F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
-            <w:noProof/>
           </w:rPr>
-          <w:t>Förändringar sedan föregående version</w:t>
+          <w:t xml:space="preserve">Stöd till medarbetare vid patients </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00EC027F">
           <w:rPr>
-            <w:noProof/>
-            <w:webHidden/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:tab/>
-[...40 lines deleted...]
-          <w:fldChar w:fldCharType="end"/>
+          <w:lastRenderedPageBreak/>
+          <w:t>suicid eller suicidförsök</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...13 lines deleted...]
-        <w:r w:rsidRPr="00300FC1">
+      <w:r w:rsidRPr="00EC027F">
+        <w:t> [3] samt regional rutin </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00EC027F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
-            <w:noProof/>
           </w:rPr>
-          <w:t>Bakgrund</w:t>
-[...47 lines deleted...]
-          <w:fldChar w:fldCharType="end"/>
+          <w:t>Efterlevandestöd vid suicid</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t> [4]. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3B312FB6" w14:textId="1D4991BF" w:rsidR="007B3463" w:rsidRDefault="007B3463">
-[...12 lines deleted...]
-        <w:r w:rsidRPr="00300FC1">
+    <w:p w14:paraId="70B2A54A" w14:textId="59189D50" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc225243338"/>
+      <w:r>
+        <w:t>Förutsättningar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p w14:paraId="0F353C48" w14:textId="7229A4F1" w:rsidR="00EC027F" w:rsidRPr="00EC027F" w:rsidRDefault="00EC027F" w:rsidP="00EC027F">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t>Riktlinjen utgör komplement till övriga SÄS-interna rutiner: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="085647C3" w14:textId="77777777" w:rsidR="00EC027F" w:rsidRPr="00EC027F" w:rsidRDefault="00EC027F" w:rsidP="00EC027F">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId11" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00EC027F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
-            <w:noProof/>
           </w:rPr>
-          <w:t>Syfte</w:t>
+          <w:t>Suicidriskbedömning av vuxna </w:t>
         </w:r>
-        <w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00EC027F">
           <w:rPr>
-            <w:noProof/>
-            <w:webHidden/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:tab/>
+          <w:t>prehospitalt</w:t>
         </w:r>
-        <w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00EC027F">
           <w:rPr>
-            <w:noProof/>
-            <w:webHidden/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:fldChar w:fldCharType="begin"/>
-[...33 lines deleted...]
-          <w:fldChar w:fldCharType="end"/>
+          <w:t>, SÄS</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="69003128" w14:textId="69F46734" w:rsidR="007B3463" w:rsidRDefault="007B3463">
-[...12 lines deleted...]
-        <w:r w:rsidRPr="00300FC1">
+    <w:p w14:paraId="710BC0C1" w14:textId="77777777" w:rsidR="00EC027F" w:rsidRPr="00EC027F" w:rsidRDefault="00EC027F" w:rsidP="00EC027F">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00EC027F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
-            <w:noProof/>
           </w:rPr>
-          <w:t>Förutsättningar</w:t>
-[...47 lines deleted...]
-          <w:fldChar w:fldCharType="end"/>
+          <w:t>Suicidriskbedömning och arbete med patienter i riskzon för suicid inom VO psykiatri, SÄS</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="476AB5C8" w14:textId="5019A0B8" w:rsidR="007B3463" w:rsidRDefault="007B3463">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="6AEE9FCD" w14:textId="77777777" w:rsidR="00EC027F" w:rsidRPr="00EC027F" w:rsidRDefault="00EC027F" w:rsidP="00EC027F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc225243339"/>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t>Ansvar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F7566B2" w14:textId="77777777" w:rsidR="00EC027F" w:rsidRPr="00EC027F" w:rsidRDefault="00EC027F" w:rsidP="00EC027F">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t>Verksamhetschefens ansvar </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35F191CE" w14:textId="77777777" w:rsidR="00EC027F" w:rsidRPr="00EC027F" w:rsidRDefault="00EC027F" w:rsidP="00EC027F">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t>Det är verksamhetschefens ansvar att </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F736F32" w14:textId="77777777" w:rsidR="00EC027F" w:rsidRPr="00EC027F" w:rsidRDefault="00EC027F" w:rsidP="00EC027F">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t>säkerställa att såväl regionala riktlinjer som SÄS interna riktlinjer om suicidprevention är kända och efterlevs i den egna verksamheten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A7D7F18" w14:textId="77777777" w:rsidR="00EC027F" w:rsidRPr="00EC027F" w:rsidRDefault="00EC027F" w:rsidP="00EC027F">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t>medarbetare har grundläggande kunskap. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B81A2D3" w14:textId="77777777" w:rsidR="00EC027F" w:rsidRPr="00EC027F" w:rsidRDefault="00EC027F" w:rsidP="00EC027F">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t>medarbetare har kännedom om rutiner och ansvar för journalföring. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="575029BB" w14:textId="77777777" w:rsidR="00EC027F" w:rsidRPr="00EC027F" w:rsidRDefault="00EC027F" w:rsidP="00EC027F">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t>säkerställa att suicidprevention är en årligt återkommande aktivitet i verksamhetsområdets övriga patientsäkerhetsarbete. Förslag på aktiviteter kan vara fördjupade utbildningsinsatser, falldiskussioner från verksamheten, gruppsamtal kring etik och människosyn, inbjudna föreläsare från </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t> psykiatrin, sjukhuskyrkan eller brukar- och anhörigförening. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="395DC3CD" w14:textId="77777777" w:rsidR="00EC027F" w:rsidRPr="00EC027F" w:rsidRDefault="00EC027F" w:rsidP="00EC027F">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t>Vårdenhets-/enhets-/läkarchefens ansvar </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D2D5348" w14:textId="77777777" w:rsidR="00EC027F" w:rsidRPr="00EC027F" w:rsidRDefault="00EC027F" w:rsidP="00EC027F">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t>Det är vårdenhets-/enhets-/läkarchefens ansvar att </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EE0D9C2" w14:textId="77777777" w:rsidR="00EC027F" w:rsidRPr="00EC027F" w:rsidRDefault="00EC027F" w:rsidP="00EC027F">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t>alla medarbetare får tid avsatt för minst grundläggande kunskap. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t>SPiSS</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t> modul 1 och 2 ger grundläggande kunskap, se rubrik </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EC027F">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00EC027F">
+        <w:instrText>HYPERLINK "bookmark://SPiSSutbildning" \t "_blank"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00EC027F">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00EC027F">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...4 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+          <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:r w:rsidRPr="00300FC1">
+        <w:t>SPiSS</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EC027F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+        </w:rPr>
+        <w:t>-utbildning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC027F">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t> [5]. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="030EB0D6" w14:textId="77777777" w:rsidR="00EC027F" w:rsidRPr="00EC027F" w:rsidRDefault="00EC027F" w:rsidP="00EC027F">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t>enhetsspecifika rutiner tas fram om behov finns, som stöd för ett personcentrerat arbetssätt om hur medarbetare samtalar med patienter i frågor som rör suicidtankar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65A2AE8C" w14:textId="77777777" w:rsidR="00EC027F" w:rsidRPr="00EC027F" w:rsidRDefault="00EC027F" w:rsidP="00EC027F">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC027F">
+        <w:lastRenderedPageBreak/>
+        <w:t>Medarbetarens ansvar </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D0F2288" w14:textId="77777777" w:rsidR="00EC027F" w:rsidRPr="00EC027F" w:rsidRDefault="00EC027F" w:rsidP="00EC027F">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t>All hälso- och sjukvårdspersonal som möter patienter i sitt arbete ska genomföra </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t>SPiSS</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t>-utbildning vid introduktion, senast 3 månader efter anställning. Utbildningen bör upprepas vartannat år. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38AC7494" w14:textId="77777777" w:rsidR="00EC027F" w:rsidRPr="00EC027F" w:rsidRDefault="00EC027F" w:rsidP="00EC027F">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t>Tillsammans med chef planera för ytterligare utbildningsinsatser vid behov. Här kan till exempel personal från psykiatrin konsulteras eller bjudas in till enheten. Förslag på ytterligare utbildningar finns under rubriken </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00EC027F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
-[...568 lines deleted...]
-            <w:noProof/>
           </w:rPr>
           <w:t>Fördjupningsutbildningar</w:t>
         </w:r>
-        <w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B011BF2" w14:textId="77777777" w:rsidR="00EC027F" w:rsidRPr="00EC027F" w:rsidRDefault="00EC027F" w:rsidP="00501F62">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc225243340"/>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t>Kompetens</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0499E603" w14:textId="77777777" w:rsidR="00EC027F" w:rsidRPr="00EC027F" w:rsidRDefault="00EC027F" w:rsidP="00EC027F">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t>I möte med personer med akut risk för suicid är det viktigt att kunna bedöma hur allvarligt personens tillstånd är och erbjuda rätt behandling. Detta förutsätter att all vårdpersonal har grundläggande kompetens i ämnet och vet var hjälp finns att få samt vad som behöver journalföras. Detta gäller samtliga medarbetare oavsett profession och oavsett verksamhetsområde. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F19C56D" w14:textId="77777777" w:rsidR="00EC027F" w:rsidRPr="00EC027F" w:rsidRDefault="00EC027F" w:rsidP="00EC027F">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t>Kunskap och färdigheter i det personliga mötet med suicidnära personer är en angelägen kompetens- och patientsäkerhetsfråga. Att förebygga suicid är inte bara ett sätt att ge hjälp i en akut situation utan innebär även ett långsiktigt arbete för att få ner antalet suicid och suicidförsök. Ett gott bemötande och kompetent handläggning kan förhindra att människor, som överväger att ta sitt liv, gör allvar av tankarna och i stället kan erbjudas hjälp. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AB7B340" w14:textId="77777777" w:rsidR="00EC027F" w:rsidRPr="00EC027F" w:rsidRDefault="00EC027F" w:rsidP="00EC027F">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t>Att ha kunskap om psykisk ohälsa och suicid - riskfaktorer för suicid – är</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC027F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC027F">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t>rf</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC027F">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t>r viktigt f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC027F">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC027F">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC027F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>alla</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t> som arbetar inom hälso- och sjukvård, men eftersom frågan är allmänmänsklig är det viktigt att också se kollegor och andra personer som medmänniskor, och uppmärksamma om någon reagerar eller uttrycker behov av stöd för egen del. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3464711F" w14:textId="77777777" w:rsidR="00EC027F" w:rsidRPr="00EC027F" w:rsidRDefault="00EC027F" w:rsidP="00EC027F">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t>På varje avdelning/enhet behöver också dialog föras för att identifiera om enheten behöver uppmärksamma särskilda riskfaktorer, såväl fysiska som psykiska, för patientgruppen. Enhetsspecifika rutiner kan behöva tas fram för personcentrerat arbetssätt, att använda som stöd vid samtal med patienter i frågor som rör suicidtankar och tankar om liv och död. Till detta kan även enhetsspecifika anpassningar behöva göras och/eller säkra ytterligare kompetens och utbildningsinsatser för medarbetare, exempelvis genom kunskap om skattningsformulär eller andra bedömningsinstrument. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C54880F" w14:textId="77777777" w:rsidR="00EC027F" w:rsidRPr="00EC027F" w:rsidRDefault="00EC027F" w:rsidP="00501F62">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC027F">
+        <w:lastRenderedPageBreak/>
+        <w:t>Verksamheter där specifik kompetens behövs </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F45A1A" w14:textId="77777777" w:rsidR="00EC027F" w:rsidRPr="00EC027F" w:rsidRDefault="00EC027F" w:rsidP="00EC027F">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t>Exempel på ett verksamhetsområde som behöver mer specifik kunskap är inom akutmottagning och ambulanssjukvården. Medarbetare inom dessa verksamheter behöver fördjupad kompetens för att kunna bemöta en patient och värdera behovet i det akuta omhändertagandet. Verksamheten behöver även säkerställa att det finns rutiner som säkerställer ett nära samarbete med VO Psykiatri. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36316931" w14:textId="77777777" w:rsidR="00EC027F" w:rsidRPr="00EC027F" w:rsidRDefault="00EC027F" w:rsidP="00501F62">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc225243341"/>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t>Utbildningsnivåer</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="209D5D29" w14:textId="77777777" w:rsidR="00EC027F" w:rsidRPr="00EC027F" w:rsidRDefault="00EC027F" w:rsidP="00501F62">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t>SPiSS</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t>-utbildning </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="500BB7FF" w14:textId="77777777" w:rsidR="00EC027F" w:rsidRPr="00EC027F" w:rsidRDefault="00EC027F" w:rsidP="00EC027F">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t>SPiSS</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t> är en webbaserad utbildning framtagen av psykiatrin i Region Skåne, som syftar till att öka kunskap i att förebygga suicid. Utbildningen omfattar tre moduler. All vårdpersonal som träffar patienter i sitt arbete ska utföra de två första delarna vid introduktion och senast 3 månader efter anställning. Utbildningarna i modul 1 och 2 tar cirka 45 minuter. De obligatoriska två första delarna ger grundläggande kunskap om suicid och suicidprevention samt risk- och skyddsfaktorer. Utbildningen bör upprepas vartannat år. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C9EA420" w14:textId="77777777" w:rsidR="00EC027F" w:rsidRPr="00EC027F" w:rsidRDefault="00EC027F" w:rsidP="00EC027F">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t>Även annan personal som möter patienter i sitt dagliga arbete, till exempel städpersonal, transportörer, sekreterare och receptionister bör genomgå </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t>SPiSS</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t> modul 1 och 2. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D0B4E72" w14:textId="77777777" w:rsidR="00EC027F" w:rsidRPr="00EC027F" w:rsidRDefault="00EC027F" w:rsidP="00EC027F">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t>Den tredje delen i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t>SPiSS</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t> är en fördjupningsdel som främst riktar sig till personal inom psykiatrisk verksamhet, men kan ge ytterligare information och kunskap till personal även inom den somatiska vården, som behöver stöd för att göra en riskbedömning inför beslut om fortsatta åtgärder.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55CD37C4" w14:textId="77777777" w:rsidR="00EC027F" w:rsidRPr="00EC027F" w:rsidRDefault="00EC027F" w:rsidP="00EC027F">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t>Länk till utbildning: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EC027F">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00EC027F">
+        <w:instrText>HYPERLINK "https://vardgivare.skane.se/kompetens-utveckling/utbildningar/webb/spiss---suicidprevention-i-svensk-sjukvard" \t "_blank"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00EC027F">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00EC027F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+        </w:rPr>
+        <w:t>SPiSS</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EC027F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Suicidprevention i </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EC027F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+        </w:rPr>
+        <w:t>Svensk</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EC027F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sjukvård - Region Skåne</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC027F">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t> [5]. Scrolla ned till: “Extern användare”, där de tre utbildningsmodulerna finns. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CE13790" w14:textId="77777777" w:rsidR="00EC027F" w:rsidRPr="00EC027F" w:rsidRDefault="00EC027F" w:rsidP="00501F62">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t>Fördjupningsutbildningar </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="271D7597" w14:textId="77777777" w:rsidR="00EC027F" w:rsidRPr="00EC027F" w:rsidRDefault="00EC027F" w:rsidP="00EC027F">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t>För medarbetare och verksamheter som är i behov av fördjupad kompetens i ämnet finns </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3034F95F" w14:textId="77777777" w:rsidR="00EC027F" w:rsidRPr="00EC027F" w:rsidRDefault="00EC027F" w:rsidP="00501F62">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC027F">
+        <w:lastRenderedPageBreak/>
+        <w:t>Socialstyrelsen digitala utbildning: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00EC027F">
           <w:rPr>
-            <w:noProof/>
-            <w:webHidden/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:tab/>
-[...40 lines deleted...]
-          <w:fldChar w:fldCharType="end"/>
+          <w:t>Det vi inte ser - Socialstyrelsen</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="55BE682D" w14:textId="30391A60" w:rsidR="007B3463" w:rsidRDefault="007B3463">
-[...12 lines deleted...]
-        <w:r w:rsidRPr="00300FC1">
+    <w:p w14:paraId="7B4F9157" w14:textId="77777777" w:rsidR="00EC027F" w:rsidRPr="00EC027F" w:rsidRDefault="00EC027F" w:rsidP="00501F62">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t>NASP – psykisk livräddning för allmänheten: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00EC027F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
-            <w:noProof/>
           </w:rPr>
-          <w:t>Utbildningsmål</w:t>
-[...47 lines deleted...]
-          <w:fldChar w:fldCharType="end"/>
+          <w:t>Nationellt Centrum för Suicidforskning och Prevention, Karolinska Institutet (ki.se)</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="04AF7026" w14:textId="09F4D480" w:rsidR="007B3463" w:rsidRDefault="007B3463">
-[...12 lines deleted...]
-        <w:r w:rsidRPr="00300FC1">
+    <w:p w14:paraId="3687C306" w14:textId="77777777" w:rsidR="00EC027F" w:rsidRPr="00EC027F" w:rsidRDefault="00EC027F" w:rsidP="00501F62">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t>VGR tillsammans med SPIV: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00EC027F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
-            <w:noProof/>
           </w:rPr>
-          <w:t>Genomförande</w:t>
-[...47 lines deleted...]
-          <w:fldChar w:fldCharType="end"/>
+          <w:t>Material och utbildningar/Steg för livet (stegforlivet.se)</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t>. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="596E2790" w14:textId="1211ADE1" w:rsidR="007B3463" w:rsidRDefault="007B3463">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="11517FF2" w14:textId="77777777" w:rsidR="00EC027F" w:rsidRPr="00EC027F" w:rsidRDefault="00EC027F" w:rsidP="00501F62">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc225243342"/>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t>Utbildningsmål</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EA61451" w14:textId="77777777" w:rsidR="00EC027F" w:rsidRPr="00EC027F" w:rsidRDefault="00EC027F" w:rsidP="00EC027F">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC027F">
+        <w:t>All vårdpersonal med patientkontakt ska våga och kunna identifiera tankar om att inte vilja leva, att man vågar uppmärksamma personen och lyssna och veta vart man ska vända sig. För att hålla kunskapen färsk och uppdaterad bör utbildningen upprepas minst vartannat år. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6235E485" w14:textId="77777777" w:rsidR="00996020" w:rsidRDefault="009A32ED" w:rsidP="00996020">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...4 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+          <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc174696000" w:history="1">
-[...56 lines deleted...]
-      </w:hyperlink>
+      <w:bookmarkStart w:id="20" w:name="_Toc100327192"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc181866761"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc225243343"/>
+      <w:r w:rsidRPr="00065A6B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Utförande</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="22"/>
     </w:p>
-    <w:p w14:paraId="71F09D45" w14:textId="1C788880" w:rsidR="007B3463" w:rsidRDefault="007B3463">
-[...68 lines deleted...]
-      </w:hyperlink>
+    <w:p w14:paraId="3DE6BA69" w14:textId="6723C47D" w:rsidR="00180FFC" w:rsidRPr="00180FFC" w:rsidRDefault="00180FFC" w:rsidP="00996020">
+      <w:r w:rsidRPr="00180FFC">
+        <w:t>Alla personer, både barn och vuxna, som kommer i kontakt med SÄS ska kunna vara trygga med att vårdplaneringen också inkluderar ett suicidpreventivt förhållningssätt. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="36CE57BA" w14:textId="6DB52E4E" w:rsidR="007B3463" w:rsidRDefault="007B3463">
-[...68 lines deleted...]
-      </w:hyperlink>
+    <w:p w14:paraId="578A1061" w14:textId="77777777" w:rsidR="00180FFC" w:rsidRPr="00180FFC" w:rsidRDefault="00180FFC" w:rsidP="00180FFC">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00180FFC">
+        <w:t>Det är viktigt att hälso- och sjukvårdspersonal på enheter även inom den somatiska vården, säkerställer ett omhändertagande av patienten som även inkluderar och värderar den psykiska hälsan, så att detta finns med i fortsatt planering av vård och behandling. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2508578F" w14:textId="5963672E" w:rsidR="007B3463" w:rsidRDefault="007B3463">
-[...68 lines deleted...]
-      </w:hyperlink>
+    <w:p w14:paraId="66A348F4" w14:textId="77777777" w:rsidR="00180FFC" w:rsidRPr="00180FFC" w:rsidRDefault="00180FFC" w:rsidP="00996020">
+      <w:r w:rsidRPr="00180FFC">
+        <w:t>Eftersom psykisk ohälsa i allmänhet och suicidtankar i synnerhet fortfarande är behäftade med skam är det en viktig uppgift att uppmuntra den suicidnära att berätta om sina tankar och känslor. Suicidrisken kan snabbt förändras och behöver därför omvärderas kontinuerligt till exempel under förloppet av en kris, vid försämring av underliggande grundsjukdom, förändring av läkemedel och/eller annan behandling under vårdtiden. Att samtala med en patient om suicidrisk ökar inte suicidrisken. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4C13CC62" w14:textId="48C7A99E" w:rsidR="007B3463" w:rsidRDefault="007B3463">
-[...68 lines deleted...]
-      </w:hyperlink>
+    <w:p w14:paraId="2132B22D" w14:textId="77777777" w:rsidR="00180FFC" w:rsidRPr="00180FFC" w:rsidRDefault="00180FFC" w:rsidP="00180FFC">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00180FFC">
+        <w:t xml:space="preserve">Ofta kan det räcka med en extra stunds samtal med patienten om tankar och känslor om liv och död. Det kan verka preventivt i sig att bara visa omtanke och att man vågar stanna kvar i samtalet och lyssna. Om medarbetaren under samtalet uppfattar att patienten har större behov, behöver medarbetaren ta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180FFC">
+        <w:lastRenderedPageBreak/>
+        <w:t>ställning till om exempelvis ansvarig sjuksköterska, läkare eller kurator behöver kontaktas. Rutiner för vem som kontaktas behöver finnas på enheten. Det kan också behöva undersökas om det finns en etablerad vårdkontakt inom primärvården eller inom psykiatrin. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2E94B7B9" w14:textId="0B2020E2" w:rsidR="007B3463" w:rsidRDefault="007B3463">
-[...68 lines deleted...]
-      </w:hyperlink>
+    <w:p w14:paraId="30EA33A7" w14:textId="77777777" w:rsidR="00180FFC" w:rsidRPr="00180FFC" w:rsidRDefault="00180FFC" w:rsidP="00180FFC">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00180FFC">
+        <w:t>När patienten uttrycker mer konkreta planer och tankar på att ta sitt liv ska omedelbart läkare på den vårdande enheten kontaktas. Läkaren bedömer i sin tur ifall psykiatrin ska konsulteras enligt befintlig rutin, om remiss ska skickas till annan vårdgivare eller om annan åtgärd behöver vidtas. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1A59122B" w14:textId="2CEDEC96" w:rsidR="007B3463" w:rsidRDefault="007B3463">
-[...68 lines deleted...]
-      </w:hyperlink>
+    <w:p w14:paraId="23CC5633" w14:textId="77777777" w:rsidR="00180FFC" w:rsidRPr="00180FFC" w:rsidRDefault="00180FFC" w:rsidP="00180FFC">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc225243344"/>
+      <w:r w:rsidRPr="00180FFC">
+        <w:t>Checklista för suicidriskbedömning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+      <w:r w:rsidRPr="00180FFC">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="661ACCEB" w14:textId="51065C0D" w:rsidR="007B3463" w:rsidRDefault="007B3463">
-[...88 lines deleted...]
-        <w:r w:rsidRPr="00BA00C5">
+    <w:p w14:paraId="7113B5C5" w14:textId="77777777" w:rsidR="00180FFC" w:rsidRPr="00180FFC" w:rsidRDefault="00180FFC" w:rsidP="00180FFC">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00180FFC">
+        <w:t>För att genomföra en suicidriskbedömning finns en checklista till stöd för genomförandet och stöd för dokumentation, se rutinen </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00180FFC">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Suicidriskbedömning - checklista och stöd för dokumentation, SÄS</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00180FFC">
+        <w:t>. Avsnitt I-III kan med fördel användas inom den somatiska vården medan IV och V används vid fortsatt kontakt inom den psykiatriska specialistvården. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6B21AEE6" w14:textId="77777777" w:rsidR="00CC2BC4" w:rsidRDefault="00CC2BC4" w:rsidP="00CC2BC4">
-[...9 lines deleted...]
-      <w:bookmarkEnd w:id="4"/>
+    <w:p w14:paraId="1C313F34" w14:textId="77777777" w:rsidR="00180FFC" w:rsidRPr="00180FFC" w:rsidRDefault="00180FFC" w:rsidP="00180FFC">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Toc225243345"/>
+      <w:r w:rsidRPr="00180FFC">
+        <w:t>Journalföring och uppföljning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
+      <w:r w:rsidRPr="00180FFC">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="063F9B07" w14:textId="77777777" w:rsidR="00CC2BC4" w:rsidRDefault="00CC2BC4" w:rsidP="00CC2BC4">
-[...1031 lines deleted...]
-        <w:r w:rsidRPr="00BA00C5">
+    <w:p w14:paraId="28527274" w14:textId="77777777" w:rsidR="00180FFC" w:rsidRPr="00180FFC" w:rsidRDefault="00180FFC" w:rsidP="00180FFC">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00180FFC">
+        <w:t>Även om patienten vårdas på en enhet av somatiska skäl är det viktigt att patientens hela livssituation beaktas och värderas. För att undvika brister i bedömningar av den psykiska hälsan och risk för suicid som kan påverka planeringen av vården, åtgärder, uppföljning och samverkan med andra vårdaktörer är det obligatoriskt att journalföra för all vårdpersonal, se rutinen </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00180FFC">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Suicidriskbedömning - checklista och stöd för dokumentation, SÄS</w:t>
         </w:r>
       </w:hyperlink>
-      <w:bookmarkEnd w:id="30"/>
-[...19 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00180FFC">
+        <w:t> för detaljerad information. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0365062B" w14:textId="77777777" w:rsidR="00CC2BC4" w:rsidRPr="004850A0" w:rsidRDefault="00CC2BC4" w:rsidP="00CC2BC4">
+    <w:p w14:paraId="7DFD8755" w14:textId="77777777" w:rsidR="00180FFC" w:rsidRPr="00180FFC" w:rsidRDefault="00180FFC" w:rsidP="00180FFC">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_Toc174696001"/>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc225243346"/>
+      <w:r w:rsidRPr="00180FFC">
+        <w:t>Säker vårdmiljö</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+      <w:r w:rsidRPr="00180FFC">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="55AA508C" w14:textId="2E193899" w:rsidR="00CC2BC4" w:rsidRDefault="00CC2BC4" w:rsidP="00CC2BC4">
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> för detaljerad information.</w:t>
+    <w:p w14:paraId="023DB4C1" w14:textId="77777777" w:rsidR="00180FFC" w:rsidRPr="00180FFC" w:rsidRDefault="00180FFC" w:rsidP="00180FFC">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00180FFC">
+        <w:t>Respektive enhet behöver se över den fysiska vårdmiljön för att säkerställa suicidpreventiva åtgärder som till exempel öppningsbara fönster, persiennsnören, tillgång till vassa föremål </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00180FFC">
+        <w:t>etc.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00180FFC">
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01E0FC28" w14:textId="77777777" w:rsidR="00CC2BC4" w:rsidRDefault="00CC2BC4" w:rsidP="00CC2BC4">
+    <w:p w14:paraId="144C00BF" w14:textId="77777777" w:rsidR="00180FFC" w:rsidRPr="00180FFC" w:rsidRDefault="00180FFC" w:rsidP="00180FFC">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Toc174696002"/>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc225243347"/>
+      <w:r w:rsidRPr="00180FFC">
+        <w:t>Vapenlagen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
+      <w:r w:rsidRPr="00180FFC">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2F363039" w14:textId="77777777" w:rsidR="00CC2BC4" w:rsidRDefault="00CC2BC4" w:rsidP="00CC2BC4">
-[...22 lines deleted...]
-        <w:r w:rsidRPr="00A47C1C">
+    <w:p w14:paraId="42C54E72" w14:textId="77777777" w:rsidR="00180FFC" w:rsidRPr="00180FFC" w:rsidRDefault="00180FFC" w:rsidP="00180FFC">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00180FFC">
+        <w:t>Vid bedömningar som mynnar ut i att suicidrisk föreligger, ska läkare enligt anmälningsskyldighet ta ställning till patientens lämplighet att inneha skjutvapen, se läkarens anmälningsskyldighet enligt Socialstyrelsens </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00180FFC">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Läkares anmälningsskyldighet enligt vapenlagen Vägledning för rättstillämpning</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00A47C1C">
-[...3 lines deleted...]
-        <w:r w:rsidRPr="00A47C1C">
+      <w:r w:rsidRPr="00180FFC">
+        <w:t>, Socialstyrelsens </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00180FFC">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>föreskrifter om anmälan av patienter som av medicinska skäl är olämpliga att inneha skjutvapen (SOSFS 2008:21</w:t>
+          <w:t xml:space="preserve">föreskrifter om anmälan av patienter som av medicinska skäl är </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00180FFC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:lastRenderedPageBreak/>
+          <w:t>olämpliga att inneha skjutvapen (SOSFS</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00180FFC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          </w:rPr>
+          <w:t> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00180FFC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>2008:21</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00A47C1C">
-[...3 lines deleted...]
-        <w:r w:rsidRPr="00A47C1C">
+      <w:r w:rsidRPr="00180FFC">
+        <w:t>) samt </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00180FFC">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>vapenlagen 6 kap 6 § (SFS 1996:67)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00A47C1C">
+      <w:r w:rsidRPr="00180FFC">
         <w:rPr>
-          <w:rStyle w:val="Hyperlnk"/>
+          <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t>[6-8].</w:t>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180FFC">
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00180FFC">
+        <w:t>6-8</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00180FFC">
+        <w:t>]. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AECD4A0" w14:textId="77777777" w:rsidR="00CC2BC4" w:rsidRDefault="00CC2BC4" w:rsidP="00CC2BC4">
-[...11 lines deleted...]
-      <w:bookmarkEnd w:id="34"/>
+    <w:p w14:paraId="265F3898" w14:textId="77777777" w:rsidR="00180FFC" w:rsidRPr="00180FFC" w:rsidRDefault="00180FFC" w:rsidP="00180FFC">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00180FFC">
+        <w:t>Stödresurser för patient och medarbetare </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6AA5ECF1" w14:textId="429BCD31" w:rsidR="00CC2BC4" w:rsidRPr="00FD5D7B" w:rsidRDefault="00CC2BC4" w:rsidP="00FD5D7B">
+    <w:p w14:paraId="2E0AD625" w14:textId="77777777" w:rsidR="00180FFC" w:rsidRPr="00180FFC" w:rsidRDefault="00180FFC" w:rsidP="00180FFC">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00FD5D7B">
-[...3 lines deleted...]
-        <w:r w:rsidRPr="00FD5D7B">
+      <w:r w:rsidRPr="00180FFC">
+        <w:t>Socialstyrelsens samlade stöd för patientsäkerhetsarbete inom suicidprevention: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00180FFC">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Suicid och suicidförsök</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00FD5D7B">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> [9].</w:t>
+      <w:r w:rsidRPr="00180FFC">
+        <w:t> [9]. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A7FCC43" w14:textId="77777777" w:rsidR="00CC2BC4" w:rsidRPr="00FD5D7B" w:rsidRDefault="00CC2BC4" w:rsidP="00FD5D7B">
+    <w:p w14:paraId="70C60262" w14:textId="77777777" w:rsidR="00180FFC" w:rsidRPr="00180FFC" w:rsidRDefault="00180FFC" w:rsidP="00180FFC">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00FD5D7B">
-        <w:t xml:space="preserve">Vid sjukdom, olycksfall och dödsfall kan det vara svårt att vara drabbad och anhörig till den/de som drabbas. Kurator inom </w:t>
+      <w:r w:rsidRPr="00180FFC">
+        <w:t>Vid sjukdom, olycksfall och dödsfall kan det vara svårt att vara drabbad och anhörig till den/de som drabbas. Kurator inom </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FD5D7B">
+      <w:r w:rsidRPr="00180FFC">
         <w:t>somatiken</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FD5D7B">
-        <w:t xml:space="preserve"> erbjuder samtalsstöd i svåra livssituationer såväl till vuxna som barn. Telefon: 033-616 14 84. Du kommer till en telefonsvarare där du lämnar ditt namn och telefonnummer. Telefonen lyssnas av varje vardag måndag-fredag.</w:t>
+      <w:r w:rsidRPr="00180FFC">
+        <w:t> erbjuder samtalsstöd i svåra livssituationer såväl till vuxna som barn. Telefon: 033-616 14 84. Du kommer till en telefonsvarare där du lämnar ditt namn och telefonnummer. Telefonen lyssnas av varje vardag måndag-fredag. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13CC2A11" w14:textId="77777777" w:rsidR="00CC2BC4" w:rsidRPr="00FD5D7B" w:rsidRDefault="00CC2BC4" w:rsidP="00FD5D7B">
+    <w:p w14:paraId="77566B99" w14:textId="77777777" w:rsidR="00180FFC" w:rsidRPr="00180FFC" w:rsidRDefault="00180FFC" w:rsidP="00180FFC">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00FD5D7B">
-        <w:t>Sjukhuskyrkans personal finns som resurs att tillgå för både patienter, närstående och personal. Ta kontakt i enskilda ärenden vid behov och önskemål om samtal och vägledning kring existentiella frågor. Sjukhuskyrkan kan också med fördel bjudas in till APT för samtal och reflektion till stöd för medarbetarna.</w:t>
+      <w:r w:rsidRPr="00180FFC">
+        <w:t>Sjukhuskyrkans personal finns som resurs att tillgå för både patienter, närstående och personal. Ta kontakt i enskilda ärenden vid behov och önskemål om samtal och vägledning kring existentiella frågor. Sjukhuskyrkan kan också med fördel bjudas in till APT för samtal och reflektion till stöd för medarbetarna. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A768E3E" w14:textId="77777777" w:rsidR="00CC2BC4" w:rsidRPr="00FD5D7B" w:rsidRDefault="00CC2BC4" w:rsidP="00FD5D7B">
+    <w:p w14:paraId="496AD27B" w14:textId="77777777" w:rsidR="00180FFC" w:rsidRPr="00180FFC" w:rsidRDefault="00180FFC" w:rsidP="00180FFC">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00FD5D7B">
-        <w:t>En rekommendation är att man på enhetsnivå har kunskap om patient/brukarföreningar som kan vara viktigt att förmedla till patienten och hens närstående.</w:t>
+      <w:r w:rsidRPr="00180FFC">
+        <w:t>En rekommendation är att man på enhetsnivå har kunskap om patient/brukarföreningar som kan vara viktigt att förmedla till patienten och hens närstående. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="513B9F9D" w14:textId="77777777" w:rsidR="00CC2BC4" w:rsidRDefault="00CC2BC4" w:rsidP="00CC2BC4">
+    <w:p w14:paraId="221982F1" w14:textId="77777777" w:rsidR="00180FFC" w:rsidRPr="00180FFC" w:rsidRDefault="00180FFC" w:rsidP="00180FFC">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">Inom suicidpreventionsområdet finns specifika brukar- och närståendeföreningar som kan ge ytterligare stöd och information och ibland också utbildning, till exempel Föreningen MIND, SPES (Suicidprevention/efterlevandestöd), </w:t>
+      <w:r w:rsidRPr="00180FFC">
+        <w:t>Inom suicidpreventionsområdet finns specifika brukar- och närståendeföreningar som kan ge ytterligare stöd och information och ibland också utbildning, till exempel Föreningen MIND, SPES (Suicidprevention/efterlevandestöd), </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00180FFC">
         <w:t>Suicide</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00180FFC">
+        <w:t> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00180FFC">
         <w:t>Zero</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00180FFC">
+        <w:t> och SPIV (Suicidprevention i Väst). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="776721A0" w14:textId="2E7F724A" w:rsidR="00CC2BC4" w:rsidRDefault="00CC2BC4" w:rsidP="00FD5D7B">
+    <w:p w14:paraId="188AE2C8" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRPr="000D04ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-        <w:keepNext w:val="0"/>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="35"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="_Toc100327195"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc181866764"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc225243348"/>
+      <w:r w:rsidRPr="000D04ED">
+        <w:t>Källförteckning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="29"/>
     </w:p>
-    <w:p w14:paraId="4A81DDED" w14:textId="77777777" w:rsidR="00CC2BC4" w:rsidRPr="00C24CE2" w:rsidRDefault="00CC2BC4" w:rsidP="00FD5D7B">
-[...110 lines deleted...]
-        <w:r w:rsidR="00CC2BC4" w:rsidRPr="00A41ABE">
+    <w:p w14:paraId="0360E4F0" w14:textId="77777777" w:rsidR="00180FFC" w:rsidRPr="00180FFC" w:rsidRDefault="00180FFC" w:rsidP="00180FFC">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId23" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00180FFC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
           <w:t>Suicidalitet hos vuxna - akut bedömning, handläggning</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00CC2BC4" w:rsidRPr="00A41ABE">
-[...10 lines deleted...]
-      <w:r w:rsidR="00CC2BC4" w:rsidRPr="00A41ABE">
+      <w:r w:rsidRPr="00180FFC">
+        <w:t>. Regional medicinsk riktlinje, Västra Götalandsregionen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180FFC">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
-        <w:r w:rsidR="00CC2BC4" w:rsidRPr="00A41ABE">
+      <w:hyperlink r:id="rId24" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00180FFC">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://hittadokument.vgregion.se/regionovergripande</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00180FFC">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="419A37BA" w14:textId="6D9D38FE" w:rsidR="00CC2BC4" w:rsidRPr="00A41ABE" w:rsidRDefault="000D65F9" w:rsidP="00DD536C">
-[...6 lines deleted...]
-        <w:r w:rsidR="00CC2BC4" w:rsidRPr="00A41ABE">
+    <w:p w14:paraId="373B7DD7" w14:textId="77777777" w:rsidR="00180FFC" w:rsidRPr="00180FFC" w:rsidRDefault="00180FFC" w:rsidP="00180FFC">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId25" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00180FFC">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:color w:val="auto"/>
-            <w:u w:val="none"/>
           </w:rPr>
           <w:t>Suicidalitet hos barn och ungdom – akut bedömning/handläggning</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00CC2BC4" w:rsidRPr="00A41ABE">
-[...10 lines deleted...]
-      <w:r w:rsidR="00CC2BC4" w:rsidRPr="00A41ABE">
+      <w:r w:rsidRPr="00180FFC">
+        <w:t>. Regional medicinsk riktlinje, Västra Götalandsregionen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180FFC">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-        <w:r w:rsidR="00DB3F09" w:rsidRPr="00A41ABE">
+      <w:hyperlink r:id="rId26" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00180FFC">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://hittadokument.vgregion.se/regionovergripande</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00180FFC">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6B97C019" w14:textId="35015A74" w:rsidR="00CC2BC4" w:rsidRPr="00A41ABE" w:rsidRDefault="00CC2BC4" w:rsidP="008E365A">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00A41ABE">
+    <w:p w14:paraId="005772DB" w14:textId="77777777" w:rsidR="00180FFC" w:rsidRPr="00180FFC" w:rsidRDefault="00180FFC" w:rsidP="00180FFC">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00180FFC">
+        <w:t>Stöd till medarbetare vid patients suicid eller suicidförsök. Regional rutin, Västra Götalandsregionen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180FFC">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId33" w:history="1">
-        <w:r w:rsidRPr="00A41ABE">
+      <w:hyperlink r:id="rId27" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00180FFC">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://hittadokument.vgregion.se/regionovergripande</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00180FFC">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="37B16356" w14:textId="6BA7781C" w:rsidR="00CC2BC4" w:rsidRPr="00A41ABE" w:rsidRDefault="00CC2BC4" w:rsidP="008E365A">
-[...6 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="35DDF58E" w14:textId="77777777" w:rsidR="00180FFC" w:rsidRPr="00180FFC" w:rsidRDefault="00180FFC" w:rsidP="00180FFC">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00180FFC">
+        <w:t>Efterlevandestöd vid suicid. Regional rutin, Västra Götalandsregionen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180FFC">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00180FFC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>https://hittadokument.vgregion.se/regionovergripande</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00180FFC">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F2212B2" w14:textId="77777777" w:rsidR="00180FFC" w:rsidRPr="00180FFC" w:rsidRDefault="00180FFC" w:rsidP="00180FFC">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A41ABE">
+      <w:r w:rsidRPr="00180FFC">
         <w:t>SPiSS</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00A41ABE">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A41ABE">
+      <w:r w:rsidRPr="00180FFC">
+        <w:t>- Suicidprevention i </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00180FFC">
+        <w:t>Svensk</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00180FFC">
+        <w:t> sjukvård - Region Skåne </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180FFC">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId34">
-        <w:r w:rsidRPr="00A41ABE">
+      <w:hyperlink r:id="rId29" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00180FFC">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://vardgivare.skane.se/kompetens-utveckling/utbildningar/webb/spiss---suicidprevention-i-svensk-sjukvard</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00180FFC">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2B3CB595" w14:textId="626102C0" w:rsidR="00CC2BC4" w:rsidRPr="00A41ABE" w:rsidRDefault="00CC2BC4" w:rsidP="008E365A">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00A41ABE">
+    <w:p w14:paraId="7933EAD0" w14:textId="77777777" w:rsidR="00180FFC" w:rsidRPr="00180FFC" w:rsidRDefault="00180FFC" w:rsidP="00180FFC">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00180FFC">
+        <w:t>Läkares anmälningsskyldighet enligt vapenlagen (vägledning för rättstillämpning). Socialstyrelsen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180FFC">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId35" w:history="1">
-        <w:r w:rsidR="00891AAA" w:rsidRPr="00A41ABE">
+      <w:hyperlink r:id="rId30" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00180FFC">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>www.socialstyrelsen.se/globalassets/sharepoint-dokument/artikelkatalog/vagledning/2013-10-13.pdf</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00180FFC">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="530ED8B7" w14:textId="1830A8E4" w:rsidR="00CC2BC4" w:rsidRPr="00A41ABE" w:rsidRDefault="00CC2BC4" w:rsidP="008E365A">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00A41ABE">
+    <w:p w14:paraId="57C41796" w14:textId="77777777" w:rsidR="00180FFC" w:rsidRPr="00180FFC" w:rsidRDefault="00180FFC" w:rsidP="00180FFC">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00180FFC">
+        <w:t>Anmälan av patienter som av medicinska skäl är olämpliga att inneha skjutvapen (SOSFS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180FFC">
+        <w:t>2008:21). Socialstyrelsens f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180FFC">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180FFC">
+        <w:t>rfattningssamling. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180FFC">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId36" w:history="1">
-        <w:r w:rsidR="00891AAA" w:rsidRPr="00A41ABE">
+      <w:hyperlink r:id="rId31" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00180FFC">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>www.socialstyrelsen.se/kunskapsstod-och-regler/regler-och-riktlinjer/foreskrifter-och-allmanna-rad/konsoliderade-foreskrifter/200821-om-anmalan-av-patienter-som-av-medicinska-skal-ar-olampliga-att-inneha-skjutvapen/</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00180FFC">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7B9CB82C" w14:textId="64FD84C1" w:rsidR="00CC2BC4" w:rsidRPr="00A41ABE" w:rsidRDefault="00CC2BC4" w:rsidP="008E365A">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00A41ABE">
+    <w:p w14:paraId="18C9B03C" w14:textId="77777777" w:rsidR="00180FFC" w:rsidRPr="00180FFC" w:rsidRDefault="00180FFC" w:rsidP="00180FFC">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00180FFC">
+        <w:t>Vapenlagen (SFS 1996:67), 6 kap 6 §. Svensk författningssamling. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180FFC">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId37">
-        <w:r w:rsidRPr="00A41ABE">
+      <w:hyperlink r:id="rId32" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00180FFC">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>www.riksdagen.se</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00A41ABE">
+      <w:r w:rsidRPr="00180FFC">
         <w:rPr>
-          <w:rStyle w:val="Hyperlnk"/>
+          <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> under rubrik Dokument &amp; lag</w:t>
-[...5 lines deleted...]
-        <w:t>ar</w:t>
+        <w:t> under rubrik Dokument &amp; lagar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180FFC">
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46526C11" w14:textId="0E2C0322" w:rsidR="00CC2BC4" w:rsidRPr="00A41ABE" w:rsidRDefault="00CC2BC4" w:rsidP="008E365A">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00A41ABE">
+    <w:p w14:paraId="0C7AA001" w14:textId="77777777" w:rsidR="00180FFC" w:rsidRPr="00180FFC" w:rsidRDefault="00180FFC" w:rsidP="00180FFC">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00180FFC">
+        <w:t>Socialstyrelsens samlade stöd för patientsäkerhetsarbete inom suicidprevention: Suicid och suicidförsök, Socialstyrelsen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180FFC">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId38" w:history="1">
-        <w:r w:rsidR="00EB4FF5" w:rsidRPr="00A41ABE">
+      <w:hyperlink r:id="rId33" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00180FFC">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://patientsakerhet.socialstyrelsen.se/risker-och-vardskador/vardskador/suicid/</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00180FFC">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="63089A38" w14:textId="77777777" w:rsidR="00CC2BC4" w:rsidRPr="00596A3F" w:rsidRDefault="00CC2BC4" w:rsidP="00CC2BC4">
-[...32 lines deleted...]
-        <w:t xml:space="preserve">Suicidriskbedömning av vuxna </w:t>
+    <w:p w14:paraId="09BAD2B2" w14:textId="77777777" w:rsidR="00180FFC" w:rsidRPr="00180FFC" w:rsidRDefault="00180FFC" w:rsidP="00180FFC">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00180FFC">
+        <w:lastRenderedPageBreak/>
+        <w:t>Suicidriskbedömning av vuxna </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A41ABE">
+      <w:r w:rsidRPr="00180FFC">
         <w:t>prehospitalt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00A41ABE">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A41ABE">
+      <w:r w:rsidRPr="00180FFC">
+        <w:t>, SÄS. Sjukhusövergripande rutin, SÄS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180FFC">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId39" w:history="1">
-        <w:r w:rsidR="007B3463" w:rsidRPr="00E15EB5">
+      <w:hyperlink r:id="rId34" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00180FFC">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://hittadokument.vgregion.se/sas</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00180FFC">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="42DC542D" w14:textId="4C9347D4" w:rsidR="001B6056" w:rsidRPr="00A41ABE" w:rsidRDefault="001B6056" w:rsidP="001B6056">
-[...32 lines deleted...]
-      <w:r w:rsidR="00092587" w:rsidRPr="00A41ABE">
+    <w:p w14:paraId="5F31BE85" w14:textId="77777777" w:rsidR="00180FFC" w:rsidRPr="00180FFC" w:rsidRDefault="00180FFC" w:rsidP="00180FFC">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00180FFC">
+        <w:t>Suicidriskbedömning och arbete med patienter i riskzon för suicid inom VO psykiatri, SÄS. Verksamhetsintern riktlinje, VO psykiatri, SÄS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180FFC">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId40" w:history="1">
-        <w:r w:rsidR="00A41ABE" w:rsidRPr="00A41ABE">
+      <w:hyperlink r:id="rId35" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00180FFC">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://hittadokument.vgregion.se/sas</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00180FFC">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="64B8B196" w14:textId="47544386" w:rsidR="00CC2BC4" w:rsidRPr="00A41ABE" w:rsidRDefault="00CC2BC4" w:rsidP="008E365A">
-[...16 lines deleted...]
-        <w:r w:rsidR="00A601A6" w:rsidRPr="00A41ABE">
+    <w:p w14:paraId="1266D594" w14:textId="77777777" w:rsidR="00180FFC" w:rsidRPr="00180FFC" w:rsidRDefault="00180FFC" w:rsidP="00180FFC">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00180FFC">
+        <w:t>Socialstyrelsen digitala utbildning: Det vi inte ser </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180FFC">
+        <w:br/>
+      </w:r>
+      <w:hyperlink w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00180FFC">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:br/>
+          <w:t>Det%20vi%20inte%20ser.https:/utbildning.socialstyrelsen.se/learn/course/external/view/elearning/467/det-vi-inte-ser-om-bemotande-av-personer-med-psykisk-ohalsa-i-halso-och-sjukvarden</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId42" w:history="1">
-        <w:r w:rsidR="00545699" w:rsidRPr="00A41ABE">
+      <w:hyperlink r:id="rId36" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00180FFC">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://utbildning.socialstyrelsen.se/learn/course/external/view/elearning/467/det-vi-inte-ser-om-bemotande-av-personer-med-psykisk-ohalsa-i-halso-och-sjukvarden</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00180FFC">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1C81B471" w14:textId="783C9A3F" w:rsidR="00CC2BC4" w:rsidRPr="00A41ABE" w:rsidRDefault="00CC2BC4" w:rsidP="008E365A">
-[...11 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="0E1C3967" w14:textId="77777777" w:rsidR="00180FFC" w:rsidRPr="00180FFC" w:rsidRDefault="00180FFC" w:rsidP="00180FFC">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00180FFC">
+        <w:t>NASP – psykisk livräddning för allmänheten: Nationellt Centrum för Suicidforskning och Prevention, Karolinska Institutet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180FFC">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId43" w:history="1">
-        <w:r w:rsidRPr="00A41ABE">
+      <w:hyperlink r:id="rId37" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00180FFC">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://ki.se/nasp</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00180FFC">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="40AA233F" w14:textId="09742A21" w:rsidR="009C6C0C" w:rsidRPr="00A41ABE" w:rsidRDefault="00CC2BC4" w:rsidP="008E365A">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00A41ABE">
+    <w:p w14:paraId="6BD2E574" w14:textId="77777777" w:rsidR="00180FFC" w:rsidRPr="00180FFC" w:rsidRDefault="00180FFC" w:rsidP="00180FFC">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00180FFC">
+        <w:t>VGR tillsammans med SPIV: Material och utbildningar/Steg för livet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180FFC">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId44" w:history="1">
-        <w:r w:rsidRPr="00A41ABE">
+      <w:hyperlink r:id="rId38" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00180FFC">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://stegforlivet.se/material-och-utbildningar</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00180FFC">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4E7A79DB" w14:textId="114B497B" w:rsidR="00DB0AE6" w:rsidRPr="00A41ABE" w:rsidRDefault="00DB0AE6" w:rsidP="008E365A">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A41ABE">
+    <w:p w14:paraId="14B98675" w14:textId="77777777" w:rsidR="00180FFC" w:rsidRPr="00180FFC" w:rsidRDefault="00180FFC" w:rsidP="00180FFC">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00180FFC">
         <w:t>Suicidriskbedömning - checklista och stöd för dokumentation, SÄS</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A41ABE">
+      <w:r w:rsidRPr="00180FFC">
         <w:rPr>
-          <w:rStyle w:val="Hyperlnk"/>
+          <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...14 lines deleted...]
-        </w:rPr>
+        <w:t>. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180FFC">
+        <w:t>Sjukhusövergripande rutin, SÄS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180FFC">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId45" w:history="1">
-        <w:r w:rsidRPr="00A41ABE">
+      <w:hyperlink r:id="rId39" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00180FFC">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://hittadokument.vgregion.se/sas</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00180FFC">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00DB0AE6" w:rsidRPr="00A41ABE" w:rsidSect="00B96AFF">
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId50"/>
+    <w:p w14:paraId="40AA233F" w14:textId="79F53D13" w:rsidR="009C6C0C" w:rsidRDefault="009A32ED" w:rsidP="00180FFC">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Administration - r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00342884">
+        <w:t>eferenser enligt Oxfordsystemet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00342884">
+        <w:t>Se</w:t>
+      </w:r>
+      <w:r w:rsidR="00672EC3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId40" w:history="1">
+        <w:r w:rsidR="00672EC3" w:rsidRPr="00672EC3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>https://libguides.ub.uu.se/oxford-chicago-fotnoter</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F497D"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="009C6C0C" w:rsidSect="00B96AFF">
+      <w:headerReference w:type="default" r:id="rId41"/>
+      <w:footerReference w:type="even" r:id="rId42"/>
+      <w:footerReference w:type="default" r:id="rId43"/>
+      <w:headerReference w:type="first" r:id="rId44"/>
+      <w:footerReference w:type="first" r:id="rId45"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E8175C4" w14:textId="77777777" w:rsidR="002265E6" w:rsidRDefault="002265E6">
+    <w:p w14:paraId="7E75A23E" w14:textId="77777777" w:rsidR="006E071E" w:rsidRDefault="006E071E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="634242BD" w14:textId="77777777" w:rsidR="002265E6" w:rsidRDefault="002265E6">
+    <w:p w14:paraId="3FE39FF5" w14:textId="77777777" w:rsidR="006E071E" w:rsidRDefault="006E071E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3122A2B8" w14:textId="77777777" w:rsidR="002265E6" w:rsidRDefault="002265E6">
+    <w:p w14:paraId="30613A5C" w14:textId="77777777" w:rsidR="006E071E" w:rsidRDefault="006E071E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria">
+    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...17 lines deleted...]
-          <w:pStyle w:val="Sidfot"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="00000000" w:rsidP="00EC0A68">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:id w:val="-2070031421"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:r w:rsidR="00A65FD4" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-[...6 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
-      </w:p>
-[...1 lines deleted...]
-  </w:sdt>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> (</w:t>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:noProof/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>)</w:t>
+    </w:r>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="76DF6159" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="25147E04">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="5971BB2D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>4388307</wp:posOffset>
+            <wp:posOffset>4391660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-27355</wp:posOffset>
+            <wp:posOffset>-3947</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1897920" cy="384860"/>
-          <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+          <wp:extent cx="1953671" cy="348178"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="12" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="VG_Ne.wmf"/>
+                  <pic:cNvPr id="12" name="Bildobjekt 12">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
-                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1953671" cy="396165"/>
+                    <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="45175423" w14:textId="77777777" w:rsidR="002265E6" w:rsidRDefault="002265E6"/>
+    <w:p w14:paraId="48EBF4C5" w14:textId="77777777" w:rsidR="006E071E" w:rsidRDefault="006E071E"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="422A0152" w14:textId="77777777" w:rsidR="002265E6" w:rsidRDefault="002265E6">
+    <w:p w14:paraId="4369254F" w14:textId="77777777" w:rsidR="006E071E" w:rsidRDefault="006E071E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="64E83E5F" w14:textId="77777777" w:rsidR="002265E6" w:rsidRDefault="002265E6">
+    <w:p w14:paraId="4443F1E3" w14:textId="77777777" w:rsidR="006E071E" w:rsidRDefault="006E071E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -4120,120 +3369,120 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="058CDD4D" w14:textId="5088B28E" w:rsidR="008A4EB9" w:rsidRDefault="00CC2BC4" w:rsidP="00413A60">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="058CDD4D" w14:textId="448A65ED" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="54C6CB23">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="0C751635">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>-68580</wp:posOffset>
+                <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="4669155" cy="267335"/>
+              <wp:extent cx="4669200" cy="2160000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapTopAndBottom/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="4669155" cy="267335"/>
+                        <a:ext cx="4669200" cy="2160000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
@@ -4246,166 +3495,86 @@
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.4pt;width:367.65pt;height:21.05pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA0C7XzGQIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfoPxC81/KeRLAcuAlcFDCS&#10;AE6RM02RlgCSw5K0JffrO6S8Ie0pyIWa4Yxmee9xdt9qRfbC+RpMQQe9PiXCcChrsy3or9flt1tK&#10;fGCmZAqMKOhBeHo///pl1thcDKECVQpHsIjxeWMLWoVg8yzzvBKa+R5YYTAowWkW0HXbrHSswepa&#10;ZcN+f5o14ErrgAvv8faxC9J5qi+l4OFZSi8CUQXF2UI6XTo38czmM5ZvHbNVzY9jsA9MoVltsOm5&#10;1CMLjOxc/U8pXXMHHmTocdAZSFlzkXbAbQb9d9usK2ZF2gXB8fYMk/+8svxpv7YvjoT2O7RIYASk&#10;sT73eBn3aaXT8YuTEowjhIczbKINhOPleDq9G0wmlHCMDac3o9Eklskuf1vnww8BmkSjoA5pSWix&#10;/cqHLvWUEpsZWNZKJWqUIU1Bp6NJP/1wjmBxZbDHZdZohXbTkrq82mMD5QHXc9Ax7y1f1jjDivnw&#10;whxSjRuhfMMzHlIB9oKjRUkF7s//7mM+MoBRShqUTkH97x1zghL10yA3d4PxOGotOePJzRAddx3Z&#10;XEfMTj8AqnOAD8XyZMb8oE6mdKDfUOWL2BVDzHDsXdBwMh9CJ2h8JVwsFikJ1WVZWJm15bF0RDUi&#10;/Nq+MWePNAQk8AlOImP5Oza63I6PxS6ArBNVEecO1SP8qMxE9vEVRelf+ynr8tbnfwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAK4EDzfiAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj01Lw0AQhu9C/8My&#10;BW/tblK0IWZTSqAIoofWXrxtstMkuB8xu22jv97xZG8zzMM7z1tsJmvYBcfQeychWQpg6Bqve9dK&#10;OL7vFhmwEJXTyniHEr4xwKac3RUq1/7q9ng5xJZRiAu5ktDFOOSch6ZDq8LSD+jodvKjVZHWseV6&#10;VFcKt4anQjxyq3pHHzo1YNVh83k4Wwkv1e5N7evUZj+men49bYev48eDlPfzafsELOIU/2H40yd1&#10;KMmp9menAzMSFuk6JZSGRFAHItYiS4DVElbJCnhZ8NsK5S8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEANAu18xkCAAAzBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEArgQPN+IAAAAKAQAADwAAAAAAAAAAAAAAAABzBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="008569C6" w:rsidRPr="00762EE0">
-[...78 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4503,88 +3672,70 @@
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF88"/>
+    <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B58411A0"/>
+    <w:tmpl w:val="3C063CDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...7 lines deleted...]
-        <w:rFonts w:hint="default"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF89"/>
-[...18 lines deleted...]
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DF67F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75525A52"/>
     <w:lvl w:ilvl="0" w:tplc="A0D81926">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -4653,51 +3804,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07F0337A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E54CEB4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4766,51 +3917,724 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="095404DD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="647C7EFA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="09F707B9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FE14DF18"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="9"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0D44241D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="30B86E16"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="11BA37AF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CB309648"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="11DD79CC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D32CFA9C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135A157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65667058"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -4879,51 +4703,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1480309A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B82C9A8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4992,51 +4816,462 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="16E0551D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F3ACCA9A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1B387263"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="34DE76D2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1B583F47"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="814A8E62"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5106,51 +5341,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5219,51 +5454,647 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2135243D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C40469EC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24627611"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="984AC2D4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="340B5A66"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="82AA4200"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37377861"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="08AAE36E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5359,62 +6190,62 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9280BE12"/>
-    <w:lvl w:ilvl="0" w:tplc="8C0E9206">
+    <w:tmpl w:val="DDF0BC38"/>
+    <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="927" w:hanging="360"/>
+        <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
@@ -5473,51 +6304,200 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DEC4274"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="512A2930"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5586,51 +6566,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5727,51 +6707,724 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44006D32"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EF38E8F0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4417573B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6CE61A4A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="7"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49B8574D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F82A29EA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4FA47C2A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4BAEAD60"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51700F3F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1BDABE98"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5840,51 +7493,200 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="530A6287"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3076AC4C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5954,51 +7756,647 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54894AC7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E95CF2DA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54C14A7B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2F38D252"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55276F31"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CEF04E4A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5609570E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FA342BF8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -6067,51 +8465,724 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58A02DC7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B982331E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6504123A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F0044F8E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6EBE4639"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="613CB8EA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6ED373B7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="00121EDC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F887DC5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8042C134"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="8"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -6180,51 +9251,611 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="739C76E6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="37F4F4F4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75B1526C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="838878CE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="764E5303"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B3C895EC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="778D2564"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="51A00134"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6293,51 +9924,164 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7DE16FF4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="50E27DCE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -6406,784 +10150,922 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1172066499">
+  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F0A6AC9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F53211F0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1909921896">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1367871050">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="164058872">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="861477783">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1280868239">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="444931515">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="739910959">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="391579451">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1296368398">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="689646344">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1979215945">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="830874331">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="57095060">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="36130748">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="560679449">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1420566503">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="256527698">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1090539201">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1846439597">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1122916972">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1159884484">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="196820090">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1928804486">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1523668077">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1807621659">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="2017270992">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1057243134">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1096945773">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="28" w16cid:durableId="1884755561">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="554463037">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="29" w16cid:durableId="529994522">
+    <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="197745919">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="30" w16cid:durableId="1253782505">
+    <w:abstractNumId w:val="51"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1952666901">
+  <w:num w:numId="31" w16cid:durableId="708192122">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="61300396">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="925724078">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="1050880246">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1806501753">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1865702517">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1433814650">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="37" w16cid:durableId="523785177">
+    <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1104616699">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="38" w16cid:durableId="936015094">
+    <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="914432651">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="39" w16cid:durableId="1443916367">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1944260472">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="40" w16cid:durableId="926962652">
+    <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="4867540">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="41" w16cid:durableId="396320911">
+    <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1796172069">
+  <w:num w:numId="42" w16cid:durableId="1946963718">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="1480878958">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="900871127">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="2008088810">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="1357317848">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="47" w16cid:durableId="446971684">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="48" w16cid:durableId="1756855481">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="179701593">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="49" w16cid:durableId="648290245">
+    <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="383480952">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="50" w16cid:durableId="2011980430">
+    <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1108543954">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="51" w16cid:durableId="1888642369">
+    <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="780298269">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="52" w16cid:durableId="992369513">
+    <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="256330601">
-[...5 lines deleted...]
-  <w:num w:numId="18" w16cid:durableId="1103450861">
+  <w:num w:numId="53" w16cid:durableId="331372667">
     <w:abstractNumId w:val="11"/>
-  </w:num>
-[...10 lines deleted...]
-    </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="130"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
-  <w:attachedTemplate r:id="rId1"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
-    <w:rsid w:val="0000608E"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
-    <w:rsid w:val="00050AC8"/>
-    <w:rsid w:val="00052DA3"/>
     <w:rsid w:val="0005691C"/>
-    <w:rsid w:val="00056CA1"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="00061969"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
-    <w:rsid w:val="00073911"/>
-    <w:rsid w:val="0008389A"/>
     <w:rsid w:val="00084024"/>
-    <w:rsid w:val="000902DC"/>
     <w:rsid w:val="0009062C"/>
-    <w:rsid w:val="00092587"/>
+    <w:rsid w:val="000928A8"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
-    <w:rsid w:val="000A5015"/>
     <w:rsid w:val="000A611A"/>
-    <w:rsid w:val="000B0466"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
-    <w:rsid w:val="000D65F9"/>
-    <w:rsid w:val="000E43A7"/>
+    <w:rsid w:val="000C40C2"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
+    <w:rsid w:val="001108C0"/>
+    <w:rsid w:val="00111CB2"/>
     <w:rsid w:val="001139D4"/>
-    <w:rsid w:val="00124983"/>
-    <w:rsid w:val="001253BA"/>
+    <w:rsid w:val="0011791C"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
-    <w:rsid w:val="001441F7"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
-    <w:rsid w:val="001737A3"/>
     <w:rsid w:val="0017508E"/>
+    <w:rsid w:val="00180FFC"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
-    <w:rsid w:val="0019725B"/>
     <w:rsid w:val="001A4E7C"/>
-    <w:rsid w:val="001B20CD"/>
-    <w:rsid w:val="001B6056"/>
     <w:rsid w:val="001B762C"/>
-    <w:rsid w:val="001C12F0"/>
+    <w:rsid w:val="001C1D2F"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
-    <w:rsid w:val="001D1760"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001E2960"/>
     <w:rsid w:val="001E3789"/>
-    <w:rsid w:val="001F6EEB"/>
     <w:rsid w:val="00211487"/>
-    <w:rsid w:val="00211681"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
-    <w:rsid w:val="002265E6"/>
+    <w:rsid w:val="002273C9"/>
     <w:rsid w:val="00235B57"/>
-    <w:rsid w:val="00247FB1"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00270FA8"/>
+    <w:rsid w:val="0027269E"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002A1C4F"/>
-    <w:rsid w:val="002A2ABE"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
+    <w:rsid w:val="002B3748"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
-    <w:rsid w:val="002E2694"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
-    <w:rsid w:val="003526F9"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="0036594C"/>
+    <w:rsid w:val="00367CDB"/>
     <w:rsid w:val="00367D19"/>
-    <w:rsid w:val="003714F1"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
+    <w:rsid w:val="00390E4C"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
+    <w:rsid w:val="003A3639"/>
     <w:rsid w:val="003B2A4B"/>
-    <w:rsid w:val="003B70B8"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D6DF1"/>
-    <w:rsid w:val="003D75A2"/>
-    <w:rsid w:val="003D7CD7"/>
     <w:rsid w:val="003E0705"/>
-    <w:rsid w:val="003E2DAC"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
+    <w:rsid w:val="00403E79"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
-    <w:rsid w:val="00426B24"/>
     <w:rsid w:val="0043167E"/>
-    <w:rsid w:val="004339DA"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
-    <w:rsid w:val="004633E6"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
-    <w:rsid w:val="00477E4E"/>
+    <w:rsid w:val="004735F1"/>
     <w:rsid w:val="00480DC7"/>
-    <w:rsid w:val="0048726E"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
-    <w:rsid w:val="004A67DE"/>
-    <w:rsid w:val="004B0871"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
-    <w:rsid w:val="004B6CF8"/>
     <w:rsid w:val="004C3536"/>
-    <w:rsid w:val="004D342D"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
-    <w:rsid w:val="004F4EAF"/>
-    <w:rsid w:val="004F5A8D"/>
     <w:rsid w:val="00501433"/>
+    <w:rsid w:val="00501F62"/>
     <w:rsid w:val="00511CC4"/>
-    <w:rsid w:val="00514AF2"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
-    <w:rsid w:val="00545699"/>
     <w:rsid w:val="00545F31"/>
+    <w:rsid w:val="00550232"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
+    <w:rsid w:val="0057277B"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="00597E28"/>
-    <w:rsid w:val="005A2C4F"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
-    <w:rsid w:val="005F6A81"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
-    <w:rsid w:val="00623EE6"/>
     <w:rsid w:val="00627BEA"/>
-    <w:rsid w:val="00630FF4"/>
     <w:rsid w:val="006319DB"/>
-    <w:rsid w:val="00632246"/>
-    <w:rsid w:val="006479AB"/>
+    <w:rsid w:val="0064604E"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
+    <w:rsid w:val="00672EC3"/>
     <w:rsid w:val="00673C92"/>
-    <w:rsid w:val="00674F60"/>
     <w:rsid w:val="006753EC"/>
-    <w:rsid w:val="00676613"/>
-    <w:rsid w:val="006834EC"/>
+    <w:rsid w:val="0068172F"/>
     <w:rsid w:val="00685193"/>
     <w:rsid w:val="006A2789"/>
+    <w:rsid w:val="006A36E8"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
-    <w:rsid w:val="006A73C2"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
-    <w:rsid w:val="006C38BB"/>
-    <w:rsid w:val="006C3A6A"/>
+    <w:rsid w:val="006B76F9"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
+    <w:rsid w:val="006E071E"/>
     <w:rsid w:val="006E450B"/>
+    <w:rsid w:val="006E53DB"/>
     <w:rsid w:val="006F0D7E"/>
-    <w:rsid w:val="00707EAB"/>
+    <w:rsid w:val="006F52E3"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="007155D5"/>
-    <w:rsid w:val="00717964"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
+    <w:rsid w:val="007268AB"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
-    <w:rsid w:val="00761203"/>
     <w:rsid w:val="00762EE0"/>
-    <w:rsid w:val="00765349"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
-    <w:rsid w:val="00774BB1"/>
+    <w:rsid w:val="00774944"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A5C6F"/>
-    <w:rsid w:val="007A779A"/>
-[...2 lines deleted...]
-    <w:rsid w:val="007C0611"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
+    <w:rsid w:val="007E4E5C"/>
     <w:rsid w:val="007F1CFF"/>
-    <w:rsid w:val="007F22FE"/>
     <w:rsid w:val="007F5DD5"/>
-    <w:rsid w:val="00800B5B"/>
-    <w:rsid w:val="00816A6A"/>
     <w:rsid w:val="00821A1B"/>
-    <w:rsid w:val="00822ECD"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
+    <w:rsid w:val="00831C35"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
+    <w:rsid w:val="00870CD4"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00873419"/>
-    <w:rsid w:val="008735E5"/>
     <w:rsid w:val="00880E83"/>
-    <w:rsid w:val="008911A0"/>
-    <w:rsid w:val="00891AAA"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
-    <w:rsid w:val="008A103E"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
-    <w:rsid w:val="008C2771"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
+    <w:rsid w:val="008D124E"/>
     <w:rsid w:val="008D4B13"/>
-    <w:rsid w:val="008D6F0F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008E365A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
-    <w:rsid w:val="009041C9"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
+    <w:rsid w:val="009211C2"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
-    <w:rsid w:val="0094249E"/>
+    <w:rsid w:val="009465F9"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00957D35"/>
-    <w:rsid w:val="00960E55"/>
     <w:rsid w:val="00971D93"/>
+    <w:rsid w:val="00996020"/>
     <w:rsid w:val="009A07DC"/>
     <w:rsid w:val="009A32ED"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C2E3E"/>
     <w:rsid w:val="009C6C0C"/>
-    <w:rsid w:val="009D4986"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
-    <w:rsid w:val="009F0DE8"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
-    <w:rsid w:val="009F723D"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
-    <w:rsid w:val="00A22E0C"/>
-    <w:rsid w:val="00A24FC4"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
-    <w:rsid w:val="00A30FF2"/>
     <w:rsid w:val="00A33051"/>
-    <w:rsid w:val="00A33142"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
-    <w:rsid w:val="00A41ABE"/>
     <w:rsid w:val="00A41C05"/>
-    <w:rsid w:val="00A41C2B"/>
     <w:rsid w:val="00A42426"/>
-    <w:rsid w:val="00A44DFB"/>
     <w:rsid w:val="00A514B7"/>
-    <w:rsid w:val="00A51768"/>
-    <w:rsid w:val="00A52B64"/>
     <w:rsid w:val="00A54A0B"/>
-    <w:rsid w:val="00A601A6"/>
+    <w:rsid w:val="00A55086"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
-    <w:rsid w:val="00A81A91"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
+    <w:rsid w:val="00A83231"/>
+    <w:rsid w:val="00A87FCB"/>
     <w:rsid w:val="00A90D77"/>
-    <w:rsid w:val="00A914DA"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
-    <w:rsid w:val="00AB739A"/>
     <w:rsid w:val="00AC3FF6"/>
-    <w:rsid w:val="00AD4DED"/>
-    <w:rsid w:val="00AD58A2"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE5BC7"/>
-    <w:rsid w:val="00AF0221"/>
-    <w:rsid w:val="00AF0884"/>
     <w:rsid w:val="00AF5AAF"/>
-    <w:rsid w:val="00B02FCD"/>
+    <w:rsid w:val="00AF7CA0"/>
     <w:rsid w:val="00B046D8"/>
-    <w:rsid w:val="00B059B9"/>
     <w:rsid w:val="00B13F4C"/>
+    <w:rsid w:val="00B14487"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
-    <w:rsid w:val="00B22F66"/>
-    <w:rsid w:val="00B3130F"/>
     <w:rsid w:val="00B33FDD"/>
-    <w:rsid w:val="00B35114"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B405A1"/>
+    <w:rsid w:val="00B41571"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
-    <w:rsid w:val="00B510A5"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
-    <w:rsid w:val="00B65C21"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
+    <w:rsid w:val="00B7675E"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
+    <w:rsid w:val="00B83715"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
-    <w:rsid w:val="00B878F1"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00B96AFF"/>
+    <w:rsid w:val="00B97D4E"/>
     <w:rsid w:val="00BA0066"/>
-    <w:rsid w:val="00BA00C5"/>
-    <w:rsid w:val="00BB553F"/>
     <w:rsid w:val="00BB69DB"/>
+    <w:rsid w:val="00BC0B7E"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
-    <w:rsid w:val="00BD5618"/>
+    <w:rsid w:val="00BC6590"/>
     <w:rsid w:val="00BE7978"/>
-    <w:rsid w:val="00BF2583"/>
     <w:rsid w:val="00C01F0D"/>
-    <w:rsid w:val="00C04320"/>
     <w:rsid w:val="00C07DDB"/>
-    <w:rsid w:val="00C107D6"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00C32DBD"/>
+    <w:rsid w:val="00C10968"/>
+    <w:rsid w:val="00C23B4A"/>
+    <w:rsid w:val="00C27C5F"/>
     <w:rsid w:val="00C4115D"/>
-    <w:rsid w:val="00C41795"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
-    <w:rsid w:val="00C5265A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
-    <w:rsid w:val="00C81176"/>
-    <w:rsid w:val="00C812B4"/>
+    <w:rsid w:val="00C82E57"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
+    <w:rsid w:val="00CB4BC3"/>
     <w:rsid w:val="00CC167C"/>
-    <w:rsid w:val="00CC2BC4"/>
+    <w:rsid w:val="00CC3A9C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
-    <w:rsid w:val="00CF1AC4"/>
-    <w:rsid w:val="00CF66BA"/>
     <w:rsid w:val="00CF70BB"/>
-    <w:rsid w:val="00D038BE"/>
+    <w:rsid w:val="00D00BD7"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D20779"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
-    <w:rsid w:val="00D521DC"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D53708"/>
+    <w:rsid w:val="00D62468"/>
     <w:rsid w:val="00D67C88"/>
-    <w:rsid w:val="00D70D42"/>
-    <w:rsid w:val="00D80889"/>
     <w:rsid w:val="00D85218"/>
-    <w:rsid w:val="00D8619A"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
-    <w:rsid w:val="00DB0AE6"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00DD536C"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
-    <w:rsid w:val="00E02324"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
-    <w:rsid w:val="00E21385"/>
-    <w:rsid w:val="00E50899"/>
+    <w:rsid w:val="00E411B6"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
-    <w:rsid w:val="00E80AEE"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
-    <w:rsid w:val="00EB0991"/>
-    <w:rsid w:val="00EB4FF5"/>
     <w:rsid w:val="00EB6714"/>
+    <w:rsid w:val="00EC027F"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
-    <w:rsid w:val="00ED21C5"/>
     <w:rsid w:val="00ED49C3"/>
-    <w:rsid w:val="00ED5E54"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
-    <w:rsid w:val="00EF385B"/>
-    <w:rsid w:val="00EF6A76"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
-    <w:rsid w:val="00F31657"/>
     <w:rsid w:val="00F35B05"/>
+    <w:rsid w:val="00F36393"/>
     <w:rsid w:val="00F413D9"/>
-    <w:rsid w:val="00F42379"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
-    <w:rsid w:val="00F635F9"/>
-    <w:rsid w:val="00F86466"/>
     <w:rsid w:val="00F86F47"/>
-    <w:rsid w:val="00F87CF1"/>
     <w:rsid w:val="00F90B64"/>
-    <w:rsid w:val="00F91BF3"/>
-    <w:rsid w:val="00F9721C"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
+    <w:rsid w:val="00FB5572"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC4F36"/>
-    <w:rsid w:val="00FD088E"/>
     <w:rsid w:val="00FD3C70"/>
-    <w:rsid w:val="00FD5D7B"/>
-    <w:rsid w:val="00FD631A"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
-    <w:rsid w:val="00FE72D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{712A4389-2979-4B26-8AAA-5D62A49B80DA}"/>
+  <w15:docId w15:val="{65A84073-C6F4-4A0B-89DF-4D8D0BF72741}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7199,51 +11081,51 @@
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="List Number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
@@ -7521,127 +11403,129 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="009A32ED"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
+      <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       <w:ind w:left="567" w:right="868"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00CC2BC4"/>
+    <w:rsid w:val="001108C0"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="1500" w:after="240"/>
+      <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="567"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
@@ -7876,70 +11760,71 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002651D6"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
-    <w:rsid w:val="00CC2BC4"/>
+    <w:rsid w:val="001108C0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
@@ -8051,71 +11936,71 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
@@ -8141,144 +12026,138 @@
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B3130F"/>
+    <w:rsid w:val="00B405A1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       <w:ind w:right="142"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
-    <w:name w:val="Omslagsunderrubrik"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UnderrubrikVGR">
+    <w:name w:val="Underrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="OmslagsunderrubrikChar"/>
+    <w:link w:val="UnderrubrikVGRChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
-    <w:name w:val="Omslagsunderrubrik Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikVGRChar">
+    <w:name w:val="Underrubrik VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Omslagsunderrubrik"/>
+    <w:link w:val="UnderrubrikVGR"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B3130F"/>
+    <w:rsid w:val="00BC6590"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-      <w:ind w:left="924" w:right="0"/>
+      <w:ind w:right="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B3130F"/>
+    <w:rsid w:val="00E61294"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="1281"/>
+      <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="960"/>
     </w:pPr>
@@ -8315,118 +12194,118 @@
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="00C139D4"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:color w:val="000000"/>
-      <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FB5086"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
@@ -9408,60 +13287,57 @@
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="000902DC"/>
+    <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="924" w:hanging="357"/>
+      <w:ind w:left="1712" w:hanging="357"/>
+      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
@@ -9629,273 +13505,2477 @@
     <w:aliases w:val="(=Löpande text)"/>
     <w:link w:val="BrdtextChar"/>
     <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:spacing w:after="160"/>
       <w:ind w:left="2676"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextChar">
     <w:name w:val="Brödtext Char"/>
     <w:aliases w:val="(=Löpande text) Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Brdtext"/>
     <w:rsid w:val="009A32ED"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabell">
     <w:name w:val="Tabell"/>
     <w:link w:val="TabellChar"/>
     <w:qFormat/>
-    <w:rsid w:val="009A32ED"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:line="288" w:lineRule="auto"/>
       <w:ind w:right="-142"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabellChar">
     <w:name w:val="Tabell Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Tabell"/>
-    <w:rsid w:val="009A32ED"/>
+    <w:rsid w:val="00831C35"/>
     <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-    </w:rPr>
-[...32 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="AnvndHyperlnk">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001E2960"/>
+    <w:rsid w:val="00B97D4E"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Kommentarsreferens">
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="character" w:styleId="Olstomnmnande">
+    <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A51768"/>
+    <w:rsid w:val="00672EC3"/>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kommentarer">
-[...3 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Innehllsfrteckningsrubrik">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Rubrik1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A51768"/>
+    <w:qFormat/>
+    <w:rsid w:val="00996020"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0"/>
+      <w:contextualSpacing w:val="0"/>
+      <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
-[...54 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
+    <w:div w:id="32391121">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1026754811">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="534538521">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="171458574">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1395392531">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="720636380">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1904631998">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="193421539">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1295058978">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="416174846">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="66928372">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1255169747">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="798841546">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="58789103">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="992101881">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="490214674">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="331491458">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1835489272">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="491873843">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="791902044">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="293609411">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="952201938">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="248540678">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="428283083">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="853033137">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2045251705">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1515613197">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1529179223">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2036226073">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1279528604">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="636692477">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1196893460">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1506164739">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="327252573">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1880625750">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1875463021">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="333151379">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2038968736">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1291325892">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="242835951">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="625041804">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1735858125">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1853186018">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="908418580">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1110513755">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2095932801">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="472138126">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="196771283">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1044406690">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="540745182">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1362246339">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1990941959">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1911572238">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="197283103">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1254701240">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2051294840">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1948077709">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="199248470">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1814441866">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1361592042">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="917982915">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="861363660">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="380325300">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+    </w:div>
+    <w:div w:id="635332476">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="111365402">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1997222626">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="821388944">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="2051539254">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="10228014">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1075399900">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="828710287">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1389109965">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="456022093">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="326830819">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1118569151">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1682587988">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1047995161">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="392116807">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="70735879">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="876116501">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1606889947">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="769664504">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="611480850">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1872457576">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="839196770">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1460878663">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1721054571">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1744064049">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1218014307">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1715109755">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="93401688">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1839812042">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1402750286">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1399396180">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="94596168">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="829296307">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1658610648">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="147863248">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1465386614">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1680040447">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="618528876">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="901404487">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1930037036">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="562259340">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="985932559">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="813303841">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="138495812">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="675228834">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1491562026">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1258565084">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1889763056">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1602448850">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="893345778">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1716851929">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1652708977">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1416319365">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="33432519">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="732461524">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2019849786">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="867529690">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="717054689">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1935628353">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1572159313">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="617642308">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="358699632">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1339581334">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1357123921">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2087221642">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1258754608">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1386565371">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1188251390">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="474949523">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1675648410">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="561984611">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="25759473">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1379403679">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="492188217">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="616067133">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1512917702">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1401251673">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1699433831">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="913395731">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2136480388">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="996543186">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="804082391">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="890111290">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2086416435">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2046901418">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1894540526">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="161239281">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1407145040">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="616790044">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1797605670">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1588882473">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="303510800">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1337540643">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="494928287">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="672533227">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1751729507">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2031756857">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2113816477">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1796370457">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="613485614">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1791241962">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="488442103">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1994605067">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1110783554">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="866678628">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1915162353">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1353338141">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="414861467">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1994524226">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="215894375">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="457769752">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1452702969">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="930969116">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1604416738">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1940335820">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="972637520">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="449206237">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1256936452">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="157842373">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="653144044">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="830952530">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1659572963">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1082065947">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="282419530">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
   </w:divs>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11800-2140136717-551/surrogate/Suicidalitet%20hos%20vuxna%20%e2%80%93%20akut%20bed%c3%b6mning%20och%20handl%c3%a4ggning.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardgivare.skane.se/kompetens-utveckling/utbildningar/webb/spiss---suicidprevention-i-svensk-sjukvard" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-lagar/dokument/svensk-forfattningssamling/vapenlag-199667_sfs-1996-67" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hittadokument.vgregion.se/sas" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stegforlivet.se/material-och-utbildningar/" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardgivare.skane.se/kompetens-utveckling/utbildningar/webb/spiss---suicidprevention-i-svensk-sjukvard" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utbildning.socialstyrelsen.se/learn/course/external/view/elearning/467/det-vi-inte-ser-om-bemotande-av-personer-med-psykisk-ohalsa-i-halso-och-sjukvarden" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-611/surrogate/Suicidriskbed%c3%b6mning%20inom%20somatisk%20v%c3%a5rd%20-%20checklista%20och%20st%c3%b6d%20f%c3%b6r%20dokumentation%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9639-967991447-112/surrogate/Suicidriskbed%c3%b6mning%20och%20arbete%20med%20patienter%20i%20riskzon%20f%c3%b6r%20suicid%20inom%20VO%20psykiatri%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.socialstyrelsen.se/kunskapsstod-och-regler/regler-och-riktlinjer/foreskrifter-och-allmanna-rad/konsoliderade-foreskrifter/200821-om-anmalan-av-patienter-som-av-medicinska-skal-ar-olampliga-att-inneha-skjutvapen/" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11800-2140136717-391/surrogate/Efterlevandest%c3%b6d%20vid%20suicid.pdf" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://patientsakerhet.socialstyrelsen.se/risker-och-vardskador/vardskador/suicid/" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11800-2140136717-391/surrogate/Efterlevandest%c3%b6d%20vid%20suicid.pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ki.se/nasp" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11800-2140136717-551/surrogate/Suicidalitet%20hos%20vuxna%20%e2%80%93%20akut%20bed%c3%b6mning%20och%20handl%c3%a4ggning.pdf" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Det%20vi%20inte%20ser.https://utbildning.socialstyrelsen.se/learn/course/external/view/elearning/467/det-vi-inte-ser-om-bemotande-av-personer-med-psykisk-ohalsa-i-halso-och-sjukvarden%20" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.socialstyrelsen.se/globalassets/sharepoint-dokument/artikelkatalog/vagledning/2013-10-13.pdf" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11800-2140136717-712/surrogate/St%c3%b6d%20till%20medarbetare%20vid%20patients%20suicid%20eller%20suicidf%c3%b6rs%c3%b6k.pdf" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.riksdagen.se" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hittadokument.vgregion.se/sas" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-611/surrogate/Suicidriskbed%c3%b6mning%20inom%20somatisk%20v%c3%a5rd%20-%20checklista%20och%20st%c3%b6d%20f%c3%b6r%20dokumentation%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11800-2140136717-712/surrogate/St%c3%b6d%20till%20medarbetare%20vid%20patients%20suicid%20eller%20suicidf%c3%b6rs%c3%b6k.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-611/surrogate/Suicidriskbed%c3%b6mning%20inom%20somatisk%20v%c3%a5rd%20-%20checklista%20och%20st%c3%b6d%20f%c3%b6r%20dokumentation%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/hs9766-305841775-246/surrogate/Suicidalitet%20hos%20vuxna%20-%20akut%20bed%c3%b6mning%2c%20handl%c3%a4ggning.pdf" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.socialstyrelsen.se/kunskapsstod-och-regler/regler-och-riktlinjer/foreskrifter-och-allmanna-rad/konsoliderade-foreskrifter/200821-om-anmalan-av-patienter-som-av-medicinska-skal-ar-olampliga-att-inneha-skjutvapen/" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utbildning.socialstyrelsen.se/learn/course/external/view/elearning/467/det-vi-inte-ser-om-bemotande-av-personer-med-psykisk-ohalsa-i-halso-och-sjukvarden" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11800-2140136717-552/surrogate/Suicidalitet%20hos%20barn%20och%20ungdom%20%e2%80%93%20akut%20bed%c3%b6mning%20handl%c3%a4ggning.pdf" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stegforlivet.se/material-och-utbildningar" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11800-2140136717-552/surrogate/Suicidalitet%20hos%20barn%20och%20ungdom%20%e2%80%93%20akut%20bed%c3%b6mning%20handl%c3%a4ggning.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-611/surrogate/Suicidriskbed%c3%b6mning%20inom%20somatisk%20v%c3%a5rd%20-%20checklista%20och%20st%c3%b6d%20f%c3%b6r%20dokumentation%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://patientsakerhet.socialstyrelsen.se/risker-och-vardskador/vardskador/suicid/" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/hs9766-305841775-245/surrogate/Suicidalitet%20hos%20barn%20och%20ungdom%20-%20akut%20bed%c3%b6mning%20och%20handl%c3%a4ggning.pdf" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.socialstyrelsen.se/globalassets/sharepoint-dokument/artikelkatalog/vagledning/2013-10-13.pdf" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ki.se/nasp" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId51" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="rewritten://ccc99fe3-dc4e-498b-bedb-e88629908c03" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-611/surrogate/Suicidriskbed%c3%b6mning%20inom%20somatisk%20v%c3%a5rd%20-%20checklista%20och%20st%c3%b6d%20f%c3%b6r%20dokumentation%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11800-2140136717-552/surrogate/Suicidalitet%20hos%20barn%20och%20ungdom%20%e2%80%93%20akut%20bed%c3%b6mning%20handl%c3%a4ggning.pdf" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-611/surrogate/Suicidriskbed%c3%b6mning%20inom%20somatisk%20v%c3%a5rd%20-%20checklista%20och%20st%c3%b6d%20f%c3%b6r%20dokumentation%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-lagar/dokument/svensk-forfattningssamling/vapenlag-199667_sfs-1996-67" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hittadokument.vgregion.se/sas" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stegforlivet.se/material-och-utbildningar/" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardgivare.skane.se/kompetens-utveckling/utbildningar/webb/spiss---suicidprevention-i-svensk-sjukvard" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-342/surrogate/Suicidriskbed%c3%b6mning%20av%20vuxna%20prehospitalt%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11800-2140136717-551/surrogate/Suicidalitet%20hos%20vuxna%20%e2%80%93%20akut%20bed%c3%b6mning%20och%20handl%c3%a4ggning.pdf" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.riksdagen.se/" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ki.se/nasp" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libguides.ub.uu.se/oxford-chicago-fotnoter" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ki.se/nasp" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/hs9766-305841775-246/surrogate/Suicidalitet%20hos%20vuxna%20-%20akut%20bed%c3%b6mning%2c%20handl%c3%a4ggning.pdf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11800-2140136717-391/surrogate/Efterlevandest%c3%b6d%20vid%20suicid.pdf" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utbildning.socialstyrelsen.se/learn/course/external/view/elearning/467/det-vi-inte-ser-om-bemotande-av-personer-med-psykisk-ohalsa-i-halso-och-sjukvarden" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11800-2140136717-391/surrogate/Efterlevandest%c3%b6d%20vid%20suicid.pdf" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.socialstyrelsen.se/globalassets/sharepoint-dokument/artikelkatalog/vagledning/2013-10-13.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.socialstyrelsen.se/kunskapsstod-och-regler/regler-och-riktlinjer/foreskrifter-och-allmanna-rad/konsoliderade-foreskrifter/200821-om-anmalan-av-patienter-som-av-medicinska-skal-ar-olampliga-att-inneha-skjutvapen/" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11800-2140136717-712/surrogate/St%c3%b6d%20till%20medarbetare%20vid%20patients%20suicid%20eller%20suicidf%c3%b6rs%c3%b6k.pdf" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utbildning.socialstyrelsen.se/learn/course/external/view/elearning/467/det-vi-inte-ser-om-bemotande-av-personer-med-psykisk-ohalsa-i-halso-och-sjukvarden" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://patientsakerhet.socialstyrelsen.se/risker-och-vardskador/vardskador/suicid/" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11800-2140136717-712/surrogate/St%c3%b6d%20till%20medarbetare%20vid%20patients%20suicid%20eller%20suicidf%c3%b6rs%c3%b6k.pdf" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.socialstyrelsen.se/globalassets/sharepoint-dokument/artikelkatalog/vagledning/2013-10-13.pdf" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hittadokument.vgregion.se/sas" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11800-2140136717-551/surrogate/Suicidalitet%20hos%20vuxna%20%e2%80%93%20akut%20bed%c3%b6mning%20och%20handl%c3%a4ggning.pdf" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-342/surrogate/Suicidriskbed%c3%b6mning%20av%20vuxna%20prehospitalt%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-611/surrogate/Suicidriskbed%c3%b6mning%20inom%20somatisk%20v%c3%a5rd%20-%20checklista%20och%20st%c3%b6d%20f%c3%b6r%20dokumentation%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/hs9766-305841775-245/surrogate/Suicidalitet%20hos%20barn%20och%20ungdom%20-%20akut%20bed%c3%b6mning%20och%20handl%c3%a4ggning.pdf" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://patientsakerhet.socialstyrelsen.se/risker-och-vardskador/vardskador/suicid/" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stegforlivet.se/material-och-utbildningar" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.socialstyrelsen.se/kunskapsstod-och-regler/regler-och-riktlinjer/foreskrifter-och-allmanna-rad/konsoliderade-foreskrifter/200821-om-anmalan-av-patienter-som-av-medicinska-skal-ar-olampliga-att-inneha-skjutvapen/" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="367B1E"/>
       </a:accent2>
       <a:accent3>
@@ -10176,1230 +16256,73 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Dok_med_omslag_sd_red</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>21595</Characters>
+  <Pages>10</Pages>
+  <Words>3609</Words>
+  <Characters>19131</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>179</Lines>
-  <Paragraphs>47</Paragraphs>
+  <Lines>159</Lines>
+  <Paragraphs>45</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>23517</CharactersWithSpaces>
+  <CharactersWithSpaces>22695</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
-  <HLinks>
-[...1154 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Suicidprevention inom somatisk vård - ansvar och grundläggande kompetens, SÄS</dc:title>
   <dc:subject/>
-  <dc:creator/>
+  <dc:creator>Kristina Johansson</dc:creator>
   <keywords/>
-  <lastModifiedBy>Karin Åhlin</lastModifiedBy>
-[...1 lines deleted...]
-  <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
+  <lastModifiedBy>Kristina Johansson</lastModifiedBy>
+  <revision>6</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>