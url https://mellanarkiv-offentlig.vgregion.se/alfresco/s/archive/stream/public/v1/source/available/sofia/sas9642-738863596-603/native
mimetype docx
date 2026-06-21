--- v0 (2025-11-26)
+++ v1 (2026-06-21)
@@ -1,22572 +1,19756 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="061914D4" w14:textId="2DB10968" w:rsidR="00184167" w:rsidRPr="00B94AD2" w:rsidRDefault="337929BE" w:rsidP="00B94AD2">
+    <w:p w:rsidR="004A6DB4" w:rsidP="009A32ED" w:rsidRDefault="004A6DB4" w14:paraId="291DC366" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="Rubrik1"/>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
-[...1 lines deleted...]
-        <w:t>Egenvård</w:t>
+      <w:bookmarkStart w:name="_Toc100327184" w:id="0"/>
+      <w:bookmarkStart w:name="_Toc181866756" w:id="1"/>
+      <w:r w:rsidRPr="004A6DB4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Egenvård och när blankett ”egenvårdsintyg” ska skrivas, SÄS (VGV)</w:t>
       </w:r>
-      <w:r w:rsidR="00CD730A" w:rsidRPr="00B94AD2">
-        <w:t xml:space="preserve"> och när </w:t>
+    </w:p>
+    <w:p w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="009A32ED" w14:paraId="11BC1DCA" w14:textId="11C76296">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
-      <w:r w:rsidR="00BC70F6" w:rsidRPr="00B94AD2">
-        <w:t>blankett ”</w:t>
+      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="36DB2097" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc100327185" w:id="2"/>
+      <w:bookmarkStart w:name="_Toc181866757" w:id="3"/>
+      <w:bookmarkStart w:name="_Toc72840807" w:id="4"/>
+      <w:r w:rsidRPr="003876F2">
+        <w:t>Innehållet är ersatt med hänvisning till länsgemensam riktlinje avseende regelverk samt tillägg av länk till ny länsgemensam rutin om egenvård för barn och unga inom LSS. </w:t>
       </w:r>
-      <w:r w:rsidR="00CD730A" w:rsidRPr="00B94AD2">
-        <w:t>egenvårds</w:t>
+    </w:p>
+    <w:p w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="009A32ED" w14:paraId="29B03EF5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc100327186" w:id="5"/>
+      <w:bookmarkStart w:name="_Toc181866759" w:id="6"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r>
+        <w:t>Bakgrund och syfte</w:t>
       </w:r>
-      <w:r w:rsidR="00E22952" w:rsidRPr="00B94AD2">
-[...8 lines deleted...]
-      <w:r w:rsidR="000820D3" w:rsidRPr="00B94AD2">
+      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AC066B" w:rsidRPr="00B94AD2">
-        <w:t>(VGV)</w:t>
+    </w:p>
+    <w:p w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="5DB72039" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc100327187" w:id="7"/>
+      <w:bookmarkStart w:name="_Toc181866760" w:id="8"/>
+      <w:r w:rsidRPr="003876F2">
+        <w:t>Denna rutin ska läsas tillsammans med den länsgemensamma riktlinjen, som syftar till att förklara vad egenvård innebär och när ett egenvårdsintyg behöver skrivas. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="7C2768EB" w14:textId="188361A1" w:rsidR="00656DCD" w:rsidRDefault="337929BE" w:rsidP="0017508E">
+    <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="0EE498C4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:r>
-        <w:t>Syfte</w:t>
+      <w:bookmarkStart w:name="_Toc100327194" w:id="9"/>
+      <w:bookmarkStart w:name="_Toc181866763" w:id="10"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r w:rsidRPr="003876F2">
+        <w:t>Extern länk </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BA1CB88" w14:textId="3859172A" w:rsidR="00B115FF" w:rsidRPr="0099530D" w:rsidRDefault="00167230" w:rsidP="274A91B0">
-[...53 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="72C55850" w14:textId="77777777">
+      <w:r w:rsidRPr="003876F2">
+        <w:t>Nedan länsgemensam riktlinje och rutin är beslutade av Vårdsamverkan Västra Götaland och fastställd av hälso- och sjukvårdsutvecklingsdirektören med giltighetstid från 1 juli 2024. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41C499FC" w14:textId="4B4030B5" w:rsidR="00B115FF" w:rsidRPr="0099530D" w:rsidRDefault="58CC6995">
-[...161 lines deleted...]
-        <w:r w:rsidR="1B3E253A" w:rsidRPr="274A91B0">
+    <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="17D9EF59" w14:textId="77777777">
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId8">
+        <w:r w:rsidRPr="003876F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Länsgemensam riktlinje för egenvård</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0BCBE84D">
-[...18 lines deleted...]
-        <w:t>1 juli 2024.</w:t>
+      <w:r w:rsidRPr="003876F2">
+        <w:t> är överordnad och reglerar både lokala rutiner och nedan länsgemensam rutin för barn och unga på korttidsvistelse LLS.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31738C72" w14:textId="01E5D9A6" w:rsidR="00D93D8E" w:rsidRDefault="00000000" w:rsidP="274A91B0">
-[...1 lines deleted...]
-        <w:r w:rsidR="581055F4" w:rsidRPr="274A91B0">
+    <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="1EBFED98" w14:textId="77777777">
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId9">
+        <w:r w:rsidRPr="003876F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Länsgemensam rutin för hälso- och sjukvårdsinsatser som är bedömda att kunna utföras som egenvård för barn och unga på korttidsvistelse LSS</w:t>
+          <w:t>Länsgemensam rutin för hälso- och sjukvårdsinsatser som är bedömda att kunna utföras som egenvård för barn och unga på korttidsvistelse LSS.</w:t>
         </w:r>
-        <w:r w:rsidR="2115DA70" w:rsidRPr="274A91B0">
+      </w:hyperlink>
+      <w:r w:rsidRPr="003876F2">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="440AA5E7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003876F2">
+        <w:t>Lokalt förtydligande för SÄS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="678B65E8" w14:textId="77777777">
+      <w:r w:rsidRPr="003876F2">
+        <w:t>SÄS rutin tillsammans med bilagor och den länsgemensamma riktlinjen ska ge stöd i att utfärda egenvårdsintyg på ett patientssäkert sätt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="69D17110" w14:textId="77777777">
+      <w:r w:rsidRPr="003876F2">
+        <w:t>Bilagorna ger exempel på insatser som inte kräver egenvårdsintyg och då insatser räknas som egenvård och kräver egenvårdintyg. Observera att det alltid behöver göras en individuell bedömning. Exempel i bilagorna är endast vägledande.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="00371720" w14:paraId="22EB4F5A" w14:textId="607AFB49">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:hyperlink w:history="1" w:anchor="Bilaga1">
+        <w:r w:rsidRPr="00371720" w:rsidR="003876F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>.</w:t>
+          <w:t>Bilag</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00371720" w:rsidR="003876F2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>a</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00371720" w:rsidR="003876F2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> 1, Ex</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00371720" w:rsidR="003876F2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>e</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00371720" w:rsidR="003876F2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>mpel på tillfällen och åtgärder som inte kräver egenvår</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00371720" w:rsidR="003876F2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>d</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00371720" w:rsidR="003876F2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>sintyg </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1C3B2103" w14:textId="1D5F8FFE" w:rsidR="00D93D8E" w:rsidRDefault="00C701E5" w:rsidP="00C701E5">
+    <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="00371720" w14:paraId="384FEFAF" w14:textId="26681ECD">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:hyperlink w:history="1" w:anchor="Bilaga2">
+        <w:r w:rsidRPr="00371720" w:rsidR="003876F2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Bilaga 2, Exempel på åtgärder då egenvårdsintyg behövs - vuxna </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="00371720" w14:paraId="6DAAEB0E" w14:textId="46773EAF">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:hyperlink w:history="1" w:anchor="Bilaga3">
+        <w:r w:rsidRPr="00371720" w:rsidR="003876F2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Bilaga 3, Exempel på åtgärder då egenvårdsintyg behövs - barn och unga </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="7D8C8995" w14:textId="77777777"/>
+    <w:p w:rsidRPr="000D04ED" w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="009A32ED" w14:paraId="46F80C1F" w14:textId="6F43226C">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:ind w:right="-143"/>
       </w:pPr>
-      <w:r>
-        <w:t>Lokalt förtydligande för SÄS</w:t>
+      <w:r w:rsidRPr="000D04ED">
+        <w:t>Arbetsgrupp</w:t>
       </w:r>
-    </w:p>
-[...64 lines deleted...]
-      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="77020006">
-[...3 lines deleted...]
-        <w:t>egenvård</w:t>
+    </w:p>
+    <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="1EAB4AF2" w14:textId="77777777">
+      <w:r w:rsidRPr="003876F2">
+        <w:t>Karin Scharl, chefsjuksköterska, SÄS </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42D9DEF5" w14:textId="0F3CC190" w:rsidR="00E82522" w:rsidRPr="00E82522" w:rsidRDefault="337929BE" w:rsidP="00AF4873">
+    <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="05C37A9E" w:rsidRDefault="003876F2" w14:paraId="2C66F3B1" w14:textId="32878C91">
       <w:pPr>
-        <w:keepNext/>
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+        <w:pStyle w:val="Normal"/>
+      </w:pPr>
+      <w:r w:rsidR="05C37A9E">
+        <w:rPr/>
+        <w:t xml:space="preserve">Helen Simonen, planeringsledare, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="05C37A9E" w:rsidR="05C37A9E">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:t>Remissinstanser</w:t>
+        <w:t>Ledning och kommunikation</w:t>
+      </w:r>
+      <w:r w:rsidR="05C37A9E">
+        <w:rPr/>
+        <w:t xml:space="preserve"> SÄS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C50F6F4" w14:textId="6A283F06" w:rsidR="00E82522" w:rsidRDefault="337929BE" w:rsidP="00AF4873">
-[...68 lines deleted...]
-    <w:p w14:paraId="03CB7B50" w14:textId="5BDB8B31" w:rsidR="00D609F0" w:rsidRDefault="337929BE" w:rsidP="00D609F0">
+    <w:p w:rsidRPr="000D04ED" w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="009A32ED" w14:paraId="188AE2C8" w14:textId="24E09890">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
       </w:pPr>
-      <w:r>
-        <w:t>Referensförteckning</w:t>
+      <w:bookmarkStart w:name="_Toc100327195" w:id="11"/>
+      <w:bookmarkStart w:name="_Toc181866764" w:id="12"/>
+      <w:r w:rsidRPr="000D04ED">
+        <w:t>Källförteckning</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
-    <w:p w14:paraId="6D5A5239" w14:textId="11050191" w:rsidR="3003B33E" w:rsidRPr="0036248A" w:rsidRDefault="3003B33E" w:rsidP="0036248A">
-[...4 lines deleted...]
-        <w:t>Länsgemensam riktlinje för egenvård</w:t>
+    <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="0DA7DB98" w14:textId="77777777">
+      <w:r w:rsidRPr="003876F2">
+        <w:t>Länsgemensam riktlinje för egenvård. Vårdsamverkan Västra Götaland. </w:t>
       </w:r>
-      <w:r w:rsidRPr="0036248A">
-[...5 lines deleted...]
-      <w:r w:rsidR="0036248A">
+      <w:r w:rsidRPr="003876F2">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidR="006C21E7" w:rsidRPr="006C21E7">
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId10">
+        <w:r w:rsidRPr="003876F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>www.vardsamverkan.se/dokument/styrdokument</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="006C21E7" w:rsidRPr="006C21E7">
-        <w:t>/</w:t>
+      <w:r w:rsidRPr="003876F2">
+        <w:t>/ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F4F3A4B" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRPr="00FB4D24" w:rsidRDefault="3003B33E" w:rsidP="0036248A">
-[...9 lines deleted...]
-        <w:t>Länsgemensam rutin för hälso- och sjukvårdsinsatser som är bedömda att kunna utföras som egenvård för barn och unga på korttidsvistelse LSS.</w:t>
+    <w:p w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="7BA0183A" w14:textId="77777777">
+      <w:r w:rsidRPr="003876F2">
+        <w:t>Länsgemensam rutin för hälso- och sjukvårdsinsatser som är bedömda att kunna utföras som egenvård för barn och unga på korttidsvistelse LSS. Vårdsamverkan Västra Götaland. </w:t>
       </w:r>
-      <w:r w:rsidR="00593E44">
-[...2 lines deleted...]
-      <w:r w:rsidR="00593E44">
+      <w:r w:rsidRPr="003876F2">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidR="00593E44" w:rsidRPr="00593E44">
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId11">
+        <w:r w:rsidRPr="003876F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>www.vardsamverkan.se/dokument/styrdokument/</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="003876F2">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="16C5B826" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRDefault="00FB4D24" w:rsidP="00FB4D24">
+    <w:p w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="58C3EB92" w14:textId="77777777"/>
+    <w:p w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="7B9BDD0E" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="Punktlista"/>
-[...23 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId21"/>
+        <w:sectPr w:rsidR="003876F2" w:rsidSect="00B96AFF">
+          <w:headerReference w:type="default" r:id="rId12"/>
+          <w:footerReference w:type="even" r:id="rId13"/>
+          <w:footerReference w:type="default" r:id="rId14"/>
+          <w:headerReference w:type="first" r:id="rId15"/>
+          <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
-          <w:pgSz w:w="11900" w:h="16840"/>
+          <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
           <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc132815969"/>
     </w:p>
-    <w:p w14:paraId="170A738B" w14:textId="77777777" w:rsidR="00DA6716" w:rsidRDefault="00DA6716" w:rsidP="00FB4D24">
-[...4 lines deleted...]
-      <w:r w:rsidRPr="0030686F">
+    <w:p w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="49D75D1E" w14:textId="77777777"/>
+    <w:p w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="5FC8A705" w14:textId="748DC942">
+      <w:bookmarkStart w:name="Bilaga1" w:id="13"/>
+      <w:r w:rsidRPr="003876F2">
         <w:rPr>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>Bilaga 1</w:t>
+        <w:t>Bilaga 1,</w:t>
       </w:r>
-      <w:r w:rsidR="00FD606E" w:rsidRPr="0030686F">
+      <w:r w:rsidRPr="003876F2">
+        <w:t> Exempel på tillfällen och åtgärder som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003876F2">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...16 lines deleted...]
-          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>inte</w:t>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> kräver egenvårds</w:t>
+      <w:r w:rsidRPr="003876F2">
+        <w:t> kräver egenvårdsintyg </w:t>
       </w:r>
-      <w:r w:rsidRPr="007460CB">
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellrutnt"/>
-        <w:tblW w:w="13892" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblCaption w:val="Bilaga 1 "/>
-        <w:tblDescription w:val="Tabellen ger exempel på åtgärder och tillfällen som inte kräver att blankett om egenvårdsintyg utfärdas."/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3470"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3475"/>
+        <w:gridCol w:w="3465"/>
+        <w:gridCol w:w="3465"/>
+        <w:gridCol w:w="3465"/>
+        <w:gridCol w:w="3465"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FB4D24" w:rsidRPr="00611CA9" w14:paraId="0F04D2D6" w14:textId="77777777" w:rsidTr="00FB4D24">
+      <w:tr w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidTr="003876F2" w14:paraId="2E15EB13" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="482"/>
-          <w:tblHeader/>
+          <w:trHeight w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3470" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5" w:themeFill="background2" w:themeFillTint="33"/>
+            <w:tcW w:w="3465" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="06FF5711" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRPr="00DA6716" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...14 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:bookmarkEnd w:id="13"/>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="0A81CD02" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Olika scenarier</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3472" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5" w:themeFill="background2" w:themeFillTint="33"/>
+            <w:tcW w:w="3465" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0CBBEA2A" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRPr="00DA6716" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...14 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="30A28591" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Sjukhus</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3475" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5" w:themeFill="background2" w:themeFillTint="33"/>
+            <w:tcW w:w="3465" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="20130F92" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRPr="00DA6716" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...14 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="65EADC39" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Vårdcentral</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3475" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5" w:themeFill="background2" w:themeFillTint="33"/>
+            <w:tcW w:w="3465" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1649245D" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRPr="00DA6716" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...14 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="7E0F5AA8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Kommun</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB4D24" w14:paraId="3377E32A" w14:textId="77777777" w:rsidTr="00FB4D24">
+      <w:tr w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidTr="003876F2" w14:paraId="19092183" w14:textId="77777777">
         <w:trPr>
-          <w:tblHeader/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3470" w:type="dxa"/>
+            <w:tcW w:w="3465" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4719276B" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRPr="00702165" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...5 lines deleted...]
-              <w:t>Egenvårdsinsatser som inte bedöms möjlig p.g.a. kognitiva funktionshinder eller av annan orsak som bedöms riskfull.</w:t>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="19E7FE1D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Egenvårdsinsatser som inte bedöms möjlig p.g.a. kognitiva funktionshinder eller av annan orsak som bedöms riskfull. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3472" w:type="dxa"/>
+            <w:tcW w:w="3465" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2B0A1F3F" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRPr="00702165" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...26 lines deleted...]
-              <w:t>Från akutmottagningen skrivs Meddelande vård och omsorg till primärvården av hälso-och sjukvårdspersonal samtidigt som en remiss från läkare behöver skrivas som komplement och som medicinskt stöd och underlag till primärvården för en bedömning av behov av inskrivning.</w:t>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="740C5993" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Här förs informationen vidare för att begära inskrivning i kommunal hemsjukvård via en vårdbegäran i aktuellt IT, vårdinformationssystem. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="18D561B4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Akutmottagningen skriver inte en vårdbegäran i dagsläget men övriga mottagningar tillämpas detta. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="4D11EF43" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Från akutmottagningen skrivs Meddelande vård och omsorg till primärvården av hälso-och sjukvårdspersonal samtidigt som en remiss från läkare behöver skrivas som komplement och som medicinskt stöd och underlag till primärvården för en bedömning av behov av inskrivning. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3475" w:type="dxa"/>
+            <w:tcW w:w="3465" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="60D8FF9A" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...12 lines deleted...]
-              <w:t>Vårdcentralen svarar och tar över ärendet.</w:t>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="4414B202" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kommunen besvarar en vårdbegäran som är skickad från en öppenvårdsmottagning när behov av inskrivning i hemsjukvård efterfrågas. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="68FDDA4E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Vårdcentralen svarar och tar över ärendet. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3475" w:type="dxa"/>
+            <w:tcW w:w="3465" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4CE9769A" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...7 lines deleted...]
-              <w:t>.</w:t>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="6DACCB88" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kommunal hemsjukvård utför och eventuellt delegera till personal inom hemtjänst. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB4D24" w14:paraId="452AC4E5" w14:textId="77777777" w:rsidTr="00FB4D24">
+      <w:tr w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidTr="003876F2" w14:paraId="7035AFAC" w14:textId="77777777">
         <w:trPr>
-          <w:tblHeader/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3470" w:type="dxa"/>
+            <w:tcW w:w="3465" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="19528758" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...5 lines deleted...]
-              <w:t>Närstående är behjälplig med att utföra åtgärden.</w:t>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="0E5750DF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Närstående är behjälplig med att utföra åtgärden. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3472" w:type="dxa"/>
+            <w:tcW w:w="3465" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0E1F0095" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...7 lines deleted...]
-              <w:t xml:space="preserve">journal. </w:t>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="46C629EB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Dokumentera i journal.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3475" w:type="dxa"/>
+            <w:tcW w:w="3465" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5665FDCA" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="3B42EAF9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3475" w:type="dxa"/>
+            <w:tcW w:w="3465" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="21C607ED" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="113D1AB1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB4D24" w14:paraId="24222532" w14:textId="77777777" w:rsidTr="00FB4D24">
+      <w:tr w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidTr="003876F2" w14:paraId="2CD26EC5" w14:textId="77777777">
         <w:trPr>
-          <w:tblHeader/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3470" w:type="dxa"/>
+            <w:tcW w:w="3465" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="14D06F11" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRPr="00EB5505" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...5 lines deleted...]
-              <w:t>Smörja med mjukgörande salva som inte är på recept.</w:t>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="56A13C3D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Smörja med mjukgörande salva som inte är på recept. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3472" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5" w:themeFill="background2" w:themeFillTint="33"/>
+            <w:tcW w:w="3465" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1B41ABE8" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="0290D997" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3475" w:type="dxa"/>
+            <w:tcW w:w="3465" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="416C96C2" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="09F818C7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3475" w:type="dxa"/>
+            <w:tcW w:w="3465" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7DE06225" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="0DDB3023" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB4D24" w14:paraId="33FF40B1" w14:textId="77777777" w:rsidTr="00FB4D24">
+      <w:tr w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidTr="003876F2" w14:paraId="456F8325" w14:textId="77777777">
         <w:trPr>
-          <w:tblHeader/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3470" w:type="dxa"/>
+            <w:tcW w:w="3465" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4CF9BD77" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRPr="00611CA9" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...5 lines deleted...]
-              <w:t>Stödstrumpor som patienter haft innan vårdtillfället.</w:t>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="1FF051C6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Stödstrumpor som patienter haft innan vårdtillfället. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3472" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5" w:themeFill="background2" w:themeFillTint="33"/>
+            <w:tcW w:w="3465" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="23E650F4" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="617DDEB9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3475" w:type="dxa"/>
+            <w:tcW w:w="3465" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="55BC687F" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="34D653D5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3475" w:type="dxa"/>
+            <w:tcW w:w="3465" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3801B165" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="1D5AF4D6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB4D24" w14:paraId="1E0010F4" w14:textId="77777777" w:rsidTr="00FB4D24">
+      <w:tr w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidTr="003876F2" w14:paraId="0D0BEB7B" w14:textId="77777777">
         <w:trPr>
-          <w:tblHeader/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3470" w:type="dxa"/>
+            <w:tcW w:w="3465" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="62618756" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...8 lines deleted...]
-              <w:t>.</w:t>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="6206EE44" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Stödstrumpor som inte förebygger sjukdom. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3472" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5" w:themeFill="background2" w:themeFillTint="33"/>
+            <w:tcW w:w="3465" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5291E18E" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="3EEFA003" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3475" w:type="dxa"/>
+            <w:tcW w:w="3465" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4186F355" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="09DA6FDB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3475" w:type="dxa"/>
+            <w:tcW w:w="3465" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7131C92F" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="1C01D317" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0397244E" w14:textId="77777777" w:rsidR="00DA6716" w:rsidRDefault="00DA6716" w:rsidP="00DA6716"/>
-[...7723 lines deleted...]
-    <w:p w14:paraId="62A13EDF" w14:textId="77777777" w:rsidR="00EB5505" w:rsidRPr="0030686F" w:rsidRDefault="001D30A8" w:rsidP="00FB4D24">
+    <w:p w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="7F30E438" w14:textId="77777777"/>
+    <w:p w:rsidR="003876F2" w:rsidRDefault="003876F2" w14:paraId="68BEC35E" w14:textId="4BA10E4A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
-      <w:bookmarkStart w:id="4" w:name="_Toc132815971"/>
-      <w:r w:rsidR="00722FA4" w:rsidRPr="0030686F">
+    </w:p>
+    <w:p w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="7CAE0A51" w14:textId="1F4DCDC5">
+      <w:bookmarkStart w:name="Bilaga2" w:id="14"/>
+      <w:r w:rsidRPr="003876F2">
         <w:rPr>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Bilaga </w:t>
+        <w:t>Bilaga 2, </w:t>
       </w:r>
-      <w:r w:rsidR="007460CB" w:rsidRPr="0030686F">
-[...3 lines deleted...]
-        <w:t>3</w:t>
+      <w:r w:rsidRPr="003876F2">
+        <w:t>Exempel på åtgärder då egenvårdsintyg behövs - vuxna </w:t>
       </w:r>
-      <w:r w:rsidR="00FD606E" w:rsidRPr="0030686F">
-[...17 lines deleted...]
-      <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="VGRtabell"/>
-        <w:tblW w:w="14011" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
         </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
-        <w:tblCaption w:val="Bilaga 3"/>
-        <w:tblDescription w:val="Tabellen ger exempel på åtgärder där egenvårdsbeslut kan tas för barn och unga och då blanketten egenvårdsintyg behöver utfärdas."/>
+        <w:tblCaption w:val="Bilaga 2"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3823"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2439"/>
+        <w:gridCol w:w="3556"/>
+        <w:gridCol w:w="3106"/>
+        <w:gridCol w:w="2691"/>
+        <w:gridCol w:w="2748"/>
+        <w:gridCol w:w="2029"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FB4D24" w:rsidRPr="00722FA4" w14:paraId="53375014" w14:textId="77777777" w:rsidTr="00FB4D24">
+      <w:tr w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidTr="003876F2" w14:paraId="15DB9CF8" w14:textId="77777777">
         <w:trPr>
-          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:trHeight w:hRule="exact" w:val="680"/>
+          <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3823" w:type="dxa"/>
+            <w:tcW w:w="3825" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5" w:themeFill="background2" w:themeFillTint="33"/>
-[...3 lines deleted...]
-            </w:tcMar>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5EF5CF92" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRPr="00722FA4" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...13 lines deleted...]
-              <w:t>Typ av egenvårdsinsats</w:t>
+          <w:bookmarkEnd w:id="14"/>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="6931F3E5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Typ av egenvårdsinsats </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="3180" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5" w:themeFill="background2" w:themeFillTint="33"/>
-[...3 lines deleted...]
-            </w:tcMar>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1728F6B9" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRPr="00722FA4" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...38 lines deleted...]
-              <w:t>mottagning</w:t>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="3C66947F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Sjukhus/specialist- </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>mottagning </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="1920" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5" w:themeFill="background2" w:themeFillTint="33"/>
-[...3 lines deleted...]
-            </w:tcMar>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="198DD327" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRPr="00722FA4" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...14 lines deleted...]
-              <w:t>Vårdcentral</w:t>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="465BB317" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Vårdcentral </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="2865" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5" w:themeFill="background2" w:themeFillTint="33"/>
-[...3 lines deleted...]
-            </w:tcMar>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="70EA3EA1" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRPr="00722FA4" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...14 lines deleted...]
-              <w:t>Kommun/Skola/LSS</w:t>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="46F242DC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Kommun </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="2190" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5" w:themeFill="background2" w:themeFillTint="33"/>
-[...3 lines deleted...]
-            </w:tcMar>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6571A0EB" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRPr="00722FA4" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...14 lines deleted...]
-              <w:t>Övrigt</w:t>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="56FBD307" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Övrigt </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB4D24" w:rsidRPr="00722FA4" w14:paraId="360A2B22" w14:textId="77777777" w:rsidTr="00FB4D24">
+      <w:tr w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidTr="003876F2" w14:paraId="5A6D87DF" w14:textId="77777777">
         <w:trPr>
-          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3823" w:type="dxa"/>
+            <w:tcW w:w="3825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar>
-[...3 lines deleted...]
-            <w:vAlign w:val="top"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0C080103" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRPr="008F4456" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...23 lines deleted...]
-            </w:r>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="25219F60" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00722FA4">
-              <w:t>uribag</w:t>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Antikoagulantia</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00722FA4">
-[...235 lines deleted...]
-                <w:bCs w:val="0"/>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> - hjälp med administrering </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="15EBF214" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Patient behöver god kännedom vilket läkemedel som ska administreras (vart det ska administreras), vad det är till för och när det ska tas. Det ska även framgå i egenvårdsintyget vilket läkemedel och ordination som innefattas i egenvårdsintyget.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="17B2B8B1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kan inte patienten ta detta ansvar enl. ovan är det en hälso-och vilket förmedlas via aktuellt IT, vårdinformationssystem.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="3E642675" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Brukar i regel gå som HSL-insats</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-          </w:p>
-[...16 lines deleted...]
-              <w:t>Det är upp till varje kommun att ta beslut om de godkänner egenvården utan en inskrivning i hemsjukvården.</w:t>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="23242D46" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Det är upp till varje kommun att ta beslut om det godkänner egenvården utan en inskrivning i hemsjukvården.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="3180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar>
-[...3 lines deleted...]
-            <w:vAlign w:val="top"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3227970C" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRPr="00722FA4" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...220 lines deleted...]
-              <w:t xml:space="preserve"> är utförande av egenvård ett hälso- och sjukvårdsansvar.</w:t>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="3DE996F2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Är det nytt och patient endast behöver handräckning skrivs egenvårdsintyg. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="45508473" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Är patient inom slutenvården sker förankring med kommunen alternativt närstående innan utskrivning enligt rutin. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="3CF61502" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Befinner sig patienten på mottagning skrivs egenvårdsintyg. Säkerställ utbildning och instruktion om handhavandet till utställd person som ska utföra egenvårdsinsatsen. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="4790B06A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Faxa kopia till handläggare i kommuner inom Närvårdssamverkan Södra Älvsborgs område. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="14CC9F50" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>För övriga kommuner kommuniceras hur egenvårdsintyg når biståndshandläggare via aktuellt IT, vårdinformationssystem </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="09087A83" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Innan beslut om bistånd har tagits är utförande av egenvård ett hälso- och sjukvårdsansvar. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar>
-[...3 lines deleted...]
-            <w:vAlign w:val="top"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6504AB21" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...68 lines deleted...]
-              <w:t>Detta ska framgå av egenvårdsintyget.</w:t>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="25509AC8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ansvarar för uppföljning av egenvårdsintyg alternativt specialistmottagning. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="204E9E0F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Detta ska framgå av egenvårdsintyget. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="2865" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar>
-[...3 lines deleted...]
-            <w:vAlign w:val="top"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="71F59BE7" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRPr="00722FA4" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...134 lines deleted...]
-              <w:t>kola/kommun ska vända sig för vård eller åtgärd.</w:t>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="03127028" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kommunal personal utför insatsen alternativt anhörig eller närstående samt LSS-personal. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="2190" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar>
-[...3 lines deleted...]
-            <w:vAlign w:val="top"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7C37B11D" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRPr="00722FA4" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...50 lines deleted...]
-              <w:t>genvård på skola gäller att personal ges möjlighet att delta vid samordnad planering och ges utbildning för att kunna erhålla kompetens till att kunna utföra egenvårdsinsatsen.</w:t>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="756565AD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Om den enskilde behöver praktisk hjälp för egenvården har den enskilde rätten att ansöka om bistånd enligt socialtjänstlagen i sin kommun. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="4DFA9210" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ifylld blankett efter beslut om egenvård från läkare eller annan legitimerad hälso- och sjukvårdspersonal ska bifogas ansökan. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="20C25618" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Innan beslut om bistånd har tagits är utförande av egenvård ett hälso- och sjukvårdsansvar. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB4D24" w:rsidRPr="00722FA4" w14:paraId="7BA01697" w14:textId="77777777" w:rsidTr="00FB4D24">
+      <w:tr w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidTr="003876F2" w14:paraId="1B31DBD2" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3823" w:type="dxa"/>
+            <w:tcW w:w="3825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar>
-[...3 lines deleted...]
-            <w:vAlign w:val="top"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3F259995" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...213 lines deleted...]
-                <w:bCs w:val="0"/>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="370255D9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Eporatio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> - hjälp med administrering  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="6FA42585" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>av </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>sc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>. injektion </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="0740484B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patient behöver god kännedom vilket läkemedel som ska administreras (vart det ska administreras), vad det är till för och när det ska tas. Det ska även framgå i egenvårdsintyget vilket läkemedel och </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ordination som innefattas i egenvårdsintyget.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="48222B27" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kan inte patienten ta detta ansvar enl. ovan är det en hälso-och sjukvårdsåtgärd vilket förmedlas via aktuellt IT, vårdinformationssystem.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="61DE6310" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Brukar i regel gå som HSL-insats</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-          </w:p>
-[...16 lines deleted...]
-              <w:t>Det är upp till varje kommun/skola att ta beslut om de godkänner egenvårdsinsatsen.</w:t>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="2B8B4C3C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Det är upp till varje kommun att ta beslut om det godkänner egenvården utan en inskrivning i hemsjukvården.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="3180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar>
-[...3 lines deleted...]
-            <w:vAlign w:val="top"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0868C808" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...196 lines deleted...]
-              <w:t xml:space="preserve"> är utförande av egenvård ett hälso- och sjukvårdsansvar.</w:t>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="19F85119" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Är det nytt och patient endast behöver handräckning skrivs egenvårdsintyg. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="664BE181" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Är patient inom slutenvården sker förankring med kommunen alternativt närstående innan utskrivning enligt rutin. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="0816FF43" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Befinner sig patienten på mottagning skrivs egenvårdsintyg. Säkerställ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>utbildning och instruktion om handhavandet till utställd person som ska utföra egenvårdsinsatsen. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="754B684E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Faxa kopia till handläggare i kommuner inom Närvårdssamverkan Södra Älvsborgs område. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="68ED76AA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>För övriga kommuner kommuniceras hur egenvårdsintyg når biståndshandläggare via aktuellt IT, vårdinformationssystem </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="78EE3B2F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Innan beslut om bistånd har tagits är utförande av egenvård ett hälso- och sjukvårdsansvar. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar>
-[...3 lines deleted...]
-            <w:vAlign w:val="top"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4E6C4B9F" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...66 lines deleted...]
-              <w:t>Detta ska framgå av egenvårdsintyget.</w:t>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="66617BB3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ansvarar för uppföljning av egenvårdsintyg alternativt specialistmottagning. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="44D36528" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Detta ska framgå av egenvårdsintyget. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="2865" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar>
-[...3 lines deleted...]
-            <w:vAlign w:val="top"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="65F1F173" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRPr="00722FA4" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...201 lines deleted...]
-              <w:t>kola/kommun ska vända sig för vård eller åtgärd.</w:t>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="7CDC9548" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kommunal personal utför insatsen alternativt anhörig eller närstående samt LSS-personal. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="2190" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar>
-[...3 lines deleted...]
-            <w:vAlign w:val="top"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="533D978C" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRPr="00722FA4" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...66 lines deleted...]
-              <w:t>och ges utbildning för att kunna erhålla kompetens till att kunna utföra egenvårdsinsatsen.</w:t>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="3557DE9F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Om den enskilde behöver praktisk hjälp för egenvården har den enskilde rätten att ansöka om bistånd enligt socialtjänstlagen i sin kommun. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="07045028" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ifylld blankett efter beslut om egenvård från </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>läkare eller annan legitimerad hälso- och sjukvårdspersonal ska bifogas ansökan. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="4B83D291" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Innan beslut om bistånd har tagits är utförande av egenvård ett hälso- och sjukvårdsansvar. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB4D24" w:rsidRPr="00722FA4" w14:paraId="47298E8C" w14:textId="77777777" w:rsidTr="00FB4D24">
+      <w:tr w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidTr="003876F2" w14:paraId="6B392A2A" w14:textId="77777777">
         <w:trPr>
-          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:trHeight w:val="879"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3823" w:type="dxa"/>
+            <w:tcW w:w="3825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar>
-[...3 lines deleted...]
-            <w:vAlign w:val="top"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="478F8B94" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRPr="00722FA4" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...46 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="62CAC447" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Insulingivning - handräckning  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="17D8D274" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Patient behöver god kännedom om vilket insulin som ska ges (vart), vad det är till för och när det ska ges samt dosering (antal enheter). Det ska även framgå i egenvårdsintyget vilken/vilka sorts insulin som innefattas i egenvårdsintyget.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00722FA4">
-[...112 lines deleted...]
-                <w:bCs w:val="0"/>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="740E6CE0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kan inte patienten ta detta ansvar enl. ovan är det en hälso-och sjukvårdsåtgärd vilket förmedlas via aktuellt IT, vårdinformationssystem.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="6873CB2D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Brukar i regel gå som HSL-insats</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-          </w:p>
-[...16 lines deleted...]
-              <w:t>Det är upp till varje kommun/skola att ta beslut om de godkänner egenvårdsinsatsen.</w:t>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="3D467CA7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Det är upp till varje kommun att ta beslut om det godkänner egenvården utan en inskrivning i hemsjukvården.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="3180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar>
-[...3 lines deleted...]
-            <w:vAlign w:val="top"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6EE5C735" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRPr="00722FA4" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...206 lines deleted...]
-              <w:t xml:space="preserve"> är utförande av egenvård ett hälso- och sjukvårdsansvar.</w:t>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="5428DD72" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Är det nytt och patient endast behöver handräckning skrivs egenvårdsintyg. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="3EC442E5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Är patient inom slutenvården sker förankring med kommunen alternativt närstående innan utskrivning enligt rutin. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="0A4714ED" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Befinner sig patienten sig på mottagning skrivs egenvårdsintyg. Säkerställ utbildning och instruktion om handhavandet till utställd person som ska utföra egenvårdsinsatsen. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="63FA7162" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Faxa kopia till handläggare i kommuner inom Närvårdssamverkan Södra Älvsborgs område. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="19DC99AA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>För övriga kommuner kommuniceras hur egenvårdsintyg når biståndshandläggare via aktuellt IT, vårdinformationssystem. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="3EFFD929" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Innan beslut om bistånd har tagits är utförande av egenvård ett hälso- och sjukvårdsansvar </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar>
-[...3 lines deleted...]
-            <w:vAlign w:val="top"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0F5B07D9" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...66 lines deleted...]
-              <w:t>Detta ska framgå av egenvårdsintyget.</w:t>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="783AE1E4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ansvarar för uppföljning av egenvårdsintyg alternativt specialistmottagning. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="05F8EC88" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Detta ska framgå av egenvårdsintyget. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="2865" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar>
-[...3 lines deleted...]
-            <w:vAlign w:val="top"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2E39EB33" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRPr="00722FA4" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...112 lines deleted...]
-              <w:t>kola/kommun ska vända sig för vård eller åtgärd.</w:t>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="3996C4E5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kommunal personal utför insatsen alternativt anhörig eller närstående samt LSS-personal. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="2190" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar>
-[...3 lines deleted...]
-            <w:vAlign w:val="top"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5ACCA3C6" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRPr="00722FA4" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...49 lines deleted...]
-              <w:t>genvård på skola gäller att personal ges möjlighet att delta vid samordnad planering och ges utbildning för att kunna erhålla kompetens till att kunna utföra egenvårdsinsatsen.</w:t>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="680C5477" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Om den enskilde behöver praktisk hjälp för egenvården har den enskilde rätten att ansöka om bistånd enligt socialtjänstlagen i sin kommun. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="3C1139D0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ifylld blankett efter beslut om egenvård från läkare eller annan legitimerad hälso- och sjukvårdspersonal ska bifogas ansökan. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="7BE3BF91" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Innan beslut om bistånd har tagits är utförande av egenvård ett hälso- och sjukvårdsansvar. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB4D24" w:rsidRPr="00722FA4" w14:paraId="1C8FEA76" w14:textId="77777777" w:rsidTr="00FB4D24">
+      <w:tr w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidTr="003876F2" w14:paraId="56BBD98B" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="879"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3823" w:type="dxa"/>
+            <w:tcW w:w="3825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar>
-[...3 lines deleted...]
-            <w:vAlign w:val="top"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="204E6335" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRPr="00722FA4" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...36 lines deleted...]
-              <w:t xml:space="preserve">av till exempel </w:t>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="0B137D47" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Kateterskötsel </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="05B9D58D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Byte </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00722FA4">
-[...3 lines deleted...]
-              <w:t>Glucagon</w:t>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>uribag</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00722FA4">
-[...3 lines deleted...]
-              <w:t>/</w:t>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>, koppla på/av förläningspåse tillhörande </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00722FA4">
-[...3 lines deleted...]
-              <w:t>Epipen</w:t>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>uribag</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-          </w:p>
-[...139 lines deleted...]
-                <w:bCs w:val="0"/>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="45424402" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Patient behöver god kännedom hur handhavandet ska ske, när </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>uribag</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> ska bytas, tömmas etc. Detta ska även framgå i egenvårdsintyget.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="1A37ED00" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kan inte patienten ta detta ansvar enl. ovan är det en hälso-och sjukvårdsåtgärd vilket förmedlas via aktuellt IT, vårdinformationssystem.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="6E8BDE88" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>I regel brukar tömning och på-/avkoppling av förlängningspåse gå som SOL-insats medan byte går som en HSL-insats</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-          </w:p>
-[...14 lines deleted...]
-              <w:t>Det är upp till varje kommun/skola att ta beslut om de godkänner egenvårdsinsatsen.</w:t>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="06E4F6D4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Det är upp till varje kommun att ta beslut om det godkänner egenvården utan en inskrivning i hemsjukvården.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="3180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar>
-[...3 lines deleted...]
-            <w:vAlign w:val="top"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7B4E77F6" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRPr="00722FA4" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...218 lines deleted...]
-              <w:t xml:space="preserve"> är utförande av egenvård ett hälso- och sjukvårdsansvar.</w:t>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="18DDDA64" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Är det nytt och patient endast behöver handräckning skrivs egenvårdsintyg. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="120FEAB9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Är patient inom slutenvården sker förankring med kommunen alternativt närstående innan utskrivning enligt rutin. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="07AC7E1F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Befinner sig patienten på mottagning skrivs egenvårdsintyg. Säkerställ utbildning och instruktion om handhavandet till utställd person som ska utföra egenvårdsinsatsen. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="7F6F269A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Faxa kopia till handläggare i kommuner inom Närvårdssamverkan Södra Älvsborgs område. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="6628DCC0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>För övriga kommuner kommuniceras hur egenvårdsintyg når biståndshandläggare via aktuellt IT, vårdinformationssystem. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="48A9A6DD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Innan beslut om bistånd har tagits är utförande av egenvård ett hälso- och sjukvårdsansvar. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar>
-[...3 lines deleted...]
-            <w:vAlign w:val="top"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5CB20A87" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...57 lines deleted...]
-              <w:t>Detta ska framgå av egenvårdsintyget.</w:t>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="2F734274" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ansvarar för uppföljning av egenvårdsintyg, alternativt specialistmottagning. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="73C931A2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Detta ska framgå av egenvårdsintyget. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="2865" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar>
-[...3 lines deleted...]
-            <w:vAlign w:val="top"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="10003AA3" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRPr="00722FA4" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...147 lines deleted...]
-              <w:t>kommun ska vända sig för vård eller åtgärd.</w:t>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="0881F75C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kommunal personal utför insatsen alternativt anhörig eller närstående samt LSS-personal. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="2190" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar>
-[...3 lines deleted...]
-            <w:vAlign w:val="top"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7BE7BC05" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRPr="00722FA4" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...47 lines deleted...]
-              <w:t>genvård på skola gäller att personal ges möjlighet att delta vid samordnad planering och ges utbildning för att kunna erhålla kompetens till att kunna utföra egenvårdsinsatsen.</w:t>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="7CFB4049" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Om den enskilde behöver praktisk hjälp för egenvården har den enskilde rätten att ansöka om bistånd enligt socialtjänstlagen i sin kommun. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="4DDE35BE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ifylld blankett efter beslut om egenvård från läkare eller annan legitimerad hälso- och sjukvårdspersonal ska bifogas ansökan. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="60C0925D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Innan beslut om bistånd har tagits är utförande av egenvård ett hälso- och sjukvårdsansvar. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB4D24" w:rsidRPr="00722FA4" w14:paraId="45F2A5FC" w14:textId="77777777" w:rsidTr="00FB4D24">
+      <w:tr w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidTr="003876F2" w14:paraId="091CBFD3" w14:textId="77777777">
         <w:trPr>
-          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:trHeight w:val="879"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3823" w:type="dxa"/>
+            <w:tcW w:w="3825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar>
-[...3 lines deleted...]
-            <w:vAlign w:val="top"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="58227B0C" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRPr="00722FA4" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...185 lines deleted...]
-              <w:t>Det är upp till varje kommun/skola att ta beslut om de godkänner egenvårdsinsatsen.</w:t>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="7F958894" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Läkemedel - handräckning </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="26A582DD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Patient behöver ha god kännedom om vilken tablett som ska tas (antal), vad den är till för och när den ska tas; detta ska även framgå i egenvårdsintyget liksom vilken/vilka tabletter som innefattas i egenvårdsintyget.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="369A1DBF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kan inte patienten ta detta ansvar enl. ovan är det en hälso-och sjukvårdsåtgärd vilket förmedlas via aktuellt IT, vårdinformationssystem.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="5173EA79" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Det är upp till varje kommun att ta beslut om det godkänner egenvården utan en inskrivning i hemsjukvården.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="3180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar>
-[...3 lines deleted...]
-            <w:vAlign w:val="top"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="73BCAB1F" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRPr="00722FA4" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...204 lines deleted...]
-              <w:t xml:space="preserve"> är utförande av egenvård ett hälso- och sjukvårdsansvar.</w:t>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="66F705BD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Är det nytt och patient endast behöver handräckning av annan personal skrivs egenvårdsintyg. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="2DA3FF13" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Är patient inom slutenvården sker förankring med kommunen alternativt närstående innan utskrivning enligt rutin. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="077D4676" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Befinner sig patienten på mottagning skrivs egenvårdsintyg. Säkerställ utbildning och instruktion om handhavandet till utställd person som ska utföra egenvårdsinsatsen. Dokumentation </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>från mottagning sker via aktuellt IT, vårdinformationssystem. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="6C04C613" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Befinner sig patient inom slutenvården dokumenteras egenvård i aktuellt IT, vårdinformationssystem. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="0E2FC35D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Faxa kopia till handläggare i kommuner inom Närvårdssamverkan Södra Älvsborgs område. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="59666F05" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>För övriga kommuner kommuniceras hur egenvårdsintyg når biståndshandläggare via aktuellt IT, vårdinformationssystem. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="49BE0169" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Innan beslut om bistånd har tagits är utförande av egenvård ett hälso- och sjukvårdsansvar. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar>
-[...3 lines deleted...]
-            <w:vAlign w:val="top"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5F2AA62B" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRPr="00722FA4" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...46 lines deleted...]
-              <w:t>Detta ska framgå av egenvårdsintyget.</w:t>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="1948F6E2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ansvarar för uppföljning av egenvårdsintyg, alternativt specialistmottagning. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="1F33F87F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="27D0E30D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Detta ska framgå av egenvårdsintyget. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="2865" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar>
-[...3 lines deleted...]
-            <w:vAlign w:val="top"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5CC8DB7D" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRPr="00722FA4" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...132 lines deleted...]
-              <w:t>kola/kommun ska vända sig för vård eller åtgärd.</w:t>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="13A32512" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kommunal personal utför insatsen alternativt anhörig eller närstående samt LSS-personal. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="2190" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar>
-[...3 lines deleted...]
-            <w:vAlign w:val="top"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2DA91895" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRPr="00722FA4" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...47 lines deleted...]
-              <w:t>genvård på skola gäller att personal ges möjlighet att delta vid samordnad planering och ges utbildning för att kunna erhålla kompetens till att kunna utföra egenvårdsinsatsen.</w:t>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="74D1D19E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Om den enskilde behöver praktisk hjälp för egenvården har den enskilde rätten att ansöka om bistånd enligt socialtjänstlagen i sin kommun.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="30638F70" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ifylld blankett efter beslut om egenvård från läkare eller annan legitimerad hälso- och sjukvårdspersonal ska bifogas ansökan. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="76828B09" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Innan beslut om bistånd har tagits är utförande av egenvård ett hälso- och sjukvårdsansvar. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB4D24" w:rsidRPr="00722FA4" w14:paraId="0EA36944" w14:textId="77777777" w:rsidTr="00FB4D24">
+      <w:tr w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidTr="003876F2" w14:paraId="2D13AC82" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3823" w:type="dxa"/>
+            <w:tcW w:w="3825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar>
-[...3 lines deleted...]
-            <w:vAlign w:val="top"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="08D68BEB" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRPr="00722FA4" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...167 lines deleted...]
-              <w:t>Det är upp till varje kommun/skola att ta beslut om de godkänner egenvårdsinsatsen.</w:t>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="2EF7B654" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Läkemedel - hjälp med att smörja ordinerat preparat </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="701A8297" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Patient behöver god kännedom om vilken salva/kräm som ska användas (vart), vad den är till för och när den ska användas. Det ska även framgå i egenvårdsintyget liksom vilken/vilka salvor/krämer som innefattas i egenvårdsintyget.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="4410BF09" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kan inte patienten ta detta ansvar enl. ovan är det en hälso-och sjukvårdsåtgärd vilket förmedlas via aktuellt IT, vårdinformationssystem.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="517D9090" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Det är upp till varje kommun att ta beslut om det godkänner egenvården utan en inskrivning i hemsjukvården.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="3180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar>
-[...3 lines deleted...]
-            <w:vAlign w:val="top"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="31A9DABF" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRPr="00722FA4" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...213 lines deleted...]
-              <w:t xml:space="preserve"> är utförande av egenvård ett hälso- och sjukvårdsansvar.</w:t>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="591FCB6A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Är det nytt och patient endast behöver handräckning skrivs egenvårdsintyg. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="33CB78F3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Är patient inom slutenvården sker förankring med kommunen alternativt närstående innan utskrivning enligt rutin. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="1FEBDB25" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Befinner sig patienten på mottagning skrivs egenvårdsintyg. Säkerställ utbildning och instruktion om handhavandet till utställd person som ska utföra egenvårdsinsatsen. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="3642DE41" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Faxa kopia till handläggare i kommuner inom Närvårdssamverkan Södra Älvsborgs område. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="3E5525DA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>För övriga kommuner kommuniceras hur egenvårdsintyg når biståndshandläggare via aktuellt IT, vårdinformationssystem. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="6399E58C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Innan beslut om bistånd har tagits är utförande av egenvård ett hälso- och sjukvårdsansvar. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar>
-[...3 lines deleted...]
-            <w:vAlign w:val="top"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6AF57F15" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...66 lines deleted...]
-              <w:t>Detta ska framgå av egenvårdsintyget.</w:t>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="22082565" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ansvarar för uppföljning av egenvårdsintyg alternativt specialistmottagning. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="2D8F5EFF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="703C252A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Detta ska framgå av egenvårdsintyget. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="2865" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar>
-[...3 lines deleted...]
-            <w:vAlign w:val="top"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4C79CE40" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRPr="00722FA4" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...144 lines deleted...]
-              <w:t>kola/kommun ska vända sig för vård eller åtgärd.</w:t>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="4E6AB5DE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kommunal personal utför insatsen alternativt anhörig eller närstående samt LSS-personal. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="2190" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar>
-[...3 lines deleted...]
-            <w:vAlign w:val="top"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="739BD92B" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRPr="00722FA4" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...50 lines deleted...]
-              <w:t>genvård på skola gäller att personal ges möjlighet att delta vid samordnad planering och ges utbildning för att kunna erhålla kompetens till att kunna utföra egenvårdsinsatsen.</w:t>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="6ECFD7FE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Om den enskilde behöver praktisk hjälp för egenvården har den enskilde rätten att ansöka om bistånd enligt socialtjänstlagen i sin kommun.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="369E1D04" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ifylld blankett efter beslut om egenvård från läkare eller annan legitimerad hälso- och sjukvårdspersonal ska bifogas ansökan. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="6ACBF21A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Innan beslut om bistånd har tagits är utförande av egenvård ett hälso- och sjukvårdsansvar. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB4D24" w:rsidRPr="00722FA4" w14:paraId="2B8A7E69" w14:textId="77777777" w:rsidTr="00FB4D24">
+      <w:tr w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidTr="003876F2" w14:paraId="374C2856" w14:textId="77777777">
         <w:trPr>
-          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3823" w:type="dxa"/>
+            <w:tcW w:w="3825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar>
-[...3 lines deleted...]
-            <w:vAlign w:val="top"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2E0A1099" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRPr="00722FA4" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...167 lines deleted...]
-              <w:t>.</w:t>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="66CDC1C7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>PEG/sond - Skötsel </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="7E8FE53A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Patient behöver hjälp med skötsel och handhavande.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="7159DE86" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Det ska även framgå i egenvårdsintyget hur handhavandet ska gå till och hur medicinteknisk utrustning ska användas.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="1FBAAFA5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Insatsen går i regel som HSL-insats.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="57F1153F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Administrering av näringsdryck peroralt bedöms som en SOL-insats.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="56C8F697" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Det är upp till varje kommun att ta beslut om de godkänner egenvården utan en inskrivning i hemsjukvården.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="3180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar>
-[...3 lines deleted...]
-            <w:vAlign w:val="top"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="46341C54" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRPr="00722FA4" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...215 lines deleted...]
-              <w:t xml:space="preserve"> är utförande av egenvård ett hälso- och sjukvårdsansvar.</w:t>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="76A8DD7D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Är det nytt och patient endast behöver handräckning skrivs egenvårdsintyg. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="4745EE0F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Är patient inom slutenvården sker förankring med kommunen alternativt närstående innan utskrivning enligt rutin. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="60CA93C8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Dokumentation från mottagning sker via aktuellt IT, vårdinformationssystem. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="569453CB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Befinner sig patient inom slutenvården dokumenteras egenvård i aktuellt IT, vårdinformationssystem. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="135F816B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Säkerställ utbildning och instruktion om handhavandet till utställd person som ska utföra egenvårdsinsatsen. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="51F4A436" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Innan beslut om insats och hjälp har tagits, är utförande av egenvård ett hälso- och sjukvårdsansvar. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar>
-[...3 lines deleted...]
-            <w:vAlign w:val="top"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0A851587" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...81 lines deleted...]
-              <w:t>Detta ska framgå av egenvårdsintyget.</w:t>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="314C8A41" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ansvarar för uppföljning av egenvårdsintyg alternativt specialistmottagning. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="6060A2E6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Detta ska framgå av egenvårdsintyget. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="2865" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar>
-[...3 lines deleted...]
-            <w:vAlign w:val="top"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0A40F246" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRPr="00722FA4" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...118 lines deleted...]
-                <w:rFonts w:cstheme="majorHAnsi"/>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="76562FBD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Det ska även finnas en handlingsplan vid problem som beskriver vart patient/närstående/anhörig/ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
-              <w:t>s</w:t>
-[...7 lines deleted...]
-              <w:t>kola/kommun ska vända sig för vård eller åtgärd.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>kommun ska vända sig för vård eller åtgärd. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="2190" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar>
-[...3 lines deleted...]
-            <w:vAlign w:val="top"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="704D347F" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRPr="00722FA4" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...47 lines deleted...]
-              <w:t>genvård på skola gäller att personal ges möjlighet att delta vid samordnad planering och ges utbildning för att kunna erhålla kompetens till att kunna utföra egenvårdsinsatsen.</w:t>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="63724BDC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Om den enskilde behöver praktisk hjälp för egenvården har den enskilde rätten att ansöka om bistånd enligt socialtjänstlagen i sin kommun. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="32D52DD6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ifylld blankett efter beslut om egenvård från läkare eller annan legitimerad hälso- och sjukvårdspersonal ska bifogas ansökan. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB4D24" w:rsidRPr="00722FA4" w14:paraId="23CB977F" w14:textId="77777777" w:rsidTr="00FB4D24">
+      <w:tr w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidTr="003876F2" w14:paraId="5566ED96" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3823" w:type="dxa"/>
+            <w:tcW w:w="3825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar>
-[...3 lines deleted...]
-            <w:vAlign w:val="top"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7B204D12" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRPr="00722FA4" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...229 lines deleted...]
-                <w:bCs w:val="0"/>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="7FB42A8E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>RIK (Ren Intermittent Katetrisering) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="3DD17615" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Patient behöver god kännedom vid RIK innebär, hur ofta det ska utföras samt ha kunskap om hygieniska rutiner. Det ska även framgå i egenvårdsintyget hur ofta RIK sak utföras och innefattas i egenvårdsintyget.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="27ABDE12" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kan inte patienten ta detta ansvar enl. ovan är det en hälso-och sjukvårdsåtgärd vilket förmedlas via aktuellt IT, vårdinformationssystem.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="0773153C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>I regel brukar RIK gå som en HSL-insats</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-          </w:p>
-[...14 lines deleted...]
-              <w:t>Det är upp till varje kommun att ta beslut om de godkänner egenvården utan en inskrivning i hemsjukvården.</w:t>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="65025737" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Det är upp till varje kommun att ta beslut om det godkänner egenvården utan en inskrivning i hemsjukvården.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="3180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar>
-[...3 lines deleted...]
-            <w:vAlign w:val="top"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3931544A" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRPr="00722FA4" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...204 lines deleted...]
-              <w:t xml:space="preserve"> är utförande av egenvård ett hälso- och sjukvårdsansvar.</w:t>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="25D8D091" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Är det nytt och patient endast behöver handräckning skrivs egenvårdsintyg. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="09C6209F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Är patient inom slutenvården sker förankring med kommunen alternativt närstående innan utskrivning enligt rutin. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="10DE345A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Befinner sig patienten på mottagning skrivs egenvårdsintyg. Säkerställ utbildning och instruktion om handhavandet till utställd person som ska utföra egenvårdsinsatsen. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="378B2A33" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Faxa kopia till handläggare i kommuner inom Närvårdssamverkan Södra Älvsborgs område. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="70DEC7A2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>För övriga kommuner kommuniceras hur egenvårdsintyg når biståndshandläggare via aktuellt IT, vårdinformationssystem. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="2D9D7B47" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Innan beslut om bistånd har tagits är utförande av egenvård ett hälso- och sjukvårdsansvar. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar>
-[...3 lines deleted...]
-            <w:vAlign w:val="top"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="67DDDC78" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...81 lines deleted...]
-              <w:t>Detta ska framgå av egenvårdsintyget.</w:t>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="0D8F1C27" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ansvarar för uppföljning av egenvårdsintyg, alternativt specialistmottagning </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="4637B0FA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Detta ska framgå av egenvårdsintyget. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="2865" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar>
-[...3 lines deleted...]
-            <w:vAlign w:val="top"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="084FB130" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRPr="00722FA4" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...131 lines deleted...]
-              <w:t>kola/kommun ska vända sig för vård eller åtgärd.</w:t>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="618D321F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kommunal personal utför insatsen alternativt anhörig eller närstående samt LSS-personal. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="2190" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar>
-[...3 lines deleted...]
-            <w:vAlign w:val="top"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4DFCCCA6" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRPr="00722FA4" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...47 lines deleted...]
-              <w:t>genvård på skola gäller att personal ges möjlighet att delta vid samordnad planering och ges utbildning för att kunna erhålla kompetens till att kunna utföra egenvårdsinsatsen.</w:t>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="00C8BE29" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Om den enskilde behöver praktisk hjälp för egenvården har den enskilde rätten att ansöka om bistånd enligt socialtjänstlagen i sin kommun. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="3033D7C7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ifylld blankett efter beslut om egenvård från läkare eller annan legitimerad hälso- och sjukvårdspersonal ska bifogas ansökan.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="4FE9BF91" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Innan beslut om bistånd har tagits är utförande av egenvård ett hälso- och sjukvårdsansvar. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB4D24" w:rsidRPr="00722FA4" w14:paraId="4BE5252F" w14:textId="77777777" w:rsidTr="00FB4D24">
+      <w:tr w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidTr="003876F2" w14:paraId="2FF02F66" w14:textId="77777777">
         <w:trPr>
-          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3823" w:type="dxa"/>
+            <w:tcW w:w="3825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar>
-[...3 lines deleted...]
-            <w:vAlign w:val="top"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="547F9603" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRPr="00A30842" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...190 lines deleted...]
-                <w:bCs w:val="0"/>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="68B575CC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Stomivård  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="1474F8F1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Byte stomiförband/påse </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="667EE341" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>inkl. tömning av stomipåse </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="2CE12D2D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Patient behöver god kännedom hur handhavandet ska ske, när förband ska bytas, tömmas etc. Detta ska även framgå i egenvårdsintyget. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="558ED4CA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kan inte patienten ta detta ansvar enl. ovan är det en hälso-och sjukvårdsåtgärd vilket förmedlas via aktuellt IT, vårdinformationssystem.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="6386211F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>I regel brukar tömning gå som SOL-insats medan byte går som en HSL-insats</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-          </w:p>
-[...12 lines deleted...]
-              <w:t>Det är upp till varje kommun att ta beslut om de godkänner egenvården utan en inskrivning i hemsjukvården.</w:t>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="2BB19700" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Det är upp till varje kommun att ta beslut om det godkänner egenvården utan en inskrivning i hemsjukvården.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="3180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar>
-[...3 lines deleted...]
-            <w:vAlign w:val="top"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="42E493E6" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRPr="00722FA4" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...221 lines deleted...]
-              <w:t xml:space="preserve"> är utförande av egenvård ett hälso- och sjukvårdsansvar.</w:t>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="56FAB4B0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Är det nytt och patient endast behöver handräckning skrivs egenvårdsintyg. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="6AF2AE09" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Är patient inom slutenvården sker förankring med kommunen alternativt närstående innan utskrivning enligt rutin. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="7B0B70E6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Befinner sig patienten på mottagning skrivs egenvårdsintyg. Säkerställ utbildning och instruktion om handhavandet till utställd person som ska utföra egenvårdsinsatsen. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="00F71B79" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Faxa kopia till handläggare i kommuner inom Närvårdssamverkan Södra Älvsborgs område. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="22E5A46F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>För övriga kommuner kommuniceras hur egenvårdsintyg når biståndshandläggare via aktuellt IT, vårdinformationssystem. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="5EE207FF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Innan beslut om bistånd har tagits är utförande av egenvård ett hälso- och sjukvårdsansvar. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar>
-[...3 lines deleted...]
-            <w:vAlign w:val="top"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="640687F7" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...65 lines deleted...]
-              <w:t>Detta ska framgå av egenvårdsintyget.</w:t>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="2059A688" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ansvarar för uppföljning av egenvårdsintyg, alternativt specialistmottagning. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="2A5665F5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Detta ska framgå av egenvårdsintyget. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="2865" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar>
-[...3 lines deleted...]
-            <w:vAlign w:val="top"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7A8D9008" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRPr="00722FA4" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...131 lines deleted...]
-              <w:t>kola/kommun ska vända sig för vård eller åtgärd.</w:t>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="4F922478" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kommunal personal utför insatsen alternativt anhörig eller närstående samt LSS-personal. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="2190" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar>
-[...3 lines deleted...]
-            <w:vAlign w:val="top"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="349B3971" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRPr="00722FA4" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...47 lines deleted...]
-              <w:t>genvård på skola gäller att personal ges möjlighet att delta vid samordnad planering och ges utbildning för att kunna erhålla kompetens till att kunna utföra egenvårdsinsatsen.</w:t>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="348DFFD6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Om den enskilde behöver praktisk hjälp för egenvården har den enskilde rätten att ansöka om bistånd enligt socialtjänstlagen i sin kommun. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="469C9254" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ifylld blankett efter beslut om egenvård från läkare eller annan legitimerad hälso- och sjukvårdspersonal ska bifogas ansökan. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="7FA67555" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Innan beslut om bistånd har tagits är utförande av egenvård ett hälso- och sjukvårdsansvar. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB4D24" w:rsidRPr="00722FA4" w14:paraId="0141D153" w14:textId="77777777" w:rsidTr="00FB4D24">
+      <w:tr w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidTr="003876F2" w14:paraId="3CE52877" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3823" w:type="dxa"/>
+            <w:tcW w:w="3825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar>
-[...3 lines deleted...]
-            <w:vAlign w:val="top"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="30D061AE" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRPr="003D61C4" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...182 lines deleted...]
-              <w:t>Det är upp till varje kommun att ta beslut om de godkänner egenvården utan en inskrivning i hemsjukvården.</w:t>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="2C5716BA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Stödstrumpor </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="240F99AA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Klass 1 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="0586DC2A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kräver inget egenvårdsintyg. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="21B8DCB9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Inte heller om det endast behövs handräckning.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="3180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar>
-[...3 lines deleted...]
-            <w:vAlign w:val="top"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="43165EF3" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRPr="00722FA4" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...210 lines deleted...]
-              <w:t xml:space="preserve"> är utförande av egenvård ett hälso- och sjukvårdsansvar.</w:t>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="4BF87827" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Är det nytt och patient endast behöver handräckning kan patient få hjälp via kommunen i form av biståndsbedömd SOL insats. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="16264CEF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Dokumentera i via aktuellt IT, vårdinformationssystem, epikris och utskrivningsmeddelande om råd och rekommendation om användandet av stödstrumpor klass 1. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="56621B5B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Remiss/kopia skickas till vårdcentralen. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="0CC0442F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Om patient är inskriven i hemsjukvård skickas kopia dit. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar>
-[...3 lines deleted...]
-            <w:vAlign w:val="top"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="04429963" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...65 lines deleted...]
-              <w:t>Detta ska framgå av egenvårdsintyget.</w:t>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="4704758C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Behöver ta del av informationen.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="2865" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar>
-[...3 lines deleted...]
-            <w:vAlign w:val="top"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="33A852C0" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRPr="00722FA4" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...131 lines deleted...]
-              <w:t>kola/kommun ska vända sig för vård eller åtgärd.</w:t>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="111E57BA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kommunal personal utför insatsen alternativt anhörig eller närstående samt LSS-personal. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="2190" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar>
-[...3 lines deleted...]
-            <w:vAlign w:val="top"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="286EF8F4" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRPr="00722FA4" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...47 lines deleted...]
-              <w:t xml:space="preserve">genvård på skola gäller att personal ges möjlighet att delta vid samordnad planering och ges utbildning för att kunna erhålla kompetens till att kunna utföra egenvårdsinsatsen. </w:t>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="54182235" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Om den enskilde behöver praktisk hjälp för utförandet har den enskilde rätten att </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ansöka om bistånd enligt socialtjänstlagen i sin kommun. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB4D24" w:rsidRPr="00722FA4" w14:paraId="710FD328" w14:textId="77777777" w:rsidTr="00FB4D24">
+      <w:tr w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidTr="003876F2" w14:paraId="62195F1F" w14:textId="77777777">
         <w:trPr>
-          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3823" w:type="dxa"/>
+            <w:tcW w:w="3825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar>
-[...3 lines deleted...]
-            <w:vAlign w:val="top"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="550802EA" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRPr="00273BBD" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...67 lines deleted...]
-              <w:t>.</w:t>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="3E4E3592" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Stödstrumpor  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="596A01CC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>för medicinsk behandling </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="52D3CE31" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Har patient sedan tidigare behövs inget nytt egenvårdsintyg.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="229A1AE6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Det är upp till varje kommun att ta beslut om de godkänner egenvården utan en inskrivning i hemsjukvården.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="3180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar>
-[...3 lines deleted...]
-            <w:vAlign w:val="top"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4639D1C2" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRPr="00722FA4" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="0D06AF04" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Är det nytt och patient endast behöver handräckning skrivs egenvårdsintyg. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="5474EE8A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Är patient inom slutenvården sker förankring med kommunen alternativt närstående innan utskrivning enligt rutin. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="24F005EB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Befinner sig patienten på mottagning skrivs egenvårdsintyg. Säkerställ utbildning och instruktion om handhavandet till utställd person som ska utföra egenvårdsinsatsen. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="271FBD6C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Dokumentation från mottagning sker i aktuellt IT, vårdinformationssystem. Befinner sig patient inom slutenvården dokumenteras egenvård i aktuellt IT, vårdinformationssystem. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="07B2A2CB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Faxa kopia till handläggare i kommuner inom Närvårdssamverkan Södra Älvsborgs område. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="6B1BEEF4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>För övriga kommuner kommuniceras hur egenvårdsintyg når biståndshandläggare via aktuellt IT, vårdinformationssystem. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="29AB0319" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Innan beslut om bistånd har tagits är utförande av egenvård ett hälso- och sjukvårdsansvar. </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar>
-[...3 lines deleted...]
-            <w:vAlign w:val="top"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3330CDDA" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRPr="00722FA4" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="20A2A4AF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ansvarar för uppföljning av egenvårdsintyg alternativt specialistmottagning. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="1A9495CF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Detta ska framgå av egenvårdsintyget.  </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="2865" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar>
-[...3 lines deleted...]
-            <w:vAlign w:val="top"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7255FDE2" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRPr="00722FA4" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="5143DD92" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kommunal personal utför insatsen alternativt anhörig eller närstående samt LSS-personal. </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="2190" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar>
-[...3 lines deleted...]
-            <w:vAlign w:val="top"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="67F9B133" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRPr="00722FA4" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="33980CCC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Om den enskilde behöver praktisk hjälp för egenvården har den enskilde rätten att ansöka om bistånd enligt socialtjänstlagen i sin kommun. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="6B2FB105" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ifylld blankett efter beslut om egenvård från läkare eller annan legitimerad hälso- och sjukvårdspersonal ska bifogas ansökan. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="1FA6EE86" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Innan beslut om bistånd har tagits är utförande av egenvård ett hälso- och sjukvårdsansvar. </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB4D24" w:rsidRPr="00722FA4" w14:paraId="30A04898" w14:textId="77777777" w:rsidTr="00FB4D24">
+      <w:tr w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidTr="003876F2" w14:paraId="17BF0EE3" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3823" w:type="dxa"/>
+            <w:tcW w:w="3825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar>
-[...3 lines deleted...]
-            <w:vAlign w:val="top"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="07249960" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRPr="00722FA4" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...117 lines deleted...]
-                <w:bCs w:val="0"/>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="02631D4E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Sårbehandling </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="2F67E22C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Patient behöver god kännedom hur omläggningen ska ske, när förband ska bytas, vilket förband som ska användas samt kunskap kring aseptiken. Detta ska även framgå i egenvårdsintyget liksom omläggningsfrekvens, material och vad patient ska vara vaksam på och vart hen ska vända sig vid försämring. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="3F5C8B9A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kan inte patienten ta detta ansvar enl. ovan är det en hälso-och sjukvårdsåtgärd vilket förmedlas i aktuellt IT, vårdinformationssystem.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="5C6466B7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>I regel brukar sårbehandling gå som en HSL-insats</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-          </w:p>
-[...12 lines deleted...]
-              <w:t>Det är upp till varje kommun att ta beslut om de godkänner egenvården utan en inskrivning i hemsjukvården.</w:t>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="12C5572B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Det är upp till varje kommun att ta beslut om det godkänner egenvården utan en inskrivning i hemsjukvården.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="3180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar>
-[...3 lines deleted...]
-            <w:vAlign w:val="top"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2A5C11B5" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRPr="00722FA4" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...222 lines deleted...]
-              <w:t xml:space="preserve"> är utförande av egenvård ett hälso- och sjukvårdsansvar.</w:t>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="37ADDA8C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Är det nytt och patient endast behöver handräckning skrivs egenvårdsintyg. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="23A6031B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Är patient inom slutenvården sker förankring med kommunen alternativt närstående innan utskrivning enligt rutin. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="32D1D8E8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Befinner sig patienten på mottagning skrivs egenvårdsintyg. Säkerställ utbildning och instruktion om handhavandet till utställd person som ska utföra egenvårdsinsatsen. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="377B1BAA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Faxa kopia till handläggare i kommuner inom Närvårdssamverkan Södra Älvsborgs område. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="08E12B5E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>För övriga kommuner kommuniceras hur egenvårdsintyg når biståndshandläggare via aktuellt IT, vårdinformationssystem. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="41496A1F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Innan beslut om bistånd har tagits är utförande av egenvård ett hälso- och sjukvårdsansvar. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar>
-[...3 lines deleted...]
-            <w:vAlign w:val="top"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0E080430" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...80 lines deleted...]
-              <w:t>Detta ska framgå av egenvårdsintyget.</w:t>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="38791136" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ansvarar för uppföljning av egenvårdsintyg, alternativt specialistmottagning. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="17961851" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Detta ska framgå av egenvårdsintyget. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="2865" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar>
-[...3 lines deleted...]
-            <w:vAlign w:val="top"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="53639971" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRPr="00722FA4" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...133 lines deleted...]
-              <w:t>kola/kommun ska vända sig för vård eller åtgärd.</w:t>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="742F8AC7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kommunal personal utför insatsen alternativt anhörig eller närstående samt LSS-personal. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="2190" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar>
-[...3 lines deleted...]
-            <w:vAlign w:val="top"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0B094C49" w14:textId="77777777" w:rsidR="00FB4D24" w:rsidRPr="00722FA4" w:rsidRDefault="00FB4D24" w:rsidP="00A7791A">
-[...50 lines deleted...]
-              <w:t xml:space="preserve">genvård på skola gäller att personal ges möjlighet att delta vid samordnad planering och ges utbildning för att kunna erhålla kompetens till att kunna utföra egenvårdsinsatsen. </w:t>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="5EEBECB4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Om den enskilde behöver praktisk hjälp för egenvården har den enskilde rätten att ansöka om bistånd enligt socialtjänstlagen i sin kommun. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="1BE48B56" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ifylld blankett efter beslut om egenvård från läkare eller annan legitimerad hälso- och sjukvårdspersonal ska bifogas ansökan.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="29C222D5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Innan beslut om bistånd har tagits är utförande av egenvård ett hälso- och sjukvårdsansvar. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidTr="003876F2" w14:paraId="6FE6C3D6" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="17AAD536" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Trakeostomi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>/hemventilator och hostmaskin </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="0FC23BAE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Se delregional rutin</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText>HYPERLINK "https://www.vardsamverkan.se/organisation/delregionalvardsamverkan/sodra-alvsborg/styrdokument/delregionala-dokument/" \t "_blank"</w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Trakeostomi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>, hemventilator och hostmaskin</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="29784B7E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="06F4ECFB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2865" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="7D34023E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2190" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="4F46F30B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidTr="003876F2" w14:paraId="2730A1EC" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="02F3D697" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Ögondroppar - handräckning och administrering  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="5F7C1D6B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patient behöver god kännedom vilken ögondroppe som ska användas (vilket öga), vad den är till för och när den ska användas samt om det är flera, i vilken ordning samt </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>tid emellan ögondropparna. Detta ska även framgå i egenvårdsintyget. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="3781856A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kan inte patienten ta detta ansvar enl. ovan är det en hälso-och sjukvårdsåtgärd vilket förmedlas i aktuellt IT, vårdinformationssystem.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="7EE8016E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Det är upp till varje kommun att ta beslut om det godkänner egenvården utan en inskrivning i hemsjukvården.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="258BD592" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Är det nytt och patient endast behöver handräckning skrivs egenvårdsintyg. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="008CF837" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Är patient inom slutenvården sker förankring med kommunen </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>alternativt närstående innan utskrivning enligt rutin. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="3B1B15F8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Befinner sig patienten på mottagning skrivs egenvårdsintyg. Säkerställ utbildning och instruktion om handhavandet till utställd person som ska utföra egenvårdsinsatsen. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="1926A995" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Faxa kopia till handläggare i kommuner inom Närvårdssamverkan Södra Älvsborgs område. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="7B4479F0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>För övriga kommuner kommuniceras hur egenvårdsintyg når biståndshandläggare via aktuellt IT, vårdinformationssystem. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="0D06F0F7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Innan beslut om bistånd har tagits är utförande av egenvård ett hälso- och sjukvårdsansvar. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="5E56E21C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ansvarar för uppföljning av egenvårdsintyg alternativt specialistmottagning. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="462D36B8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Detta ska framgå av egenvårdsintyget. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2865" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="4F9915EC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kommunal personal utför insatsen alternativt anhörig eller närstående samt LSS-personal. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2190" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="3EEAD9D9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Om den enskilde behöver praktisk hjälp för egenvården har den enskilde rätten att ansöka om bistånd </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>enligt socialtjänstlagen i sin kommun. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="52B42EE0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ifylld blankett efter beslut om egenvård från läkare eller annan legitimerad hälso- och sjukvårdspersonal ska bifogas ansökan. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="6577276E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Innan beslut om bistånd har tagits är utförande av egenvård ett hälso- och sjukvårdsansvar. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="668D0594" w14:textId="77777777" w:rsidR="00722FA4" w:rsidRPr="00EB5505" w:rsidRDefault="00722FA4" w:rsidP="00722FA4"/>
-    <w:sectPr w:rsidR="00722FA4" w:rsidRPr="00EB5505" w:rsidSect="003D5845">
+    <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="027D46D0" w14:textId="77777777"/>
+    <w:p w:rsidR="003876F2" w:rsidRDefault="003876F2" w14:paraId="40AA233F" w14:textId="3B64F76B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C6C0C" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="2B74A56E" w14:textId="7E0802A3">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="Bilaga3" w:id="15"/>
+      <w:r w:rsidRPr="003876F2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Bilaga 3, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003876F2">
+        <w:t>Exempel på åtgärder då egenvårdsintyg behövs - barn och unga</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblCaption w:val="Bilaga 3"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3791"/>
+        <w:gridCol w:w="2765"/>
+        <w:gridCol w:w="2150"/>
+        <w:gridCol w:w="3021"/>
+        <w:gridCol w:w="2403"/>
+      </w:tblGrid>
+      <w:tr w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidTr="003876F2" w14:paraId="2FEA99A2" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="675"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3810" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:bookmarkEnd w:id="15"/>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="602FDED0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Typ av egenvårdsinsats </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2790" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="2783A8A2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Sjukhus/specialist-mottagning </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="00E904E1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Vårdcentral </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3030" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="066CDDCB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Kommun/Skola/LSS </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2430" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="1985751D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Övrigt </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidTr="003876F2" w14:paraId="72F31A3B" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3810" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="5614A9FB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Kateterskötsel </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="71C9F532" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Byte </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>uribag</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>, koppla på/av förläningspåse tillhörande </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>uribag</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="6BD07865" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Patient/Vårdnadshavare behöver ha kännedom om handhavandet, när </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>uribag</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> ska bytas, tömmas etc.; detta ska även framgå i egenvårdsintyget.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="37A7B700" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>I regel brukar tömning och på-/avkoppling av förlängningspåse, gå som SOL-insats medan byte går som en HSL-insats.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="38243BAA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Gäller egenvårdsinsatsen i skolan, se vad som gäller under kolumnen </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kommun/Skola/LSS</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="6111B93B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Det är upp till varje kommun att ta beslut om de godkänner egenvården utan en inskrivning i hemsjukvården.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2790" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="7FFBE96B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Är det nytt och patient endast behöver handräckning skrivs egenvårdsintyg. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="7E3697AB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Är patient inom slutenvården sker förankring med kommunen alternativt närstående innan utskrivning enligt rutin. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="0F65673F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Dokumentation från mottagning sker via aktuellt IT, vårdinformationssystem. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="4036938F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Befinner sig patient inom slutenvården dokumenteras egenvård i aktuellt IT, vårdinformationssystem. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="08C7AD38" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Säkerställ utbildning och instruktion om handhavandet till utställd person som ska utföra egenvårdsinsatsen. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="6F4CEFC5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Vb förankra med skola alternativt handläggare i kommunen. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="75973BC5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Innan beslut om insats och hjälp har tagits, är utförande av egenvård ett hälso- och sjukvårdsansvar. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="45DCE14A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ansvarar för uppföljning av egenvårdsintyg alternativt specialistmottagning. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="45BB9CF0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Detta ska framgå av egenvårdsintyget. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3030" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="498080D9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kommunal personal/skola utför insatsen alternativt anhörig eller närstående samt LSS-personal. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="61DBE09E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Det ska även finnas en handlingsplan vid problem som beskriver vart patient/närstående/anhörig/ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>skola/kommun ska vända sig för vård eller åtgärd. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2430" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="4B44FACB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Om den enskilde behöver praktisk hjälp för utförandet har den enskilde rätten att ansöka om bistånd enligt socialtjänstlagen i sin kommun. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="30561F14" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Vid egenvård på skola gäller att personal ges möjlighet att delta vid samordnad planering och ges utbildning för att kunna erhålla kompetens till att kunna utföra egenvårdsinsatsen. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidTr="003876F2" w14:paraId="5A4B3C55" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3810" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="73422CB6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Läkemedel - handräckning/ påminnelse/hjälp med att erhålla vid behov </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="4CBA35E2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Patient/Vårdnadshavare behöver hjälp med vilket</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>läkemedel</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">som ska tas (antal), vad det är till för och när det ska tas. Det ska </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>tydligt framgå i egenvårdsintyget vilken/vilka läkemedel som innefattas i egenvårdsintyget samt hur det ska ges samt en handlingsplan vid utebliven effekt.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="1EB1EB02" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Gäller egenvårdsinsatsen i skolan, se vad som gäller under kolumnen </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kommun/skola/LSS</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="2A915F47" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Det är upp till varje kommun/skola att ta beslut om de godkänner egenvårdsinsatsen.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2790" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="2600FF6F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Är det nytt och patient endast behöver handräckning skrivs egenvårdsintyg. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="0F541A99" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Är patient inom slutenvården sker förankring med kommunen alternativt närstående innan utskrivning enligt rutin. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="288D07D2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Dokumentation från mottagning sker via aktuellt IT, vårdinformationssystem. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="4571CB85" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Befinner sig patient inom slutenvården dokumenteras egenvård i aktuellt IT, vårdinformationssystem. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="39998B0D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Säkerställ utbildning och instruktion om handhavandet till utställd person som ska utföra egenvårdsinsatsen. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="5278547A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Vb förankra med skola/alternativt handläggare i kommunen. Innan beslut om insats och hjälp har tagits, är utförande av egenvård ett hälso- och sjukvårdsansvar. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="6D4DB598" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ansvarar för uppföljning av egenvårdsintyg, alternativt specialistmottagning. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="593C69ED" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Detta ska framgå av egenvårdsintyget. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3030" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="7DB87D8A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kommunal personal/skola utför insatsen alternativt LSS-personal. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="29B50C2C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Gäller det ett behovs-läkemedel som till exempel Alvedon mot feber, ska det framgå tydligt hur ofta och vid vilka tillfällen detta ska/kan ges. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="21A0C356" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Gäller det vid ett akut tillstånd ska det även finnas en handlingsplan vid utebliven effekt vart patient/närstående/anhörig/ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>skola/kommun ska vända sig för vård eller åtgärd. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2430" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="2F727B6E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Om den enskilde behöver praktisk hjälp för utförandet har den enskilde rätt att ansöka om bistånd enligt socialtjänstlagen i sin kommun. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="55F605D9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Vid egenvård på skola gäller att personal ges möjlighet att delta vid samordnad planering och ges utbildning för att kunna erhålla kompetens till att kunna utföra egenvårdsinsatsen. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidTr="003876F2" w14:paraId="3B12A77F" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="870"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3810" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="1356754E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Läkemedel - handräckning/ påminnelse eller hjälp med att erhålla administrering av till exempel Insulin </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="76DEDE71" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Patient/Vårdnadshavare behöver hjälp med att bli påmind eller få hjälp med administrering av Insulin. Egenvårdsintyget ska innehålla tydlig ordination och handlingsplan vid utebliven effekt.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="5F087C3A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Gäller egenvårdsinsatsen i skolan, se vad som gäller under kolumnen </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kommun/Skola/LSS</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="63929B8E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Det är upp till varje kommun/skola att ta beslut om de godkänner egenvårdsinsatsen.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2790" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="0A66724D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Är det nytt och patient endast behöver handräckning skrivs egenvårdsintyg. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="173BB40A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Är patient inom slutenvården sker förankring med kommunen alternativt närstående innan utskrivning enl. rutin. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="6876A2B8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Dokumentation från mottagning sker via aktuellt IT, vårdinformationssystem. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="2A4D6ACD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Befinner sig patient inom slutenvården dokumenteras egenvård i aktuellt IT, vårdinformationssystem. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="7706FAE8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Säkerställ utbildning och instruktion om handhavandet till utställd person som ska utföra egenvårdsinsatsen. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="61D49E93" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Vb förankra med skola/alternativt handläggare i kommunen. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="34D456D4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Innan beslut om insats och hjälp har tagits, är utförande av egenvård ett hälso- och sjukvårdsansvar. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="5113CC4B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ansvarar för uppföljning av egenvårdsintyg, alternativt specialistmottagning. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="7F914BCF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Detta ska framgå av egenvårdsintyget. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3030" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="041639FE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kommunal personal/skola utför insatsen alternativt anhörig eller närstående samt LSS-personal. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="63BB6710" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Det även finnas en handlingsplan vid utebliven effekt som beskriver vart patient/närstående/anhörig/ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>skola/kommun ska vända sig för vård eller åtgärd. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2430" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="276DCDF2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Om den enskilde behöver praktisk hjälp för utförandet har den enskilde rätten att ansöka om bistånd enligt socialtjänstlagen i sin kommun. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="3A827D6E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Vid egenvård på skola gäller att personal ges möjlighet att delta vid samordnad planering och ges utbildning för att kunna erhålla kompetens till att kunna utföra egenvårdsinsatsen. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidTr="003876F2" w14:paraId="01222E1E" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="870"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3810" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="55B0985D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Läkemedel - akut administrering av till exempel </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Glucagon</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Epipen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="72D210D5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Patient/Vårdnadshavare behöver hjälp med akut administrering av läkemedel.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="7FDCAE8A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Det ska framgå i egenvårdsintyget vilket läkemedel som ska ges, när och handlingsplan vid utebliven effekt vart patient/skola ska vända sig för vård.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="5020EB61" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Gäller egenvårdsinsatsen i skolan, se vad som gäller under kolumnen </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kommun/Skola/LSS</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="19F2BCD6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Det är upp till varje kommun/skola att ta beslut om de godkänner egenvårdsinsatsen.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2790" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="104313FE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Är det nytt och patient endast behöver handräckning skrivs egenvårdsintyg. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="7862BE3A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Är patient inom slutenvården sker förankring med kommunen alternativt närstående innan utskrivning enligt rutin. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="7F28B7CB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Dokumentation från mottagning sker via aktuellt IT, vårdinformationssystem. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="581FE958" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Befinner sig patient inom slutenvården dokumenteras egenvård i aktuellt IT, vårdinformationssystem. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="5B47C5E2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Säkerställ utbildning och instruktion om handhavandet till utställd person som ska utföra egenvårdsinsatsen. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="6B7F6509" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Vb förankra med skola alternativt handläggare i kommunen. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="115406BB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Innan beslut om insats och hjälp har tagits, är utförande av egenvård ett hälso- och sjukvårdsansvar. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="5F92DC2B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ansvarar för uppföljning av egenvårdsintyg alternativt specialistmottagning. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="20154C38" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Detta ska framgå av egenvårdsintyget. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3030" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="6C19B7B7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kommunal personal/skola utför insatsen alternativt anhörig eller närstående samt LSS-personal. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="31A9CA3D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Det ska även finnas en handlingsplan vid utebliven effekt som beskriver vart patient/ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>närstående/anhörig/skola/ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>kommun ska vända sig för vård eller åtgärd. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2430" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="59C04938" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Om den enskilde behöver praktisk hjälp för utförandet har den enskilde rätten att ansöka om bistånd enligt socialtjänstlagen i sin kommun. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="40C5D8FD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Vid egenvård på skola gäller att personal ges möjlighet att delta vid samordnad planering och ges utbildning för att kunna erhålla kompetens till att kunna utföra egenvårdsinsatsen. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidTr="003876F2" w14:paraId="02DA29E7" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="870"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3810" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="174FDDF6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Läkemedel - hjälp eller påminnelse med att smörja </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>ordinerat</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> preparat </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="6E02EE86" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Patient/Vårdnadshavare behöver ha kännedom om behandlingen med salva/kräm.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="01856CF4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Det ska framgå i egenvårdsintyget vilken/vilka salvor/krämer som innefattas i egenvårdsintyget.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="76B17579" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Gäller egenvårdsinsatsen i skolan, se vad som gäller under kolumnen </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kommun/Skola/LSS</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="10F4A2F0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Det är upp till varje kommun/skola att ta beslut om de godkänner egenvårdsinsatsen.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2790" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="141B997F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Är det nytt och patient endast behöver handräckning skrivs egenvårdsintyg. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="01DC5B7B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Är patient inom slutenvården sker förankring med kommunen </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>alternativt närstående innan utskrivning enligt rutin. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="7DAE35F4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Dokumentation från mottagning sker via aktuellt IT, vårdinformationssystem. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="1F58BB4B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Befinner sig patient inom slutenvården dokumenteras egenvård i aktuellt IT, vårdinformationssystem. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="2A15FB26" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Säkerställ utbildning och instruktion om handhavandet till utställd person som ska utföra egenvårdsinsatsen. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="28509E8C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Vb förankra med skola alternativt handläggare i kommunen. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="37DF2E1C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Innan beslut om insats och hjälp har tagits, är utförande av egenvård ett hälso- och sjukvårdsansvar. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="07F8CC6E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ansvarar för uppföljning av egenvårdsintyg alternativt specialistmottagning. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="6EC74CC8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Detta ska framgå av egenvårdsintyget. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3030" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="6ED99707" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kommunal personal/skola utför insatsen alternativt anhörig eller närstående samt LSS-personal. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="2C83E9D8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Det ska även finnas en handlingsplan vid utebliven effekt som </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>beskriver vart patient/ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>närstående/anhörig/ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>skola/kommun ska vända sig för vård eller åtgärd. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2430" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="5BAED883" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Om den enskilde behöver praktisk hjälp för utförandet har den enskilde rätten att ansöka om bistånd enligt </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>socialtjänstlagen i sin kommun. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="5DB4F9A5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Vid egenvård på skola gäller att personal ges möjlighet att delta vid samordnad planering och ges utbildning för att kunna erhålla kompetens till att kunna utföra egenvårdsinsatsen. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidTr="003876F2" w14:paraId="73735F11" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3810" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="0686392B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>P-glukos – handräckning/ påminnelse eller hjälp med att kontrollera  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="664BED94" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Patient/Vårdnadshavare behöver hjälp med att bli påmind eller att kontrollera p-glukos.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="09E63820" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Det ska framgå i egenvårdsintyget när detta ska kontrolleras samt en handlingsplan.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="6003E75C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Gäller egenvårdsinsatsen i skolan, se vad som gäller under kolumnen </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kommun/Skola/LSS</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="10CF960F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Det är upp till varje kommun/skola att ta beslut om de godkänner egenvårdsinsatsen.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2790" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="06BC6491" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Är det nytt och patient endast behöver handräckning skrivs egenvårdsintyg. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="046ABB1D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Är patient inom slutenvården sker förankring med kommunen alt. Närstående innan utskrivning enl. rutin. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="0D98F000" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Dokumentation från mottagning sker via aktuellt IT, vårdinformationssystem. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="3F3BE6C6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Befinner sig patient inom slutenvården dokumenteras egenvård i aktuellt IT, vårdinformationssystem. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="78110B4C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Säkerställ utbildning och instruktion om handhavandet till </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>utställd person som ska utföra egenvårdsinsatsen. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="40EB6CDA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Vb förankra med skola alternativt handläggare i kommunen. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="22BBC5FB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Innan beslut om insats och hjälp har tagits, är utförande av egenvård ett hälso- och sjukvårdsansvar. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="18A6FF69" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ansvarar för uppföljning av egenvårdsintyg, alternativt specialistmottagning. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="59A10EB9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Detta ska framgå av egenvårdsintyget. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3030" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="12BEB629" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kommunal personal/skola utför insatsen alternativt anhörig eller närstående samt LSS-personal. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="395F0C66" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Det ska även finnas en handlingsplan vid icke önskvärt värde som beskriver vart patient/närstående/anhörig/ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>skola/kommun ska vända sig för vård eller åtgärd. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2430" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="0E6B862A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Om den enskilde behöver praktisk hjälp för utförandet har den enskilde rätten att ansöka om bistånd enligt socialtjänstlagen i sin kommun. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="4E06BC51" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Vid egenvård på skola gäller att personal ges möjlighet att delta vid samordnad planering och ges utbildning för att kunna erhålla kompetens till att kunna utföra egenvårdsinsatsen. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidTr="003876F2" w14:paraId="73F61C03" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3810" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="2C1301BE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>RIK (Ren Intermittent Katetrisering) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="7036A585" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Patient/Vårdnadshavare behöver kännedom om utförandet vad det är till för och när det ska utföras; detta ska även framgå i egenvårdsintyget.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="7B78D4CD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>I regel brukar RIK gå som en HSL-insats</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="6588B57B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Gäller egenvårdsinsatsen i skolan. Se vad som gäller under kolumnen </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kommun/Skola/LSS</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="48A71702" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Det är upp till varje kommun att ta beslut om de godkänner egenvården utan en inskrivning i hemsjukvården.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2790" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="4D2A9413" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Är det nytt och patient endast behöver handräckning skrivs egenvårdsintyg. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="757F6967" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Är patient inom slutenvården sker förankring med kommunen alternativt närstående innan utskrivning enligt rutin. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="33FB7FB7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Dokumentation från mottagning sker via aktuellt IT, vårdinformationssystem. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="525F6D84" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Befinner sig patient inom slutenvården dokumenteras egenvård i aktuellt IT, vårdinformationssystem. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="31F93938" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Säkerställ utbildning och instruktion om handhavandet till utställd person som ska utföra egenvårdsinsatsen. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="4114F222" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Vb förankra med skola alternativt handläggare i kommunen. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="5B99E58E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Innan beslut om insats och hjälp har tagits, är utförande av egenvård ett hälso- och sjukvårdsansvar. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="3A08654F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ansvarar för uppföljning av egenvårdsintyg alternativt specialistmottagning. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="6F2350AD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Detta ska framgå av egenvårdsintyget. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3030" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="38DAF9E7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kommunal personal/skola utför insatsen alternativt anhörig eller närstående samt LSS-personal. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="43B1F2E7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Det ska även finnas en handlingsplan vid utebliven effekt som beskriver vart patient/närstående/anhörig/ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>skola/kommun ska vända sig för vård eller åtgärd. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2430" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="1CC0558C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Om den enskilde behöver praktisk hjälp för utförandet har den enskilde rätten att ansöka om bistånd enligt socialtjänstlagen i sin kommun. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="199E963B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Vid egenvård på skola gäller att personal ges möjlighet att delta vid samordnad planering och ges utbildning för att kunna erhålla kompetens till att kunna utföra egenvårdsinsatsen. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidTr="003876F2" w14:paraId="0956299E" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3810" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="439DA357" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>PEG/sond - Skötsel </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="11900B03" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Patient/Vårdnadshavare behöver hjälp med skötsel och handhavande.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="5E0333BA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Det ska även framgå i egenvårdsintyget hur handhavandet ska gå till och när samtlig medicinteknisk utrustning ska användas.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="3BE444E8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Insatsen går i regel som HSL-insats.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="3F34460F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Administrering av näringsdryck peroralt bedöms som en SOL-insats.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="537075C1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Gäller egenvårdsinsatsen i skolan, se vad som gäller under kolumnen </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kommun/Skola/LSS</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="1C6251D2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Det är upp till varje kommun att ta beslut om de godkänner egenvården utan en inskrivning i hemsjukvården.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2790" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="02E99D90" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Är det nytt och patient endast behöver handräckning skrivs egenvårdsintyg. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="574E6099" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Är patient inom slutenvården sker förankring med kommunen alternativt närstående innan utskrivning enligt rutin. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="74DCABC4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Dokumentation från mottagning sker via aktuellt IT, vårdinformationssystem. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="50B67B68" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Befinner sig patient inom slutenvården dokumenteras egenvård i aktuellt IT, vårdinformationssystem. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="03A932B4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Säkerställ utbildning och instruktion om handhavandet till utställd person som ska utföra egenvårdsinsatsen. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="0D0AE8C7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Vb förankra med skola alternativt handläggare i kommunen. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="7690D569" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Innan beslut om insats och hjälp har tagits, är utförande av egenvård ett hälso- och sjukvårdsansvar. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="2D58030C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ansvarar för uppföljning av egenvårdsintyg alternativt specialistmottagning. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="2479BE66" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Detta ska framgå av egenvårdsintyget. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3030" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="6D8A1D21" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kommunal personal/skola utför insatsen alternativt anhörig eller närstående samt LSS-personal. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="668C5F2A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Det ska även finnas en handlingsplan vid problem som beskriver vart patient/närstående/anhörig/ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>skola/kommun ska vända sig för vård eller åtgärd. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2430" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="322BC8EB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Om den enskilde behöver praktisk hjälp för utförandet har den enskilde rätten att ansöka om bistånd enligt </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>socialtjänstlagen i sin kommun. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="54C7A01C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Vid egenvård på skola gäller att personal ges möjlighet att delta vid samordnad planering och ges utbildning för att kunna erhålla kompetens till att kunna utföra egenvårdsinsatsen. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidTr="003876F2" w14:paraId="520F4665" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3810" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="498744E6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Stomivård </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="656B15BA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Byte stomiförband/påse </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="582D692B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>inkl. tömning av stomipåse </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="61288656" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Patient/Vårdnadshavare behöver ha kännedom om hur handhavandet ska ske, när förband ska bytas, tömmas etc.: detta ska även framgå i egenvårdsintyget.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="6AB68AC6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>I regel brukar tömning gå som SOL-insats medan byte går som en HSL-insats.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="77F6BF98" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Gäller egenvårdsinsatsen i skolan, se vad som gäller under kolumnen </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kommun/Skola/LSS</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="5021191D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Det är upp till varje kommun att ta beslut om de godkänner egenvården utan en inskrivning i hemsjukvården.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2790" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="20CD40C8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Är det nytt och patient endast behöver handräckning skrivs egenvårdsintyg. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="7D3B0AED" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Är patient inom slutenvården sker förankring med kommunen alternativt närstående innan utskrivning enligt rutin. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="5D1F10DE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Dokumentation från mottagning sker via aktuellt IT, vårdinformationssystem. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="0BD70EB6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Befinner sig patient inom slutenvården dokumenteras egenvård i aktuellt IT, vårdinformationssystem. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="545C0B79" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Säkerställ utbildning och instruktion om handhavandet till utställd person som ska utföra egenvårdsinsatsen. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="6A30F300" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Vb förankra med skola alternativt handläggare i kommunen. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="72E7433A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Innan beslut om insats och hjälp har tagits, är utförande av egenvård ett hälso- och sjukvårdsansvar. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="2D0B0E6B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ansvarar för uppföljning av egenvårdsintyg alternativt specialistmottagning. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="1C34EC93" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Detta ska framgå av egenvårdsintyget. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3030" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="356484BE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kommunal personal/skola utför insatsen alternativt anhörig eller närstående samt LSS-personal. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="6C452F7C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Det ska även finnas en handlingsplan vid problem som beskriver vart patient/närstående/anhörig/ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>skola/kommun ska vända sig för vård eller åtgärd. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2430" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="353B864F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Om den enskilde behöver praktisk hjälp för utförandet har den enskilde rätten att ansöka om bistånd enligt socialtjänstlagen i sin kommun. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="479C4BA8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Vid egenvård på skola gäller att personal ges möjlighet att delta vid samordnad planering och ges utbildning för att kunna erhålla kompetens till att kunna utföra egenvårdsinsatsen. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidTr="003876F2" w14:paraId="55CAF0E8" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3810" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="2F0C6CC8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Sårbehandling </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="0AB5F134" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Patient/Vårdnadshavare behöver ha kännedom om hur omläggningen ska ske, när förband ska bytas, vilket förband som ska användas samt kunskap kring aseptiken; detta ska även framgå i egenvårdsintyget liksom omläggningsfrekvens, material och vad patient ska vara vaksam på och vart patienten ska vända sig vid en försämring.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="00F30261" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>I regel brukar sårbehandling gå som en HSL-insats</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="05AEF658" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Gäller egenvårdsinsatsen i skolan, se vad som gäller under kolumnen </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kommun/Skola/LSS</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="242D3CCD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Det är upp till varje kommun att ta beslut om de godkänner egenvården utan en inskrivning i hemsjukvården.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2790" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="76825799" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Är det nytt och patient endast behöver handräckning skrivs egenvårdsintyg. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="0167824F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Är patient inom slutenvården sker förankring med kommunen alternativt närstående innan utskrivning enligt rutin. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="7AFEB3FD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Dokumentation från mottagning sker via aktuellt IT, vårdinformationssystem. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="184BDFF5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Befinner sig patient inom slutenvården dokumenteras egenvård aktuellt IT, vårdinformationssystem. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="31DB805D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Säkerställ utbildning och instruktion om handhavandet till utställd person som ska utföra egenvårdsinsatsen. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="4CD838C4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Vb förankra med skola alternativt handläggare i kommunen. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="1E068DE6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Innan beslut om insats och hjälp har tagits, är utförande av egenvård ett hälso- och sjukvårdsansvar. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="7C7E6A19" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ansvarar för uppföljning av egenvårdsintyg alternativt specialistmottagning. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="18B92E1B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Detta ska framgå av egenvårdsintyget. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3030" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="132A8060" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kommunal personal/skola utför insatsen alternativt anhörig eller närstående samt LSS-personal. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="608BB00D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Det ska även finnas en handlingsplan vid problem som beskriver vart patient/närstående/anhörig/ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>skola/kommun ska vända sig för vård eller åtgärd. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2430" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="69EDC002" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Om den enskilde behöver praktisk hjälp för utförandet har den enskilde rätten att ansöka om bistånd enligt socialtjänstlagen i sin kommun. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="60EBEC09" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Vid egenvård på skola gäller att personal ges möjlighet att delta vid samordnad planering och ges utbildning för att kunna erhålla kompetens till att kunna utföra egenvårdsinsatsen.  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidTr="003876F2" w14:paraId="16D7BBDD" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3810" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="6588D3BD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Trakeostomi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>/hemventilator och hostmaskin  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="4D2FE33C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Se delregional rutin</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText>HYPERLINK "https://www.vardsamverkan.se/organisation/delregionalvardsamverkan/sodra-alvsborg/styrdokument/delregionala-dokument/" \t "_blank"</w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Trakeostomi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>, hemventilator och hostmaskin</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2790" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="412D4C03" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="01C9F96B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3030" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="3C7227AE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2430" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="026925B1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidTr="003876F2" w14:paraId="022D066D" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3810" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="6D4EC87A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Ögondroppar - handräckning/administrering  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="026DF433" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Patient/Vårdnadshavare behöver kännedom vilken ögondroppe som ska användas (vilket öga), vad den är till för och när den ska användas samt - om det är flera - i vilken ordning samt tid emellan ögondropparna. Detta ska även framgå i egenvårdsintyget.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="4F3DF004" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Gäller egenvårdsinsatsen i skolan, se vad som gäller under kolumnen </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kommun/Skola/LSS</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="162D98BC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Det är upp till varje kommun att ta beslut om de godkänner egenvården utan en inskrivning i hemsjukvården.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2790" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="6E490F27" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Är det nytt och patient endast behöver handräckning skrivs egenvårdsintyg. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="03D7477A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Är patient inom slutenvården sker förankring med kommunen alternativt närstående innan utskrivning enligt rutin. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="74DDD3FB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Dokumentation från mottagning sker via aktuellt IT, vårdinformationssystem. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="7D1A3B04" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Befinner sig patient inom slutenvården dokumenteras egenvård aktuellt IT, vårdinformationssystem. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="72570BF3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Säkerställ utbildning och instruktion om handhavandet till utställd person som ska utföra egenvårdsinsatsen. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="10726117" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Vb förankra med skola alternativt handläggare i kommunen. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="0F0373EB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Innan beslut om insats och hjälp har tagits, är utförande av egenvård ett hälso- och sjukvårdsansvar. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="1282B991" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ansvarar för uppföljning av egenvårdsintyg alternativt specialistmottagning. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="3C15B62F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Detta ska framgå av egenvårdsintyget. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3030" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="27FAFFFE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kommunal personal/skola utför insatsen alternativt anhörig eller närstående samt LSS-personal. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="633B81B9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Det ska även finnas en handlingsplan vid utebliven effekt som beskriver vart patient/närstående/anhörig/ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>skola/kommun ska vända sig för vård eller åtgärd. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2430" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="7CEC76DC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Om den enskilde behöver praktisk hjälp för utförandet har den enskilde rätten att ansöka om bistånd enligt socialtjänstlagen i sin kommun. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003876F2" w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="1698E244" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003876F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Vid egenvård på skola gäller att personal ges möjlighet att delta vid samordnad planering och ges utbildning för att kunna erhålla kompetens till att kunna utföra egenvårdsinsatsen.  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="003876F2" w:rsidP="003876F2" w:rsidRDefault="003876F2" w14:paraId="0340E1A2" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="003876F2" w:rsidSect="003876F2">
       <w:pgSz w:w="16840" w:h="11900" w:orient="landscape"/>
-      <w:pgMar w:top="992" w:right="1418" w:bottom="1843" w:left="1276" w:header="284" w:footer="737" w:gutter="0"/>
+      <w:pgMar w:top="992" w:right="1418" w:bottom="1979" w:left="1276" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="008F9BDF" w14:textId="77777777" w:rsidR="00F4109F" w:rsidRDefault="00F4109F">
+    <w:p w:rsidR="00483BA7" w:rsidRDefault="00483BA7" w14:paraId="56564889" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6E4D888A" w14:textId="77777777" w:rsidR="00F4109F" w:rsidRDefault="00F4109F">
+    <w:p w:rsidR="00483BA7" w:rsidRDefault="00483BA7" w14:paraId="20574E6C" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="42964F60" w14:textId="77777777" w:rsidR="00F4109F" w:rsidRDefault="00F4109F">
+    <w:p w:rsidR="00483BA7" w:rsidRDefault="00483BA7" w14:paraId="4CA469A3" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+    <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Cambria">
+    <w:altName w:val="Cambria"/>
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="001E2C29" w:rsidRDefault="001E2C29" w:rsidP="00C43BDD">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B820" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
-      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
+      <w:framePr w:wrap="around" w:hAnchor="margin" w:vAnchor="text" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="001E2C29" w:rsidRDefault="001E2C29" w:rsidP="00C43BDD">
+  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B821" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...8 lines deleted...]
-    <w:sdtEndPr>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidRPr="00831C35" w:rsidR="00C50EE5" w:rsidP="00EC0A68" w:rsidRDefault="00000000" w14:paraId="47BD2091" w14:textId="66F4EBFA">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
       <w:rPr>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
-    </w:sdtEndPr>
-[...3 lines deleted...]
-          <w:pStyle w:val="Sidfot"/>
+    </w:pPr>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:id w:val="-2070031421"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:r w:rsidRPr="00831C35" w:rsidR="00A65FD4">
           <w:rPr>
-            <w:sz w:val="16"/>
-[...6 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00831C35" w:rsidR="00EC0A68">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00831C35" w:rsidR="00EC0A68">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00831C35" w:rsidR="00EC0A68">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D43838">
+        <w:r w:rsidRPr="00831C35" w:rsidR="00EC0A68">
           <w:rPr>
-            <w:noProof/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00831C35" w:rsidR="00EC0A68">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
-      </w:p>
-[...1 lines deleted...]
-  </w:sdt>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> (</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:noProof/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>)</w:t>
+    </w:r>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1FE2B822" w14:textId="76DF6159" w:rsidR="001E2C29" w:rsidRDefault="001E2C29" w:rsidP="00FB2F0F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00660269" w:rsidP="00FB2F0F" w:rsidRDefault="009228AB" w14:paraId="1FE2B822" w14:textId="76DF6159">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="25147E04">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="5971BB2D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>4388307</wp:posOffset>
+            <wp:posOffset>4391660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-27355</wp:posOffset>
+            <wp:posOffset>-3947</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1897920" cy="384860"/>
-          <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+          <wp:extent cx="1953671" cy="348178"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="5" name="Bildobjekt 5">
+          <wp:docPr id="12" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="VG_Ne.wmf"/>
+                  <pic:cNvPr id="12" name="Bildobjekt 12">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
-                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1953671" cy="396165"/>
+                    <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="540592E4" w14:textId="77777777" w:rsidR="00F4109F" w:rsidRDefault="00F4109F"/>
+    <w:p w:rsidR="00483BA7" w:rsidRDefault="00483BA7" w14:paraId="2ED9FCC0" w14:textId="77777777"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="796F829E" w14:textId="77777777" w:rsidR="00F4109F" w:rsidRDefault="00F4109F">
+    <w:p w:rsidR="00483BA7" w:rsidRDefault="00483BA7" w14:paraId="63820C5A" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="10EB64DF" w14:textId="77777777" w:rsidR="00F4109F" w:rsidRDefault="00F4109F">
+    <w:p w:rsidR="00483BA7" w:rsidRDefault="00483BA7" w14:paraId="786D5566" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="68F18EE5" w14:textId="2D967C87" w:rsidR="001E2C29" w:rsidRPr="00DA65C4" w:rsidRDefault="001E2C29" w:rsidP="00DA65C4">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidRPr="00DA65C4" w:rsidR="00294791" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="68F18EE5" w14:textId="39C06E14">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="1" name="Textruta 1"/>
+              <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="001E2C29" w:rsidRDefault="001E2C29" w:rsidP="00DA65C4">
+                        <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
-          <w:pict>
-            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+          <w:pict w14:anchorId="3C264FD4">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 4" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="001E2C29" w:rsidRDefault="001E2C29" w:rsidP="00DA65C4">
+                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="6D41DF98" w14:textId="1B285E8B">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="058CDD4D" w14:textId="665502BC" w:rsidR="001E2C29" w:rsidRDefault="001E2C29" w:rsidP="00413A60">
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="008A4EB9" w:rsidP="00413A60" w:rsidRDefault="00413A60" w14:paraId="058CDD4D" w14:textId="448A65ED">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
-    <w:r w:rsidRPr="00762EE0">
-[...78 lines deleted...]
-    </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="029C8C18">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
-                <wp:posOffset>-172720</wp:posOffset>
+                <wp:posOffset>-174625</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>-65405</wp:posOffset>
+                <wp:posOffset>-69215</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="4667250" cy="323850"/>
-[...2 lines deleted...]
-              <wp:docPr id="2" name="Textruta 2"/>
+              <wp:extent cx="4669155" cy="278130"/>
+              <wp:effectExtent l="0" t="0" r="0" b="7620"/>
+              <wp:wrapTopAndBottom/>
+              <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="4667250" cy="323850"/>
+                        <a:ext cx="4669155" cy="278130"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="001E2C29" w:rsidRDefault="001E2C29">
+                        <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
-          <w:pict>
-            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+          <w:pict w14:anchorId="23B8C423">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 8" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.75pt;margin-top:-5.45pt;width:367.65pt;height:21.9pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAPnVbOGgIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vGyEQvVfqf0Dc6/U6tpOsvI7cRK4q&#10;WUkkp8oZs+BFYhkK2Lvur+/A+ktpT1UvMDDDfLz3mD10jSZ74bwCU9J8MKREGA6VMtuS/nhbfrmj&#10;xAdmKqbBiJIehKcP88+fZq0txAhq0JVwBJMYX7S2pHUItsgyz2vRMD8AKww6JbiGBTy6bVY51mL2&#10;Rmej4XCateAq64AL7/H2qXfSecovpeDhRUovAtElxd5CWl1aN3HN5jNWbB2zteLHNtg/dNEwZbDo&#10;OdUTC4zsnPojVaO4Aw8yDDg0GUipuEgz4DT58MM065pZkWZBcLw9w+T/X1r+vF/bV0dC9xU6JDAC&#10;0lpfeLyM83TSNXHHTgn6EcLDGTbRBcLxcjyd3ueTCSUcfaPbu/wm4ZpdXlvnwzcBDYlGSR3SktBi&#10;+5UPWBFDTyGxmIGl0jpRow1pSzq9mQzTg7MHX2iDDy+9Rit0m46o6mqODVQHHM9Bz7y3fKmwhxXz&#10;4ZU5pBonQvmGF1ykBqwFR4uSGtyvv93HeGQAvZS0KJ2S+p875gQl+rtBbu7z8ThqLR3Gk9sRHty1&#10;Z3PtMbvmEVCdOX4Uy5MZ44M+mdJB844qX8Sq6GKGY+2ShpP5GHpB4y/hYrFIQaguy8LKrC2PqSOq&#10;EeG37p05e6QhIIHPcBIZKz6w0cf2fCx2AaRKVEWce1SP8KMyE4PHXxSlf31OUZe/Pv8NAAD//wMA&#10;UEsDBBQABgAIAAAAIQCThWsJ4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8JAEIbvJv6H&#10;zZB4g11qsFC7JaQJMTF6ALl4m3aXtmE/aneB6q93POFtJvPknefN16M17KKH0HknYT4TwLSrvepc&#10;I+HwsZ0ugYWITqHxTkv41gHWxf1djpnyV7fTl31sGIW4kKGENsY+4zzUrbYYZr7Xjm5HP1iMtA4N&#10;VwNeKdwangjxxC12jj602Ouy1fVpf7YSXsvtO+6qxC5/TPnydtz0X4fPhZQPk3HzDCzqMd5g+NMn&#10;dSjIqfJnpwIzEqZJuiCUhrlYASMiFSmVqSQ8JivgRc7/Vyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAA+dVs4aAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAJOFawniAAAACgEAAA8AAAAAAAAAAAAAAAAAdAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="001E2C29" w:rsidRDefault="001E2C29">
+                  <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="685B7E76" w14:textId="0A2CCBAA">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
+              <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
-    </w:r>
-[...5 lines deleted...]
-      <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
+    <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F1EA46C0"/>
-[...67 lines deleted...]
-    <w:tmpl w:val="CB868092"/>
+    <w:tmpl w:val="3C063CDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-[...96 lines deleted...]
-      <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DF67F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75525A52"/>
     <w:lvl w:ilvl="0" w:tplc="A0D81926">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07F0337A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E54CEB4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0D813520"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8EB2BA16"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135A157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65667058"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1480309A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B82C9A8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...199 lines deleted...]
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
-    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+    <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E277E1E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="344EFF6A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50BD3409"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FE5824BE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="041D0001">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57302441"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EF74CD94"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1712" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3872" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6032" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6752" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7472" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="041D0001">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59723BE8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FF0C3B46"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1712" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3872" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6032" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
-[...28 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="041D0001">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...10 lines deleted...]
-      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
-[...11 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1356538907">
-    <w:abstractNumId w:val="31"/>
+  <w:num w:numId="1" w16cid:durableId="1909921896">
+    <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="2100364301">
-    <w:abstractNumId w:val="26"/>
+  <w:num w:numId="2" w16cid:durableId="1367871050">
+    <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1355227986">
+  <w:num w:numId="3" w16cid:durableId="164058872">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="180973992">
+  <w:num w:numId="4" w16cid:durableId="861477783">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1280868239">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="444931515">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="739910959">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="391579451">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1296368398">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="689646344">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1979215945">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="830874331">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="57095060">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="36130748">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="560679449">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1420566503">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1610116514">
-    <w:abstractNumId w:val="29"/>
+  <w:num w:numId="17" w16cid:durableId="256527698">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1802185048">
+  <w:num w:numId="18" w16cid:durableId="1090539201">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="724598656">
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="19" w16cid:durableId="1846439597">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="727267354">
+  <w:num w:numId="20" w16cid:durableId="835923000">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1893493821">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1035278991">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="2050522469">
-[...41 lines deleted...]
-  <w:num w:numId="23" w16cid:durableId="604267404">
+  <w:num w:numId="23" w16cid:durableId="827132905">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="561065347">
-[...27 lines deleted...]
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="24" w16cid:durableId="289366563">
+    <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...2 lines deleted...]
-  <w:removeDateAndTime/>
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:zoom w:percent="90"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="9804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="1"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
+  <w:trackRevisions w:val="false"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke color="#4a773c" weight="1pt"/>
-      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+      <v:stroke weight="1pt" color="#4a773c"/>
+      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
-    <w:rsid w:val="00000377"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00005077"/>
     <w:rsid w:val="000051D5"/>
-    <w:rsid w:val="000059F6"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
-    <w:rsid w:val="00013998"/>
     <w:rsid w:val="00016CF0"/>
-    <w:rsid w:val="00022118"/>
-[...4 lines deleted...]
-    <w:rsid w:val="000276F6"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
-    <w:rsid w:val="000329C4"/>
     <w:rsid w:val="00033ED5"/>
-    <w:rsid w:val="00034BE9"/>
-[...2 lines deleted...]
-    <w:rsid w:val="000504CF"/>
     <w:rsid w:val="00050500"/>
-    <w:rsid w:val="00051B22"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00055BFD"/>
     <w:rsid w:val="0005691C"/>
-    <w:rsid w:val="00056E46"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
-    <w:rsid w:val="00060420"/>
-    <w:rsid w:val="00061290"/>
     <w:rsid w:val="00061969"/>
     <w:rsid w:val="000655CC"/>
-    <w:rsid w:val="00066226"/>
     <w:rsid w:val="000700AE"/>
-    <w:rsid w:val="00071B1F"/>
-[...4 lines deleted...]
-    <w:rsid w:val="000820D3"/>
     <w:rsid w:val="00084024"/>
-    <w:rsid w:val="00086D6D"/>
-    <w:rsid w:val="00090475"/>
     <w:rsid w:val="0009062C"/>
-    <w:rsid w:val="00090C89"/>
-    <w:rsid w:val="00093ABD"/>
+    <w:rsid w:val="000928A8"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
-    <w:rsid w:val="00096A63"/>
-[...3 lines deleted...]
-    <w:rsid w:val="000A0527"/>
     <w:rsid w:val="000A611A"/>
-    <w:rsid w:val="000A67EE"/>
-[...2 lines deleted...]
-    <w:rsid w:val="000B0EFF"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
-    <w:rsid w:val="000C68C0"/>
-[...3 lines deleted...]
-    <w:rsid w:val="000E153E"/>
+    <w:rsid w:val="000C40C2"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
-    <w:rsid w:val="000E65BB"/>
     <w:rsid w:val="000F43A3"/>
-    <w:rsid w:val="000F52B6"/>
-[...1 lines deleted...]
-    <w:rsid w:val="000F6D14"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
-    <w:rsid w:val="001049D3"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00111826"/>
+    <w:rsid w:val="001108C0"/>
+    <w:rsid w:val="00111CB2"/>
     <w:rsid w:val="001139D4"/>
-    <w:rsid w:val="001216DD"/>
-[...5 lines deleted...]
-    <w:rsid w:val="0013113B"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
-    <w:rsid w:val="001357ED"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
-    <w:rsid w:val="0014004C"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
-    <w:rsid w:val="001443A0"/>
-    <w:rsid w:val="0015057A"/>
     <w:rsid w:val="001522AE"/>
-    <w:rsid w:val="001522C2"/>
     <w:rsid w:val="00157D5B"/>
-    <w:rsid w:val="00161DCD"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="00164C3D"/>
-    <w:rsid w:val="0016665B"/>
     <w:rsid w:val="00166D3A"/>
-    <w:rsid w:val="001671CC"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001674DF"/>
     <w:rsid w:val="0017508E"/>
-    <w:rsid w:val="00175DB6"/>
     <w:rsid w:val="00181FDC"/>
-    <w:rsid w:val="00182346"/>
-    <w:rsid w:val="001836F7"/>
     <w:rsid w:val="00184167"/>
-    <w:rsid w:val="00185352"/>
-    <w:rsid w:val="00185701"/>
     <w:rsid w:val="001860B9"/>
-    <w:rsid w:val="00186912"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
-    <w:rsid w:val="00187EF2"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00195788"/>
     <w:rsid w:val="0019632A"/>
-    <w:rsid w:val="00196C6F"/>
-[...2 lines deleted...]
-    <w:rsid w:val="001A47BD"/>
     <w:rsid w:val="001A4E7C"/>
-    <w:rsid w:val="001A54B1"/>
-[...7 lines deleted...]
-    <w:rsid w:val="001B5E55"/>
     <w:rsid w:val="001B762C"/>
+    <w:rsid w:val="001C1D2F"/>
     <w:rsid w:val="001C4D0A"/>
-    <w:rsid w:val="001C5F3B"/>
     <w:rsid w:val="001C5FEF"/>
-    <w:rsid w:val="001C7151"/>
-[...4 lines deleted...]
-    <w:rsid w:val="001E31EA"/>
     <w:rsid w:val="001E3789"/>
-    <w:rsid w:val="001E78EC"/>
-[...11 lines deleted...]
-    <w:rsid w:val="00210EAB"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
-    <w:rsid w:val="002126FC"/>
-[...1 lines deleted...]
-    <w:rsid w:val="002140F6"/>
     <w:rsid w:val="00217DEC"/>
-    <w:rsid w:val="0022467B"/>
-[...5 lines deleted...]
-    <w:rsid w:val="002341A3"/>
+    <w:rsid w:val="002273C9"/>
     <w:rsid w:val="00235B57"/>
-    <w:rsid w:val="002379AE"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00250E97"/>
     <w:rsid w:val="00250F24"/>
-    <w:rsid w:val="00251DAE"/>
     <w:rsid w:val="002523C5"/>
-    <w:rsid w:val="00252961"/>
     <w:rsid w:val="0025380B"/>
-    <w:rsid w:val="002540F0"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00256E0C"/>
     <w:rsid w:val="0025703A"/>
-    <w:rsid w:val="00260DDF"/>
-[...2 lines deleted...]
-    <w:rsid w:val="002621C9"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
-    <w:rsid w:val="0026424D"/>
-    <w:rsid w:val="00264F48"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
-    <w:rsid w:val="00270C1A"/>
-[...7 lines deleted...]
-    <w:rsid w:val="002804AB"/>
+    <w:rsid w:val="00270FA8"/>
     <w:rsid w:val="00280A85"/>
-    <w:rsid w:val="0028357C"/>
     <w:rsid w:val="00284119"/>
-    <w:rsid w:val="0028739E"/>
     <w:rsid w:val="00290B5C"/>
-    <w:rsid w:val="00291E7D"/>
     <w:rsid w:val="00294791"/>
-    <w:rsid w:val="00296E6D"/>
-    <w:rsid w:val="002A0B25"/>
     <w:rsid w:val="002A1C4F"/>
-    <w:rsid w:val="002A26D0"/>
-    <w:rsid w:val="002A35EA"/>
     <w:rsid w:val="002A7450"/>
-    <w:rsid w:val="002B0420"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
-    <w:rsid w:val="002B18C3"/>
-[...2 lines deleted...]
-    <w:rsid w:val="002B5908"/>
+    <w:rsid w:val="002B3748"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
-    <w:rsid w:val="002C36ED"/>
-[...1 lines deleted...]
-    <w:rsid w:val="002C495B"/>
     <w:rsid w:val="002C60AD"/>
-    <w:rsid w:val="002C6A76"/>
-    <w:rsid w:val="002C7483"/>
     <w:rsid w:val="002D0E0E"/>
-    <w:rsid w:val="002D55B7"/>
     <w:rsid w:val="002D6023"/>
-    <w:rsid w:val="002E0DB2"/>
     <w:rsid w:val="002E263F"/>
-    <w:rsid w:val="002E4438"/>
-    <w:rsid w:val="002E5072"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
-    <w:rsid w:val="002F1295"/>
-[...1 lines deleted...]
-    <w:rsid w:val="002F212E"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
-    <w:rsid w:val="002F6BF4"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
-    <w:rsid w:val="00310960"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003113D2"/>
     <w:rsid w:val="00311401"/>
-    <w:rsid w:val="0031378C"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00316C9C"/>
     <w:rsid w:val="003203D7"/>
-    <w:rsid w:val="00320B7C"/>
     <w:rsid w:val="00320F86"/>
-    <w:rsid w:val="00321080"/>
     <w:rsid w:val="00324171"/>
-    <w:rsid w:val="0032697A"/>
     <w:rsid w:val="00326C24"/>
-    <w:rsid w:val="00327C51"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00334FA0"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
-    <w:rsid w:val="00341552"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
-    <w:rsid w:val="003613B8"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0036248A"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="0036594C"/>
+    <w:rsid w:val="00367CDB"/>
     <w:rsid w:val="00367D19"/>
-    <w:rsid w:val="00367F32"/>
+    <w:rsid w:val="00371720"/>
     <w:rsid w:val="00371BED"/>
-    <w:rsid w:val="00371C12"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003767D4"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
-    <w:rsid w:val="00385D00"/>
-    <w:rsid w:val="00385D9E"/>
+    <w:rsid w:val="003876F2"/>
+    <w:rsid w:val="00390E4C"/>
     <w:rsid w:val="0039118E"/>
-    <w:rsid w:val="00395F7F"/>
     <w:rsid w:val="00397F54"/>
-    <w:rsid w:val="003A0487"/>
     <w:rsid w:val="003A0D43"/>
-    <w:rsid w:val="003A25BA"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003B0338"/>
+    <w:rsid w:val="003A3639"/>
     <w:rsid w:val="003B2A4B"/>
-    <w:rsid w:val="003B52D0"/>
-[...4 lines deleted...]
-    <w:rsid w:val="003D07D6"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
-    <w:rsid w:val="003D448F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003D61C4"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
-    <w:rsid w:val="003E19B2"/>
     <w:rsid w:val="003E2FF7"/>
-    <w:rsid w:val="003E643F"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
-    <w:rsid w:val="003F2B25"/>
-[...4 lines deleted...]
-    <w:rsid w:val="004046A9"/>
+    <w:rsid w:val="00403E79"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
-    <w:rsid w:val="00411DE8"/>
-    <w:rsid w:val="004120F2"/>
     <w:rsid w:val="00413A60"/>
-    <w:rsid w:val="00414CF3"/>
     <w:rsid w:val="004230F7"/>
-    <w:rsid w:val="004241CF"/>
-[...3 lines deleted...]
-    <w:rsid w:val="004265EA"/>
     <w:rsid w:val="0043167E"/>
-    <w:rsid w:val="00433692"/>
-    <w:rsid w:val="004339EC"/>
     <w:rsid w:val="0043409A"/>
-    <w:rsid w:val="00437100"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00441B01"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
-    <w:rsid w:val="00453FD6"/>
     <w:rsid w:val="00460ED0"/>
-    <w:rsid w:val="00462482"/>
-    <w:rsid w:val="004630AA"/>
     <w:rsid w:val="00465651"/>
-    <w:rsid w:val="0046592E"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
-    <w:rsid w:val="00472FCC"/>
-[...4 lines deleted...]
-    <w:rsid w:val="004775F5"/>
+    <w:rsid w:val="004735F1"/>
     <w:rsid w:val="00480DC7"/>
-    <w:rsid w:val="00485F77"/>
+    <w:rsid w:val="00483BA7"/>
     <w:rsid w:val="004876F6"/>
-    <w:rsid w:val="00491001"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
-    <w:rsid w:val="004A0DD6"/>
-    <w:rsid w:val="004A25EA"/>
     <w:rsid w:val="004A355D"/>
-    <w:rsid w:val="004A3605"/>
     <w:rsid w:val="004A4970"/>
-    <w:rsid w:val="004A56ED"/>
-[...4 lines deleted...]
-    <w:rsid w:val="004B0E6D"/>
+    <w:rsid w:val="004A6DB4"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
-    <w:rsid w:val="004B69E4"/>
-    <w:rsid w:val="004C2C97"/>
     <w:rsid w:val="004C3536"/>
-    <w:rsid w:val="004C5CBB"/>
-[...7 lines deleted...]
-    <w:rsid w:val="004D6866"/>
     <w:rsid w:val="004D7BA3"/>
-    <w:rsid w:val="004E0C45"/>
-[...3 lines deleted...]
-    <w:rsid w:val="004F0297"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
-    <w:rsid w:val="004F7A68"/>
     <w:rsid w:val="00501433"/>
-    <w:rsid w:val="005028AA"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005105E9"/>
     <w:rsid w:val="00511CC4"/>
-    <w:rsid w:val="00512E0D"/>
-[...6 lines deleted...]
-    <w:rsid w:val="0053096A"/>
     <w:rsid w:val="00531E60"/>
-    <w:rsid w:val="00532107"/>
-    <w:rsid w:val="005376AD"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
-    <w:rsid w:val="00551613"/>
-    <w:rsid w:val="0055292F"/>
+    <w:rsid w:val="00550232"/>
     <w:rsid w:val="005578FA"/>
-    <w:rsid w:val="00557A61"/>
-    <w:rsid w:val="005627AB"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
-    <w:rsid w:val="00571404"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00573CC6"/>
+    <w:rsid w:val="0057277B"/>
     <w:rsid w:val="005770AD"/>
-    <w:rsid w:val="00577279"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00580AA3"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
-    <w:rsid w:val="00582890"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00596878"/>
     <w:rsid w:val="00597E28"/>
-    <w:rsid w:val="005A2F2B"/>
     <w:rsid w:val="005A54ED"/>
-    <w:rsid w:val="005A5549"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
-    <w:rsid w:val="005B3429"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005B5A7A"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
-    <w:rsid w:val="005C0E46"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005C3DE4"/>
     <w:rsid w:val="005C4606"/>
-    <w:rsid w:val="005C55AE"/>
-    <w:rsid w:val="005C596C"/>
     <w:rsid w:val="005D0B0C"/>
-    <w:rsid w:val="005D78D1"/>
     <w:rsid w:val="005E02B3"/>
-    <w:rsid w:val="005E09A3"/>
     <w:rsid w:val="005E1E24"/>
-    <w:rsid w:val="005E2492"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00603E7A"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
-    <w:rsid w:val="00611CA9"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006139A3"/>
     <w:rsid w:val="00614E64"/>
-    <w:rsid w:val="00616325"/>
-    <w:rsid w:val="00617032"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
-    <w:rsid w:val="006201F3"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
-    <w:rsid w:val="006357F2"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00654305"/>
+    <w:rsid w:val="0064604E"/>
     <w:rsid w:val="0065595B"/>
-    <w:rsid w:val="00655B28"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
-    <w:rsid w:val="00661160"/>
     <w:rsid w:val="00665F89"/>
-    <w:rsid w:val="00666CD9"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006709B3"/>
+    <w:rsid w:val="00672EC3"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
-    <w:rsid w:val="0067692C"/>
-    <w:rsid w:val="00682F43"/>
     <w:rsid w:val="00685193"/>
-    <w:rsid w:val="00686737"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00695EFA"/>
     <w:rsid w:val="006A2789"/>
-    <w:rsid w:val="006A2BB1"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
-    <w:rsid w:val="006B20F7"/>
-[...6 lines deleted...]
-    <w:rsid w:val="006C423E"/>
+    <w:rsid w:val="006B76F9"/>
     <w:rsid w:val="006C5048"/>
-    <w:rsid w:val="006C61ED"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
-    <w:rsid w:val="006D0F58"/>
-    <w:rsid w:val="006D28B9"/>
     <w:rsid w:val="006D30C0"/>
-    <w:rsid w:val="006D3BB5"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006D59B8"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
+    <w:rsid w:val="006E53DB"/>
     <w:rsid w:val="006F0D7E"/>
-    <w:rsid w:val="006F14EF"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00710233"/>
+    <w:rsid w:val="006F52E3"/>
     <w:rsid w:val="00710B77"/>
-    <w:rsid w:val="00710CFA"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00714D32"/>
     <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
-    <w:rsid w:val="00722FA4"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00727072"/>
+    <w:rsid w:val="007268AB"/>
     <w:rsid w:val="00730955"/>
-    <w:rsid w:val="00730EDF"/>
-    <w:rsid w:val="0073245E"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
-    <w:rsid w:val="00736B31"/>
     <w:rsid w:val="00737215"/>
-    <w:rsid w:val="0074565E"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00751B06"/>
     <w:rsid w:val="00754905"/>
-    <w:rsid w:val="00754FFA"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
-    <w:rsid w:val="00764B42"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007658D4"/>
     <w:rsid w:val="00765C41"/>
-    <w:rsid w:val="00765CB5"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00770F8E"/>
     <w:rsid w:val="00771100"/>
-    <w:rsid w:val="00772B1A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00774D25"/>
+    <w:rsid w:val="00774944"/>
     <w:rsid w:val="007759DD"/>
-    <w:rsid w:val="00776AA6"/>
-[...3 lines deleted...]
-    <w:rsid w:val="007857F6"/>
     <w:rsid w:val="0078609F"/>
-    <w:rsid w:val="007900A6"/>
     <w:rsid w:val="007917BA"/>
-    <w:rsid w:val="0079280F"/>
-[...3 lines deleted...]
-    <w:rsid w:val="007A2935"/>
     <w:rsid w:val="007A334E"/>
-    <w:rsid w:val="007A440F"/>
     <w:rsid w:val="007A5C6F"/>
-    <w:rsid w:val="007A7259"/>
-[...9 lines deleted...]
-    <w:rsid w:val="007D0DCE"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
-    <w:rsid w:val="007D469D"/>
     <w:rsid w:val="007D4EA3"/>
-    <w:rsid w:val="007E00C6"/>
-[...4 lines deleted...]
-    <w:rsid w:val="007F1A39"/>
+    <w:rsid w:val="007E4E5C"/>
     <w:rsid w:val="007F1CFF"/>
-    <w:rsid w:val="007F26EE"/>
     <w:rsid w:val="007F5DD5"/>
-    <w:rsid w:val="008023F2"/>
-[...4 lines deleted...]
-    <w:rsid w:val="0081711C"/>
     <w:rsid w:val="00821A1B"/>
-    <w:rsid w:val="00821D96"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00825A7F"/>
     <w:rsid w:val="008262E9"/>
-    <w:rsid w:val="00826410"/>
-    <w:rsid w:val="0082716F"/>
     <w:rsid w:val="00827E69"/>
-    <w:rsid w:val="008325C5"/>
-    <w:rsid w:val="00832C1F"/>
+    <w:rsid w:val="00831C35"/>
     <w:rsid w:val="00835C4D"/>
-    <w:rsid w:val="0083643F"/>
     <w:rsid w:val="00843F48"/>
-    <w:rsid w:val="00844A64"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00850BAF"/>
     <w:rsid w:val="00851423"/>
-    <w:rsid w:val="008539EC"/>
-    <w:rsid w:val="008542DC"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
-    <w:rsid w:val="00861496"/>
-    <w:rsid w:val="008629BC"/>
     <w:rsid w:val="008654B6"/>
+    <w:rsid w:val="00870CD4"/>
     <w:rsid w:val="0087139C"/>
-    <w:rsid w:val="00872453"/>
     <w:rsid w:val="00873419"/>
-    <w:rsid w:val="00874DDA"/>
-[...2 lines deleted...]
-    <w:rsid w:val="008809CB"/>
     <w:rsid w:val="00880E83"/>
-    <w:rsid w:val="0088167B"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00892655"/>
     <w:rsid w:val="00892F28"/>
-    <w:rsid w:val="008A01EB"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
-    <w:rsid w:val="008A5A5A"/>
-    <w:rsid w:val="008A5C47"/>
     <w:rsid w:val="008A74C0"/>
-    <w:rsid w:val="008B034C"/>
     <w:rsid w:val="008B1694"/>
-    <w:rsid w:val="008B3F8B"/>
-[...4 lines deleted...]
-    <w:rsid w:val="008C43BD"/>
     <w:rsid w:val="008C4B27"/>
-    <w:rsid w:val="008C66A6"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008C7EA6"/>
     <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
-    <w:rsid w:val="008D03CC"/>
-    <w:rsid w:val="008D2E9E"/>
+    <w:rsid w:val="008D124E"/>
     <w:rsid w:val="008D4B13"/>
-    <w:rsid w:val="008D4C91"/>
-[...2 lines deleted...]
-    <w:rsid w:val="008E09CB"/>
     <w:rsid w:val="008E36F8"/>
-    <w:rsid w:val="008E39BE"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
-    <w:rsid w:val="008F3643"/>
-    <w:rsid w:val="008F4456"/>
     <w:rsid w:val="008F589F"/>
-    <w:rsid w:val="008F7013"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00905724"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
-    <w:rsid w:val="00914621"/>
     <w:rsid w:val="00914D58"/>
-    <w:rsid w:val="00916637"/>
+    <w:rsid w:val="009211C2"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
-    <w:rsid w:val="00923CE2"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00930664"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
-    <w:rsid w:val="00935E7D"/>
     <w:rsid w:val="00942257"/>
-    <w:rsid w:val="00943E18"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
-    <w:rsid w:val="00953D3B"/>
-    <w:rsid w:val="00954FF9"/>
     <w:rsid w:val="00957D35"/>
-    <w:rsid w:val="009609C4"/>
-[...3 lines deleted...]
-    <w:rsid w:val="0097136D"/>
     <w:rsid w:val="00971D93"/>
-    <w:rsid w:val="0097523A"/>
-[...16 lines deleted...]
-    <w:rsid w:val="009A7844"/>
+    <w:rsid w:val="009A07DC"/>
+    <w:rsid w:val="009A32ED"/>
     <w:rsid w:val="009B1F6B"/>
-    <w:rsid w:val="009B4972"/>
     <w:rsid w:val="009C0D12"/>
-    <w:rsid w:val="009C1748"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C2E3E"/>
-    <w:rsid w:val="009D0D84"/>
-    <w:rsid w:val="009D271B"/>
+    <w:rsid w:val="009C6C0C"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
-    <w:rsid w:val="009E0F97"/>
-    <w:rsid w:val="009E4A69"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
-    <w:rsid w:val="009E6CB1"/>
     <w:rsid w:val="009E7DCF"/>
-    <w:rsid w:val="009F0D1F"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
-    <w:rsid w:val="009F5B0E"/>
     <w:rsid w:val="00A006A5"/>
-    <w:rsid w:val="00A035FB"/>
-    <w:rsid w:val="00A047AB"/>
     <w:rsid w:val="00A05942"/>
-    <w:rsid w:val="00A05EBD"/>
     <w:rsid w:val="00A07BEC"/>
-    <w:rsid w:val="00A1197E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A16629"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
-    <w:rsid w:val="00A30767"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00A32DA6"/>
     <w:rsid w:val="00A33051"/>
-    <w:rsid w:val="00A3314A"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
-    <w:rsid w:val="00A4239E"/>
     <w:rsid w:val="00A42426"/>
-    <w:rsid w:val="00A44D8A"/>
-    <w:rsid w:val="00A46BB0"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
-    <w:rsid w:val="00A61731"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A64052"/>
+    <w:rsid w:val="00A55086"/>
     <w:rsid w:val="00A65FD4"/>
-    <w:rsid w:val="00A8076A"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
-    <w:rsid w:val="00A85F2E"/>
+    <w:rsid w:val="00A83231"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
-    <w:rsid w:val="00A93F67"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A968AE"/>
     <w:rsid w:val="00AA0B3A"/>
-    <w:rsid w:val="00AA2FA8"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00AA5E0D"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
-    <w:rsid w:val="00AA7A9B"/>
     <w:rsid w:val="00AB0CC9"/>
-    <w:rsid w:val="00AB2413"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00AC0B4F"/>
     <w:rsid w:val="00AC3FF6"/>
-    <w:rsid w:val="00AC63CA"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00AD3FAD"/>
     <w:rsid w:val="00AD73EC"/>
-    <w:rsid w:val="00AD7970"/>
     <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE5BC7"/>
-    <w:rsid w:val="00AF02C9"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00AF4873"/>
     <w:rsid w:val="00AF5AAF"/>
-    <w:rsid w:val="00B02657"/>
-    <w:rsid w:val="00B02EC9"/>
+    <w:rsid w:val="00AF7CA0"/>
     <w:rsid w:val="00B046D8"/>
-    <w:rsid w:val="00B115FF"/>
     <w:rsid w:val="00B13F4C"/>
-    <w:rsid w:val="00B147E5"/>
-    <w:rsid w:val="00B14987"/>
+    <w:rsid w:val="00B14487"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
-    <w:rsid w:val="00B21138"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00B33B27"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
+    <w:rsid w:val="00B405A1"/>
+    <w:rsid w:val="00B41571"/>
     <w:rsid w:val="00B41789"/>
-    <w:rsid w:val="00B45B83"/>
     <w:rsid w:val="00B46C03"/>
-    <w:rsid w:val="00B475AB"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B55890"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
-    <w:rsid w:val="00B62707"/>
-    <w:rsid w:val="00B64A37"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
-    <w:rsid w:val="00B701F6"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B73570"/>
     <w:rsid w:val="00B75EDE"/>
+    <w:rsid w:val="00B7675E"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
-    <w:rsid w:val="00B80180"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B81F25"/>
+    <w:rsid w:val="00B83715"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
-    <w:rsid w:val="00B87BFE"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
-    <w:rsid w:val="00B94AD2"/>
-    <w:rsid w:val="00B957AC"/>
+    <w:rsid w:val="00B96AFF"/>
+    <w:rsid w:val="00B97D4E"/>
     <w:rsid w:val="00BA0066"/>
-    <w:rsid w:val="00BA576F"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00BB5FF4"/>
     <w:rsid w:val="00BB69DB"/>
+    <w:rsid w:val="00BC0B7E"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
-    <w:rsid w:val="00BC515F"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00BE6F53"/>
+    <w:rsid w:val="00BC6590"/>
     <w:rsid w:val="00BE7978"/>
-    <w:rsid w:val="00BF168B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00BF70F1"/>
     <w:rsid w:val="00C01F0D"/>
-    <w:rsid w:val="00C03F50"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00C079B3"/>
     <w:rsid w:val="00C07DDB"/>
-    <w:rsid w:val="00C11CE5"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00C35656"/>
+    <w:rsid w:val="00C10968"/>
+    <w:rsid w:val="00C23B4A"/>
+    <w:rsid w:val="00C27C5F"/>
     <w:rsid w:val="00C4115D"/>
-    <w:rsid w:val="00C41838"/>
-    <w:rsid w:val="00C41E47"/>
     <w:rsid w:val="00C43BDD"/>
-    <w:rsid w:val="00C447FF"/>
-    <w:rsid w:val="00C474A0"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
-    <w:rsid w:val="00C5039D"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
-    <w:rsid w:val="00C53F8B"/>
-    <w:rsid w:val="00C552CD"/>
     <w:rsid w:val="00C556F5"/>
-    <w:rsid w:val="00C61B9D"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00C706C8"/>
     <w:rsid w:val="00C70E19"/>
-    <w:rsid w:val="00C71F77"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
-    <w:rsid w:val="00C74E47"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C83343"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
-    <w:rsid w:val="00C91251"/>
+    <w:rsid w:val="00C97173"/>
     <w:rsid w:val="00C97BD3"/>
-    <w:rsid w:val="00CA0B90"/>
-    <w:rsid w:val="00CA1B71"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
-    <w:rsid w:val="00CB35B1"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00CC0BC0"/>
+    <w:rsid w:val="00CB4BC3"/>
     <w:rsid w:val="00CC167C"/>
-    <w:rsid w:val="00CC25F9"/>
+    <w:rsid w:val="00CC3A9C"/>
     <w:rsid w:val="00CC52D9"/>
-    <w:rsid w:val="00CC7A0A"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00CD6194"/>
     <w:rsid w:val="00CD6647"/>
-    <w:rsid w:val="00CD68F2"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00CE302A"/>
     <w:rsid w:val="00CE4B73"/>
-    <w:rsid w:val="00CE5226"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00CF5929"/>
     <w:rsid w:val="00CF70BB"/>
-    <w:rsid w:val="00D0175B"/>
-    <w:rsid w:val="00D06CE9"/>
+    <w:rsid w:val="00D00BD7"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
-    <w:rsid w:val="00D15EFE"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D17E55"/>
     <w:rsid w:val="00D20779"/>
-    <w:rsid w:val="00D221D5"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00D3762B"/>
     <w:rsid w:val="00D37E7F"/>
-    <w:rsid w:val="00D4237E"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00D47088"/>
     <w:rsid w:val="00D47AD7"/>
-    <w:rsid w:val="00D50230"/>
     <w:rsid w:val="00D51529"/>
-    <w:rsid w:val="00D52130"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00D7761A"/>
+    <w:rsid w:val="00D62468"/>
+    <w:rsid w:val="00D67C88"/>
     <w:rsid w:val="00D85218"/>
-    <w:rsid w:val="00D86183"/>
     <w:rsid w:val="00D915B1"/>
-    <w:rsid w:val="00D93D8E"/>
-    <w:rsid w:val="00D96BAE"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
-    <w:rsid w:val="00DA6716"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00DE3CC0"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DE63C6"/>
-    <w:rsid w:val="00DE6D64"/>
     <w:rsid w:val="00DF0033"/>
-    <w:rsid w:val="00DF2CA5"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00E00CDC"/>
     <w:rsid w:val="00E026BF"/>
-    <w:rsid w:val="00E02DE6"/>
     <w:rsid w:val="00E07B1B"/>
-    <w:rsid w:val="00E115BD"/>
     <w:rsid w:val="00E11853"/>
-    <w:rsid w:val="00E131B7"/>
-[...21 lines deleted...]
-    <w:rsid w:val="00E5178A"/>
+    <w:rsid w:val="00E27512"/>
+    <w:rsid w:val="00E411B6"/>
     <w:rsid w:val="00E52A86"/>
-    <w:rsid w:val="00E5406D"/>
     <w:rsid w:val="00E54B47"/>
-    <w:rsid w:val="00E54DCA"/>
-    <w:rsid w:val="00E54E86"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
-    <w:rsid w:val="00E575C3"/>
     <w:rsid w:val="00E61294"/>
-    <w:rsid w:val="00E6293E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E70311"/>
     <w:rsid w:val="00E7237C"/>
-    <w:rsid w:val="00E73452"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E77A6B"/>
     <w:rsid w:val="00E77C46"/>
-    <w:rsid w:val="00E77E3B"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E82FA6"/>
     <w:rsid w:val="00E86CE8"/>
-    <w:rsid w:val="00E87A70"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E9043E"/>
     <w:rsid w:val="00E90E82"/>
-    <w:rsid w:val="00E91FAF"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E955E9"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
-    <w:rsid w:val="00EA2A95"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
-    <w:rsid w:val="00EA4CC7"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00EB5505"/>
     <w:rsid w:val="00EB6714"/>
-    <w:rsid w:val="00EB7337"/>
-    <w:rsid w:val="00EB7514"/>
     <w:rsid w:val="00EC0A68"/>
-    <w:rsid w:val="00EC3480"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
-    <w:rsid w:val="00ED4946"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
-    <w:rsid w:val="00EE65D9"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00F21CC7"/>
     <w:rsid w:val="00F22264"/>
-    <w:rsid w:val="00F2548A"/>
     <w:rsid w:val="00F2564D"/>
-    <w:rsid w:val="00F30C5F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F34675"/>
     <w:rsid w:val="00F35B05"/>
-    <w:rsid w:val="00F4109F"/>
+    <w:rsid w:val="00F36393"/>
     <w:rsid w:val="00F413D9"/>
-    <w:rsid w:val="00F41888"/>
-    <w:rsid w:val="00F46029"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
-    <w:rsid w:val="00F5462F"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00F81D1F"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
-    <w:rsid w:val="00F92B28"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00FA725B"/>
     <w:rsid w:val="00FB2F0F"/>
-    <w:rsid w:val="00FB3697"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00FB4D24"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
-    <w:rsid w:val="00FB6AA0"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FB7DF1"/>
     <w:rsid w:val="00FC4F36"/>
-    <w:rsid w:val="00FC62A5"/>
-    <w:rsid w:val="00FC767A"/>
     <w:rsid w:val="00FD3C70"/>
-    <w:rsid w:val="00FD4BE3"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FD606E"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
-    <w:rsid w:val="00FE2CEF"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FF5F62"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
-    <w:rsid w:val="049DCF41"/>
-[...91 lines deleted...]
-    <w:rsid w:val="64709C66"/>
+    <w:rsid w:val="05C37A9E"/>
     <w:rsid w:val="647B2B65"/>
-    <w:rsid w:val="64E30AC3"/>
-[...2 lines deleted...]
-    <w:rsid w:val="6A2050FB"/>
     <w:rsid w:val="6B2CF8ED"/>
-    <w:rsid w:val="6B996CE1"/>
-[...22 lines deleted...]
-    <w:rsid w:val="7FA0D2B6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke color="#4a773c" weight="1pt"/>
-      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+      <v:stroke weight="1pt" color="#4a773c"/>
+      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
+  <w15:docId w15:val="{65A84073-C6F4-4A0B-89DF-4D8D0BF72741}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="1" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Bullet" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:locked="1" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:locked="1" w:uiPriority="22" w:semiHidden="1"/>
+    <w:lsdException w:name="Emphasis" w:locked="1" w:uiPriority="20" w:semiHidden="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -22591,75 +19775,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:semiHidden="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:locked="1" w:semiHidden="1" w:uiPriority="29"/>
-    <w:lsdException w:name="Intense Quote" w:locked="1" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="Quote" w:locked="1" w:uiPriority="29" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Quote" w:locked="1" w:uiPriority="30" w:semiHidden="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -22694,57 +19878,57 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="19"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:uiPriority="19" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:locked="1" w:uiPriority="21" w:semiHidden="1"/>
+    <w:lsdException w:name="Subtle Reference" w:locked="1" w:uiPriority="31" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Reference" w:locked="1" w:uiPriority="32" w:semiHidden="1"/>
+    <w:lsdException w:name="Book Title" w:locked="1" w:uiPriority="33" w:semiHidden="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -22802,741 +19986,764 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00D86183"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
-      <w:ind w:left="992" w:right="868"/>
+      <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="567" w:right="868"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="001072A4"/>
+    <w:rsid w:val="001108C0"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="1160" w:after="240"/>
-      <w:ind w:left="992"/>
+      <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
+      <w:ind w:left="567"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="MS Gothic"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+  <w:style w:type="paragraph" w:styleId="Rubrik9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Rubrik9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009A32ED"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:ind w:left="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Standardstycketeckensnitt" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+  <w:style w:type="table" w:styleId="Normaltabell" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+  <w:style w:type="numbering" w:styleId="Ingenlista" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bildtext">
+  <w:style w:type="paragraph" w:styleId="Bildtext" w:customStyle="1">
     <w:name w:val="Bildtext"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF70BB"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="160" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikliten">
+  <w:style w:type="paragraph" w:styleId="Sidrubrikliten" w:customStyle="1">
     <w:name w:val="Sidrubrik liten"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
+  <w:style w:type="paragraph" w:styleId="Sidrubrikstor" w:customStyle="1">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
+  <w:style w:type="character" w:styleId="Avdelaresidfot" w:customStyle="1">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
+  <w:style w:type="paragraph" w:styleId="Metadata" w:customStyle="1">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002651D6"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
+  <w:style w:type="character" w:styleId="Rubrik1Char" w:customStyle="1">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
-    <w:rsid w:val="001072A4"/>
+    <w:rsid w:val="001108C0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="MS Gothic"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
+  <w:style w:type="paragraph" w:styleId="Allmntstyckeformat" w:customStyle="1">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
+  <w:style w:type="character" w:styleId="SidfotChar" w:customStyle="1">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
+  <w:style w:type="paragraph" w:styleId="FaktarutaLista" w:customStyle="1">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
+  <w:style w:type="character" w:styleId="RubrikChar" w:customStyle="1">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
+  <w:style w:type="character" w:styleId="BallongtextChar" w:customStyle="1">
     <w:name w:val="Ballongtext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
+  <w:style w:type="paragraph" w:styleId="Faktarutarubrik" w:customStyle="1">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
+  <w:style w:type="character" w:styleId="Rubrik2Char" w:customStyle="1">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
+  <w:style w:type="character" w:styleId="Rubrik3Char" w:customStyle="1">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
+  <w:style w:type="character" w:styleId="Rubrik4Char" w:customStyle="1">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
+  <w:style w:type="character" w:styleId="Rubrik5Char" w:customStyle="1">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
+  <w:style w:type="paragraph" w:styleId="Normalefterlista" w:customStyle="1">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D35C85"/>
+    <w:rsid w:val="00B405A1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
-      <w:spacing w:after="0"/>
+      <w:ind w:right="142"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
+  <w:style w:type="paragraph" w:styleId="Omslagsrubrik" w:customStyle="1">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
+  <w:style w:type="character" w:styleId="OmslagsrubrikChar" w:customStyle="1">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
-    <w:name w:val="Omslagsunderrubrik"/>
+  <w:style w:type="paragraph" w:styleId="UnderrubrikVGR" w:customStyle="1">
+    <w:name w:val="Underrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="OmslagsunderrubrikChar"/>
+    <w:link w:val="UnderrubrikVGRChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
-    <w:name w:val="Omslagsunderrubrik Char"/>
+  <w:style w:type="character" w:styleId="UnderrubrikVGRChar" w:customStyle="1">
+    <w:name w:val="Underrubrik VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Omslagsunderrubrik"/>
+    <w:link w:val="UnderrubrikVGR"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00825A7F"/>
+    <w:rsid w:val="00BC6590"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
       </w:tabs>
-      <w:spacing w:after="0"/>
-      <w:ind w:left="1276"/>
+      <w:ind w:right="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003729CA"/>
+    <w:rsid w:val="00E61294"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="1559"/>
+      <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="960"/>
     </w:pPr>
@@ -23567,609 +20774,609 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
+  <w:style w:type="paragraph" w:styleId="MellanrubrikVGR" w:customStyle="1">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="0053096A"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:color w:val="000000"/>
-      <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
+  <w:style w:type="paragraph" w:styleId="Formatmall1" w:customStyle="1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
+  <w:style w:type="character" w:styleId="Formatmall1Char" w:customStyle="1">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
+  <w:style w:type="paragraph" w:styleId="FotnotVGR" w:customStyle="1">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FB5086"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
     <w:name w:val="Light Grid Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
     <w:name w:val="Light Grid Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:top w:val="double" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -24178,94 +21385,94 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:top w:val="double" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -24274,496 +21481,496 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
     <w:name w:val="Light List Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
     <w:name w:val="Light Shading Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
+  <w:style w:type="table" w:styleId="VGRtabell" w:customStyle="1">
     <w:name w:val="VGR tabell"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="113" w:type="dxa"/>
         <w:bottom w:w="113" w:type="dxa"/>
       </w:tcMar>
       <w:vAlign w:val="center"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:trPr>
         <w:tblHeader/>
       </w:trPr>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
+  <w:style w:type="table" w:styleId="Oformateradtabell51" w:customStyle="1">
     <w:name w:val="Oformaterad tabell 51"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
+  <w:style w:type="paragraph" w:styleId="Tabellrubrik" w:customStyle="1">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00B21138"/>
+    <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="9"/>
+        <w:numId w:val="14"/>
       </w:numPr>
-      <w:ind w:left="1349" w:hanging="357"/>
+      <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
@@ -24830,282 +22037,8758 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
+  <w:style w:type="character" w:styleId="SidhuvudChar" w:customStyle="1">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Olstomnmnande1">
-    <w:name w:val="Olöst omnämnande1"/>
+  <w:style w:type="character" w:styleId="Rubrik9Char" w:customStyle="1">
+    <w:name w:val="Rubrik 9 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:uiPriority w:val="99"/>
+    <w:link w:val="Rubrik9"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="007B6464"/>
+    <w:rsid w:val="009A32ED"/>
     <w:rPr>
-      <w:color w:val="605E5C"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Brdtext">
+    <w:name w:val="Body Text"/>
+    <w:aliases w:val="(=Löpande text)"/>
+    <w:link w:val="BrdtextChar"/>
+    <w:rsid w:val="009A32ED"/>
+    <w:pPr>
+      <w:spacing w:after="160"/>
+      <w:ind w:left="2676"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="BrdtextChar" w:customStyle="1">
+    <w:name w:val="Brödtext Char"/>
+    <w:aliases w:val="(=Löpande text) Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Brdtext"/>
+    <w:rsid w:val="009A32ED"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tabell" w:customStyle="1">
+    <w:name w:val="Tabell"/>
+    <w:link w:val="TabellChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00831C35"/>
+    <w:pPr>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:ind w:right="-142"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="TabellChar" w:customStyle="1">
+    <w:name w:val="Tabell Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Tabell"/>
+    <w:rsid w:val="00831C35"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="AnvndHyperlnk">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B147E5"/>
+    <w:rsid w:val="00B97D4E"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...124 lines deleted...]
-      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007B2359"/>
+    <w:rsid w:val="00672EC3"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
+    <w:div w:id="11958967">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1647465033">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1223175511">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="60253077">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1863012050">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1922981638">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="198055238">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+    </w:div>
+    <w:div w:id="339697191">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="218906984">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1438865244">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
     </w:div>
     <w:div w:id="380325300">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="773482896">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="671639618">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="761292832">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1210457808">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1562522545">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="728649081">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1494956369">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="907611214">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="692071186">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1712077068">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="327444793">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="596063786">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1736657436">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1597518794">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1619680139">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="578029394">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1584947214">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="423380489">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="854000320">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="322437995">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1869945176">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2131363610">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1911381224">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1607808807">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1564098713">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1711999151">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="717824422">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1759059451">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1343584744">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1765032270">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="612982993">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1596094449">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1751191605">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="987978744">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="61372332">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="473253516">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1633559535">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1335304131">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="143547120">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1213275477">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="414521718">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2012753238">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1387294524">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1422219597">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1587566513">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1517842957">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1915780384">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2133789021">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="392974582">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2089033841">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1082411940">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1640452319">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="462117189">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1722048318">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="506212671">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1402407884">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1763448188">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="879317626">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="636690058">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2067340088">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="718481561">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1777557513">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1653556939">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1832213856">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="852761924">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="12611670">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1594047089">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1044718233">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2002856180">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="392512496">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1313751053">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="751779066">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1513229039">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1513647956">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="433980170">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="586117605">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="282880176">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1116367261">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="656686141">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="266239083">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="870454638">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="856890142">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1727796996">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="102501524">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="280306821">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="712114426">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2031644293">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="321467490">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="15888325">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2113890334">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1525367969">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="328943747">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1968924410">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="959602707">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1709722992">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1886990477">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="460416261">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="450363573">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="950210976">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="994072491">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1755516611">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="866986128">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1558323961">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="744451119">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1910070062">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="423842586">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1000891524">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="895118421">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="540628553">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="957491412">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1429034251">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="708726809">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1417091125">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1772046615">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2105834634">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1857309834">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1673096276">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1556742819">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="612203441">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1560627058">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="235628246">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1432815114">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="776874700">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1232276554">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="728961477">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="992878141">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="736711249">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="289169533">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1063484473">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="934284067">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="723677682">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1856846379">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="637343890">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1328093866">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1908421487">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1428619909">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1845168195">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1930264084">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2028359514">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1553544448">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="794447329">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1131361548">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="788554114">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1666515681">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1757046775">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="612321744">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1058869122">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1279995310">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="87239627">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="450053991">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1715423226">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1488325819">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1921795505">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="703139617">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2126263304">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="570311219">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="379983426">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1949192288">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="267664158">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="56320293">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2125348850">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="965354225">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1422992934">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="348871077">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="850606136">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1577671555">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1582909370">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2020156843">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="192421024">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="607197098">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1709599221">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="163666077">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="574822218">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1900744496">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="982154552">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="640233570">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="632711953">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="451217165">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="116992618">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="733698414">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1215695253">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1556350490">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1922062843">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="438571885">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="940379419">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="691221668">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="405761909">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="303779303">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="588348238">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="453911329">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1228491828">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="524252515">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="275791407">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="558201403">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1650131163">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1801806383">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1010327827">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2090347687">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="192962310">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="451443262">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1330983929">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1431126984">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="119734508">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="388573000">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1967659232">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1806391690">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="838812944">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1549954757">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="180634656">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="531500832">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1516915506">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1258827782">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1590383963">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="834682049">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="411319260">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="533347682">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1978027054">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="462695474">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="238642036">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2019188523">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="130560584">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="630478065">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2076128035">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1645042348">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1920554602">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="868762592">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1327512392">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1352949664">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="361594567">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1554921022">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1620260106">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1191214884">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="592056510">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1152260156">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1120802580">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="224680129">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="273219946">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1130903121">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1629160618">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1704820654">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1893737345">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="450251945">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2026512528">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="201943113">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1807506635">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="248272966">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1093746402">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1930773163">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="148906216">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="30149868">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1187907594">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1773041898">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="865828856">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1833989986">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="551620087">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1442531085">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1560361304">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2066370005">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2045860846">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="255750339">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1302811098">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1077363332">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1442532697">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1612853984">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1503738796">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1338996708">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="711420359">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="171728855">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1804343886">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="186216703">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="553203976">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1707212964">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="552739945">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1485588935">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1883592185">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1982687141">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="617762836">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="712659033">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="168721016">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2089376107">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="988554946">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="955792206">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1040980489">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1457604340">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="453865711">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1524711629">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1843201814">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1558859717">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="530338063">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="639968414">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1370717877">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1343508932">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1492256570">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1483696735">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1772241611">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="44645956">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="659623198">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1574509585">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1239752430">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="704333339">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="423456546">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="146626691">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1264068816">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1394618309">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1659847688">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1419642920">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1885406744">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="299186642">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="335153106">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="70007800">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="867644030">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="329722073">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="252327356">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="9644106">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1042168331">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1536623286">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="37751450">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="794953142">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="806632922">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="33427454">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="544030857">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1981416238">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="67966272">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="917593631">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1995645467">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1936210654">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1848015011">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2103645963">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="19821482">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="482090154">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1146584704">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="196428895">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="859054487">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="639925703">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1786774955">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1351638657">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="294332199">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="514616953">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1431924668">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="500390547">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="445007063">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="708653540">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="347099301">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="46340598">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="123892880">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1666083644">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="297303752">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1842037063">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1474715363">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1263343279">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="990137943">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="622812216">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1808666799">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="657265415">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1993168432">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="337316856">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="964851851">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="262766518">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2086295347">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1680499895">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1952126347">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="926304129">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1644238991">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="810833472">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1338924883">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="380323044">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2111506524">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1790390992">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1585602566">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="593438819">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1849640759">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="842596545">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1652443838">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2062510247">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="413864430">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1403017608">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1760448204">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2068408055">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1135489338">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="325131100">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="768963197">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="600842868">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1051343124">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="238298635">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2073770075">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="908267592">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1612738459">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="510610723">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="683289590">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1352414719">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1691906388">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1076436214">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2116098231">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1675374604">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="400056920">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="836922960">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1640497270">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="884105578">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="840506699">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1181505382">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="185021924">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="235675805">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="337313978">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="709494679">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="787091811">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="453183208">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1823615402">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1703362536">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1064257137">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1911184688">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="223420121">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1498227917">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1529827451">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1054738411">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1863662894">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="526482639">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="876309187">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1393508163">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2143227626">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="917982728">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1424256016">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="975840602">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="146361359">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2073580474">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="101076734">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="388310460">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1104228706">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="253514908">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2108890726">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1062868860">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="176576048">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1885949268">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="341709925">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1682582744">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1087728882">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="591474236">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1194541546">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1143353639">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1260288134">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="869874728">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1424842804">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1520122195">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1604679506">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1039741498">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1707218732">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1986350181">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="616958934">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1347362998">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="142628046">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="179201416">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1258975533">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1778019877">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="712656868">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="522285231">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2053066634">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="315380365">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2027170175">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1616137547">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1922330123">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1355110532">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="446850314">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1697927279">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1445537028">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="509563961">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1695645622">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="355545112">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="812216656">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="636879384">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1414740770">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="11810037">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="906839574">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1408575570">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2027437517">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="190726392">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1960993051">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1755197801">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="522088656">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1936860544">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1167088735">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1018502586">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1051534687">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="669135235">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="28772507">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1139611727">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1047608894">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1621910510">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2018145389">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="547186260">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1362634558">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1986205882">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="362900311">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="565992170">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1141574250">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="357703915">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1613127700">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="316111664">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="141894068">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="252400584">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1030760874">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1860655482">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="597367819">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="289751817">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1062680474">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1960337029">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1916669494">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="878709457">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1258447260">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1018042875">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="970012234">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1883395219">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1238635807">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1675918649">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="286863088">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1341350766">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="192575789">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1184050277">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="562253682">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2000691398">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1329211889">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="151607322">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="95058686">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="488978549">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1752385436">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1373379467">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1012874859">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="500436248">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="128595215">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1132478417">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1193155189">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="387606835">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="410590876">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1486631907">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2026514781">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2104914993">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="840894274">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1921526604">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="338386209">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1585652281">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="558906596">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1932279288">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1562445009">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1269118632">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1689286646">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="830298014">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2092041008">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1182816750">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1601137137">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="132910438">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="81224980">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="424769902">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1565069426">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1897620407">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="800226772">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="205026957">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1028683639">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="45181115">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1408504327">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="535973089">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2086419444">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="115876912">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1458447580">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="250429095">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="610012488">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="386031888">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1711101474">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1801922120">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="621422271">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="32384455">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1566142000">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1276865121">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="680937551">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1419449806">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="892430353">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="103548293">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1434592937">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="361907555">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2023242315">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="404183983">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="678240644">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1289043639">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="702749985">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1507474161">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1172526560">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="359356040">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1099253823">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="864294916">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1305700154">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1064376439">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="735976675">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="126095444">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1896499869">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2040625110">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1995254486">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1892039517">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="190455172">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1454984585">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="734743831">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1180658446">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="843545446">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1001278544">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="223420010">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1477382690">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="3047379">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1057631725">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2441667">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1940064335">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="48499348">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1459059132">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1194728660">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="182016751">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="418410914">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="82460166">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1193690992">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="566495586">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2138254970">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="536815342">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="8220964">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="709114127">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="267011043">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1176309927">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="360017724">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2126386449">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1474911886">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1430852330">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="364840075">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1352410639">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="28923188">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1194920039">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="600841770">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="666829231">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="725835847">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="169874523">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1397581578">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="155725877">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1945185200">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="203058871">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2037078943">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="60568750">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="24445258">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1382899518">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="91124962">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="714499358">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1534030891">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1297417488">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1303925941">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2107117580">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="809060619">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="941494161">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="853110607">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1300648508">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1600677470">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="941955699">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="360590476">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1041201748">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="214893215">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1055349832">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2028556187">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2118675068">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1855917004">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1672178990">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="836384921">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2079280732">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="591860262">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1399592430">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1391003303">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="893275629">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="735668006">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1086271554">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1992127018">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="994648920">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="246233888">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="227889564">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
   </w:divs>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs6400-302917419-672/native/L%C3%A4nsgemensam%20rutin%20f%C3%B6r%20h%C3%A4lso-%20och%20sjukv%C3%A5rdsinsatser%20som%20%C3%A4r%20bed%C3%B6mda%20att%20kunna%20utf%C3%B6ras%20som%20egenv%C3%A5rd%20f%C3%B6r%20barn%20och%20unga%20p%C3%A5%20korttidsvistelse%20LSS%2c%20VVG%202024-06-10.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs6400-302917419-671/native/L%c3%a4nsgemensam%20riktlinje%20f%c3%b6r%20egenv%c3%a5rd%2c%20VVG%202024-06-10.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs6400-302917419-672/native/L%C3%A4nsgemensam%20rutin%20f%C3%B6r%20h%C3%A4lso-%20och%20sjukv%C3%A5rdsinsatser%20som%20%C3%A4r%20bed%C3%B6mda%20att%20kunna%20utf%C3%B6ras%20som%20egenv%C3%A5rd%20f%C3%B6r%20barn%20och%20unga%20p%C3%A5%20korttidsvistelse%20LSS%2c%20VVG%202024-06-10.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardsamverkan.se/organisation/delregionalvardsamverkan/sodra-alvsborg/styrdokument/delregionala-dokument/" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs6400-302917419-671/native/L%c3%a4nsgemensam%20riktlinje%20f%c3%b6r%20egenv%c3%a5rd%2c%20VVG%202024-06-10.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardsamverkan.se/organisation/delregionalvardsamverkan/sodra-alvsborg/styrdokument/delregionala-dokument/" TargetMode="External" Id="rId22" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs6400-302917419-671/native/L%c3%a4nsgemensam%20riktlinje%20f%c3%b6r%20egenv%c3%a5rd%2c%20VVG%202024-06-10.pdf" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs6400-302917419-672/native/L%C3%A4nsgemensam%20rutin%20f%C3%B6r%20h%C3%A4lso-%20och%20sjukv%C3%A5rdsinsatser%20som%20%C3%A4r%20bed%C3%B6mda%20att%20kunna%20utf%C3%B6ras%20som%20egenv%C3%A5rd%20f%C3%B6r%20barn%20och%20unga%20p%C3%A5%20korttidsvistelse%20LSS%2c%20VVG%202024-06-10.pdf" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs6400-302917419-671/native/L%c3%a4nsgemensam%20riktlinje%20f%c3%b6r%20egenv%c3%a5rd%2c%20VVG%202024-06-10.pdf" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs6400-302917419-672/native/L%C3%A4nsgemensam%20rutin%20f%C3%B6r%20h%C3%A4lso-%20och%20sjukv%C3%A5rdsinsatser%20som%20%C3%A4r%20bed%C3%B6mda%20att%20kunna%20utf%C3%B6ras%20som%20egenv%C3%A5rd%20f%C3%B6r%20barn%20och%20unga%20p%C3%A5%20korttidsvistelse%20LSS%2c%20VVG%202024-06-10.pdf" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="367B1E"/>
       </a:accent2>
       <a:accent3>
@@ -25385,1245 +31068,52 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...1204 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Manager/>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinkBase/>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Egenvård och när blankett ”egenvårdsintyg” ska skrivas, SÄS</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
-  <lastModifiedBy/>
-  <revision>1</revision>
+  <lastModifiedBy>Karin Scharl</lastModifiedBy>
+  <revision>3</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>