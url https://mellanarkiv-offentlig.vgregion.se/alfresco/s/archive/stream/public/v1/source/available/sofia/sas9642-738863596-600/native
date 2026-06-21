--- v0 (2025-11-26)
+++ v1 (2026-06-21)
@@ -6,1858 +6,2502 @@
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="061914D4" w14:textId="427DE11E" w:rsidR="00184167" w:rsidRDefault="00694618" w:rsidP="009A32ED">
+    <w:p w:rsidR="00184167" w:rsidP="009A32ED" w:rsidRDefault="00876299" w14:paraId="061914D4" w14:textId="60C45F5B">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00694618">
-[...2 lines deleted...]
-      <w:r w:rsidR="00A264BE" w:rsidRPr="005A627D">
+      <w:r>
+        <w:t>Ständig tillsyn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694618" w:rsidR="00694618">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
+      <w:r w:rsidR="041DF701">
+        <w:t>somatisk slutenvård</w:t>
+      </w:r>
+      <w:r w:rsidR="00694618">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694618" w:rsidR="00694618">
+        <w:t>identifiera behov</w:t>
+      </w:r>
+      <w:r w:rsidR="0014600B">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694618" w:rsidR="00694618">
+        <w:t xml:space="preserve">beställa </w:t>
+      </w:r>
+      <w:r w:rsidR="0014600B">
+        <w:t xml:space="preserve">och registrera </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694618" w:rsidR="00694618">
+        <w:t>vid SÄS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A627D" w:rsidR="00A264BE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc321146591" w:id="0"/>
     </w:p>
-    <w:p w14:paraId="11BC1DCA" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+    <w:p w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="009A32ED" w14:paraId="11BC1DCA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc100327184"/>
-      <w:bookmarkStart w:id="2" w:name="_Toc181866756"/>
+      <w:bookmarkStart w:name="_Toc100327184" w:id="1"/>
+      <w:bookmarkStart w:name="_Toc181866756" w:id="2"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="49DF59EE" w14:textId="77777777" w:rsidR="00694618" w:rsidRPr="00694618" w:rsidRDefault="00694618" w:rsidP="00694618">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Redaktionella ändringar, giltighetstiden förlängd. </w:t>
+    <w:p w:rsidR="78C8659A" w:rsidP="1B66341B" w:rsidRDefault="78C8659A" w14:paraId="7A54AB73" w14:textId="53D2CB17">
+      <w:r w:rsidRPr="1B66341B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rutinen har bytt namn och anpassats till nationell terminologi där begreppet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B66341B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ständig tillsyn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B66341B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> beskriver bättre innebörden. Avsnittet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B66341B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Dokumentation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B66341B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> är uppdaterat med nytt sätt att dokumentera patientens behov av ständig tillsyn i Melior och nytt avsnitt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B66341B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Uppföljning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B66341B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> har tillkommit.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69BCFD87" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+    <w:p w:rsidR="1B66341B" w:rsidRDefault="1B66341B" w14:paraId="57459843" w14:textId="0FE2500B"/>
+    <w:p w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="009A32ED" w14:paraId="69BCFD87" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
+      <w:bookmarkStart w:name="_Toc100327185" w:id="3"/>
+      <w:bookmarkStart w:name="_Toc181866757" w:id="4"/>
+      <w:bookmarkStart w:name="_Toc72840807" w:id="5"/>
       <w:r>
         <w:t>Sammanfattning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="1FC6584C" w14:textId="162A6F01" w:rsidR="00B405A1" w:rsidRDefault="00694618" w:rsidP="605CDED5">
+    <w:p w:rsidR="00B405A1" w:rsidP="605CDED5" w:rsidRDefault="00694618" w14:paraId="1FC6584C" w14:textId="162A6F01">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Rutinen beskriver hur beslut om extravak tas, vilka olika kategorier av vak som kan beställas </w:t>
       </w:r>
       <w:r w:rsidR="3CC8CC4A">
         <w:t xml:space="preserve">i </w:t>
       </w:r>
-      <w:r w:rsidR="3CC8CC4A" w:rsidRPr="605CDED5">
+      <w:r w:rsidRPr="605CDED5" w:rsidR="3CC8CC4A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>TimeCare</w:t>
       </w:r>
       <w:r w:rsidR="3CC8CC4A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>samt vilken kompetens som krävs för de olika kategorierna. Vidare beskriver rutinen arbetsuppgifter som ingår för den personal som arbetar som extravak</w:t>
       </w:r>
       <w:r w:rsidR="3276370C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29B03EF5" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+    <w:p w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="009A32ED" w14:paraId="29B03EF5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc100327186"/>
-      <w:bookmarkStart w:id="7" w:name="_Toc181866759"/>
+      <w:bookmarkStart w:name="_Toc100327186" w:id="6"/>
+      <w:bookmarkStart w:name="_Toc181866759" w:id="7"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r>
         <w:t>Bakgrund och syfte</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50DD3B45" w14:textId="77777777" w:rsidR="00694618" w:rsidRPr="00694618" w:rsidRDefault="00694618" w:rsidP="00694618">
+    <w:p w:rsidR="00694618" w:rsidP="00694618" w:rsidRDefault="00694618" w14:paraId="50DD3B45" w14:textId="3FED27F4">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="00694618">
-        <w:t>Rutinen syftar till att säkerställa rätt kompetens till olika kategorier av extravak på vårdavdelningar. </w:t>
+        <w:t xml:space="preserve">Rutinen syftar till att säkerställa rätt </w:t>
+      </w:r>
+      <w:r w:rsidR="0014600B">
+        <w:t>indikation</w:t>
+      </w:r>
+      <w:r w:rsidR="00891517">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694618">
+        <w:t xml:space="preserve">kompetens </w:t>
+      </w:r>
+      <w:r w:rsidR="00891517">
+        <w:t xml:space="preserve">och registrering </w:t>
+      </w:r>
+      <w:r w:rsidR="001D0CF5">
+        <w:t>för ordination av</w:t>
+      </w:r>
+      <w:r w:rsidR="00734BF5">
+        <w:t xml:space="preserve"> ständig tillsyn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694618">
+        <w:t>. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5237B842" w14:textId="77777777" w:rsidR="00694618" w:rsidRPr="00694618" w:rsidRDefault="00694618" w:rsidP="00694618">
+    <w:p w:rsidRPr="00694618" w:rsidR="00B532B9" w:rsidP="00694618" w:rsidRDefault="00B532B9" w14:paraId="2A8026A2" w14:textId="3AEA4E54">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B532B9">
+        <w:t xml:space="preserve">Rutinen gäller </w:t>
+      </w:r>
+      <w:r w:rsidR="00744948">
+        <w:t>när det</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B532B9">
+        <w:t xml:space="preserve"> bedöm</w:t>
+      </w:r>
+      <w:r w:rsidR="00744948">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B532B9">
+        <w:t xml:space="preserve"> att normala rutiner inte är tillräckliga för att säkerställa den medicinska eller omvårdnadens säkerhet. Med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="25976C68">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Ständig tillsyn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B532B9">
+        <w:t xml:space="preserve"> avses att personal avsätts för att vaka under ordinerad tid och skall inte blandas ihop med behov av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="25976C68">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Extra tillsyn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B532B9">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AA3D40" w:rsidR="00AA3D40" w:rsidP="00711F46" w:rsidRDefault="00694618" w14:paraId="1B8767CF" w14:textId="0A88EADF">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Förutsättningar </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A0BD07F" w14:textId="6F0F4A6F" w:rsidR="00694618" w:rsidRPr="00694618" w:rsidRDefault="00694618" w:rsidP="00694618">
+    <w:p w:rsidR="000E37C5" w:rsidP="00694618" w:rsidRDefault="000E37C5" w14:paraId="408F2301" w14:textId="3C5684A8">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Ordination av extravak görs av ansvarig läkare eller sjuksköterska; </w:t>
-[...2 lines deleted...]
-        <w:t>ordinationen</w:t>
+        <w:t xml:space="preserve">Beslut </w:t>
+      </w:r>
+      <w:r w:rsidR="75344BEA">
+        <w:t>om</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> ska förankras med </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">beslut från </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="233F447F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Ständig tillsyn</w:t>
       </w:r>
       <w:r>
-        <w:t>vårdenhetschef. </w:t>
+        <w:t xml:space="preserve"> är en ordination och tas av patientansvarig läkare </w:t>
+      </w:r>
+      <w:r w:rsidR="24220C90">
+        <w:t>och</w:t>
+      </w:r>
+      <w:r w:rsidR="1302B507">
+        <w:t>/eller</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> sjuksköterska. Läkaren ansvarar för den medicinska säkerheten och sjuksköterskan för omvårdnadens säkerhet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="424A6D08" w14:textId="1FBBF7A6" w:rsidR="00694618" w:rsidRPr="00694618" w:rsidRDefault="00694618" w:rsidP="0086646F">
+    <w:p w:rsidR="005C44F5" w:rsidP="00694618" w:rsidRDefault="005C44F5" w14:paraId="68A09511" w14:textId="64533184">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C44F5">
+        <w:t xml:space="preserve">När beslut om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA3D40">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Ständig tillsyn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C44F5">
+        <w:t xml:space="preserve"> tagits, informeras vårdenhetschef eller ansvarig sjuksköterska omgående för att säkerställa adekvat bemanning. Daglig utvärdering skall göras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00011B90" w:rsidP="00694618" w:rsidRDefault="00011B90" w14:paraId="5910E647" w14:textId="363A676F">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="233F447F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Ständig tillsyn</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> avslutas genom beslut av patientansvarig läkare </w:t>
+      </w:r>
+      <w:r w:rsidR="34CDDB05">
+        <w:t>och/</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">eller sjuksköterska. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00711F46" w:rsidR="00711F46" w:rsidP="00694618" w:rsidRDefault="00711F46" w14:paraId="630F825A" w14:textId="430FC91C">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Orsak till </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00711F46">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Ständig tillsyn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00694618" w:rsidR="00694618" w:rsidP="0086646F" w:rsidRDefault="00694618" w14:paraId="424A6D08" w14:textId="2CC4CCF3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
         </w:tabs>
         <w:ind w:right="-143"/>
       </w:pPr>
-      <w:r w:rsidRPr="605CDED5">
+      <w:r w:rsidRPr="3AD77113">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Medicinskt vak</w:t>
+        <w:t>Medicinsk</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidR="4E953871">
         <w:t>när</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> sjukdomssymtom eller sjukdomstillstånd </w:t>
       </w:r>
       <w:r w:rsidR="40DCDA67">
         <w:t xml:space="preserve">kräver </w:t>
       </w:r>
       <w:r>
         <w:t>kontinuerlig</w:t>
       </w:r>
       <w:r w:rsidR="29A09691">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>övervak</w:t>
       </w:r>
       <w:r w:rsidR="001D7A99">
         <w:t>ning</w:t>
       </w:r>
       <w:r>
-        <w:t>. Vårdutbildning krävs. </w:t>
+        <w:t xml:space="preserve">. Vårdutbildning </w:t>
+      </w:r>
+      <w:r w:rsidR="2F433BCC">
+        <w:t xml:space="preserve">med specifik omvårdnadskunskap </w:t>
+      </w:r>
+      <w:r>
+        <w:t>krävs. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C459E07" w14:textId="44AD40BD" w:rsidR="00694618" w:rsidRPr="00694618" w:rsidRDefault="00694618" w:rsidP="0086646F">
+    <w:p w:rsidRPr="00694618" w:rsidR="00694618" w:rsidP="0086646F" w:rsidRDefault="00711F46" w14:paraId="3C459E07" w14:textId="71919839">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
         </w:tabs>
         <w:ind w:right="-143"/>
-      </w:pPr>
-[...7 lines deleted...]
-      <w:r>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidRPr="651FAB3D" w:rsidR="00711F46">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="651FAB3D" w:rsidR="00694618">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>ra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="651FAB3D" w:rsidR="47647649">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+      <w:r w:rsidRPr="651FAB3D" w:rsidR="00694618">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>eostomi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="651FAB3D" w:rsidR="00694618">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00694618">
+        <w:rPr/>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r w:rsidR="57D116D6">
+        <w:rPr/>
         <w:t>när ventilation behöver säkerställas</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:r w:rsidRPr="605CDED5">
+      <w:r w:rsidR="00694618">
+        <w:rPr/>
+        <w:t xml:space="preserve">. Patienter med </w:t>
+      </w:r>
+      <w:r w:rsidR="00694618">
+        <w:rPr/>
+        <w:t>tra</w:t>
+      </w:r>
+      <w:r w:rsidR="7A2A5DB6">
+        <w:rPr/>
+        <w:t>k</w:t>
+      </w:r>
+      <w:r w:rsidR="00694618">
+        <w:rPr/>
+        <w:t>eostomi</w:t>
+      </w:r>
+      <w:r w:rsidR="00694618">
+        <w:rPr/>
+        <w:t xml:space="preserve"> och ventilator har ofta egna assistenter som medföljer patienten. Detta är ett läkarbeslut och finns dokumenterat i patientbakgrunden, se rutinen </w:t>
+      </w:r>
+      <w:hyperlink r:id="R97890af4398c4871">
+        <w:r w:rsidRPr="651FAB3D" w:rsidR="00694618">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve">Medföljande personal i vården vid SÄS. </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="605CDED5">
+      <w:r w:rsidR="00694618">
+        <w:rPr/>
+        <w:t>Vårdutbildning med tra</w:t>
+      </w:r>
+      <w:r w:rsidR="2AA958F3">
+        <w:rPr/>
+        <w:t>k</w:t>
+      </w:r>
+      <w:r w:rsidR="00694618">
+        <w:rPr/>
+        <w:t>eostomikunskaper krävs.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="651FAB3D" w:rsidR="00694618">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00694618">
+        <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55CC4F61" w14:textId="13D0FFF5" w:rsidR="00694618" w:rsidRPr="00694618" w:rsidRDefault="00694618" w:rsidP="0086646F">
+    <w:p w:rsidRPr="00694618" w:rsidR="00694618" w:rsidP="0086646F" w:rsidRDefault="007743DC" w14:paraId="55CC4F61" w14:textId="77255645">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:right="-143"/>
       </w:pPr>
-      <w:r w:rsidRPr="605CDED5">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Medicinskt vak palliation </w:t>
+        <w:t>Vård i livets slut</w:t>
+      </w:r>
+      <w:r w:rsidRPr="605CDED5" w:rsidR="00694618">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00694618">
+        <w:t>– säkerställa god omvårdnad</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">– säkerställa god omvårdnad i livets slutskede. Vårdutbildning med kunskap </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> att omhänderta patienter med smärta, oro och ångest krävs. </w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00694618">
+        <w:t xml:space="preserve">Vårdutbildning </w:t>
+      </w:r>
+      <w:r w:rsidR="006A32F4">
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r w:rsidR="00694618">
+        <w:t>kunskap att omhänderta patienter med smärta, oro och ångest krävs. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A0E181A" w14:textId="79415032" w:rsidR="00694618" w:rsidRPr="00694618" w:rsidRDefault="00694618" w:rsidP="0086646F">
+    <w:p w:rsidRPr="00694618" w:rsidR="00694618" w:rsidP="0086646F" w:rsidRDefault="00D6284F" w14:paraId="1A0E181A" w14:textId="241861AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:right="-143"/>
       </w:pPr>
-      <w:r w:rsidRPr="605CDED5">
+      <w:r w:rsidRPr="3AD77113">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Tillsynsvak </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Oro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3AD77113" w:rsidR="00694618">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00694618">
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="00482F6D">
         <w:t xml:space="preserve">när </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00694618">
         <w:t>patients</w:t>
       </w:r>
-      <w:r w:rsidRPr="605CDED5">
+      <w:r w:rsidRPr="3AD77113" w:rsidR="00694618">
         <w:rPr>
           <w:rFonts w:cs="Georgia"/>
         </w:rPr>
         <w:t>ä</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00694618">
         <w:t>kerheten riskeras</w:t>
       </w:r>
       <w:r w:rsidR="54700FA8">
         <w:t>, exempelvis vid stark oro eller förvirringstillstånd</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="605CDED5">
+      <w:r w:rsidR="00694618">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="249E8273">
+        <w:t>Vårdutbildning med b</w:t>
+      </w:r>
+      <w:r w:rsidR="36F53D6F">
+        <w:t xml:space="preserve">asal </w:t>
+      </w:r>
+      <w:r w:rsidR="33D300B3">
+        <w:t>omvårdnadskunskap</w:t>
+      </w:r>
+      <w:r w:rsidR="00694618">
+        <w:t xml:space="preserve"> kr</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3AD77113" w:rsidR="00694618">
         <w:rPr>
           <w:rFonts w:cs="Georgia"/>
         </w:rPr>
-        <w:t>å</w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>ä</w:t>
       </w:r>
-      <w:r>
-        <w:t>vs. </w:t>
+      <w:r w:rsidR="00694618">
+        <w:t>vs</w:t>
+      </w:r>
+      <w:r w:rsidR="12AA086F">
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29BF6B73" w14:textId="7B588590" w:rsidR="00694618" w:rsidRPr="00694618" w:rsidRDefault="00694618" w:rsidP="0086646F">
+    <w:p w:rsidRPr="00694618" w:rsidR="00694618" w:rsidP="0086646F" w:rsidRDefault="00D6284F" w14:paraId="29BF6B73" w14:textId="2983913F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:right="-143"/>
       </w:pPr>
-      <w:r w:rsidRPr="605CDED5">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Tillsynsvak psykiatrisk indikation</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="605CDED5" w:rsidR="00694618">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>sykiatrisk</w:t>
+      </w:r>
+      <w:r w:rsidR="00694618">
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidR="00BC1E24">
         <w:t xml:space="preserve">när </w:t>
       </w:r>
       <w:r w:rsidR="00B42D27">
         <w:t xml:space="preserve">patienten </w:t>
       </w:r>
       <w:r w:rsidR="00BC1E24">
         <w:t xml:space="preserve">riskerar att </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00694618">
         <w:t xml:space="preserve">skada sig själv, t.ex. vid suicidrisk. Personalen ska ha kunskap om suicidrisk och suicidprevention. Beslutet ska alltid föregås av konsultation med psykiatrin, se riktlinje </w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
-        <w:r w:rsidRPr="605CDED5">
+        <w:r w:rsidRPr="605CDED5" w:rsidR="00694618">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Psykiatrisk specialistbedömning, handläggning av vuxna patienter i somatisk vård, SÄS</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidR="00694618">
         <w:t>. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F89D1A0" w14:textId="5B543B20" w:rsidR="00694618" w:rsidRDefault="00694618" w:rsidP="003A1047">
+    <w:p w:rsidR="00694618" w:rsidP="003A1047" w:rsidRDefault="00E60B6A" w14:paraId="2F89D1A0" w14:textId="6CADF7B0">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:right="-143"/>
       </w:pPr>
-      <w:r w:rsidRPr="605CDED5">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Tillsynsvak när patienten riskerar att skada sin omgivning</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="605CDED5" w:rsidR="00694618">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>isk att skada sin omgivning</w:t>
+      </w:r>
+      <w:r w:rsidR="00694618">
         <w:t xml:space="preserve"> inklusive personal och medpatienter. Överväg väktarinsats, se </w:t>
       </w:r>
       <w:hyperlink r:id="rId13">
-        <w:r w:rsidRPr="605CDED5">
+        <w:r w:rsidRPr="605CDED5" w:rsidR="00694618">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Säkerhetsplan vid hot och våld inom Södra Älvsborgs Sjukhus</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidR="00694618">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="568646EA" w14:textId="77777777" w:rsidR="00694618" w:rsidRDefault="00694618" w:rsidP="00694618">
+    <w:p w:rsidR="00694618" w:rsidP="00694618" w:rsidRDefault="00694618" w14:paraId="568646EA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Ansvar</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="785B5F4A" w14:textId="77777777" w:rsidR="00694618" w:rsidRDefault="00694618" w:rsidP="00202006">
+    <w:p w:rsidRPr="00694618" w:rsidR="00694618" w:rsidP="1B66341B" w:rsidRDefault="00694618" w14:paraId="43A8F712" w14:textId="7FC85521">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Personal som arbetar som vak arbetsleds av den sjuksköterska som är patientansvarig på vårdavdelningen. Personal som arbetar som vak behöver ha förståelse för varför patienten har vak och vad som förväntas utföras. Vidare behövs kunskap om larmrutiner från vårdrummet för att kunna tillkalla annan personal vid behov. Personal som arbetar som vak får inte på eget bevåg lämna patienten ensam eller gå ut ur rummet. Detta kan enbart ansvarig sjuksköterska ge tillåtelse till. Observera att detta även gäller när patienten är på toaletten och integriteten riskeras att kränkas.</w:t>
+        <w:t xml:space="preserve">Personal som arbetar som vak arbetsleds av </w:t>
+      </w:r>
+      <w:r w:rsidR="640A1E9D">
+        <w:t>patientansvarig</w:t>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve"> sjuksköterska</w:t>
+      </w:r>
+      <w:r w:rsidR="41825413">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Personal som arbetar som vak behöver ha förståelse för varför patienten har </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B66341B" w:rsidR="00AE35A8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Ständig tillsyn</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och vad som förväntas utföras. Vidare behövs kunskap om larmrutiner från vårdrummet för att kunna tillkalla annan personal vid behov. Personal som arbetar som vak får inte på eget bevåg lämna patienten ensam eller gå ut ur rummet. Detta kan enbart ansvarig sjuksköterska </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE35A8">
+        <w:t>eller läkare ge</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> tillåtelse till. Observera att detta även gäller när patienten är på toaletten och integriteten riskeras att kränkas.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B66341B">
         <w:rPr>
           <w:rStyle w:val="eop"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43A8F712" w14:textId="77777777" w:rsidR="00694618" w:rsidRPr="00694618" w:rsidRDefault="00694618" w:rsidP="00694618">
-[...4 lines deleted...]
-    <w:p w14:paraId="37C7076C" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRPr="00065A6B" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+    <w:p w:rsidRPr="00065A6B" w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="009A32ED" w14:paraId="37C7076C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc100327192"/>
-      <w:bookmarkStart w:id="9" w:name="_Toc181866761"/>
+      <w:bookmarkStart w:name="_Toc100327192" w:id="8"/>
+      <w:bookmarkStart w:name="_Toc181866761" w:id="9"/>
       <w:r w:rsidRPr="00065A6B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Utförande</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w14:paraId="42C55A6A" w14:textId="77777777" w:rsidR="00694618" w:rsidRPr="00B9284C" w:rsidRDefault="00694618" w:rsidP="00B9284C">
+    <w:p w:rsidRPr="00B9284C" w:rsidR="00694618" w:rsidP="00B9284C" w:rsidRDefault="00694618" w14:paraId="42C55A6A" w14:textId="1EAF40AC">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B9284C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>Beställning av vak i TimeCare Pool </w:t>
-[...41 lines deleted...]
-        <w:pStyle w:val="Rubrik3"/>
+        <w:t>Beställning av</w:t>
+      </w:r>
+      <w:r w:rsidR="00E86C29">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve"> vak</w:t>
+      </w:r>
       <w:r w:rsidRPr="00B9284C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>Dokumentation</w:t>
+        <w:t xml:space="preserve"> i TimeCare Pool </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E008A97" w14:textId="5A175872" w:rsidR="004E087D" w:rsidRPr="00396F64" w:rsidRDefault="004E087D" w:rsidP="00694618">
+    <w:p w:rsidR="00694618" w:rsidP="00694618" w:rsidRDefault="005871AC" w14:paraId="7F6D9746" w14:textId="59686FFB">
       <w:r>
-        <w:t xml:space="preserve">Dokumentera </w:t>
-[...10 lines deleted...]
-      <w:r w:rsidR="00D67C48" w:rsidRPr="60F7E13A">
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidR="00F2649D">
+        <w:t xml:space="preserve">eställning av </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">personal från Bemanningsservice görs i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694618">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>PLANERING</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D67C48">
+        <w:t>TimeCare Pool</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694618">
+        <w:t>.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694618" w:rsidR="00694618">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00396F64">
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+      <w:r w:rsidRPr="00694618" w:rsidR="00694618">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>OBS!</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694618" w:rsidR="00694618">
+        <w:t xml:space="preserve"> Viktigt att </w:t>
+      </w:r>
+      <w:r w:rsidR="00E86C29">
+        <w:t xml:space="preserve">orsak till </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00506D7D" w:rsidR="00E86C29">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Övrig behandling/omvårdnad </w:t>
-[...20 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Ständig tillsyn</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE2372">
+        <w:t xml:space="preserve"> skrivs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694618" w:rsidR="00694618">
+        <w:t>i rutan “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694618" w:rsidR="00694618">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Info till vikarien</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694618" w:rsidR="00694618">
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE2372">
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A516812" w14:textId="77777777" w:rsidR="00694618" w:rsidRPr="00543080" w:rsidRDefault="00694618" w:rsidP="00543080">
+    <w:p w:rsidRPr="00B9284C" w:rsidR="00B9284C" w:rsidP="00B9284C" w:rsidRDefault="00B9284C" w14:paraId="238315BA" w14:textId="6D46E2CB">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00543080">
+      <w:r w:rsidRPr="00B9284C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
+        <w:t>Dokumentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006552F4" w:rsidP="00694618" w:rsidRDefault="004E087D" w14:paraId="6E7DB267" w14:textId="329E0732">
+      <w:r>
+        <w:t>Dokumentera</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE2372">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00050605">
+        <w:t xml:space="preserve">i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="233F447F" w:rsidR="00050605">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>PLANERING</w:t>
+      </w:r>
+      <w:r w:rsidR="00050605">
+        <w:t xml:space="preserve"> under sökord </w:t>
+      </w:r>
+      <w:r w:rsidRPr="233F447F" w:rsidR="00050605">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Ständig tillsyn</w:t>
+      </w:r>
+      <w:r w:rsidR="00547795">
+        <w:t xml:space="preserve">, ange </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE2372">
+        <w:t xml:space="preserve">orsak </w:t>
+      </w:r>
+      <w:r w:rsidR="00547795">
+        <w:t>och datu</w:t>
+      </w:r>
+      <w:r w:rsidR="00506D7D">
+        <w:t xml:space="preserve">m. </w:t>
+      </w:r>
+      <w:r w:rsidR="00547795">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="2E1D379F" w:rsidP="233F447F" w:rsidRDefault="2E1D379F" w14:paraId="7FD72FEE" w14:textId="40827BA3">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="61E015FD" wp14:editId="11ADA99F">
+            <wp:extent cx="4190476" cy="2066667"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="687242721" name="drawing"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="687242721" name="Picture 687242721"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId14">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4190476" cy="2066667"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004E087D" w:rsidP="00694618" w:rsidRDefault="004E087D" w14:paraId="496B078E" w14:textId="2ECE1D88"/>
+    <w:p w:rsidR="004E087D" w:rsidP="00694618" w:rsidRDefault="007E0629" w14:paraId="79E99B5B" w14:textId="2828A99D">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004E087D" w:rsidP="1B66341B" w:rsidRDefault="007E0629" w14:paraId="2E008A97" w14:textId="5E7EBB94">
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Sluttid för Ständig tillsyn dokumenteras </w:t>
+      </w:r>
+      <w:r w:rsidR="004D5B82">
+        <w:t xml:space="preserve">genom att fylla i Ej Aktuellt </w:t>
+      </w:r>
+      <w:r w:rsidR="006552F4">
+        <w:t xml:space="preserve">under samma sökord. </w:t>
+      </w:r>
+      <w:r w:rsidR="00396F64">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="3BCE98E9" w:rsidP="233F447F" w:rsidRDefault="3BCE98E9" w14:paraId="5C331707" w14:textId="4DD4A179">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="23845947" wp14:editId="2E9C24B0">
+            <wp:extent cx="4857750" cy="741703"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1385309036" name="drawing"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1385309036" name="Picture 1385309036"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId15">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4857750" cy="741703"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00543080" w:rsidR="00694618" w:rsidP="00543080" w:rsidRDefault="00694618" w14:paraId="2A516812" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00543080">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
         <w:t>Arbetsuppgifter för alla kategorier av vak (exklusive psykiatriskt vak) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="101235F6" w14:textId="77777777" w:rsidR="00694618" w:rsidRPr="00694618" w:rsidRDefault="00694618" w:rsidP="00694618">
+    <w:p w:rsidRPr="00694618" w:rsidR="00694618" w:rsidP="00694618" w:rsidRDefault="00694618" w14:paraId="101235F6" w14:textId="77777777">
       <w:r w:rsidRPr="00694618">
         <w:t>Utifrån patientens behov planera, genomföra och utvärdera omvårdnadsåtgärder tillsammans med patienten såsom till exempel: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25ACD36B" w14:textId="77777777" w:rsidR="00694618" w:rsidRPr="00694618" w:rsidRDefault="00694618" w:rsidP="0086646F">
+    <w:p w:rsidR="00CF2481" w:rsidP="00CF2481" w:rsidRDefault="00694618" w14:paraId="1AF89E2D" w14:textId="593D3BA9">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00694618">
-        <w:t>sköta munvård/borsta tänder. </w:t>
+        <w:t>sköta munvård/borsta tänder</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72377A6C" w14:textId="77777777" w:rsidR="00694618" w:rsidRPr="00694618" w:rsidRDefault="00694618" w:rsidP="0086646F">
+    <w:p w:rsidR="00CF2481" w:rsidP="00CF2481" w:rsidRDefault="00694618" w14:paraId="6F758D0B" w14:textId="704F786B">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00694618">
-        <w:t>tvätta/duscha patienten. </w:t>
+      <w:r>
+        <w:t>tvätta/duscha patienten</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5560772C" w14:textId="77777777" w:rsidR="00694618" w:rsidRPr="00694618" w:rsidRDefault="00694618" w:rsidP="0086646F">
+    <w:p w:rsidR="00CF2481" w:rsidP="00CF2481" w:rsidRDefault="00694618" w14:paraId="6C5B6DE3" w14:textId="253A0FB9">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00694618">
-        <w:t>bistå med påklädning/avklädning. </w:t>
+      <w:r>
+        <w:t>bistå med påklädning/avklädning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70C8A939" w14:textId="77777777" w:rsidR="00694618" w:rsidRPr="00694618" w:rsidRDefault="00694618" w:rsidP="0086646F">
+    <w:p w:rsidR="00CF2481" w:rsidP="00CF2481" w:rsidRDefault="00694618" w14:paraId="178BDB6A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00694618">
+      <w:r>
         <w:t>hjälpa och stödja vid måltider, mellanmål, näringsdrycker och när behov föreligger (dokumentera i vätskelista). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D10F288" w14:textId="77777777" w:rsidR="00694618" w:rsidRPr="00694618" w:rsidRDefault="00694618" w:rsidP="0086646F">
+    <w:p w:rsidR="00CF2481" w:rsidP="00CF2481" w:rsidRDefault="00694618" w14:paraId="33E084AC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00694618">
+      <w:r>
         <w:t>hjälpa till och stödja vid toalettbesök. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32E0ADFD" w14:textId="77777777" w:rsidR="00357728" w:rsidRPr="00694618" w:rsidRDefault="00357728" w:rsidP="00357728">
+    <w:p w:rsidRPr="00694618" w:rsidR="00357728" w:rsidP="00CF2481" w:rsidRDefault="00357728" w14:paraId="32E0ADFD" w14:textId="0B616EB3">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>motivera till ett aktiverande förhållningssätt och hjälpa till vid mobilisering (eventuellt tillsammans med fysioterapeut/arbetsterapeut). </w:t>
+        <w:t>motivera till ett aktiverande förhållningssätt och hjälpa till vid mobilisering (eventuellt tillsammans medfysioterapeut/arbetsterapeut). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08BD29BC" w14:textId="77777777" w:rsidR="00694618" w:rsidRPr="00694618" w:rsidRDefault="00694618" w:rsidP="0086646F">
+    <w:p w:rsidRPr="00694618" w:rsidR="00694618" w:rsidP="0086646F" w:rsidRDefault="00694618" w14:paraId="08BD29BC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00694618">
         <w:t>skapa möjlighet för patienten att vila. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BF6BE2D" w14:textId="77777777" w:rsidR="00694618" w:rsidRPr="00694618" w:rsidRDefault="00694618" w:rsidP="0086646F">
+    <w:p w:rsidRPr="00694618" w:rsidR="00694618" w:rsidP="0086646F" w:rsidRDefault="00694618" w14:paraId="5BF6BE2D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00694618">
         <w:t>följa med vid undersökningar och eventuellt överflyttning till annan avdelning om patienten ska ha fortsatt vak. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23EABCFC" w14:textId="77777777" w:rsidR="00694618" w:rsidRPr="00694618" w:rsidRDefault="00694618" w:rsidP="0086646F">
+    <w:p w:rsidRPr="00694618" w:rsidR="00694618" w:rsidP="0086646F" w:rsidRDefault="00694618" w14:paraId="23EABCFC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00694618">
         <w:t>säkerställa att madrasser för tryckavlastning/behandling är inkopplade till eluttag. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F60D3F4" w14:textId="77777777" w:rsidR="00694618" w:rsidRPr="00694618" w:rsidRDefault="00694618" w:rsidP="0086646F">
+    <w:p w:rsidRPr="00694618" w:rsidR="00694618" w:rsidP="0086646F" w:rsidRDefault="00694618" w14:paraId="7F60D3F4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00694618">
         <w:t>vara behjälplig med att bädda sängen och byta lakan/örngott vid behov. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40B031A0" w14:textId="7510552A" w:rsidR="00694618" w:rsidRPr="00694618" w:rsidRDefault="00694618" w:rsidP="0086646F">
+    <w:p w:rsidRPr="00694618" w:rsidR="00694618" w:rsidP="0086646F" w:rsidRDefault="00694618" w14:paraId="40B031A0" w14:textId="7510552A">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00694618">
         <w:t>rapportera förändrat tillstånd hos patienten till ansvarig sjuksköterska eller annan personal i teamet. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="426C95E0" w14:textId="77777777" w:rsidR="00694618" w:rsidRPr="00694618" w:rsidRDefault="00694618" w:rsidP="0086646F">
+    <w:p w:rsidRPr="00694618" w:rsidR="00694618" w:rsidP="0086646F" w:rsidRDefault="00694618" w14:paraId="426C95E0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00694618">
         <w:t>säkerställa tillsyn utifrån patientens behov. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ABE888B" w14:textId="77777777" w:rsidR="00694618" w:rsidRPr="00694618" w:rsidRDefault="00694618" w:rsidP="0086646F">
+    <w:p w:rsidRPr="00694618" w:rsidR="00694618" w:rsidP="0086646F" w:rsidRDefault="00694618" w14:paraId="5ABE888B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00694618">
         <w:t>säkerställa att patienten inte skadar sig, till exempel ramlar ur sängen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A8911FD" w14:textId="77777777" w:rsidR="00694618" w:rsidRPr="00694618" w:rsidRDefault="00694618" w:rsidP="0086646F">
+    <w:p w:rsidRPr="00694618" w:rsidR="00694618" w:rsidP="0086646F" w:rsidRDefault="00694618" w14:paraId="5A8911FD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00694618">
         <w:t>hålla rent och snyggt vid patientplatsen/sängen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5783FA6A" w14:textId="77777777" w:rsidR="00694618" w:rsidRPr="00694618" w:rsidRDefault="00694618" w:rsidP="0086646F">
+    <w:p w:rsidRPr="00694618" w:rsidR="00694618" w:rsidP="0086646F" w:rsidRDefault="00694618" w14:paraId="5783FA6A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00694618">
         <w:t>sprita alla tagytor på rummet 1 gång/arbetspass. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="413CE967" w14:textId="77777777" w:rsidR="00694618" w:rsidRDefault="00694618" w:rsidP="00694618">
+    <w:p w:rsidR="00694618" w:rsidP="1B66341B" w:rsidRDefault="00694618" w14:paraId="413CE967" w14:textId="65ECE6DE">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1B66341B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Arbetsuppgifter som utförs av</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B66341B" w:rsidR="00AB5E4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B66341B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>vak</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B66341B" w:rsidR="00D15AA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B66341B" w:rsidR="06B74919">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>med orsak medicinsk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B66341B" w:rsidR="4B4202A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B66341B" w:rsidR="7C5A84F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>trakeostomi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B66341B" w:rsidR="6CAE307A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>, exempel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00694618" w:rsidP="1B66341B" w:rsidRDefault="00694618" w14:paraId="58D2EF74" w14:textId="693F3C5C">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="1B66341B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Utöver generella arbetsuppgifter enligt ovan ska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B66341B" w:rsidR="34BE09E2">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vak för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B66341B" w:rsidR="4BB4CA14">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">patienter med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B66341B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>medicinsk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B66341B" w:rsidR="16AF75A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>t behov och trakeostomi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B66341B" w:rsidR="04E5051C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B66341B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>även, utifrån patientens behov, planera, genomföra och utvärdera omvårdnadsåtgärder tillsammans med patienten såsom exempelvis:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B66341B">
         <w:rPr>
           <w:rStyle w:val="eop"/>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-          <w:szCs w:val="36"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58D2EF74" w14:textId="77777777" w:rsidR="00694618" w:rsidRDefault="00694618" w:rsidP="00694618">
-[...21 lines deleted...]
-    <w:p w14:paraId="063AC8EF" w14:textId="1228DA39" w:rsidR="00AD6966" w:rsidRPr="00202006" w:rsidRDefault="009774A1" w:rsidP="00AD6966">
+    <w:p w:rsidRPr="00202006" w:rsidR="00AD6966" w:rsidP="00AD6966" w:rsidRDefault="009774A1" w14:paraId="063AC8EF" w14:textId="1228DA39">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="00AD6966">
         <w:t xml:space="preserve">tföra och uppdatera riskbedömning för trycksår, undernäring, fall, munhälsa och UVI. Förebygga risker med insatta åtgärder. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EFCF6F2" w14:textId="77777777" w:rsidR="00694618" w:rsidRPr="009774A1" w:rsidRDefault="00694618" w:rsidP="0086646F">
+    <w:p w:rsidR="00694618" w:rsidP="00A61981" w:rsidRDefault="00694618" w14:paraId="05B2D67D" w14:textId="161AD33B">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00694618">
         <w:t>utföra kontroller av vitala parametrar enligt ordination samt dokumentera enligt rutiner:</w:t>
       </w:r>
       <w:r w:rsidRPr="00202006">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-        <w:r w:rsidRPr="00202006">
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId16">
+        <w:r w:rsidRPr="00A61981" w:rsidR="009774A1">
           <w:rPr>
             <w:color w:val="006298"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>NEWS 2 för vuxna patienter på SÄS</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00202006">
+      <w:r w:rsidR="00A61981">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t> </w:t>
-[...11 lines deleted...]
-        <w:r w:rsidRPr="00202006">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId17">
+        <w:r w:rsidRPr="00A61981">
           <w:rPr>
             <w:color w:val="006298"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Swe-PEWS, pediatriskt bedömningssystem, SÄS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00694618">
-        <w:t xml:space="preserve"> (för barn/ungdomar under 16 år), </w:t>
-[...18 lines deleted...]
-        <w:r w:rsidRPr="00202006">
+        <w:t xml:space="preserve"> (för barn/ungdomar under 16 år)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A61981">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId18">
+        <w:r w:rsidRPr="00A61981">
           <w:rPr>
             <w:color w:val="006298"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>O-News – national early warning score på obstetriska patienter</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00694618">
         <w:t xml:space="preserve"> (gravida och nyförlösta kvinnor t.o.m. 6 veckor postpartum) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00202006">
+      <w:r w:rsidRPr="00A61981">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B97EF29" w14:textId="77777777" w:rsidR="00694618" w:rsidRDefault="00694618" w:rsidP="0086646F">
+    <w:p w:rsidR="00694618" w:rsidP="0086646F" w:rsidRDefault="00694618" w14:paraId="4B97EF29" w14:textId="3C886BAF">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00694618">
-        <w:t>väga patienten enligt ordination.</w:t>
-[...6 lines deleted...]
-        <w:t> </w:t>
+        <w:t>väga patienten enligt ordination</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EBEE598" w14:textId="77777777" w:rsidR="00694618" w:rsidRPr="007E3E66" w:rsidRDefault="00694618" w:rsidP="0086646F">
+    <w:p w:rsidRPr="007E3E66" w:rsidR="00694618" w:rsidP="0086646F" w:rsidRDefault="00694618" w14:paraId="1EBEE598" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00694618">
         <w:t>kontrollera att ordinerad syrgastillförsel är korrekt inställd.</w:t>
       </w:r>
       <w:r w:rsidRPr="00202006">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77214E81" w14:textId="482C0977" w:rsidR="007E3E66" w:rsidRDefault="00D5027B" w:rsidP="0086646F">
+    <w:p w:rsidRPr="00A61981" w:rsidR="00A61981" w:rsidP="00A61981" w:rsidRDefault="00D5027B" w14:paraId="094FAC9F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>hj</w:t>
       </w:r>
       <w:r w:rsidR="007E3E66">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>älpa till</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> med eventuell ordinerad andningsträning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C7AA8B3" w14:textId="77777777" w:rsidR="00694618" w:rsidRDefault="00694618" w:rsidP="0086646F">
+    <w:p w:rsidRPr="00A61981" w:rsidR="00A61981" w:rsidP="00A61981" w:rsidRDefault="00694618" w14:paraId="4E267EA7" w14:textId="444592C8">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00202006">
         <w:rPr>
           <w:rStyle w:val="eop"/>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-        <w:t> </w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>kontrollera vätskeförluster från urin, dränage, sond och dokumentera på lista som finns på rummet när tömning sker</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28A6A283" w14:textId="77777777" w:rsidR="00694618" w:rsidRDefault="00694618" w:rsidP="0086646F">
+    <w:p w:rsidRPr="00A61981" w:rsidR="00A61981" w:rsidP="00A61981" w:rsidRDefault="00694618" w14:paraId="53216A70" w14:textId="5941F08A">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00202006">
         <w:rPr>
           <w:rStyle w:val="eop"/>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-        <w:t> </w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>dokumentera om eller avsaknad av gaser, avföring, dess volym, konsistens och färg (samt eventuellt lukt)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BB53A02" w14:textId="77777777" w:rsidR="00694618" w:rsidRDefault="00694618" w:rsidP="0086646F">
+    <w:p w:rsidRPr="00A61981" w:rsidR="00A61981" w:rsidP="00A61981" w:rsidRDefault="00694618" w14:paraId="233C38AD" w14:textId="1F3BAEE4">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00202006">
         <w:rPr>
           <w:rStyle w:val="eop"/>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-        <w:t> </w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>säkerställa och dokumentera vätske- och näringstillförsel per os enligt ordination</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="127F1DF8" w14:textId="77777777" w:rsidR="00694618" w:rsidRDefault="00694618" w:rsidP="0086646F">
+    <w:p w:rsidR="00A61981" w:rsidP="00A61981" w:rsidRDefault="00694618" w14:paraId="766E106F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00694618">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00202006">
+      <w:r>
+        <w:t>smärtskatta patienten samt utvärdera smärtbehandling</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="18A58166" w:rsidP="00A61981" w:rsidRDefault="18A58166" w14:paraId="5CF7784F" w14:textId="0AA6E5B9">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A61981">
         <w:rPr>
           <w:rStyle w:val="eop"/>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-        <w:t> </w:t>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A61981" w:rsidR="5BEE23CA">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e omvårdnad till patient med trakeostomi enligt SÄS rutin </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19">
+        <w:r w:rsidRPr="3AD77113" w:rsidR="5BEE23CA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Trakeotomi - från anläggning till dekanylering</w:t>
+        </w:r>
+        <w:r w:rsidRPr="3AD77113" w:rsidR="0A4F4B38">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>,</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="3AD77113" w:rsidR="0A4F4B38">
+        <w:t xml:space="preserve"> sid 23-24</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31AD7242" w14:textId="77777777" w:rsidR="00694618" w:rsidRPr="00694618" w:rsidRDefault="00694618" w:rsidP="60F7E13A">
+    <w:p w:rsidRPr="00694618" w:rsidR="00694618" w:rsidP="60F7E13A" w:rsidRDefault="00694618" w14:paraId="31AD7242" w14:textId="091343CA">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="60F7E13A">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b w:val="0"/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>Omvårdnad som utförs av vak vid palliation och omhändertagande av avliden patient, exempel </w:t>
+        <w:t>Omvårdnad som utförs av vak</w:t>
+      </w:r>
+      <w:r w:rsidR="007B5449">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vid orsak palliativ vård</w:t>
+      </w:r>
+      <w:r w:rsidRPr="60F7E13A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och omhändertagande av avliden patient, exempel </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66052C89" w14:textId="77777777" w:rsidR="00694618" w:rsidRPr="00694618" w:rsidRDefault="00694618" w:rsidP="0086646F">
+    <w:p w:rsidRPr="00694618" w:rsidR="00694618" w:rsidP="0086646F" w:rsidRDefault="00694618" w14:paraId="66052C89" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00694618">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Kontinuerlig smärtskattning enligt vårdavdelningens rutin.</w:t>
       </w:r>
       <w:r w:rsidRPr="00694618">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F8A6673" w14:textId="77777777" w:rsidR="00694618" w:rsidRDefault="00694618" w:rsidP="0086646F">
+    <w:p w:rsidR="00694618" w:rsidP="0086646F" w:rsidRDefault="00694618" w14:paraId="6F8A6673" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00694618">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Kontinuerlig observation av rosslighet/andnöd, oro/ångest, illamående.</w:t>
       </w:r>
       <w:r w:rsidRPr="00694618">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B892C16" w14:textId="77777777" w:rsidR="00694618" w:rsidRDefault="00694618" w:rsidP="0086646F">
+    <w:p w:rsidR="00694618" w:rsidP="0086646F" w:rsidRDefault="00694618" w14:paraId="2B892C16" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00694618">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Kontinuerlig bedömning av hudkostym med lägesändring och eventuell luftmadrass.</w:t>
       </w:r>
       <w:r w:rsidRPr="00694618">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="486D0775" w14:textId="77777777" w:rsidR="00694618" w:rsidRDefault="00694618" w:rsidP="0086646F">
+    <w:p w:rsidR="00694618" w:rsidP="0086646F" w:rsidRDefault="00694618" w14:paraId="486D0775" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00694618">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Säkerställ god munvård.</w:t>
       </w:r>
       <w:r w:rsidRPr="00694618">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19C3E793" w14:textId="77777777" w:rsidR="00694618" w:rsidRDefault="00694618" w:rsidP="0086646F">
+    <w:p w:rsidR="00694618" w:rsidP="0086646F" w:rsidRDefault="00694618" w14:paraId="19C3E793" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00694618">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Vara undersköterskan behjälplig med att göra i ordning avliden patient.</w:t>
       </w:r>
       <w:r w:rsidRPr="00694618">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B97C49A" w14:textId="77777777" w:rsidR="00694618" w:rsidRDefault="00694618" w:rsidP="0086646F">
+    <w:p w:rsidR="00694618" w:rsidP="0086646F" w:rsidRDefault="00694618" w14:paraId="0B97C49A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00694618">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Vara behjälplig med transport till bårhus.</w:t>
       </w:r>
       <w:r w:rsidRPr="00694618">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="585E0563" w14:textId="77777777" w:rsidR="00694618" w:rsidRDefault="00694618" w:rsidP="00694618">
+    <w:p w:rsidR="00B25BD6" w:rsidP="00B25BD6" w:rsidRDefault="00B25BD6" w14:paraId="6F2A226B" w14:textId="49657445">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>Arbetsuppgifter för psykiatriskt vak</w:t>
+        <w:t>Arbetsuppgifter som utförs av vak av psykiatrisk orsak, exempel</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A017EB5" w14:textId="77777777" w:rsidR="00694618" w:rsidRDefault="00694618" w:rsidP="00694618">
+    <w:p w:rsidR="00694618" w:rsidP="00694618" w:rsidRDefault="00694618" w14:paraId="2A017EB5" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Vak på psykiatrisk indikation kan inte ta över totalansvar för omvårdnaden på den somatiska vårdavdelningen. De huvudsakliga uppgifterna för psykiatriskt vak på somatisk vårdavdelning, efter konsultation med psykiatrin, är att:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1666B422" w14:textId="77777777" w:rsidR="00694618" w:rsidRPr="00694618" w:rsidRDefault="00694618" w:rsidP="0086646F">
+    <w:p w:rsidRPr="00694618" w:rsidR="00694618" w:rsidP="0086646F" w:rsidRDefault="00694618" w14:paraId="1666B422" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00694618">
         <w:t>ansvara för matsituationen.</w:t>
       </w:r>
       <w:r w:rsidRPr="00694618">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D192FAD" w14:textId="77777777" w:rsidR="00694618" w:rsidRDefault="00694618" w:rsidP="0086646F">
+    <w:p w:rsidR="00694618" w:rsidP="0086646F" w:rsidRDefault="00694618" w14:paraId="7D192FAD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00694618">
         <w:t>ansvara för att patienten kan vila enligt ordination.</w:t>
       </w:r>
       <w:r w:rsidRPr="00694618">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A46E9F2" w14:textId="77777777" w:rsidR="00694618" w:rsidRDefault="00694618" w:rsidP="0086646F">
+    <w:p w:rsidR="00694618" w:rsidP="0086646F" w:rsidRDefault="00694618" w14:paraId="4A46E9F2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00694618">
         <w:t>ansvara för ångesthantering.</w:t>
       </w:r>
       <w:r w:rsidRPr="00694618">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D89CA8C" w14:textId="77777777" w:rsidR="00694618" w:rsidRDefault="00694618" w:rsidP="0086646F">
+    <w:p w:rsidR="00694618" w:rsidP="0086646F" w:rsidRDefault="00694618" w14:paraId="1D89CA8C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00694618">
         <w:t>ansvara för motivationssamtal.</w:t>
       </w:r>
       <w:r w:rsidRPr="00694618">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A2C2A56" w14:textId="77777777" w:rsidR="00694618" w:rsidRDefault="00694618" w:rsidP="0086646F">
+    <w:p w:rsidR="00694618" w:rsidP="0086646F" w:rsidRDefault="00694618" w14:paraId="4A2C2A56" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00694618">
         <w:t>utföra tvångsåtgärder ordinerade av läkare med LPT-delegation.</w:t>
       </w:r>
       <w:r w:rsidRPr="00694618">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B60F80A" w14:textId="77777777" w:rsidR="00694618" w:rsidRDefault="00694618" w:rsidP="0086646F">
+    <w:p w:rsidR="00694618" w:rsidP="0086646F" w:rsidRDefault="00694618" w14:paraId="1B60F80A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00694618">
         <w:t>bistå vårdavdelningens personal i omvårdnadsarbetet.</w:t>
       </w:r>
       <w:r w:rsidRPr="00694618">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72186674" w14:textId="77777777" w:rsidR="00694618" w:rsidRDefault="00694618" w:rsidP="00694618">
+    <w:p w:rsidR="00694618" w:rsidP="00694618" w:rsidRDefault="00694618" w14:paraId="72186674" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>För specifika uppgifter och ansvarsfördelning, se interna rutiner inom psykiatriska verksamheten.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D1F73A4" w14:textId="77777777" w:rsidR="00694618" w:rsidRDefault="00694618" w:rsidP="00694618">
+    <w:p w:rsidR="00694618" w:rsidP="00694618" w:rsidRDefault="00694618" w14:paraId="2D1F73A4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Avlösning för rast/paus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AA42C07" w14:textId="77777777" w:rsidR="00694618" w:rsidRDefault="00694618" w:rsidP="00694618">
-[...15 lines deleted...]
-        <w:t> </w:t>
+    <w:p w:rsidR="00694618" w:rsidP="3AD77113" w:rsidRDefault="00694618" w14:paraId="2AA42C07" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3AD77113">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>Medarbetare inom teamet säkerställer att avlösning av vak sker för rast/paus. Medarbetare som sitter vak ansvarar själv för att meddela om avlösning inte skett, eller om annat behov av avlösning uppstår. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7739CD06" w14:textId="77777777" w:rsidR="00694618" w:rsidRDefault="00694618" w:rsidP="00694618">
+    <w:p w:rsidR="00694618" w:rsidP="3AD77113" w:rsidRDefault="00694618" w14:paraId="7739CD06" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="555" w:right="855"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...11 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3AD77113">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>Nattpass har ingen inplanerad rast; paus tas dock när tillfälle finns och vak kan avlösas av avdelningspersonal. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0026721F" w:rsidP="00694618" w:rsidRDefault="0026721F" w14:paraId="52094786" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="555" w:right="855"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t> </w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="46F80C1F" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRPr="000D04ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+    <w:p w:rsidR="0026721F" w:rsidP="00694618" w:rsidRDefault="0026721F" w14:paraId="16C581FB" w14:textId="52CD01F2">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="555" w:right="855"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0026721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Uppföljning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000D04ED" w:rsidR="009A32ED" w:rsidP="3AD77113" w:rsidRDefault="4C34D79D" w14:paraId="0E3FAB4A" w14:textId="2FB0489B">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="555" w:right="855"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3AD77113">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3AD77113" w:rsidR="0026721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">apporten </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20">
+        <w:r w:rsidRPr="3AD77113" w:rsidR="1C289AF1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+            <w:color w:val="467886"/>
+          </w:rPr>
+          <w:t>2026-139 Ständig tillsyn (vak) somatik - Power BI Report Server</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="3AD77113" w:rsidR="00FB079F">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sammanställ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3AD77113" w:rsidR="4DD2AF84">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3AD77113" w:rsidR="00FB079F">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> utdata för tillsättning av vak för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3AD77113" w:rsidR="00FB079F">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Ständig tillsyn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3AD77113" w:rsidR="00FB079F">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000D04ED" w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="009A32ED" w14:paraId="46F80C1F" w14:textId="57CD2872">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc100327194"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000D04ED">
+      <w:bookmarkStart w:name="_Toc100327194" w:id="10"/>
+      <w:bookmarkStart w:name="_Toc181866763" w:id="11"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Arbetsgrupp</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41F38500" w14:textId="77777777" w:rsidR="00694618" w:rsidRPr="00694618" w:rsidRDefault="00694618" w:rsidP="00694618">
+    <w:p w:rsidRPr="00694618" w:rsidR="00694618" w:rsidP="00694618" w:rsidRDefault="00694618" w14:paraId="41F38500" w14:textId="77777777">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="00694618">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>För innehållet svarar</w:t>
       </w:r>
       <w:r w:rsidRPr="00694618">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="364224FF" w14:textId="77777777" w:rsidR="00694618" w:rsidRPr="00694618" w:rsidRDefault="00694618" w:rsidP="00694618">
+    <w:p w:rsidRPr="00694618" w:rsidR="00694618" w:rsidP="00694618" w:rsidRDefault="00694618" w14:paraId="364224FF" w14:textId="77777777">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="00694618">
         <w:t>Karin Scharl, chefsjuksköterska, SÄS </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="229215DE" w14:textId="77777777" w:rsidR="00694618" w:rsidRPr="00694618" w:rsidRDefault="00694618" w:rsidP="00694618">
+    <w:p w:rsidRPr="00694618" w:rsidR="00694618" w:rsidP="00694618" w:rsidRDefault="00694618" w14:paraId="229215DE" w14:textId="77777777">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="00694618">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Remissinstanser</w:t>
       </w:r>
       <w:r w:rsidRPr="00694618">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="595DA736" w14:textId="77777777" w:rsidR="00694618" w:rsidRPr="00694618" w:rsidRDefault="00694618" w:rsidP="00694618">
+    <w:p w:rsidRPr="00694618" w:rsidR="00694618" w:rsidP="00694618" w:rsidRDefault="00694618" w14:paraId="595DA736" w14:textId="77777777">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
-      <w:r w:rsidRPr="00694618">
+      <w:r>
         <w:t>Verksamhetschefer, SÄS </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="188AE2C8" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRPr="000D04ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+    <w:p w:rsidR="5DB8E91B" w:rsidP="1B66341B" w:rsidRDefault="5DB8E91B" w14:paraId="0F473F37" w14:textId="2A53BDB8">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Seniora nätverket undersköterskor och sjuksköterskor SÄS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000D04ED" w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="009A32ED" w14:paraId="188AE2C8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc100327195"/>
-[...2 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:name="_Toc100327195" w:id="12"/>
+      <w:bookmarkStart w:name="_Toc181866764" w:id="13"/>
+      <w:r>
         <w:t>Källförteckning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
-    <w:p w14:paraId="69B7AAEF" w14:textId="20FDBEEB" w:rsidR="00694618" w:rsidRPr="00694618" w:rsidRDefault="00694618" w:rsidP="0086646F">
+    <w:p w:rsidR="01195AC5" w:rsidP="1B66341B" w:rsidRDefault="01195AC5" w14:paraId="1EDF2E54" w14:textId="552F2DA7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:right="-143"/>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:r w:rsidR="00202006">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId21">
+        <w:r w:rsidRPr="1B66341B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrande-dokument</w:t>
+          <w:t>Medföljande personal i vården vid SÄS.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00694618">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="46259400" w14:textId="372691D3" w:rsidR="00694618" w:rsidRPr="00694618" w:rsidRDefault="00694618" w:rsidP="0086646F">
+    <w:p w:rsidR="01195AC5" w:rsidP="1B66341B" w:rsidRDefault="01195AC5" w14:paraId="3E7AFCCC" w14:textId="00B46F80">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:right="-143"/>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:r w:rsidR="00202006" w:rsidRPr="00202006">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId22">
+        <w:r w:rsidRPr="1B66341B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrande-dokument</w:t>
+          <w:t>Psykiatrisk specialistbedömning, handläggning av vuxna patienter i somatisk vård, SÄS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2AABA389" w14:textId="0D6B2845" w:rsidR="00694618" w:rsidRPr="00694618" w:rsidRDefault="00694618" w:rsidP="0086646F">
+    <w:p w:rsidR="50DCB8C1" w:rsidP="1B66341B" w:rsidRDefault="50DCB8C1" w14:paraId="49BBAC39" w14:textId="61BB5F2F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:right="-143"/>
-      </w:pPr>
-[...16 lines deleted...]
-        <w:r w:rsidR="00202006">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId23">
+        <w:r w:rsidRPr="1B66341B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrande-dokument</w:t>
+          <w:t>Säkerhetsplan vid hot och våld inom Södra Älvsborgs Sjukhus</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00694618">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="15AD88F4" w14:textId="0D82F071" w:rsidR="00694618" w:rsidRPr="00694618" w:rsidRDefault="00694618" w:rsidP="0086646F">
+    <w:p w:rsidRPr="00694618" w:rsidR="00694618" w:rsidP="1B66341B" w:rsidRDefault="00694618" w14:paraId="1E7185F5" w14:textId="3B8328AB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:right="-143"/>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:r w:rsidR="00202006">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1B66341B">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24">
+        <w:r w:rsidRPr="1B66341B" w:rsidR="245D4FE8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>Swe-PEWS – pediatriskt bedömningssystem, SÄS.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidRPr="00694618" w:rsidR="00694618" w:rsidP="1B66341B" w:rsidRDefault="0CDE92F8" w14:paraId="3D6BA560" w14:textId="4A50DF8B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId25">
+        <w:r w:rsidRPr="1B66341B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrande-dokument</w:t>
+          <w:t>O-NEWS - National Early Warning Score på Obstetriska patienter</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00694618">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="3D6BA560" w14:textId="3A4AE629" w:rsidR="00694618" w:rsidRPr="00694618" w:rsidRDefault="00694618" w:rsidP="0086646F">
-[...25 lines deleted...]
-    <w:p w14:paraId="65B41835" w14:textId="5CD7533C" w:rsidR="00694618" w:rsidRPr="00694618" w:rsidRDefault="00694618" w:rsidP="0086646F">
+    <w:p w:rsidR="417E2190" w:rsidP="1B66341B" w:rsidRDefault="417E2190" w14:paraId="1550A1F3" w14:textId="1CE1C49B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:ind w:right="-143"/>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:r w:rsidR="00202006">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId26">
+        <w:r w:rsidRPr="1B66341B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrande-dokument</w:t>
+          <w:t>NEWS2 för vuxna patienter på SÄS</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00694618">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="40AA233F" w14:textId="596BDEAF" w:rsidR="009C6C0C" w:rsidRDefault="009C6C0C" w:rsidP="009A32ED">
+    <w:p w:rsidR="54141961" w:rsidP="1B66341B" w:rsidRDefault="54141961" w14:paraId="4DF2D7B7" w14:textId="74D7D3F1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId27">
+        <w:r w:rsidRPr="1B66341B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Trakeotomi - från anläggning till dekanylering</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="009C6C0C" w:rsidP="009A32ED" w:rsidRDefault="009C6C0C" w14:paraId="40AA233F" w14:textId="596BDEAF">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="009C6C0C" w:rsidSect="00B96AFF">
-      <w:headerReference w:type="default" r:id="rId23"/>
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId27"/>
+      <w:headerReference w:type="default" r:id="rId28"/>
+      <w:footerReference w:type="even" r:id="rId29"/>
+      <w:footerReference w:type="default" r:id="rId30"/>
+      <w:headerReference w:type="first" r:id="rId31"/>
+      <w:footerReference w:type="first" r:id="rId32"/>
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="11900" w:h="16840"/>
+      <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3A7EE2E3" w14:textId="77777777" w:rsidR="004906C5" w:rsidRDefault="004906C5">
+    <w:p w:rsidR="0000403A" w:rsidRDefault="0000403A" w14:paraId="6DBAAE8F" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2567BE39" w14:textId="77777777" w:rsidR="004906C5" w:rsidRDefault="004906C5">
+    <w:p w:rsidR="0000403A" w:rsidRDefault="0000403A" w14:paraId="5A9BAFD5" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="511B4C59" w14:textId="77777777" w:rsidR="004906C5" w:rsidRDefault="004906C5">
+    <w:p w:rsidR="0000403A" w:rsidRDefault="0000403A" w14:paraId="48AC63FC" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1912,244 +2556,244 @@
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B820" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
-      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
+      <w:framePr w:wrap="around" w:hAnchor="margin" w:vAnchor="text" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B821" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="00000000" w:rsidP="00EC0A68">
+  <w:p w:rsidRPr="00831C35" w:rsidR="00C50EE5" w:rsidP="00EC0A68" w:rsidRDefault="00A61981" w14:paraId="47BD2091" w14:textId="66F4EBFA">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="-2070031421"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="00A65FD4" w:rsidRPr="00831C35">
+        <w:r w:rsidRPr="00831C35" w:rsidR="00A65FD4">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+        <w:r w:rsidRPr="00831C35" w:rsidR="00EC0A68">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+        <w:r w:rsidRPr="00831C35" w:rsidR="00EC0A68">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+        <w:r w:rsidRPr="00831C35" w:rsidR="00EC0A68">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+        <w:r w:rsidRPr="00831C35" w:rsidR="00EC0A68">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+        <w:r w:rsidRPr="00831C35" w:rsidR="00EC0A68">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> (</w:t>
     </w:r>
-    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
-    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1FE2B822" w14:textId="76DF6159" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00660269" w:rsidP="00FB2F0F" w:rsidRDefault="009228AB" w14:paraId="1FE2B822" w14:textId="76DF6159">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="5971BB2D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4391660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-3947</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1953671" cy="348178"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="12" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
@@ -2190,2118 +2834,2118 @@
                     <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5C139B96" w14:textId="77777777" w:rsidR="004906C5" w:rsidRDefault="004906C5"/>
+    <w:p w:rsidR="0000403A" w:rsidRDefault="0000403A" w14:paraId="1FD1E078" w14:textId="77777777"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="23E96FA0" w14:textId="77777777" w:rsidR="004906C5" w:rsidRDefault="004906C5">
+    <w:p w:rsidR="0000403A" w:rsidRDefault="0000403A" w14:paraId="141DF745" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="447F58AF" w14:textId="77777777" w:rsidR="004906C5" w:rsidRDefault="004906C5">
+    <w:p w:rsidR="0000403A" w:rsidRDefault="0000403A" w14:paraId="147BF90A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidRPr="00DA65C4" w:rsidR="00294791" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="68F18EE5" w14:textId="39C06E14">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                        <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict>
-            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="058CDD4D" w14:textId="448A65ED" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="008A4EB9" w:rsidP="00413A60" w:rsidRDefault="00413A60" w14:paraId="058CDD4D" w14:textId="448A65ED">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="0C751635">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4669200" cy="2160000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapTopAndBottom/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4669200" cy="2160000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                        <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict>
-            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                  <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07770980"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3A8692B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A285B28"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A30EF38A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1123139E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="71D0AB18"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2727" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3447" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4167" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4887" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5607" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="239E1A76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A2422604"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2727" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3447" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4167" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4887" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5607" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B7D1AFD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3DB6C646"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F1E4457"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDA6D0FA"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2727" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3447" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4167" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4887" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5607" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="437A65F9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A5542674"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53E6762F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9AC2A610"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CCD4607"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="666CBD96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B8E3FF3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="08E2282A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E2B19A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="740EA6A8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2727" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3447" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4167" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4887" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5607" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="861477783">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="57095060">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="36130748">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="809322065">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1641567632">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="2097634002">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1682119490">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1179930890">
@@ -4312,164 +4956,172 @@
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1571161390">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1929848257">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="306857121">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="880092695">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="2016611943">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="14"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
+  <w:trackRevisions w:val="false"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke color="#4a773c" weight="1pt"/>
-      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+      <v:stroke weight="1pt" color="#4a773c"/>
+      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
+    <w:rsid w:val="0000403A"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
+    <w:rsid w:val="00011B90"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00045FFA"/>
     <w:rsid w:val="00050500"/>
+    <w:rsid w:val="00050605"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="00061969"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
+    <w:rsid w:val="000E37C5"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F533E"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001078A9"/>
     <w:rsid w:val="001108C0"/>
     <w:rsid w:val="00111CB2"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00121D7F"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001444CE"/>
+    <w:rsid w:val="0014600B"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="0017508E"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
+    <w:rsid w:val="001D0CF5"/>
     <w:rsid w:val="001D7A99"/>
     <w:rsid w:val="001E3789"/>
     <w:rsid w:val="00202006"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="0023535C"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00266460"/>
+    <w:rsid w:val="0026721F"/>
     <w:rsid w:val="00270FA8"/>
     <w:rsid w:val="002805CE"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="002926DB"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002A1C4F"/>
     <w:rsid w:val="002A3A4B"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F22DD"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
@@ -4520,562 +5172,709 @@
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00443016"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="004735F1"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="00482F6D"/>
     <w:rsid w:val="00486069"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="004906C5"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004B4090"/>
     <w:rsid w:val="004C3536"/>
+    <w:rsid w:val="004D5B82"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004E087D"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="005048C0"/>
+    <w:rsid w:val="00506D7D"/>
     <w:rsid w:val="0050742F"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="0052B9FE"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00543080"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
+    <w:rsid w:val="00547795"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="0057277B"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
+    <w:rsid w:val="005871AC"/>
+    <w:rsid w:val="00587486"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
+    <w:rsid w:val="005C44F5"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005D4E68"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="005E6F2F"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
+    <w:rsid w:val="006552F4"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="00685193"/>
     <w:rsid w:val="00694618"/>
     <w:rsid w:val="006A2789"/>
+    <w:rsid w:val="006A32F4"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
+    <w:rsid w:val="00711F46"/>
     <w:rsid w:val="00712F16"/>
     <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="007268AB"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
+    <w:rsid w:val="00734BF5"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
+    <w:rsid w:val="00744948"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
+    <w:rsid w:val="007743DC"/>
     <w:rsid w:val="00774944"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007B1CE2"/>
+    <w:rsid w:val="007B5449"/>
     <w:rsid w:val="007C0D50"/>
     <w:rsid w:val="007D195C"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
+    <w:rsid w:val="007E0629"/>
     <w:rsid w:val="007E3E66"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="00822574"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827D14"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00831C35"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0086646F"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00873419"/>
+    <w:rsid w:val="00876299"/>
     <w:rsid w:val="00880E83"/>
+    <w:rsid w:val="00891517"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A08FE"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008D124E"/>
     <w:rsid w:val="008D4B13"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
+    <w:rsid w:val="008F3696"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="008F6712"/>
     <w:rsid w:val="00902B40"/>
     <w:rsid w:val="00904A48"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="009152E2"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
+    <w:rsid w:val="00951842"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00957D35"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="009774A1"/>
     <w:rsid w:val="00991D43"/>
     <w:rsid w:val="009A07DC"/>
     <w:rsid w:val="009A17A4"/>
     <w:rsid w:val="009A32ED"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C2E3E"/>
     <w:rsid w:val="009C6C0C"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
+    <w:rsid w:val="009F101C"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A55086"/>
     <w:rsid w:val="00A57012"/>
+    <w:rsid w:val="00A61981"/>
     <w:rsid w:val="00A65FD4"/>
+    <w:rsid w:val="00A66F94"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
+    <w:rsid w:val="00AA3D40"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
+    <w:rsid w:val="00AB5E4C"/>
+    <w:rsid w:val="00AC3EAD"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD6966"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
+    <w:rsid w:val="00AE35A8"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF107E"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00AF7CA0"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B14487"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
+    <w:rsid w:val="00B25BD6"/>
     <w:rsid w:val="00B32B6B"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B405A1"/>
     <w:rsid w:val="00B41571"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B42D27"/>
     <w:rsid w:val="00B46C03"/>
+    <w:rsid w:val="00B532B9"/>
+    <w:rsid w:val="00B54CD3"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B83715"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B85C47"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B9284C"/>
     <w:rsid w:val="00B92C14"/>
+    <w:rsid w:val="00B92DC2"/>
     <w:rsid w:val="00B96AFF"/>
     <w:rsid w:val="00B97D4E"/>
     <w:rsid w:val="00B97D71"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC1E24"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BC6590"/>
+    <w:rsid w:val="00BE2372"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C67B20"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C73B1C"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
+    <w:rsid w:val="00CF108E"/>
+    <w:rsid w:val="00CF2481"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D00BD7"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D13951"/>
     <w:rsid w:val="00D139CF"/>
+    <w:rsid w:val="00D15AA1"/>
     <w:rsid w:val="00D20779"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D5027B"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D62468"/>
+    <w:rsid w:val="00D6284F"/>
     <w:rsid w:val="00D67C48"/>
     <w:rsid w:val="00D67C88"/>
+    <w:rsid w:val="00D81ACE"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA11F1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DC3A40"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E411B6"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
+    <w:rsid w:val="00E60B6A"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E72EC5"/>
     <w:rsid w:val="00E74205"/>
     <w:rsid w:val="00E77C46"/>
+    <w:rsid w:val="00E86C29"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
+    <w:rsid w:val="00EE534F"/>
     <w:rsid w:val="00F15DAD"/>
     <w:rsid w:val="00F20435"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
+    <w:rsid w:val="00F2649D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F85437"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00F96C9D"/>
+    <w:rsid w:val="00FB079F"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC265D"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
+    <w:rsid w:val="01195AC5"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="041DF701"/>
+    <w:rsid w:val="04E5051C"/>
+    <w:rsid w:val="053C9EFB"/>
+    <w:rsid w:val="067B3162"/>
+    <w:rsid w:val="06B74919"/>
+    <w:rsid w:val="08BAB891"/>
     <w:rsid w:val="08CA6B67"/>
+    <w:rsid w:val="0A4F4B38"/>
+    <w:rsid w:val="0BCD045F"/>
+    <w:rsid w:val="0CDE92F8"/>
+    <w:rsid w:val="0D2F7FF6"/>
     <w:rsid w:val="11C00267"/>
     <w:rsid w:val="11D4710A"/>
+    <w:rsid w:val="121CB958"/>
+    <w:rsid w:val="1220051D"/>
+    <w:rsid w:val="12AA086F"/>
+    <w:rsid w:val="1302B507"/>
+    <w:rsid w:val="1345F06B"/>
+    <w:rsid w:val="1482763B"/>
+    <w:rsid w:val="16AF75A3"/>
+    <w:rsid w:val="16D104A7"/>
+    <w:rsid w:val="180946BD"/>
+    <w:rsid w:val="181C0072"/>
     <w:rsid w:val="1845F843"/>
+    <w:rsid w:val="18A58166"/>
+    <w:rsid w:val="18BE552D"/>
     <w:rsid w:val="18C2BD12"/>
+    <w:rsid w:val="1B66341B"/>
     <w:rsid w:val="1BE7FA80"/>
+    <w:rsid w:val="1C289AF1"/>
     <w:rsid w:val="1CE0C235"/>
+    <w:rsid w:val="2006215F"/>
+    <w:rsid w:val="219515A9"/>
+    <w:rsid w:val="22E9C693"/>
+    <w:rsid w:val="233F447F"/>
+    <w:rsid w:val="235A7026"/>
+    <w:rsid w:val="24220C90"/>
+    <w:rsid w:val="245D4FE8"/>
+    <w:rsid w:val="249E8273"/>
+    <w:rsid w:val="25976C68"/>
+    <w:rsid w:val="25B23FF5"/>
+    <w:rsid w:val="25E57768"/>
+    <w:rsid w:val="27749D55"/>
+    <w:rsid w:val="295EDAAD"/>
+    <w:rsid w:val="2985278E"/>
+    <w:rsid w:val="299CC8E2"/>
     <w:rsid w:val="29A09691"/>
+    <w:rsid w:val="2AA958F3"/>
     <w:rsid w:val="2ACA5000"/>
+    <w:rsid w:val="2AF9478C"/>
+    <w:rsid w:val="2DC7B99F"/>
+    <w:rsid w:val="2E1D379F"/>
+    <w:rsid w:val="2F433BCC"/>
+    <w:rsid w:val="30DA62C2"/>
     <w:rsid w:val="3276370C"/>
     <w:rsid w:val="328F91AE"/>
+    <w:rsid w:val="32EEFFD6"/>
+    <w:rsid w:val="33611BDE"/>
+    <w:rsid w:val="33D300B3"/>
+    <w:rsid w:val="34BE09E2"/>
+    <w:rsid w:val="34CDDB05"/>
+    <w:rsid w:val="35DC64E6"/>
+    <w:rsid w:val="36F53D6F"/>
+    <w:rsid w:val="36FFB11E"/>
+    <w:rsid w:val="38E20214"/>
     <w:rsid w:val="3A028546"/>
+    <w:rsid w:val="3ACE2F4E"/>
+    <w:rsid w:val="3AD77113"/>
+    <w:rsid w:val="3BCE98E9"/>
     <w:rsid w:val="3CC8CC4A"/>
+    <w:rsid w:val="3DD41320"/>
     <w:rsid w:val="40DCDA67"/>
+    <w:rsid w:val="417E2190"/>
+    <w:rsid w:val="41825413"/>
+    <w:rsid w:val="47647649"/>
+    <w:rsid w:val="48C0EDE8"/>
+    <w:rsid w:val="49F6BC0F"/>
     <w:rsid w:val="4A10D6F7"/>
+    <w:rsid w:val="4B4202A6"/>
+    <w:rsid w:val="4BB4CA14"/>
+    <w:rsid w:val="4BF93A0D"/>
+    <w:rsid w:val="4C34D79D"/>
+    <w:rsid w:val="4DD2AF84"/>
     <w:rsid w:val="4E953871"/>
+    <w:rsid w:val="4FE24F6D"/>
+    <w:rsid w:val="5073132C"/>
+    <w:rsid w:val="50DCB8C1"/>
+    <w:rsid w:val="50FF9BCB"/>
+    <w:rsid w:val="5176C279"/>
+    <w:rsid w:val="5291A0E8"/>
+    <w:rsid w:val="53D651BC"/>
+    <w:rsid w:val="54141961"/>
     <w:rsid w:val="54700FA8"/>
+    <w:rsid w:val="5540325D"/>
     <w:rsid w:val="5742CA2A"/>
+    <w:rsid w:val="57A38962"/>
     <w:rsid w:val="57D116D6"/>
+    <w:rsid w:val="5854F1E8"/>
+    <w:rsid w:val="58E72137"/>
+    <w:rsid w:val="5BEE23CA"/>
+    <w:rsid w:val="5DB8E91B"/>
     <w:rsid w:val="605CDED5"/>
     <w:rsid w:val="60F7E13A"/>
+    <w:rsid w:val="61762B23"/>
+    <w:rsid w:val="6266BD15"/>
     <w:rsid w:val="6282E772"/>
     <w:rsid w:val="6389E146"/>
+    <w:rsid w:val="640A1E9D"/>
     <w:rsid w:val="647B2B65"/>
+    <w:rsid w:val="64B53208"/>
+    <w:rsid w:val="651FAB3D"/>
+    <w:rsid w:val="66EA1F30"/>
+    <w:rsid w:val="67C66F4B"/>
     <w:rsid w:val="68C8A5F0"/>
+    <w:rsid w:val="6B18CB59"/>
     <w:rsid w:val="6B2CF8ED"/>
+    <w:rsid w:val="6BB1A644"/>
+    <w:rsid w:val="6CAE307A"/>
+    <w:rsid w:val="6D23876C"/>
+    <w:rsid w:val="6D6AB838"/>
     <w:rsid w:val="6EBCE84F"/>
+    <w:rsid w:val="6F298989"/>
     <w:rsid w:val="6FC2F397"/>
     <w:rsid w:val="6FF9D533"/>
     <w:rsid w:val="6FFC4E9D"/>
+    <w:rsid w:val="7347EA63"/>
+    <w:rsid w:val="73E27792"/>
+    <w:rsid w:val="740A47E7"/>
+    <w:rsid w:val="7521AB80"/>
+    <w:rsid w:val="75344BEA"/>
+    <w:rsid w:val="76971C4C"/>
+    <w:rsid w:val="78C8659A"/>
+    <w:rsid w:val="7A2A5DB6"/>
+    <w:rsid w:val="7BA2D228"/>
+    <w:rsid w:val="7C5A84F9"/>
     <w:rsid w:val="7FF04DA6"/>
+    <w:rsid w:val="7FFE1145"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke color="#4a773c" weight="1pt"/>
-      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+      <v:stroke weight="1pt" color="#4a773c"/>
+      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{BFFFBB91-5F26-45EF-B440-41DB968BA79A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="1" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Bullet" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:locked="1" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:locked="1" w:uiPriority="22" w:semiHidden="1"/>
+    <w:lsdException w:name="Emphasis" w:locked="1" w:uiPriority="20" w:semiHidden="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5100,75 +5899,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:semiHidden="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:locked="1" w:semiHidden="1" w:uiPriority="29"/>
-    <w:lsdException w:name="Intense Quote" w:locked="1" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="Quote" w:locked="1" w:uiPriority="29" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Quote" w:locked="1" w:uiPriority="30" w:semiHidden="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -5203,57 +6002,57 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="19"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:uiPriority="19" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:locked="1" w:uiPriority="21" w:semiHidden="1"/>
+    <w:lsdException w:name="Subtle Reference" w:locked="1" w:uiPriority="31" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Reference" w:locked="1" w:uiPriority="32" w:semiHidden="1"/>
+    <w:lsdException w:name="Book Title" w:locked="1" w:uiPriority="33" w:semiHidden="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -5311,729 +6110,729 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       <w:ind w:left="567" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
     <w:rsid w:val="001108C0"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="567"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:ind w:left="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+  <w:style w:type="character" w:styleId="Standardstycketeckensnitt" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+  <w:style w:type="table" w:styleId="Normaltabell" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+  <w:style w:type="numbering" w:styleId="Ingenlista" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bildtext">
+  <w:style w:type="paragraph" w:styleId="Bildtext" w:customStyle="1">
     <w:name w:val="Bildtext"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF70BB"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="160" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikliten">
+  <w:style w:type="paragraph" w:styleId="Sidrubrikliten" w:customStyle="1">
     <w:name w:val="Sidrubrik liten"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
+  <w:style w:type="paragraph" w:styleId="Sidrubrikstor" w:customStyle="1">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
+  <w:style w:type="character" w:styleId="Avdelaresidfot" w:customStyle="1">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
+  <w:style w:type="paragraph" w:styleId="Metadata" w:customStyle="1">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
+  <w:style w:type="character" w:styleId="Rubrik1Char" w:customStyle="1">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
     <w:rsid w:val="001108C0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
+  <w:style w:type="paragraph" w:styleId="Allmntstyckeformat" w:customStyle="1">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
+  <w:style w:type="character" w:styleId="SidfotChar" w:customStyle="1">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
+  <w:style w:type="paragraph" w:styleId="FaktarutaLista" w:customStyle="1">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
+  <w:style w:type="character" w:styleId="RubrikChar" w:customStyle="1">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
+  <w:style w:type="character" w:styleId="BallongtextChar" w:customStyle="1">
     <w:name w:val="Ballongtext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
+  <w:style w:type="paragraph" w:styleId="Faktarutarubrik" w:customStyle="1">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
+  <w:style w:type="character" w:styleId="Rubrik2Char" w:customStyle="1">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
+  <w:style w:type="character" w:styleId="Rubrik3Char" w:customStyle="1">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
+  <w:style w:type="character" w:styleId="Rubrik4Char" w:customStyle="1">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
+  <w:style w:type="character" w:styleId="Rubrik5Char" w:customStyle="1">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
+  <w:style w:type="paragraph" w:styleId="Normalefterlista" w:customStyle="1">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B405A1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:ind w:right="142"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
+  <w:style w:type="paragraph" w:styleId="Omslagsrubrik" w:customStyle="1">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
+  <w:style w:type="character" w:styleId="OmslagsrubrikChar" w:customStyle="1">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00B14487"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UnderrubrikVGR">
+  <w:style w:type="paragraph" w:styleId="UnderrubrikVGR" w:customStyle="1">
     <w:name w:val="Underrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="UnderrubrikVGRChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikVGRChar">
+  <w:style w:type="character" w:styleId="UnderrubrikVGRChar" w:customStyle="1">
     <w:name w:val="Underrubrik VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="UnderrubrikVGR"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00B14487"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BC6590"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
       </w:tabs>
       <w:ind w:right="0"/>
     </w:pPr>
@@ -6100,609 +6899,609 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
+  <w:style w:type="paragraph" w:styleId="MellanrubrikVGR" w:customStyle="1">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
+  <w:style w:type="paragraph" w:styleId="Formatmall1" w:customStyle="1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
+  <w:style w:type="character" w:styleId="Formatmall1Char" w:customStyle="1">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
+  <w:style w:type="paragraph" w:styleId="FotnotVGR" w:customStyle="1">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
     <w:name w:val="Light Grid Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
     <w:name w:val="Light Grid Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:top w:val="double" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -6711,94 +7510,94 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:top w:val="double" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -6807,496 +7606,496 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
     <w:name w:val="Light List Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
     <w:name w:val="Light Shading Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
+  <w:style w:type="table" w:styleId="VGRtabell" w:customStyle="1">
     <w:name w:val="VGR tabell"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="113" w:type="dxa"/>
         <w:bottom w:w="113" w:type="dxa"/>
       </w:tcMar>
       <w:vAlign w:val="center"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:trPr>
         <w:tblHeader/>
       </w:trPr>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
+  <w:style w:type="table" w:styleId="Oformateradtabell51" w:customStyle="1">
     <w:name w:val="Oformaterad tabell 51"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
+  <w:style w:type="paragraph" w:styleId="Tabellrubrik" w:customStyle="1">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="3"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
@@ -7363,163 +8162,163 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
+  <w:style w:type="character" w:styleId="SidhuvudChar" w:customStyle="1">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
+  <w:style w:type="character" w:styleId="Rubrik9Char" w:customStyle="1">
     <w:name w:val="Rubrik 9 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="009A32ED"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Brdtext">
     <w:name w:val="Body Text"/>
     <w:aliases w:val="(=Löpande text)"/>
     <w:link w:val="BrdtextChar"/>
     <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:spacing w:after="160"/>
       <w:ind w:left="2676"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextChar">
+  <w:style w:type="character" w:styleId="BrdtextChar" w:customStyle="1">
     <w:name w:val="Brödtext Char"/>
     <w:aliases w:val="(=Löpande text) Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Brdtext"/>
     <w:rsid w:val="009A32ED"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabell">
+  <w:style w:type="paragraph" w:styleId="Tabell" w:customStyle="1">
     <w:name w:val="Tabell"/>
     <w:link w:val="TabellChar"/>
     <w:qFormat/>
     <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:line="288" w:lineRule="auto"/>
       <w:ind w:right="-142"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TabellChar">
+  <w:style w:type="character" w:styleId="TabellChar" w:customStyle="1">
     <w:name w:val="Tabell Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Tabell"/>
     <w:rsid w:val="00831C35"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="AnvndHyperlnk">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B97D4E"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00694618"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
+  <w:style w:type="paragraph" w:styleId="paragraph" w:customStyle="1">
     <w:name w:val="paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00694618"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+  <w:style w:type="character" w:styleId="eop" w:customStyle="1">
     <w:name w:val="eop"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:rsid w:val="00694618"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="91051589">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="317463684">
           <w:marLeft w:val="0"/>
@@ -9744,55 +10543,55 @@
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="2107378447">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-343/surrogate" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-153/surrogate/Psykiatrisk%20specialistbed%c3%b6mning%2c%20handl%c3%a4ggning%20av%20vuxna%20patienter%20i%20somatisk%20v%c3%a5rd.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9641-1173499273-122/surrogate/O-NEWS%20-%20National%20Early%20Warning%20Score%20p%c3%a5%20obstetriska%20patienter.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-153/surrogate/Psykiatrisk%20specialistbed%c3%b6mning%2c%20handl%c3%a4ggning%20av%20vuxna%20patienter%20i%20somatisk%20v%c3%a5rd.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-284/surrogate/Medf%c3%b6ljande%20personal%20i%20v%c3%a5rden%20vid%20S%c3%84S.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9641-1173499273-122/surrogate/O-NEWS%20-%20National%20Early%20Warning%20Score%20p%c3%a5%20obstetriska%20patienter.pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-624/surrogate/Swe-PEWS%20%e2%80%93%20pediatriskt%20bed%c3%b6mningssystem%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-284/surrogate/Medf%c3%b6ljande%20personal%20i%20v%c3%a5rden%20vid%20S%c3%84S.pdf" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-624/surrogate/Swe-PEWS%20%e2%80%93%20pediatriskt%20bed%c3%b6mningssystem%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-343/surrogate/S%c3%a4kerhetsplan%20vid%20hot%20och%20v%c3%a5ld%20inom%20S%c3%b6dra%20%c3%84lvsborgs%20Sjukhus.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-575/surrogate/NEWS2%20f%c3%b6r%20vuxna%20patienter%20p%c3%a5%20S%c3%84S%20.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-575/surrogate/NEWS2%20f%c3%b6r%20vuxna%20patienter%20p%c3%a5%20S%c3%84S%20.pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId27" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-343/surrogate" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9641-1173499273-122/surrogate/O-NEWS%20-%20National%20Early%20Warning%20Score%20p%c3%a5%20obstetriska%20patienter.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-575/surrogate/NEWS2%20f%C3%B6r%20vuxna%20patienter%20p%C3%A5%20S%C3%84S%20.pdf" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-284/surrogate/Medf%C3%B6ljande%20personal%20i%20v%C3%A5rden%20vid%20S%C3%84S.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-153/surrogate/Psykiatrisk%20specialistbed%c3%b6mning%2c%20handl%c3%a4ggning%20av%20vuxna%20patienter%20i%20somatisk%20v%c3%a5rd.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-624/surrogate/Swe-PEWS%20%e2%80%93%20pediatriskt%20bed%c3%b6mningssystem%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9641-1173499273-122/surrogate/O-NEWS%20-%20National%20Early%20Warning%20Score%20p%C3%A5%20obstetriska%20patienter.pdf" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-575/surrogate/NEWS2%20f%c3%b6r%20vuxna%20patienter%20p%c3%a5%20S%c3%84S%20.pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pbirs.vgregion.se/Reports_pbirs/powerbi/sj%C3%A4lvbetj%C3%A4ning/s%C3%84s/Standarduppf%C3%B6ljning/V%C3%A5rdproduktion/Slutenv%C3%A5rd/2026-139%20St%C3%A4ndig%20tillsyn%20(vak)%20somatik?rs:embed=true" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-624/surrogate/Swe-PEWS%20%E2%80%93%20pediatriskt%20bed%C3%B6mningssystem%2c%20S%C3%84S.pdf" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-343/surrogate/S%C3%A4kerhetsplan%20vid%20hot%20och%20v%C3%A5ld%20inom%20S%C3%B6dra%20%C3%84lvsborgs%20Sjukhus.pdf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-188/surrogate/Trakeotomi%20-%20fr%c3%a5n%20anl%c3%a4ggning%20till%20dekanylering.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-153/surrogate/Psykiatrisk%20specialistbed%C3%B6mning%2c%20handl%C3%A4ggning%20av%20vuxna%20patienter%20i%20somatisk%20v%C3%A5rd.pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-188/surrogate/Trakeotomi%20-%20fr%c3%a5n%20anl%c3%a4ggning%20till%20dekanylering.pdf" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-284/surrogate/Medf%c3%b6ljande%20personal%20i%20v%c3%a5rden%20vid%20S%c3%84S.pdf" TargetMode="External" Id="R97890af4398c4871" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="367B1E"/>
       </a:accent2>
       <a:accent3>
@@ -10072,59 +10871,52 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...18 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>normal</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Manager/>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinkBase/>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
-  <dc:title>Vak - extravak. Identifiera behov och beställa vid SÄS</dc:title>
+  <dc:title>Ständig tillsyn somatisk slutenvård-identifiera behov, beställa och registrera vid SÄS </dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy>Karin Scharl</lastModifiedBy>
-  <revision>16</revision>
+  <revision>64</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>