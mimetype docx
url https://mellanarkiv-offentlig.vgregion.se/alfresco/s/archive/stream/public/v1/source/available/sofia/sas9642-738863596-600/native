--- v1 (2026-06-21)
+++ v2 (2026-07-31)
@@ -909,197 +909,209 @@
       <w:r w:rsidR="00BE2372">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00B9284C" w:rsidR="00B9284C" w:rsidP="00B9284C" w:rsidRDefault="00B9284C" w14:paraId="238315BA" w14:textId="6D46E2CB">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B9284C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Dokumentation</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006552F4" w:rsidP="00694618" w:rsidRDefault="004E087D" w14:paraId="6E7DB267" w14:textId="329E0732">
-      <w:r>
+      <w:r w:rsidR="004E087D">
+        <w:rPr/>
         <w:t>Dokumentera</w:t>
       </w:r>
       <w:r w:rsidR="00BE2372">
+        <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00050605">
+        <w:rPr/>
         <w:t xml:space="preserve">i </w:t>
       </w:r>
-      <w:r w:rsidRPr="233F447F" w:rsidR="00050605">
-[...2 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="4CFC2D46" w:rsidR="00050605">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
         </w:rPr>
         <w:t>PLANERING</w:t>
       </w:r>
       <w:r w:rsidR="00050605">
+        <w:rPr/>
         <w:t xml:space="preserve"> under sökord </w:t>
       </w:r>
-      <w:r w:rsidRPr="233F447F" w:rsidR="00050605">
-[...2 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="4CFC2D46" w:rsidR="00050605">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
         </w:rPr>
         <w:t>Ständig tillsyn</w:t>
       </w:r>
       <w:r w:rsidR="00547795">
+        <w:rPr/>
         <w:t xml:space="preserve">, ange </w:t>
       </w:r>
       <w:r w:rsidR="00BE2372">
+        <w:rPr/>
         <w:t xml:space="preserve">orsak </w:t>
       </w:r>
       <w:r w:rsidR="00547795">
+        <w:rPr/>
         <w:t>och datu</w:t>
       </w:r>
       <w:r w:rsidR="00506D7D">
+        <w:rPr/>
         <w:t xml:space="preserve">m. </w:t>
       </w:r>
       <w:r w:rsidR="00547795">
+        <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="2E1D379F" w:rsidP="233F447F" w:rsidRDefault="2E1D379F" w14:paraId="7FD72FEE" w14:textId="40827BA3">
-[...3 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="2E1D379F" w:rsidP="4CFC2D46" w:rsidRDefault="2E1D379F" w14:paraId="7FD72FEE" w14:textId="3A9C9DD7">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+      </w:pPr>
+      <w:r w:rsidR="42C0EE55">
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="61E015FD" wp14:editId="11ADA99F">
-            <wp:extent cx="4190476" cy="2066667"/>
+          <wp:inline wp14:editId="7F1F781B" wp14:anchorId="295087F9">
+            <wp:extent cx="4127350" cy="2060627"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="687242721" name="drawing"/>
+            <wp:docPr id="1175267024" name="drawing"/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+              <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
-            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+            <a:graphic>
+              <a:graphicData xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="687242721" name="Picture 687242721"/>
+                    <pic:cNvPr id="1175267024" name="Picture 1175267024"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14">
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1815007333">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4190476" cy="2066667"/>
+                      <a:ext cx="4127350" cy="2060627"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="004E087D" w:rsidP="00694618" w:rsidRDefault="004E087D" w14:paraId="496B078E" w14:textId="2ECE1D88"/>
     <w:p w:rsidR="004E087D" w:rsidP="00694618" w:rsidRDefault="007E0629" w14:paraId="79E99B5B" w14:textId="2828A99D">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="004E087D" w:rsidP="1B66341B" w:rsidRDefault="007E0629" w14:paraId="2E008A97" w14:textId="5E7EBB94">
-      <w:r>
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidR="007E0629">
+        <w:rPr/>
         <w:t xml:space="preserve">Sluttid för Ständig tillsyn dokumenteras </w:t>
       </w:r>
       <w:r w:rsidR="004D5B82">
+        <w:rPr/>
         <w:t xml:space="preserve">genom att fylla i Ej Aktuellt </w:t>
       </w:r>
       <w:r w:rsidR="006552F4">
+        <w:rPr/>
         <w:t xml:space="preserve">under samma sökord. </w:t>
       </w:r>
       <w:r w:rsidR="00396F64">
+        <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="3BCE98E9" w:rsidP="233F447F" w:rsidRDefault="3BCE98E9" w14:paraId="5C331707" w14:textId="4DD4A179">
-[...3 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="3BCE98E9" w:rsidP="4CFC2D46" w:rsidRDefault="3BCE98E9" w14:paraId="5C331707" w14:textId="44CED3CC">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+      </w:pPr>
+      <w:r w:rsidR="4AF84F22">
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="23845947" wp14:editId="2E9C24B0">
-            <wp:extent cx="4857750" cy="741703"/>
+          <wp:inline wp14:editId="273C5AF3" wp14:anchorId="0A907200">
+            <wp:extent cx="5190476" cy="200000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1385309036" name="drawing"/>
+            <wp:docPr id="1439518197" name="drawing"/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+              <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
-            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+            <a:graphic>
+              <a:graphicData xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1385309036" name="Picture 1385309036"/>
+                    <pic:cNvPr id="1439518197" name="Picture 1439518197"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15">
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793328450">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4857750" cy="741703"/>
+                      <a:ext cx="5190476" cy="200000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00543080" w:rsidR="00694618" w:rsidP="00543080" w:rsidRDefault="00694618" w14:paraId="2A516812" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00543080">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -5630,58 +5642,62 @@
     <w:rsid w:val="2AF9478C"/>
     <w:rsid w:val="2DC7B99F"/>
     <w:rsid w:val="2E1D379F"/>
     <w:rsid w:val="2F433BCC"/>
     <w:rsid w:val="30DA62C2"/>
     <w:rsid w:val="3276370C"/>
     <w:rsid w:val="328F91AE"/>
     <w:rsid w:val="32EEFFD6"/>
     <w:rsid w:val="33611BDE"/>
     <w:rsid w:val="33D300B3"/>
     <w:rsid w:val="34BE09E2"/>
     <w:rsid w:val="34CDDB05"/>
     <w:rsid w:val="35DC64E6"/>
     <w:rsid w:val="36F53D6F"/>
     <w:rsid w:val="36FFB11E"/>
     <w:rsid w:val="38E20214"/>
     <w:rsid w:val="3A028546"/>
     <w:rsid w:val="3ACE2F4E"/>
     <w:rsid w:val="3AD77113"/>
     <w:rsid w:val="3BCE98E9"/>
     <w:rsid w:val="3CC8CC4A"/>
     <w:rsid w:val="3DD41320"/>
     <w:rsid w:val="40DCDA67"/>
     <w:rsid w:val="417E2190"/>
     <w:rsid w:val="41825413"/>
+    <w:rsid w:val="42C0EE55"/>
+    <w:rsid w:val="438DDFAF"/>
     <w:rsid w:val="47647649"/>
     <w:rsid w:val="48C0EDE8"/>
     <w:rsid w:val="49F6BC0F"/>
     <w:rsid w:val="4A10D6F7"/>
+    <w:rsid w:val="4AF84F22"/>
     <w:rsid w:val="4B4202A6"/>
     <w:rsid w:val="4BB4CA14"/>
     <w:rsid w:val="4BF93A0D"/>
     <w:rsid w:val="4C34D79D"/>
+    <w:rsid w:val="4CFC2D46"/>
     <w:rsid w:val="4DD2AF84"/>
     <w:rsid w:val="4E953871"/>
     <w:rsid w:val="4FE24F6D"/>
     <w:rsid w:val="5073132C"/>
     <w:rsid w:val="50DCB8C1"/>
     <w:rsid w:val="50FF9BCB"/>
     <w:rsid w:val="5176C279"/>
     <w:rsid w:val="5291A0E8"/>
     <w:rsid w:val="53D651BC"/>
     <w:rsid w:val="54141961"/>
     <w:rsid w:val="54700FA8"/>
     <w:rsid w:val="5540325D"/>
     <w:rsid w:val="5742CA2A"/>
     <w:rsid w:val="57A38962"/>
     <w:rsid w:val="57D116D6"/>
     <w:rsid w:val="5854F1E8"/>
     <w:rsid w:val="58E72137"/>
     <w:rsid w:val="5BEE23CA"/>
     <w:rsid w:val="5DB8E91B"/>
     <w:rsid w:val="605CDED5"/>
     <w:rsid w:val="60F7E13A"/>
     <w:rsid w:val="61762B23"/>
     <w:rsid w:val="6266BD15"/>
     <w:rsid w:val="6282E772"/>
     <w:rsid w:val="6389E146"/>
@@ -10543,51 +10559,51 @@
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="2107378447">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-343/surrogate" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9641-1173499273-122/surrogate/O-NEWS%20-%20National%20Early%20Warning%20Score%20p%c3%a5%20obstetriska%20patienter.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-575/surrogate/NEWS2%20f%C3%B6r%20vuxna%20patienter%20p%C3%A5%20S%C3%84S%20.pdf" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-284/surrogate/Medf%C3%B6ljande%20personal%20i%20v%C3%A5rden%20vid%20S%C3%84S.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-153/surrogate/Psykiatrisk%20specialistbed%c3%b6mning%2c%20handl%c3%a4ggning%20av%20vuxna%20patienter%20i%20somatisk%20v%c3%a5rd.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-624/surrogate/Swe-PEWS%20%e2%80%93%20pediatriskt%20bed%c3%b6mningssystem%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9641-1173499273-122/surrogate/O-NEWS%20-%20National%20Early%20Warning%20Score%20p%C3%A5%20obstetriska%20patienter.pdf" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-575/surrogate/NEWS2%20f%c3%b6r%20vuxna%20patienter%20p%c3%a5%20S%c3%84S%20.pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pbirs.vgregion.se/Reports_pbirs/powerbi/sj%C3%A4lvbetj%C3%A4ning/s%C3%84s/Standarduppf%C3%B6ljning/V%C3%A5rdproduktion/Slutenv%C3%A5rd/2026-139%20St%C3%A4ndig%20tillsyn%20(vak)%20somatik?rs:embed=true" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-624/surrogate/Swe-PEWS%20%E2%80%93%20pediatriskt%20bed%C3%B6mningssystem%2c%20S%C3%84S.pdf" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-343/surrogate/S%C3%A4kerhetsplan%20vid%20hot%20och%20v%C3%A5ld%20inom%20S%C3%B6dra%20%C3%84lvsborgs%20Sjukhus.pdf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-188/surrogate/Trakeotomi%20-%20fr%c3%a5n%20anl%c3%a4ggning%20till%20dekanylering.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-153/surrogate/Psykiatrisk%20specialistbed%C3%B6mning%2c%20handl%C3%A4ggning%20av%20vuxna%20patienter%20i%20somatisk%20v%C3%A5rd.pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-188/surrogate/Trakeotomi%20-%20fr%c3%a5n%20anl%c3%a4ggning%20till%20dekanylering.pdf" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-284/surrogate/Medf%c3%b6ljande%20personal%20i%20v%c3%a5rden%20vid%20S%c3%84S.pdf" TargetMode="External" Id="R97890af4398c4871" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-343/surrogate" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9641-1173499273-122/surrogate/O-NEWS%20-%20National%20Early%20Warning%20Score%20p%c3%a5%20obstetriska%20patienter.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-575/surrogate/NEWS2%20f%C3%B6r%20vuxna%20patienter%20p%C3%A5%20S%C3%84S%20.pdf" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-284/surrogate/Medf%C3%B6ljande%20personal%20i%20v%C3%A5rden%20vid%20S%C3%84S.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-153/surrogate/Psykiatrisk%20specialistbed%c3%b6mning%2c%20handl%c3%a4ggning%20av%20vuxna%20patienter%20i%20somatisk%20v%c3%a5rd.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-624/surrogate/Swe-PEWS%20%e2%80%93%20pediatriskt%20bed%c3%b6mningssystem%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9641-1173499273-122/surrogate/O-NEWS%20-%20National%20Early%20Warning%20Score%20p%C3%A5%20obstetriska%20patienter.pdf" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-575/surrogate/NEWS2%20f%c3%b6r%20vuxna%20patienter%20p%c3%a5%20S%c3%84S%20.pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pbirs.vgregion.se/Reports_pbirs/powerbi/sj%C3%A4lvbetj%C3%A4ning/s%C3%84s/Standarduppf%C3%B6ljning/V%C3%A5rdproduktion/Slutenv%C3%A5rd/2026-139%20St%C3%A4ndig%20tillsyn%20(vak)%20somatik?rs:embed=true" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-624/surrogate/Swe-PEWS%20%E2%80%93%20pediatriskt%20bed%C3%B6mningssystem%2c%20S%C3%84S.pdf" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-343/surrogate/S%C3%A4kerhetsplan%20vid%20hot%20och%20v%C3%A5ld%20inom%20S%C3%B6dra%20%C3%84lvsborgs%20Sjukhus.pdf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-188/surrogate/Trakeotomi%20-%20fr%c3%a5n%20anl%c3%a4ggning%20till%20dekanylering.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-153/surrogate/Psykiatrisk%20specialistbed%C3%B6mning%2c%20handl%C3%A4ggning%20av%20vuxna%20patienter%20i%20somatisk%20v%C3%A5rd.pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-188/surrogate/Trakeotomi%20-%20fr%c3%a5n%20anl%c3%a4ggning%20till%20dekanylering.pdf" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-284/surrogate/Medf%c3%b6ljande%20personal%20i%20v%c3%a5rden%20vid%20S%c3%84S.pdf" TargetMode="External" Id="R97890af4398c4871" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="rId1815007333" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="rId793328450" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
@@ -10893,30 +10909,30 @@
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>normal</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Manager/>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinkBase/>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Ständig tillsyn somatisk slutenvård-identifiera behov, beställa och registrera vid SÄS </dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy>Karin Scharl</lastModifiedBy>
-  <revision>64</revision>
+  <revision>65</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>