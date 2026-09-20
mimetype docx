--- v1 (2026-04-01)
+++ v2 (2026-09-20)
@@ -5,51 +5,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6DD897EB" w14:textId="77777777" w:rsidR="00F87131" w:rsidRPr="0054130B" w:rsidRDefault="00F87131" w:rsidP="00F87131">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r>
         <w:t>NEWS2 för vuxna patienter på SÄS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2948F487" w14:textId="77777777" w:rsidR="00F87131" w:rsidRDefault="00F87131" w:rsidP="00E40541">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:spacing w:before="100"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc196729951"/>
       <w:r>
         <w:t>Sammanfattning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="7E8516D8" w14:textId="7715753B" w:rsidR="7A6ADB7D" w:rsidRDefault="2D866E14" w:rsidP="00AE26D5">
       <w:r>
         <w:t xml:space="preserve">Rutinen beskriver användningen av NEWS2 och utgår från </w:t>
       </w:r>
       <w:r w:rsidRPr="2FF903C5">
@@ -90,60 +90,55 @@
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Score 2 – NEWS2,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> utgiven av Löf (Landstingens Ömsesidiga Försäkringsbolag), vårdhandboken, avsnitt </w:t>
       </w:r>
       <w:r w:rsidRPr="2FF903C5">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Bedömning enligt NEWS</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> samt NU-sjukvårdens rutin </w:t>
       </w:r>
       <w:r w:rsidRPr="2FF903C5">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>NEWS</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> [</w:t>
-[...3 lines deleted...]
-        <w:t>1-</w:t>
+        <w:t xml:space="preserve"> [1-</w:t>
       </w:r>
       <w:r w:rsidR="00921A18">
         <w:t>2</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t>].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31518AE1" w14:textId="77777777" w:rsidR="00F87131" w:rsidRPr="0054130B" w:rsidRDefault="00F87131" w:rsidP="00F87131">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc196729952"/>
       <w:r>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="11B7609E" w14:textId="77777777" w:rsidR="006D6E5A" w:rsidRDefault="006D6E5A" w:rsidP="006D6E5A">
       <w:pPr>
         <w:spacing w:before="240" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Förtydligat att NEWS-värdet ska vara ett stöd för vidare åtgärder och övervakningsfrekvens. Vid behov av annan användning av bedömningsverktyget ska avsteg dokumenteras och ansvarig läkare ska upprätta en plan med tydliga riktlinjer, åtgärder och behandling för patienten. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5ECD6A83" w14:textId="77777777" w:rsidR="006D6E5A" w:rsidRDefault="006D6E5A" w:rsidP="006D6E5A">
       <w:pPr>
         <w:spacing w:before="240" w:after="0"/>
@@ -2065,65 +2060,51 @@
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:lastRenderedPageBreak/>
           <w:t>på SÄS.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00655BD9">
         <w:t xml:space="preserve"> Utbildningen syftar till att medarbetare i patientnära arbete ska ha kunskap om och kunna tillämpa NEWS2 i klinisk verksamhet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B40A629" w14:textId="34643EFA" w:rsidR="00802DEE" w:rsidRDefault="00A14C5D" w:rsidP="006C497E">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14C5D">
         <w:t xml:space="preserve">För mer information hänvisas till Löf | </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="00210CE8">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Vårt skadeförebyggande arbete och Vårdhandboken, avsnitt Akut bedömning och skattning under rubrik Bedömning enligt NEWS [</w:t>
-[...13 lines deleted...]
-          <w:t>]</w:t>
+          <w:t>Vårt skadeförebyggande arbete och Vårdhandboken, avsnitt Akut bedömning och skattning under rubrik Bedömning enligt NEWS [2-3]</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7EE88557" w14:textId="492E2B51" w:rsidR="00F87131" w:rsidRDefault="00F87131" w:rsidP="00A14C5D">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r>
         <w:t>Bedömning enligt NEWS2</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="39505C9B" w14:textId="77777777" w:rsidR="00F87131" w:rsidRDefault="00F87131" w:rsidP="00F87131">
       <w:r>
         <w:t>NEWS2 ska bedömas på alla patienter från 16 års ålder som vårdas inom akut- och slutenvård. Vid kontroll av NEWS2 poängsätts följande 7 parametrar:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AFD85D7" w14:textId="77777777" w:rsidR="00F87131" w:rsidRDefault="00F87131" w:rsidP="00F87131">
       <w:pPr>
         <w:ind w:left="482"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
@@ -2154,58 +2135,56 @@
                       <a:ext cx="5580000" cy="2883600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="5187B1DE" w14:textId="77777777" w:rsidR="005E75DF" w:rsidRDefault="005E75DF" w:rsidP="005E75DF">
       <w:r>
         <w:t>Samtliga NEWS2-parametrar bedöms och poängsätts var och en med 0 till 3 poäng beroende på hur mycket värdet avviker från ett normalvärde. Behov av syrgasbehandling ger alltid 2 poäng. De enskilda poängen summeras ihop till ett NEWS2-värde, vilket kan vara mellan 0 och 20 poäng. Den sammanlagda poängen utgör ett mått på risk för kritisk sjukdom. Färggraderingen avser att förstärka allvaret av ett enskilt avvikande värde.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7193277E" w14:textId="5DBF83EA" w:rsidR="2FF903C5" w:rsidRDefault="005E75DF" w:rsidP="005E75DF">
       <w:r>
         <w:t>Upprepade NEWS-värden ger en viktig dynamisk trend i patientens förbättring eller försämring. Dessa poäng ska tillsammans med sjuksköterskan och läkarens övriga bedömning av patienten, vara en vägledning till en plan för behandling enligt åtgärdstrappan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05BBA867" w14:textId="694BDDC8" w:rsidR="00F87131" w:rsidRDefault="00F87131" w:rsidP="00F87131">
       <w:hyperlink r:id="rId17">
-        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="15AC646C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Mätvärdesappen</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> ska användas som verktyg för att registrera NEWS2-parametrar</w:t>
       </w:r>
       <w:r w:rsidR="00EB3462">
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
       <w:r w:rsidR="00042AFB">
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00EB3462">
         <w:t>]</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B383BC2" w14:textId="77777777" w:rsidR="00F87131" w:rsidRDefault="00F87131" w:rsidP="00F87131">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc196729959"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Genomförande</w:t>
@@ -2544,59 +2523,51 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>från</w:t>
       </w:r>
       <w:r w:rsidR="00216E63" w:rsidRPr="00216E63">
         <w:t xml:space="preserve"> NEWS i Melior.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F84DDA8" w14:textId="77777777" w:rsidR="00F87131" w:rsidRDefault="2D866E14" w:rsidP="00F87131">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="2FF903C5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Misstänkt eller konstaterad stroke/TIA</w:t>
       </w:r>
       <w:r w:rsidR="00F87131">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00AF055B" w:rsidRPr="00AF055B">
-        <w:t xml:space="preserve">Patienter med hjärnblödning, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> stroke eller TIA följs med täta strokekontroller enligt rutin. Avslutas strokekontroller på patienten (görs i regel efter 48 timmar men kan förlängas) ska patienten följas enligt NEWS2-rutin. ovan. Ansvarig läkare kan även ordinera att både strokekontroller och NEWS2 kontroller följs </w:t>
+        <w:t xml:space="preserve">Patienter med hjärnblödning, ischemisk stroke eller TIA följs med täta strokekontroller enligt rutin. Avslutas strokekontroller på patienten (görs i regel efter 48 timmar men kan förlängas) ska patienten följas enligt NEWS2-rutin. ovan. Ansvarig läkare kan även ordinera att både strokekontroller och NEWS2 kontroller följs </w:t>
       </w:r>
       <w:r w:rsidR="00AF055B" w:rsidRPr="00AF055B">
         <w:lastRenderedPageBreak/>
         <w:t>parallellt för en enskild patient om det medicinska tillståndet motiverar detta.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36702AA0" w14:textId="37A99CEF" w:rsidR="00CD1557" w:rsidRPr="00CD1557" w:rsidRDefault="00CD1557" w:rsidP="00F87131">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Patienter med förväntat höga NEWS värden efter en medicinsk eller kirurgisk behandling. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F3BA902" w14:textId="39FFD68B" w:rsidR="00CD1557" w:rsidRDefault="00DE307F" w:rsidP="00CD1557">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
@@ -2815,59 +2786,51 @@
       <w:r>
         <w:t>ankn</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="006A7F30">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>3109</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B3C3ED0" w14:textId="77777777" w:rsidR="00F87131" w:rsidRDefault="00F87131" w:rsidP="001A2F76">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t>IVA (</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">) </w:t>
+        <w:t xml:space="preserve">IVA (reserv arbetsledning) </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>ankn</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="3DF34743">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>3049</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="714274C5" w14:textId="7026CF19" w:rsidR="00F87131" w:rsidRDefault="00F87131" w:rsidP="00F87131">
       <w:r>
         <w:t xml:space="preserve">För mer information om MIG, se sjukhusövergripande riktlinje </w:t>
       </w:r>
       <w:hyperlink r:id="rId19">
@@ -2891,116 +2854,115 @@
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="307C954F" w14:textId="77777777" w:rsidR="00DF5A8C" w:rsidRDefault="00DF5A8C" w:rsidP="00DF5A8C">
       <w:r>
         <w:t xml:space="preserve">Kontakt med MIG gruppen är tänkt att vara en förstärkt resurs runt patienten med sviktande vitalparametrar. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="290A317D" w14:textId="3678BA3D" w:rsidR="00BC1B48" w:rsidRDefault="00DF5A8C" w:rsidP="00DF5A8C">
       <w:r>
         <w:t xml:space="preserve"> En MIG konsultation ska inte ersätta närvaron av behandlande läkare. Om ex. jourläkaren i undantagsfall, inte har möjlighet att närvara ska sjuksköterskan alltid efter kontakt med sin läkare, kunna ringa till MIG teamet. Detta för att inte fördröja behandling och åtgärder av en försämrad patienten.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D86A726" w14:textId="77777777" w:rsidR="00F87131" w:rsidRDefault="00F87131" w:rsidP="00F87131">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Toc196729970"/>
       <w:r>
         <w:t>Dokumentation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
-    <w:p w14:paraId="3BCC1090" w14:textId="77777777" w:rsidR="003E7C72" w:rsidRDefault="003E7C72" w:rsidP="003E7C72">
-[...1 lines deleted...]
-        <w:t>Dokumentation om NEWS2-bedömning görs i Planering under sökord NEWS i Melior. Avsteg från NEWS2 åtgärdstrappa ska dokumenteras under Sökord NEWS och ”Avsteg”.</w:t>
+    <w:p w14:paraId="3BCC1090" w14:textId="17F5EB2D" w:rsidR="003E7C72" w:rsidRDefault="003E7C72" w:rsidP="003E7C72">
+      <w:r>
+        <w:t xml:space="preserve">Dokumentation om NEWS2-bedömning görs i Planering under sökord EWS i Melior. Avsteg från NEWS2 åtgärdstrappa ska dokumenteras under </w:t>
+      </w:r>
+      <w:r w:rsidR="00207121">
+        <w:t>samma s</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ökord och </w:t>
+      </w:r>
+      <w:r w:rsidR="00207121">
+        <w:t xml:space="preserve">val </w:t>
+      </w:r>
+      <w:r>
+        <w:t>”Avsteg”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28DBD23A" w14:textId="77777777" w:rsidR="003E7C72" w:rsidRDefault="003E7C72" w:rsidP="003E7C72">
       <w:r>
-        <w:t xml:space="preserve">NEWS2-poäng och NEWS2-mätvärden registreras i </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> [4]. </w:t>
+        <w:t xml:space="preserve">NEWS2-poäng och NEWS2-mätvärden registreras i Mätvärdesappen [4]. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02055C49" w14:textId="77777777" w:rsidR="003E7C72" w:rsidRDefault="003E7C72" w:rsidP="00C3163F">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_Toc196729971"/>
     </w:p>
     <w:p w14:paraId="54607D5A" w14:textId="77777777" w:rsidR="00F87131" w:rsidRDefault="00F87131" w:rsidP="00C3163F">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Dokumentinformation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:p w14:paraId="14B5B99E" w14:textId="77777777" w:rsidR="00F87131" w:rsidRPr="006103B0" w:rsidRDefault="00F87131" w:rsidP="00C3163F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="15AC646C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>För innehållet svarar</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A9EA6A9" w14:textId="52173F48" w:rsidR="00F87131" w:rsidRDefault="00F87131" w:rsidP="00C3163F">
       <w:pPr>
         <w:ind w:right="565"/>
       </w:pPr>
       <w:r w:rsidRPr="00807577">
-        <w:t xml:space="preserve">Lena </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Lena Lyckdal</w:t>
+      </w:r>
       <w:r>
         <w:t>, sjuksköterska, VO a</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD1DF6">
         <w:t>nestesi, operation, intensivvård</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">/anestesi, SÄS, </w:t>
       </w:r>
       <w:r w:rsidRPr="00494751">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>sammankallande</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00C41F8B" w:rsidRPr="00C41F8B">
         <w:t>Anders Tellqvist</w:t>
       </w:r>
       <w:r w:rsidRPr="00494751">
         <w:t xml:space="preserve">, överläkare/ansvarig läkare för </w:t>
       </w:r>
@@ -3147,59 +3109,51 @@
         <w:pStyle w:val="Punktlistanumrerad"/>
       </w:pPr>
       <w:r w:rsidRPr="009404EC">
         <w:t>Webbutbildning NEWS2</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00042AFB" w:rsidRPr="00042AFB">
         <w:t xml:space="preserve">LÖF: </w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidR="00042AFB" w:rsidRPr="00437EE4">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://news2utbildning.se/index.php/start/webbutbildning-news2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="38B70B92" w14:textId="5CC74152" w:rsidR="00F87131" w:rsidRDefault="00F87131" w:rsidP="00C3163F">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Mobil </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> – SÄS interna webb</w:t>
+        <w:t>Mobil mätvärdesapp – SÄS interna webb</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId25">
         <w:r w:rsidRPr="15AC646C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/system-a-o/melior/matvardesapp</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="61439F6D" w14:textId="77777777" w:rsidR="00F87131" w:rsidRPr="002A73DD" w:rsidRDefault="00F87131" w:rsidP="00F87131">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc196729973"/>
       <w:r w:rsidRPr="002A73DD">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
@@ -3331,67 +3285,67 @@
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="00B8284A" w:rsidRPr="00F87131" w:rsidSect="00B96AFF">
       <w:headerReference w:type="default" r:id="rId30"/>
       <w:footerReference w:type="even" r:id="rId31"/>
       <w:footerReference w:type="default" r:id="rId32"/>
       <w:headerReference w:type="first" r:id="rId33"/>
       <w:footerReference w:type="first" r:id="rId34"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3C8678F0" w14:textId="77777777" w:rsidR="004143A4" w:rsidRDefault="004143A4">
+    <w:p w14:paraId="1B13665E" w14:textId="77777777" w:rsidR="00FF4BEA" w:rsidRDefault="00FF4BEA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0FBF7A6D" w14:textId="77777777" w:rsidR="004143A4" w:rsidRDefault="004143A4">
+    <w:p w14:paraId="1CF3FEA7" w14:textId="77777777" w:rsidR="00FF4BEA" w:rsidRDefault="00FF4BEA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="02890E87" w14:textId="77777777" w:rsidR="004143A4" w:rsidRDefault="004143A4">
+    <w:p w14:paraId="72C02E7F" w14:textId="77777777" w:rsidR="00FF4BEA" w:rsidRDefault="00FF4BEA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3446,108 +3400,106 @@
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
-    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="202AFF24" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -3576,51 +3528,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="46460777" w:rsidR="00660269" w:rsidRDefault="001A2F76" w:rsidP="001A2F76">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="6237" w:firstLine="284"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="07993A13" wp14:editId="1C559637">
           <wp:extent cx="1897200" cy="363600"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="153909288" name="Bildobjekt 1" descr="Logotyp Västra Götalandsregionen"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="153909288" name="Bildobjekt 1" descr="Logotyp Västra Götalandsregionen"/>
                   <pic:cNvPicPr/>
@@ -3629,73 +3581,73 @@
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1897200" cy="363600"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="274416F0" w14:textId="77777777" w:rsidR="004143A4" w:rsidRDefault="004143A4"/>
+    <w:p w14:paraId="1CE2767C" w14:textId="77777777" w:rsidR="00FF4BEA" w:rsidRDefault="00FF4BEA"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3BAE864C" w14:textId="77777777" w:rsidR="004143A4" w:rsidRDefault="004143A4">
+    <w:p w14:paraId="06AFAB1A" w14:textId="77777777" w:rsidR="00FF4BEA" w:rsidRDefault="00FF4BEA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="380F8D8F" w14:textId="77777777" w:rsidR="004143A4" w:rsidRDefault="004143A4">
+    <w:p w14:paraId="6B589CE6" w14:textId="77777777" w:rsidR="00FF4BEA" w:rsidRDefault="00FF4BEA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Text Box 10"/>
@@ -3773,51 +3725,51 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="19661E37" w:rsidR="008A4EB9" w:rsidRDefault="00F87131" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="2441C5CA">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-168910</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-77166</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4669155" cy="269875"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapTopAndBottom/>
@@ -3900,51 +3852,51 @@
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00EF0128" w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6079,53 +6031,53 @@
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="334655079">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="721371535">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1450666617">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="2090494507">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="806898110">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="928079600">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
@@ -6229,50 +6181,51 @@
     <w:rsid w:val="0018635C"/>
     <w:rsid w:val="0018658B"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="00194689"/>
     <w:rsid w:val="001948E6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001966F3"/>
     <w:rsid w:val="00197ADA"/>
     <w:rsid w:val="00197C3B"/>
     <w:rsid w:val="001A2B25"/>
     <w:rsid w:val="001A2F76"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B1CA6"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001D26AC"/>
     <w:rsid w:val="001D53F0"/>
     <w:rsid w:val="001D66A6"/>
     <w:rsid w:val="001D6BE7"/>
     <w:rsid w:val="001E3789"/>
     <w:rsid w:val="001E4BA7"/>
     <w:rsid w:val="002044D3"/>
     <w:rsid w:val="00205699"/>
+    <w:rsid w:val="00207121"/>
     <w:rsid w:val="00207C2C"/>
     <w:rsid w:val="00210CE8"/>
     <w:rsid w:val="00210F1D"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D38"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00216E63"/>
     <w:rsid w:val="00217721"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00226045"/>
     <w:rsid w:val="002316AC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="0024433C"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="002570EC"/>
     <w:rsid w:val="00260D46"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00266E1D"/>
     <w:rsid w:val="002670EF"/>
@@ -6355,50 +6308,51 @@
     <w:rsid w:val="003B4CD6"/>
     <w:rsid w:val="003B7487"/>
     <w:rsid w:val="003C1DA9"/>
     <w:rsid w:val="003C21D6"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D2F70"/>
     <w:rsid w:val="003D3708"/>
     <w:rsid w:val="003D4109"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003E4EDB"/>
     <w:rsid w:val="003E63EE"/>
     <w:rsid w:val="003E7C72"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="003F3099"/>
     <w:rsid w:val="003F71AD"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406297"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="004074A4"/>
     <w:rsid w:val="0041293C"/>
+    <w:rsid w:val="00412FE1"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004143A4"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="00425B3E"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00435935"/>
     <w:rsid w:val="00437EE4"/>
     <w:rsid w:val="0044044D"/>
     <w:rsid w:val="0044053B"/>
     <w:rsid w:val="004407ED"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00446ACA"/>
     <w:rsid w:val="004507ED"/>
     <w:rsid w:val="004514F8"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00462041"/>
     <w:rsid w:val="00462FC9"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470D1E"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480466"/>
@@ -6542,50 +6496,51 @@
     <w:rsid w:val="006E7FA3"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="006F3EC9"/>
     <w:rsid w:val="0070040D"/>
     <w:rsid w:val="00702E5B"/>
     <w:rsid w:val="007048E4"/>
     <w:rsid w:val="00707E1B"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="00710FF8"/>
     <w:rsid w:val="007154E2"/>
     <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725D33"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00731B03"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00744E7E"/>
     <w:rsid w:val="0075102E"/>
     <w:rsid w:val="00752CE4"/>
     <w:rsid w:val="007540E1"/>
     <w:rsid w:val="00754905"/>
+    <w:rsid w:val="00755AB1"/>
     <w:rsid w:val="00756937"/>
     <w:rsid w:val="00756CBE"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078086B"/>
     <w:rsid w:val="00782C17"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007962D3"/>
     <w:rsid w:val="0079654B"/>
     <w:rsid w:val="007977BC"/>
     <w:rsid w:val="007A09A3"/>
     <w:rsid w:val="007A1A20"/>
     <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007B52E5"/>
     <w:rsid w:val="007C15D5"/>
     <w:rsid w:val="007C1734"/>
     <w:rsid w:val="007C277E"/>
     <w:rsid w:val="007C4D67"/>
     <w:rsid w:val="007D31E9"/>
     <w:rsid w:val="007D4241"/>
@@ -6855,67 +6810,69 @@
     <w:rsid w:val="00C91E49"/>
     <w:rsid w:val="00C9769C"/>
     <w:rsid w:val="00C977E1"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC29D5"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD1557"/>
     <w:rsid w:val="00CD53DB"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CD766D"/>
     <w:rsid w:val="00CE0AF7"/>
     <w:rsid w:val="00CE1353"/>
     <w:rsid w:val="00CE35E2"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CE4CBD"/>
     <w:rsid w:val="00CE52D4"/>
     <w:rsid w:val="00CE6312"/>
     <w:rsid w:val="00CE7C4F"/>
     <w:rsid w:val="00CF5A8C"/>
+    <w:rsid w:val="00CF6D3C"/>
     <w:rsid w:val="00CF6F74"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D20779"/>
     <w:rsid w:val="00D35F61"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D47D2A"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D52DC3"/>
     <w:rsid w:val="00D617C2"/>
     <w:rsid w:val="00D65358"/>
     <w:rsid w:val="00D67C88"/>
     <w:rsid w:val="00D809E3"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D8757F"/>
+    <w:rsid w:val="00D90131"/>
     <w:rsid w:val="00D912C6"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00D94C05"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA2E31"/>
     <w:rsid w:val="00DA3E38"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DB1ECF"/>
     <w:rsid w:val="00DC2B11"/>
     <w:rsid w:val="00DD2C72"/>
     <w:rsid w:val="00DD637B"/>
     <w:rsid w:val="00DE307F"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00DF581A"/>
     <w:rsid w:val="00DF5A8C"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E06077"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E11E5E"/>
     <w:rsid w:val="00E13CD9"/>
     <w:rsid w:val="00E252A7"/>
@@ -6981,50 +6938,51 @@
     <w:rsid w:val="00F47280"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F73293"/>
     <w:rsid w:val="00F74C5F"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F87131"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00F92208"/>
     <w:rsid w:val="00FA5AB1"/>
     <w:rsid w:val="00FB04B7"/>
     <w:rsid w:val="00FB201D"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC4E81"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD4AA5"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FE4E72"/>
     <w:rsid w:val="00FF2D61"/>
     <w:rsid w:val="00FF3EBC"/>
+    <w:rsid w:val="00FF4BEA"/>
     <w:rsid w:val="00FF7AB4"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="0118FBBC"/>
     <w:rsid w:val="0204A13A"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="027DC201"/>
     <w:rsid w:val="02F927DF"/>
     <w:rsid w:val="0360ED35"/>
     <w:rsid w:val="041379C1"/>
     <w:rsid w:val="0488FB02"/>
     <w:rsid w:val="054E4615"/>
     <w:rsid w:val="05AF4A22"/>
     <w:rsid w:val="0637D73A"/>
     <w:rsid w:val="06477C81"/>
     <w:rsid w:val="066C6886"/>
     <w:rsid w:val="0759C73C"/>
     <w:rsid w:val="08586821"/>
     <w:rsid w:val="095FAD24"/>
     <w:rsid w:val="09DDD2F5"/>
     <w:rsid w:val="0F219C75"/>
     <w:rsid w:val="0FA267EE"/>
     <w:rsid w:val="10424BE3"/>
     <w:rsid w:val="11925FF2"/>
     <w:rsid w:val="12916346"/>
     <w:rsid w:val="130AA4B7"/>
@@ -7139,50 +7097,51 @@
     <w:rsid w:val="501309F4"/>
     <w:rsid w:val="50769044"/>
     <w:rsid w:val="509C5BE5"/>
     <w:rsid w:val="50C3310D"/>
     <w:rsid w:val="514FC6AF"/>
     <w:rsid w:val="51785E54"/>
     <w:rsid w:val="51E3D358"/>
     <w:rsid w:val="52879DCB"/>
     <w:rsid w:val="5334E3B5"/>
     <w:rsid w:val="5337B351"/>
     <w:rsid w:val="53460DD0"/>
     <w:rsid w:val="5381B3CC"/>
     <w:rsid w:val="544FD41E"/>
     <w:rsid w:val="547698BF"/>
     <w:rsid w:val="552D083B"/>
     <w:rsid w:val="55A36126"/>
     <w:rsid w:val="560F846A"/>
     <w:rsid w:val="56E3C042"/>
     <w:rsid w:val="57331258"/>
     <w:rsid w:val="573DC964"/>
     <w:rsid w:val="594ED6B6"/>
     <w:rsid w:val="5989314B"/>
     <w:rsid w:val="59D3490B"/>
     <w:rsid w:val="59E654E2"/>
     <w:rsid w:val="5A0FE35F"/>
+    <w:rsid w:val="5AA130E8"/>
     <w:rsid w:val="5B24A248"/>
     <w:rsid w:val="5B80E41D"/>
     <w:rsid w:val="5C1F1460"/>
     <w:rsid w:val="5C828A1B"/>
     <w:rsid w:val="5CDC29E9"/>
     <w:rsid w:val="5D1EF1C3"/>
     <w:rsid w:val="5DC002C8"/>
     <w:rsid w:val="5E3D2ED1"/>
     <w:rsid w:val="5E96CF92"/>
     <w:rsid w:val="5ED9AC3F"/>
     <w:rsid w:val="5F0DFBD1"/>
     <w:rsid w:val="5F56B522"/>
     <w:rsid w:val="5F6ABD18"/>
     <w:rsid w:val="5FF2272A"/>
     <w:rsid w:val="61F22830"/>
     <w:rsid w:val="620171BF"/>
     <w:rsid w:val="62ED3FB4"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="65112784"/>
     <w:rsid w:val="6518F078"/>
     <w:rsid w:val="651E56D5"/>
     <w:rsid w:val="6523865E"/>
     <w:rsid w:val="65440B19"/>
     <w:rsid w:val="65CFED48"/>
     <w:rsid w:val="663F388D"/>
@@ -10288,56 +10247,56 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>1623</Words>
-  <Characters>10887</Characters>
+  <Words>2134</Words>
+  <Characters>14300</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>271</Lines>
-  <Paragraphs>111</Paragraphs>
+  <Lines>357</Lines>
+  <Paragraphs>165</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12444</CharactersWithSpaces>
+  <CharactersWithSpaces>16269</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>NEWS2 för vuxna patienter på SÄS</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
-  <lastModifiedBy>Madeleine Wahlgren</lastModifiedBy>
-  <revision>286</revision>
+  <lastModifiedBy>Karin Scharl</lastModifiedBy>
+  <revision>289</revision>
   <lastPrinted>2016-04-01T22:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>