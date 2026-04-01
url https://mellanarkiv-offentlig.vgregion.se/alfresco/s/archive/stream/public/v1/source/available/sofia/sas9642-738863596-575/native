--- v0 (2025-11-26)
+++ v1 (2026-04-01)
@@ -5,163 +5,186 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6DD897EB" w14:textId="77777777" w:rsidR="00F87131" w:rsidRPr="0054130B" w:rsidRDefault="00F87131" w:rsidP="00F87131">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r>
         <w:t>NEWS2 för vuxna patienter på SÄS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2948F487" w14:textId="77777777" w:rsidR="00F87131" w:rsidRDefault="00F87131" w:rsidP="00E40541">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:spacing w:before="100"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc196729951"/>
       <w:r>
         <w:t>Sammanfattning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="6ED9B715" w14:textId="77777777" w:rsidR="00F87131" w:rsidRDefault="00F87131" w:rsidP="00F87131">
+    <w:p w14:paraId="7E8516D8" w14:textId="7715753B" w:rsidR="7A6ADB7D" w:rsidRDefault="2D866E14" w:rsidP="00AE26D5">
       <w:r>
         <w:t xml:space="preserve">Rutinen beskriver användningen av NEWS2 och utgår från </w:t>
       </w:r>
-      <w:r w:rsidRPr="15AC646C">
+      <w:r w:rsidRPr="2FF903C5">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>National Early Warning Score 2 – NEWS2,</w:t>
+        <w:t xml:space="preserve">National </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="2FF903C5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Early</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="2FF903C5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="2FF903C5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Warning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="2FF903C5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Score 2 – NEWS2,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> utgiven av Löf (Landstingens Ömsesidiga Försäkringsbolag), vårdhandboken, avsnitt </w:t>
       </w:r>
-      <w:r w:rsidRPr="15AC646C">
+      <w:r w:rsidRPr="2FF903C5">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Bedömning enligt NEWS</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> samt NU-sjukvårdens rutin </w:t>
       </w:r>
-      <w:r w:rsidRPr="15AC646C">
+      <w:r w:rsidRPr="2FF903C5">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>NEWS</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>1-3</w:t>
+        <w:t>1-</w:t>
+      </w:r>
+      <w:r w:rsidR="00921A18">
+        <w:t>2</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t>].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31518AE1" w14:textId="77777777" w:rsidR="00F87131" w:rsidRPr="0054130B" w:rsidRDefault="00F87131" w:rsidP="00F87131">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc196729952"/>
       <w:r>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="2049A318" w14:textId="79992431" w:rsidR="00F87131" w:rsidRDefault="00F47280" w:rsidP="00F87131">
-[...6 lines deleted...]
-      <w:r w:rsidR="00CE6312" w:rsidRPr="00CE6312">
+    <w:p w14:paraId="11B7609E" w14:textId="77777777" w:rsidR="006D6E5A" w:rsidRDefault="006D6E5A" w:rsidP="006D6E5A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Förtydligat att NEWS-värdet ska vara ett stöd för vidare åtgärder och övervakningsfrekvens. Vid behov av annan användning av bedömningsverktyget ska avsteg dokumenteras och ansvarig läkare ska upprätta en plan med tydliga riktlinjer, åtgärder och behandling för patienten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ECD6A83" w14:textId="77777777" w:rsidR="006D6E5A" w:rsidRDefault="006D6E5A" w:rsidP="006D6E5A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tillägg av punkten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A21FD1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Förutsättningar</w:t>
-[...25 lines deleted...]
-    <w:p w14:paraId="4402A2E4" w14:textId="77777777" w:rsidR="00F87131" w:rsidRPr="00EF0128" w:rsidRDefault="00F87131" w:rsidP="003B4CD6">
+        <w:t>Patienter med förväntat höga NEWS värdenen efter en medicinsk eller kirurgisk behandling</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> under rubrik Avsteg från NEWS2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4402A2E4" w14:textId="77777777" w:rsidR="00F87131" w:rsidRPr="00EF0128" w:rsidRDefault="00F87131" w:rsidP="006D6E5A">
       <w:pPr>
         <w:spacing w:before="240" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF0128">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0047FE91" w14:textId="0446F0BC" w:rsidR="00C3163F" w:rsidRDefault="00F87131">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
@@ -1742,1104 +1765,1242 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7FD2DFE5" w14:textId="66A15000" w:rsidR="00F87131" w:rsidRDefault="00F87131" w:rsidP="00F87131">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_Toc196729953"/>
       <w:r>
         <w:t>Bakgrund</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="57E4554B" w14:textId="77777777" w:rsidR="00F87131" w:rsidRDefault="00F87131" w:rsidP="00F87131">
-      <w:r>
+    <w:p w14:paraId="57E4554B" w14:textId="77777777" w:rsidR="0075102E" w:rsidRPr="0075102E" w:rsidRDefault="0075102E" w:rsidP="006C497E">
+      <w:bookmarkStart w:id="3" w:name="_Toc196729954"/>
+      <w:r w:rsidRPr="0075102E">
         <w:t>Patienter som vårdas inneliggande på sjukhus kan när som helst drabbas av en akut försämring. Tre faktorer har visat sig vara viktiga för att förbättra prognosen i sådana fall:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DA8F6E2" w14:textId="77777777" w:rsidR="00F87131" w:rsidRDefault="00F87131" w:rsidP="00F87131">
+    <w:p w14:paraId="6DA8F6E2" w14:textId="77777777" w:rsidR="0075102E" w:rsidRPr="0075102E" w:rsidRDefault="0075102E" w:rsidP="0075102E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0075102E">
         <w:t>tidig upptäckt av sviktande vitala funktioner</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="061437BD" w14:textId="77777777" w:rsidR="00F87131" w:rsidRDefault="00F87131" w:rsidP="00F87131">
+    <w:p w14:paraId="061437BD" w14:textId="77777777" w:rsidR="0075102E" w:rsidRPr="0075102E" w:rsidRDefault="0075102E" w:rsidP="0075102E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0075102E">
         <w:t>tidigt insatta åtgärder</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50AAF60C" w14:textId="77777777" w:rsidR="00F87131" w:rsidRDefault="00F87131" w:rsidP="00F87131">
+    <w:p w14:paraId="50AAF60C" w14:textId="77777777" w:rsidR="0075102E" w:rsidRPr="0075102E" w:rsidRDefault="0075102E" w:rsidP="0075102E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0075102E">
         <w:t>adekvat klinisk kompetens.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49AE0087" w14:textId="77777777" w:rsidR="00F87131" w:rsidRDefault="00F87131" w:rsidP="00F87131">
-[...22 lines deleted...]
-      <w:r w:rsidR="00123086" w:rsidRPr="00123086">
+    <w:p w14:paraId="49AE0087" w14:textId="77777777" w:rsidR="0075102E" w:rsidRPr="0075102E" w:rsidRDefault="0075102E" w:rsidP="006C497E">
+      <w:r w:rsidRPr="0075102E">
+        <w:t xml:space="preserve">NEWS2 står för National </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0075102E">
+        <w:t>Early</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0075102E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> [2] </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0075102E">
+        <w:t>Warning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0075102E">
+        <w:t xml:space="preserve"> Score version 2 och är både ett bedömningsinstrument och ett screeninginstrument. NEWS2 används för att bedöma och följa den enskilde patientens tillstånd över tid och för att bedöma risk för allvarlig händelse såsom behov av intensivvård, hjärtstopp eller plötslig oväntad död.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E223B47" w14:textId="77777777" w:rsidR="00F87131" w:rsidRDefault="00F87131" w:rsidP="00F87131">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc196729954"/>
       <w:r>
         <w:t>Syfte</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="7248CEA8" w14:textId="77777777" w:rsidR="00F87131" w:rsidRDefault="00F87131" w:rsidP="00F87131">
-      <w:r>
+    <w:p w14:paraId="7248CEA8" w14:textId="77777777" w:rsidR="00341B92" w:rsidRDefault="00341B92" w:rsidP="006C497E">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc196729955"/>
+      <w:r w:rsidRPr="00341B92">
         <w:t>Att öka patientsäkerheten genom att standardisera bedömningen av patienters vitala parametrar och ge förutsättningar för effektivt akut omhändertagande vid försämring.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E2D0840" w14:textId="77777777" w:rsidR="00F87131" w:rsidRDefault="00F87131" w:rsidP="00F87131">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc196729955"/>
       <w:r>
         <w:t>Förutsättningar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="50A27DF4" w14:textId="77777777" w:rsidR="00F87131" w:rsidRDefault="00F87131" w:rsidP="00F87131">
       <w:r>
         <w:t>Bedömningsskala i fickformat kan beställas via Fotomedia, SÄS, ange blankettnummer ”BL 2404”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04C6D97A" w14:textId="77777777" w:rsidR="00F87131" w:rsidRDefault="00F87131" w:rsidP="00F87131">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc196729956"/>
       <w:r>
         <w:t>Avgränsningar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="5B91DD02" w14:textId="77777777" w:rsidR="00F87131" w:rsidRDefault="00F87131" w:rsidP="00F87131">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="15AC646C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Gravida kvinnor</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">För gravida kvinnor och t o m 6 v efter förlossningen används Obstetrisk NEWS2, se kvinnoklinikens rutin </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15">
+      <w:hyperlink r:id="rId12">
         <w:r w:rsidRPr="15AC646C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>O-NEWS – National Early Warning Score på obstetriska patienter</w:t>
+          <w:t xml:space="preserve">O-NEWS – National </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="15AC646C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Early</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="15AC646C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="15AC646C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Warning</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="15AC646C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Score på obstetriska patienter</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05D87EB4" w14:textId="29C37CF7" w:rsidR="00F87131" w:rsidRPr="000C5C95" w:rsidRDefault="00F87131" w:rsidP="00F87131">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Hlk127884711"/>
       <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidRPr="15AC646C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Barn under 16 år</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">För barn under 16 år används Swe-PEWS (Svensk Pediatric Early Warning Score), se </w:t>
+        <w:t xml:space="preserve">För barn under 16 år används </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Swe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">-PEWS (Svensk </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Pediatric</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Early</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Warning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Score), se </w:t>
       </w:r>
       <w:r w:rsidRPr="000C5C95">
         <w:t xml:space="preserve">rutinen </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="002E0E1B" w:rsidRPr="000C5C95">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Swe-PEWS – pediatriskt bedömningssystem, SÄS</w:t>
+          <w:t>Swe</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidR="002E0E1B" w:rsidRPr="000C5C95">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>-PEWS – pediatriskt bedömningssystem, SÄS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000C5C95">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02F5576C" w14:textId="77777777" w:rsidR="00FE4E72" w:rsidRDefault="00FE4E72" w:rsidP="00FE4E72">
+    <w:p w14:paraId="02F5576C" w14:textId="77777777" w:rsidR="00655BD9" w:rsidRDefault="00FE4E72" w:rsidP="00655BD9">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc196729957"/>
       <w:r>
         <w:t>Kompetens</w:t>
       </w:r>
+      <w:bookmarkStart w:id="8" w:name="_Toc196729958"/>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w14:paraId="19276E21" w14:textId="2FCEE77B" w:rsidR="00FE4E72" w:rsidRDefault="00FE4E72" w:rsidP="00FE4E72">
-[...25 lines deleted...]
-        <w:r w:rsidR="007962D3">
+    <w:p w14:paraId="792558F7" w14:textId="6BAA77AF" w:rsidR="00655BD9" w:rsidRPr="00655BD9" w:rsidRDefault="00655BD9" w:rsidP="006C497E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00655BD9">
+        <w:t xml:space="preserve">För introduktion och repetition finns en webbutbildning i Lärportalen </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="002A14E5">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>https://news2utbildning.se/index.php/start/webbutbildning-news2</w:t>
+          <w:t xml:space="preserve">Utbildning: NEWS2 och </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="002A14E5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Swe</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="002A14E5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t xml:space="preserve">-PEWS för hälso- och sjukvårdspersonal </w:t>
+        </w:r>
+        <w:r w:rsidRPr="002A14E5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:lastRenderedPageBreak/>
+          <w:t>på SÄS.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00042AFB">
-[...6 lines deleted...]
-    <w:p w14:paraId="7EE88557" w14:textId="77777777" w:rsidR="00F87131" w:rsidRDefault="00F87131" w:rsidP="00F87131">
+      <w:r w:rsidRPr="00655BD9">
+        <w:t xml:space="preserve"> Utbildningen syftar till att medarbetare i patientnära arbete ska ha kunskap om och kunna tillämpa NEWS2 i klinisk verksamhet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B40A629" w14:textId="34643EFA" w:rsidR="00802DEE" w:rsidRDefault="00A14C5D" w:rsidP="006C497E">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A14C5D">
+        <w:t xml:space="preserve">För mer information hänvisas till Löf | </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="00210CE8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Vårt skadeförebyggande arbete och Vårdhandboken, avsnitt Akut bedömning och skattning under rubrik Bedömning enligt NEWS [</w:t>
+        </w:r>
+        <w:proofErr w:type="gramStart"/>
+        <w:r w:rsidRPr="00210CE8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>2-3</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
+        <w:r w:rsidRPr="00210CE8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>]</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7EE88557" w14:textId="492E2B51" w:rsidR="00F87131" w:rsidRDefault="00F87131" w:rsidP="00A14C5D">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc196729958"/>
       <w:r>
         <w:t>Bedömning enligt NEWS2</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="39505C9B" w14:textId="77777777" w:rsidR="00F87131" w:rsidRDefault="00F87131" w:rsidP="00F87131">
       <w:r>
         <w:t>NEWS2 ska bedömas på alla patienter från 16 års ålder som vårdas inom akut- och slutenvård. Vid kontroll av NEWS2 poängsätts följande 7 parametrar:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AFD85D7" w14:textId="77777777" w:rsidR="00F87131" w:rsidRDefault="00F87131" w:rsidP="00F87131">
       <w:pPr>
         <w:ind w:left="482"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="487C0455" wp14:editId="19A67590">
             <wp:extent cx="5580000" cy="2883600"/>
             <wp:effectExtent l="0" t="0" r="1905" b="0"/>
             <wp:docPr id="1" name="Picture 1" descr="Bild som visar de sju parametrarna som enligt NEWS2 ska kontrolleras, och hur de poängsätts utifrån mätresultatet."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Bildobjekt 1" descr="Bild som visar de sju parametrarna som enligt NEWS2 ska kontrolleras, och hur de poängsätts utifrån mätresultatet."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18"/>
+                    <a:blip r:embed="rId16"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5580000" cy="2883600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B0479A6" w14:textId="77777777" w:rsidR="00F87131" w:rsidRDefault="00F87131" w:rsidP="00F87131">
-[...6 lines deleted...]
-        <w:r w:rsidR="00F87131" w:rsidRPr="15AC646C">
+    <w:p w14:paraId="5187B1DE" w14:textId="77777777" w:rsidR="005E75DF" w:rsidRDefault="005E75DF" w:rsidP="005E75DF">
+      <w:r>
+        <w:t>Samtliga NEWS2-parametrar bedöms och poängsätts var och en med 0 till 3 poäng beroende på hur mycket värdet avviker från ett normalvärde. Behov av syrgasbehandling ger alltid 2 poäng. De enskilda poängen summeras ihop till ett NEWS2-värde, vilket kan vara mellan 0 och 20 poäng. Den sammanlagda poängen utgör ett mått på risk för kritisk sjukdom. Färggraderingen avser att förstärka allvaret av ett enskilt avvikande värde.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7193277E" w14:textId="5DBF83EA" w:rsidR="2FF903C5" w:rsidRDefault="005E75DF" w:rsidP="005E75DF">
+      <w:r>
+        <w:t>Upprepade NEWS-värden ger en viktig dynamisk trend i patientens förbättring eller försämring. Dessa poäng ska tillsammans med sjuksköterskan och läkarens övriga bedömning av patienten, vara en vägledning till en plan för behandling enligt åtgärdstrappan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05BBA867" w14:textId="694BDDC8" w:rsidR="00F87131" w:rsidRDefault="00F87131" w:rsidP="00F87131">
+      <w:hyperlink r:id="rId17">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="15AC646C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Mätvärdesappen</w:t>
         </w:r>
+        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
-      <w:r w:rsidR="00F87131">
+      <w:r>
         <w:t xml:space="preserve"> ska användas som verktyg för att registrera NEWS2-parametrar</w:t>
       </w:r>
       <w:r w:rsidR="00EB3462">
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
       <w:r w:rsidR="00042AFB">
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00EB3462">
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidR="00F87131">
+      <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B383BC2" w14:textId="77777777" w:rsidR="00F87131" w:rsidRDefault="00F87131" w:rsidP="00F87131">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc196729959"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Genomförande</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="075927C5" w14:textId="77777777" w:rsidR="00F87131" w:rsidRDefault="00F87131" w:rsidP="00F87131">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Toc196729960"/>
       <w:r>
         <w:t>När NEWS2 ska kontrolleras</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w14:paraId="02575D14" w14:textId="77777777" w:rsidR="00F87131" w:rsidRDefault="00F87131" w:rsidP="00F87131">
+    <w:p w14:paraId="0A459CED" w14:textId="77777777" w:rsidR="00E60C4C" w:rsidRDefault="00F87131" w:rsidP="00E60C4C">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Toc196729961"/>
       <w:r>
         <w:t>På akutmottagningen</w:t>
       </w:r>
+      <w:bookmarkStart w:id="12" w:name="_Toc196729962"/>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w14:paraId="6C9A77B1" w14:textId="62968E98" w:rsidR="00F87131" w:rsidRDefault="00F87131" w:rsidP="00F87131">
+    <w:p w14:paraId="4009BF9B" w14:textId="712096C9" w:rsidR="00E60C4C" w:rsidRPr="00E60C4C" w:rsidRDefault="00E60C4C" w:rsidP="00E11E5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E60C4C">
+        <w:t>NEWS2 ska kontrolleras och dokumenteras på alla patienter som bedöms vara i behov av inskrivning på vårdavdelning eller efter läkarordination för övriga patienter. Patienten ska därefter följas enligt åtgärdstrappan till dess att patienten lämnar akutmottagningen. Patienter med 5 poäng eller mer (eller 3 poäng på en enskild parameter) på akutmottagning, ska ha en tydlig plan och rapporteras till ansvarig sjuksköterska på vårdavdelningen som fortsätter med NEWS2-bedömningar och åtgärder enligt åtgärdstrappan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CEEC0AE" w14:textId="77777777" w:rsidR="00F87131" w:rsidRDefault="00F87131" w:rsidP="00F87131">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:r>
+        <w:t>På avdelningen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w14:paraId="6E62BC08" w14:textId="77777777" w:rsidR="00B25080" w:rsidRPr="00B25080" w:rsidRDefault="00B25080" w:rsidP="00B25080">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r>
-[...53 lines deleted...]
-    <w:p w14:paraId="6E62BC08" w14:textId="77777777" w:rsidR="00F87131" w:rsidRDefault="00F87131" w:rsidP="00F87131">
+      <w:bookmarkStart w:id="13" w:name="_Toc196729963"/>
+      <w:r w:rsidRPr="00B25080">
+        <w:t>Om patienten kommer från akutmottagning ska initiala kontroller tas enligt den NEWS2-bedömning som gjordes på akutmottagning. Vid misstanke om försämring ska NEWS2 kontrolleras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CD4839A" w14:textId="177DC1D7" w:rsidR="00B25080" w:rsidRPr="00B25080" w:rsidRDefault="00B25080" w:rsidP="00B25080">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="5CD4839A" w14:textId="177DC1D7" w:rsidR="00F87131" w:rsidRDefault="00F87131" w:rsidP="00F87131">
+      <w:r w:rsidRPr="00B25080">
+        <w:t>Om patienten läggs in via annan enhet, eller kommer direkt hemifrån ska NEWS2 kontrolleras vid ankomst.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FC99F28" w14:textId="54944FBC" w:rsidR="00B25080" w:rsidRPr="00B25080" w:rsidRDefault="00B25080" w:rsidP="00B25080">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-    <w:p w14:paraId="5FC99F28" w14:textId="6D848E51" w:rsidR="00F87131" w:rsidRDefault="00F87131" w:rsidP="00F87131">
+      <w:r w:rsidRPr="00B25080">
+        <w:t xml:space="preserve">NEWS2 kontrolleras under hela sjukhusvistelsen med övervakningsfrekvens enligt </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="åtgärdstrappan" w:history="1">
+        <w:r w:rsidRPr="007048E4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>åtgärdstrappan</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00B25080">
+        <w:t>. Lägsta övervakningsfrekvens är två gånger per dygn om ansvarig läkare inte har ordinerat avsteg i övervakningsfrekvens och åtgärder för en enskild patient. Beslutet ska dokumenteras i Planering under sökord NEWS i Melior.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51DCC2B6" w14:textId="792401A1" w:rsidR="00B25080" w:rsidRPr="00B25080" w:rsidRDefault="00B25080" w:rsidP="00B25080">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r>
-[...19 lines deleted...]
-      <w:r w:rsidRPr="006B575D">
+      <w:r w:rsidRPr="00B25080">
+        <w:t xml:space="preserve">Vid höga NEWS poäng dvs sviktande vitala parametrar hos en patient, ansvarar inläggande eller behandlande läkare för att upprätta en vidare plan med tydliga riktlinjer, åtgärder och behandling för patienten. Detta dokumenteras i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B25080">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Planering</w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00B25080">
         <w:t xml:space="preserve"> i Melior.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54EBB72B" w14:textId="77777777" w:rsidR="00F87131" w:rsidRDefault="00F87131" w:rsidP="00F87131">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc196729963"/>
       <w:r>
         <w:t>Före utskrivning från enhet med kontinuerlig övervakning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="71DECD33" w14:textId="77777777" w:rsidR="00F87131" w:rsidRPr="00BC1587" w:rsidRDefault="00F87131" w:rsidP="00F87131">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
       </w:pPr>
       <w:r w:rsidRPr="15AC646C">
         <w:rPr>
           <w:rStyle w:val="BrdtextChar"/>
         </w:rPr>
-        <w:t>Exempel: IVA och postop (om övernattande patient).</w:t>
+        <w:t xml:space="preserve">Exempel: IVA och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="15AC646C">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t>postop</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="15AC646C">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (om övernattande patient).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B7322E7" w14:textId="77777777" w:rsidR="00F87131" w:rsidRDefault="00F87131" w:rsidP="00F87131">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>NEWS2 ska kontrolleras och dokumenteras innan patienten lämnar enheten. Patienter med 5 poäng eller mer (eller 3 poäng på en enskild parameter) på enheter med kontinuerlig övervakning ska ha en tydlig ordination om fortsatta NEWS2-bedömningar och åtgärder på mottagande vårdavdelning.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B0EB7AE" w14:textId="77777777" w:rsidR="00F87131" w:rsidRDefault="00F87131" w:rsidP="00F87131">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc196729964"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Inför utskrivning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="5EA97E27" w14:textId="77777777" w:rsidR="00F87131" w:rsidRDefault="00F87131" w:rsidP="00F87131">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Bedömning ska vara utförd inom 24 timmar före hemgång. Bedömning av vitalparametrar inom 24 timmar före utskrivning minskar risk för både återinläggning och död inom 30 dagar.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2759863F" w14:textId="77777777" w:rsidR="00F87131" w:rsidRDefault="00F87131" w:rsidP="00F87131">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Toc196729965"/>
       <w:r>
         <w:t>Avsteg från NEWS2</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
-    <w:p w14:paraId="307FDDD4" w14:textId="77777777" w:rsidR="00F87131" w:rsidRDefault="00F87131" w:rsidP="00F87131">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006B575D">
+    <w:p w14:paraId="307FDDD4" w14:textId="13C5814D" w:rsidR="00954592" w:rsidRPr="007B52E5" w:rsidRDefault="620171BF" w:rsidP="02F927DF">
+      <w:pPr>
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
+          <w:rStyle w:val="BrdtextChar"/>
         </w:rPr>
-        <w:t>Planering</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="006B575D">
+      </w:pPr>
+      <w:r w:rsidRPr="02F927DF">
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
+          <w:rStyle w:val="BrdtextChar"/>
         </w:rPr>
-        <w:t>Kontroller</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">Hos vissa patientgrupper kan NEWS2-bedömningen behöva anpassas. Beslut om undantag ska dokumenteras i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="02F927DF">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t>Meliors</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="02F927DF">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Planering under sökord NEWS och Avsteg från NEWS. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="346DD7AC" w14:textId="6FDEC119" w:rsidR="00F87131" w:rsidRDefault="00F87131" w:rsidP="00E36D44">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:right="707"/>
       </w:pPr>
       <w:r w:rsidRPr="15AC646C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Patienter med låg habituell syremättnad</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">Patienter med vissa sjukdomar som till exempel KOL kan ha en låg habituell syremättnad. För dessa patienter kan ansvarig läkare ordinera att den ordinarie parametern </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="15AC646C">
+      </w:r>
+      <w:r w:rsidR="0079654B" w:rsidRPr="0079654B">
+        <w:t xml:space="preserve">Patienter med vissa sjukdomar som till exempel KOL kan ha en låg habituell syremättnad. För dessa patienter kan ansvarig läkare ordinera att den ordinarie parametern Syremättnad 1 utgår och ersätts av </w:t>
+      </w:r>
+      <w:r w:rsidR="0079654B" w:rsidRPr="0079654B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Syremättnad 1</w:t>
-[...15 lines deleted...]
-    <w:p w14:paraId="74F7AA29" w14:textId="77777777" w:rsidR="00F87131" w:rsidRDefault="00F87131" w:rsidP="00F87131">
+        <w:t>Syremättnad</w:t>
+      </w:r>
+      <w:r w:rsidR="0079654B" w:rsidRPr="0079654B">
+        <w:t xml:space="preserve"> 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74F7AA29" w14:textId="799A8ACF" w:rsidR="00F87131" w:rsidRPr="00AD68FB" w:rsidRDefault="2D866E14" w:rsidP="2FF903C5">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="15AC646C">
+      <w:r w:rsidRPr="00AD68FB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Patienter med epiduralbedövning</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00F87131" w:rsidRPr="00AD68FB">
         <w:br/>
-        <w:t xml:space="preserve">Patienter med epiduralbedövning (EDA) har ofta ett systoliskt blodtryck som medför 2 till 3 poäng i NEWS2. Ansvarig </w:t>
-[...3 lines deleted...]
-        <w:t>anestesiläkare ska ordinera en gräns för lägsta acceptabla systoliska blodtryck i ordinationen för läkemedelsblandning i EDA i läkemedelsmodulen i Melior.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD68FB" w:rsidRPr="00AD68FB">
+        <w:t xml:space="preserve">Patienter med epiduralbedövning (EDA) har ofta ett systoliskt blodtryck som medför 2 till 3 poäng i NEWS2. En rimlig gräns för lägsta acceptabla systoliska blodtryck (eller urinmängd) under tiden som behandling med EDA pågår, ska dokumenteras i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AD68FB" w:rsidRPr="00AD68FB">
+        <w:t>Meliors</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AD68FB" w:rsidRPr="00AD68FB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD68FB" w:rsidRPr="00AD68FB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Planering</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD68FB" w:rsidRPr="00AD68FB">
+        <w:t xml:space="preserve"> under sökord NEWS och </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD68FB" w:rsidRPr="00AD68FB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Avsteg</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD68FB" w:rsidRPr="00AD68FB">
+        <w:t xml:space="preserve"> från NEWS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C47EE70" w14:textId="77777777" w:rsidR="00F87131" w:rsidRDefault="00F87131" w:rsidP="00F87131">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="15AC646C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Patienter i livets slutskede</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Patienter i livets slutskede bör inte kontrolleras med NEWS2. Skälet för detta är risk för obehag för patient och även risk att skapa osäkerhet hos såväl patient som närstående och personal, eftersom sviktande vitalparametrar sannolikt inte ska åtgärdas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E932F28" w14:textId="1A0033A0" w:rsidR="00F87131" w:rsidRDefault="00F87131" w:rsidP="003C1DA9">
+    <w:p w14:paraId="4E932F28" w14:textId="44D28B64" w:rsidR="00F87131" w:rsidRDefault="00F87131" w:rsidP="003C1DA9">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:keepNext/>
         <w:keepLines/>
       </w:pPr>
       <w:r w:rsidRPr="15AC646C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Psykiatrisk slutenvård</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t>NEWS2 ska kontrolleras och bedömas på alla patienter vid inläggning. Om patienten har 0 poäng och bedömning görs att patienten har en renodlad psykiatrisk sjuklighet behöver fortsatta kontroller enl. NEWS2 inte göras. Vid minsta tveksamhet angående patientens status återupptas kontroller enl</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="7F84DDA8" w14:textId="77777777" w:rsidR="00F87131" w:rsidRDefault="00F87131" w:rsidP="00F87131">
+      </w:r>
+      <w:r w:rsidR="00216E63" w:rsidRPr="00216E63">
+        <w:t xml:space="preserve">NEWS2 ska kontrolleras och bedömas på alla patienter vid inskrivning i slutenvård. Om patienten har 0 poäng och bedömning görs att patienten har en renodlad psykiatrisk sjuklighet behöver fortsatta kontroller enl. NEWS2 inte göras. Vid minsta tveksamhet angående patientens status återupptas kontroller enligt NEWS2 och åtgärdstrappa. NEWS2 ska även kontrolleras innan och kontinuerligt under tvångsåtgärder som fastspänning och avskiljning. Om kontroll inte är möjligt vid avskiljning ska orsak till detta dokumenteras i </w:t>
+      </w:r>
+      <w:r w:rsidR="00216E63" w:rsidRPr="00216E63">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Planering</w:t>
+      </w:r>
+      <w:r w:rsidR="00216E63" w:rsidRPr="00216E63">
+        <w:t xml:space="preserve"> under sökord NEWS och </w:t>
+      </w:r>
+      <w:r w:rsidR="00216E63" w:rsidRPr="00216E63">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Avsteg</w:t>
+      </w:r>
+      <w:r w:rsidR="00216E63" w:rsidRPr="00216E63">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00216E63" w:rsidRPr="00216E63">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>från</w:t>
+      </w:r>
+      <w:r w:rsidR="00216E63" w:rsidRPr="00216E63">
+        <w:t xml:space="preserve"> NEWS i Melior.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F84DDA8" w14:textId="77777777" w:rsidR="00F87131" w:rsidRDefault="2D866E14" w:rsidP="00F87131">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="15AC646C">
+      <w:r w:rsidRPr="2FF903C5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Misstänkt eller konstaterad stroke/TIA</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00F87131">
         <w:br/>
-        <w:t>Patienter med hjärnblödning, ischemisk stroke eller TIA följs med täta strokekontroller enligt rutin. Avslutas strokekontroller på patienten (görs i regel efter 48 timmar men kan förlängas) ska patienten följas enligt NEWS2-rutin. ovan. Ansvarig läkare kan även ordinera att både strokekontroller och NEWS2 kontroller följs parallellt för en enskild patient om det medicinska tillståndet motiverar detta.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF055B" w:rsidRPr="00AF055B">
+        <w:t xml:space="preserve">Patienter med hjärnblödning, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AF055B" w:rsidRPr="00AF055B">
+        <w:t>ischemisk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AF055B" w:rsidRPr="00AF055B">
+        <w:t xml:space="preserve"> stroke eller TIA följs med täta strokekontroller enligt rutin. Avslutas strokekontroller på patienten (görs i regel efter 48 timmar men kan förlängas) ska patienten följas enligt NEWS2-rutin. ovan. Ansvarig läkare kan även ordinera att både strokekontroller och NEWS2 kontroller följs </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF055B" w:rsidRPr="00AF055B">
+        <w:lastRenderedPageBreak/>
+        <w:t>parallellt för en enskild patient om det medicinska tillståndet motiverar detta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36702AA0" w14:textId="37A99CEF" w:rsidR="00CD1557" w:rsidRPr="00CD1557" w:rsidRDefault="00CD1557" w:rsidP="00F87131">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Patienter med förväntat höga NEWS värden efter en medicinsk eller kirurgisk behandling. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F3BA902" w14:textId="39FFD68B" w:rsidR="00CD1557" w:rsidRDefault="00DE307F" w:rsidP="00CD1557">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="924"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE307F">
+        <w:t>Läkaren gör en anteckning i Melior och upprättar en plan för vidare behandling. Dynamiken i dessa fall blir då extra angeläget att beakta.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="273864DA" w14:textId="77777777" w:rsidR="00F87131" w:rsidRDefault="00F87131" w:rsidP="00F87131">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Toc196729966"/>
       <w:r>
         <w:t>Utredning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
-    <w:p w14:paraId="3981CB8C" w14:textId="77777777" w:rsidR="00F87131" w:rsidRDefault="00F87131" w:rsidP="00F87131">
-      <w:r w:rsidRPr="0091758F">
+    <w:p w14:paraId="3981CB8C" w14:textId="77777777" w:rsidR="00C073F9" w:rsidRDefault="00C073F9" w:rsidP="00E11E5E">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc196729967"/>
+      <w:r w:rsidRPr="00C073F9">
         <w:t>NEWS2 kontroller kan kontrolleras av undersköterska, sjuksköterska eller läkare. Samtliga parametrar bedöms vid samma tillfälle. NEWS2 poängen används för att bedöma risk för kritisk sjukdom samt ger ett stöd för rekommendation av övervakningsfrekvens.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="436A9738" w14:textId="77777777" w:rsidR="00F87131" w:rsidRDefault="00F87131" w:rsidP="00F87131">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc196729967"/>
       <w:r>
         <w:t>Åtgärd</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="6B38259E" w14:textId="77777777" w:rsidR="00F87131" w:rsidRDefault="00F87131" w:rsidP="00F87131">
       <w:r>
         <w:t>Utifrån NEWS2-poängen tas beslut om åtgärder samt vilken klinisk kompetensnivå patienten behöver. Patientansvarig läkare bör kontaktas vid allvarlig oro för patienten oavsett NEWS-värde.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64081C47" w14:textId="77777777" w:rsidR="00F87131" w:rsidRDefault="00F87131" w:rsidP="003C1DA9">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Toc196729968"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>NEWS2-poäng och åtgärdstrappa</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="2631AFA1" w14:textId="77777777" w:rsidR="00F87131" w:rsidRPr="006021A9" w:rsidRDefault="00F87131" w:rsidP="003C1DA9">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="80" w:after="40" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="19" w:name="åtgärdstrappan"/>
       <w:bookmarkEnd w:id="19"/>
       <w:r>
         <w:t>Åtgärdsskala enligt NEWS2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B2B732D" w14:textId="77777777" w:rsidR="00F87131" w:rsidRDefault="00F87131" w:rsidP="003C1DA9">
       <w:pPr>
         <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="33BD6A02" wp14:editId="4AF9B13C">
             <wp:extent cx="5220000" cy="2534400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1615167754" name="Picture 1615167754" descr="Illustratioin över åtgärdsskala enligt NEWS2 utifrån sammanlagad poängberäkning."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1615167754" name="Picture 1615167754" descr="Illustratioin över åtgärdsskala enligt NEWS2 utifrån sammanlagad poängberäkning."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20">
+                    <a:blip r:embed="rId18">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5220000" cy="2534400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CEE6E53" w14:textId="77777777" w:rsidR="00F87131" w:rsidRDefault="00F87131" w:rsidP="00F87131">
+    <w:p w14:paraId="2CEE6E53" w14:textId="77777777" w:rsidR="00C16CC8" w:rsidRDefault="00C16CC8" w:rsidP="00C16CC8">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:keepNext/>
-        <w:keepLines/>
       </w:pPr>
       <w:r>
         <w:t>1 till 4 poäng ska medföra bedömning av sjuksköterska.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="520B2BFC" w14:textId="77777777" w:rsidR="00F87131" w:rsidRDefault="00F87131" w:rsidP="00F87131">
+    <w:p w14:paraId="520B2BFC" w14:textId="77777777" w:rsidR="00C16CC8" w:rsidRDefault="00C16CC8" w:rsidP="00C16CC8">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:keepNext/>
-        <w:keepLines/>
       </w:pPr>
       <w:r>
         <w:t>3 poäng i en enskild parameter ska medföra kontakt med ansvarig läkare samt eventuellt team med kompetens i akut omhändertagande, MIG.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11A3477A" w14:textId="77777777" w:rsidR="00F87131" w:rsidRDefault="00F87131" w:rsidP="00F87131">
+    <w:p w14:paraId="11A3477A" w14:textId="3F31444D" w:rsidR="00C16CC8" w:rsidRDefault="00C16CC8" w:rsidP="00C16CC8">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">5 till 6 poäng ska medföra skyndsam bedömning av ansvarig läkare samt eventuellt team med kompetens i akut omhändertagande. Vid 5 poäng eller mer, tänk sepsis! Överväg kontakt med </w:t>
-[...5 lines deleted...]
-    <w:p w14:paraId="3FF9E07F" w14:textId="7AAC24AE" w:rsidR="00F87131" w:rsidRDefault="00F87131" w:rsidP="00F87131">
+        <w:t xml:space="preserve">5 till 6 poäng ska medföra skyndsam bedömning av ansvarig läkare samt eventuellt team med kompetens i akut omhändertagande. Vid </w:t>
+      </w:r>
+      <w:r w:rsidR="00371193" w:rsidRPr="00371193">
+        <w:t xml:space="preserve">5 poäng eller mer, tänk sepsis! </w:t>
+      </w:r>
+      <w:r w:rsidR="00371193" w:rsidRPr="000063E1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Överväg kontakt med MIG.</w:t>
+      </w:r>
+      <w:r w:rsidR="00371193" w:rsidRPr="00371193">
+        <w:t xml:space="preserve"> På akutmottagningen övervägs kontakt med ansvarig läkare.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FF37644" w14:textId="77777777" w:rsidR="0024433C" w:rsidRPr="0024433C" w:rsidRDefault="0024433C" w:rsidP="0024433C">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:keepNext/>
-[...27 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="0024433C">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">7 poäng eller mer indikerar hög risk för kritisk sjukdom. Denna viktiga varningssignal ska tas på största allvar och ansvarig läkare ska omedelbart tillkallas. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE7C4F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Ta kontakt med MIG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE7C4F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0024433C">
+        <w:t xml:space="preserve">(Mobil </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0024433C">
+        <w:t>IntensivvårdsGrupp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0024433C">
+        <w:t>), se rutinen Mobil intensivvårdsgrupp (MIG) för vuxna patienter vid SÄS och överväg kontinuerlig monitorering på enhet där adekvat kompetens finns tillgänglig dygnet runt. På akutmottagningen kontaktas endast ansvarig läkare och ej MIG-teamet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2045E405" w14:textId="116D91A3" w:rsidR="005E17A6" w:rsidRPr="005E17A6" w:rsidRDefault="005E17A6" w:rsidP="00E11E5E">
+      <w:bookmarkStart w:id="20" w:name="_Toc196729969"/>
+      <w:r w:rsidRPr="005E17A6">
+        <w:t xml:space="preserve">Oväntade och avvikande NEWS-poäng och dess dynamik ska underlätta för en korrekt bedömning av patientens tillstånd, om inget annat är angivet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7026456B" w14:textId="1E77FEB6" w:rsidR="005E17A6" w:rsidRPr="005E17A6" w:rsidRDefault="005E17A6" w:rsidP="00E11E5E">
+      <w:r w:rsidRPr="005E17A6">
         <w:t>Helhetsbilden av aktuell situation avgör var patienten fortsättningsvis ska vårdas.; IVA eller om vårdbegränsningar ska sättas in alternativt om patienten skrivs ut.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07421F8C" w14:textId="77777777" w:rsidR="00F87131" w:rsidRDefault="00F87131" w:rsidP="00F87131">
+    <w:p w14:paraId="07421F8C" w14:textId="77777777" w:rsidR="00F87131" w:rsidRDefault="00F87131" w:rsidP="005E17A6">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc196729969"/>
       <w:r>
         <w:t>Kontaktuppgifter SÄS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="0EC0F323" w14:textId="77777777" w:rsidR="00F87131" w:rsidRDefault="00F87131" w:rsidP="001A2F76">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">MIG ankn </w:t>
+        <w:t xml:space="preserve">MIG </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ankn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="006A7F30">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>3109</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B3C3ED0" w14:textId="77777777" w:rsidR="00F87131" w:rsidRDefault="00F87131" w:rsidP="001A2F76">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>IVA (</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>reserv arbetsledning</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:t xml:space="preserve">) ankn </w:t>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ankn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="3DF34743">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>3049</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="714274C5" w14:textId="7026CF19" w:rsidR="00F87131" w:rsidRDefault="00F87131" w:rsidP="00F87131">
       <w:r>
         <w:t xml:space="preserve">För mer information om MIG, se sjukhusövergripande riktlinje </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22">
+      <w:hyperlink r:id="rId19">
         <w:r w:rsidRPr="15AC646C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Mobil intensivvårdsgrupp (MIG) för vuxna patienter vid SÄS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> respektive verksamhetsintern rutin </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23">
+      <w:hyperlink r:id="rId20">
         <w:r w:rsidRPr="15AC646C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Mobil Intensivvårdsgrupp (MIG) – Barn- och ungdomsavdelning SÄS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="307C954F" w14:textId="77777777" w:rsidR="00DF5A8C" w:rsidRDefault="00DF5A8C" w:rsidP="00DF5A8C">
+      <w:r>
+        <w:t xml:space="preserve">Kontakt med MIG gruppen är tänkt att vara en förstärkt resurs runt patienten med sviktande vitalparametrar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="290A317D" w14:textId="3678BA3D" w:rsidR="00BC1B48" w:rsidRDefault="00DF5A8C" w:rsidP="00DF5A8C">
+      <w:r>
+        <w:t xml:space="preserve"> En MIG konsultation ska inte ersätta närvaron av behandlande läkare. Om ex. jourläkaren i undantagsfall, inte har möjlighet att närvara ska sjuksköterskan alltid efter kontakt med sin läkare, kunna ringa till MIG teamet. Detta för att inte fördröja behandling och åtgärder av en försämrad patienten.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="1D86A726" w14:textId="77777777" w:rsidR="00F87131" w:rsidRDefault="00F87131" w:rsidP="00F87131">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Toc196729970"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Dokumentation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
-    <w:p w14:paraId="51C720C4" w14:textId="77777777" w:rsidR="00F87131" w:rsidRPr="00B8212E" w:rsidRDefault="00F87131" w:rsidP="00F87131">
-[...24 lines deleted...]
-    <w:p w14:paraId="5F40CF60" w14:textId="39A50B6D" w:rsidR="00F87131" w:rsidRDefault="00F87131" w:rsidP="00F87131">
+    <w:p w14:paraId="3BCC1090" w14:textId="77777777" w:rsidR="003E7C72" w:rsidRDefault="003E7C72" w:rsidP="003E7C72">
+      <w:r>
+        <w:t>Dokumentation om NEWS2-bedömning görs i Planering under sökord NEWS i Melior. Avsteg från NEWS2 åtgärdstrappa ska dokumenteras under Sökord NEWS och ”Avsteg”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28DBD23A" w14:textId="77777777" w:rsidR="003E7C72" w:rsidRDefault="003E7C72" w:rsidP="003E7C72">
       <w:r>
         <w:t xml:space="preserve">NEWS2-poäng och NEWS2-mätvärden registreras i </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24">
-[...41 lines deleted...]
-    <w:p w14:paraId="54607D5A" w14:textId="77777777" w:rsidR="00F87131" w:rsidRDefault="00F87131" w:rsidP="00C3163F">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Mätvärdesappen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> [4]. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02055C49" w14:textId="77777777" w:rsidR="003E7C72" w:rsidRDefault="003E7C72" w:rsidP="00C3163F">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_Toc196729971"/>
+    </w:p>
+    <w:p w14:paraId="54607D5A" w14:textId="77777777" w:rsidR="00F87131" w:rsidRDefault="00F87131" w:rsidP="00C3163F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
       <w:r>
         <w:t>Dokumentinformation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:p w14:paraId="14B5B99E" w14:textId="77777777" w:rsidR="00F87131" w:rsidRPr="006103B0" w:rsidRDefault="00F87131" w:rsidP="00C3163F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="15AC646C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>För innehållet svarar</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A9EA6A9" w14:textId="52173F48" w:rsidR="00F87131" w:rsidRDefault="00F87131" w:rsidP="00C3163F">
       <w:pPr>
         <w:ind w:right="565"/>
       </w:pPr>
       <w:r w:rsidRPr="00807577">
-        <w:t>Lena Lyckdal</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Lena </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00807577">
+        <w:t>Lyckdal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>, sjuksköterska, VO a</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD1DF6">
         <w:t>nestesi, operation, intensivvård</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">/anestesi, SÄS, </w:t>
       </w:r>
       <w:r w:rsidRPr="00494751">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>sammankallande</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00C41F8B" w:rsidRPr="00C41F8B">
         <w:t>Anders Tellqvist</w:t>
       </w:r>
       <w:r w:rsidRPr="00494751">
         <w:t xml:space="preserve">, överläkare/ansvarig läkare för </w:t>
       </w:r>
@@ -2869,391 +3030,378 @@
       </w:pPr>
       <w:r w:rsidRPr="15AC646C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Remissinstanser</w:t>
       </w:r>
       <w:r w:rsidR="00F2541A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (utgåva 1)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00BB4143" w14:textId="77777777" w:rsidR="00F87131" w:rsidRDefault="00F87131" w:rsidP="00C3163F">
       <w:r>
         <w:t>MIG-teamet, anestesikliniken, SÄS</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Verksamhetschefer, SÄS </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AC35665" w14:textId="77777777" w:rsidR="00F87131" w:rsidRPr="00904499" w:rsidRDefault="00F87131" w:rsidP="00C3163F">
-[...52 lines deleted...]
-    </w:p>
     <w:p w14:paraId="162265C7" w14:textId="77777777" w:rsidR="00F87131" w:rsidRDefault="00F87131" w:rsidP="00C3163F">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="23" w:name="_Toc196729972"/>
       <w:r>
         <w:t>Referensförteckning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="40A73023" w14:textId="1032AC95" w:rsidR="00F87131" w:rsidRDefault="00F87131" w:rsidP="00C3163F">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
       </w:pPr>
       <w:r>
-        <w:t>National Early Warning Score 2 - NEWS2</w:t>
+        <w:t xml:space="preserve">National </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Early</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Warning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Score 2 - NEWS2</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId25">
+      <w:hyperlink r:id="rId21">
         <w:r w:rsidRPr="15AC646C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>https://lof.se/filer/NEWS2</w:t>
-[...11 lines deleted...]
-          <w:t>broschyr.pdf</w:t>
+          <w:t>https://lof.se/filer/NEWS2-broschyr.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="68EE90AE" w14:textId="6912C838" w:rsidR="00F87131" w:rsidRPr="007977BC" w:rsidRDefault="00F87131" w:rsidP="00C3163F">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Bedömning enligt NEWS – Vårdhandboken</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId26">
+      <w:hyperlink r:id="rId22">
         <w:r w:rsidRPr="15AC646C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>www.vardhandboken.se/vard-och-behandling/akut-bedomning-och-skattning/bedomning-enligt-news</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="23316331" w14:textId="20D3F023" w:rsidR="00F87131" w:rsidRDefault="00F87131" w:rsidP="00C3163F">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
       </w:pPr>
       <w:r>
         <w:t>NEWS2. Sjukhusövergripande rutin, NU-sjukvården</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId27">
+      <w:hyperlink r:id="rId23">
         <w:r w:rsidR="00197ADA">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6FAE490E" w14:textId="1F59361C" w:rsidR="00042AFB" w:rsidRDefault="009404EC" w:rsidP="00C3163F">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
       </w:pPr>
       <w:r w:rsidRPr="009404EC">
         <w:t>Webbutbildning NEWS2</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00042AFB" w:rsidRPr="00042AFB">
         <w:t xml:space="preserve">LÖF: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidR="00042AFB" w:rsidRPr="00437EE4">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://news2utbildning.se/index.php/start/webbutbildning-news2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="38B70B92" w14:textId="5CC74152" w:rsidR="00F87131" w:rsidRDefault="00F87131" w:rsidP="00C3163F">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
       </w:pPr>
       <w:r>
-        <w:t>Mobil mätvärdesapp – SÄS interna webb</w:t>
+        <w:t xml:space="preserve">Mobil </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>mätvärdesapp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> – SÄS interna webb</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId29">
+      <w:hyperlink r:id="rId25">
         <w:r w:rsidRPr="15AC646C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/system-a-o/melior/matvardesapp</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="61439F6D" w14:textId="77777777" w:rsidR="00F87131" w:rsidRPr="002A73DD" w:rsidRDefault="00F87131" w:rsidP="00F87131">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc196729973"/>
       <w:r w:rsidRPr="002A73DD">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Länkförteckning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p w14:paraId="7A480C0F" w14:textId="2CA06B7C" w:rsidR="00F87131" w:rsidRPr="002A73DD" w:rsidRDefault="00F87131" w:rsidP="00F87131">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A73DD">
-        <w:t>O-NEWS – National Early Warning Score på obstetriska patienter. Verksamhetsintern rutin, kvinnokliniken, SÄS</w:t>
+        <w:t xml:space="preserve">O-NEWS – National </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002A73DD">
+        <w:t>Early</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002A73DD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002A73DD">
+        <w:t>Warning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002A73DD">
+        <w:t xml:space="preserve"> Score på obstetriska patienter. Verksamhetsintern rutin, kvinnokliniken, SÄS</w:t>
       </w:r>
       <w:r w:rsidRPr="002A73DD">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidR="004074A4">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="39039821" w14:textId="62AA2315" w:rsidR="00F87131" w:rsidRDefault="00F87131" w:rsidP="00F87131">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:keepNext/>
         <w:keepLines/>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">Swe-PEWS, pediatriskt bedömningssystem, SÄS. </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Swe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">-PEWS, pediatriskt bedömningssystem, SÄS. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidR="004074A4">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="59F00D6B" w14:textId="5B134DDB" w:rsidR="00F87131" w:rsidRDefault="00F87131" w:rsidP="00F87131">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:keepNext/>
         <w:keepLines/>
       </w:pPr>
       <w:r>
-        <w:t>Mobil Intensivvårdsgrupp (MIG) – Barn- och ungdomsavdelning SÄS. Verksamhetsintern rutin, barn- och ungdomsklinken, SÄS</w:t>
+        <w:t xml:space="preserve">Mobil Intensivvårdsgrupp (MIG) – Barn- och ungdomsavdelning SÄS. Verksamhetsintern rutin, barn- och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ungdomsklinken</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, SÄS</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId32">
+      <w:hyperlink r:id="rId28">
         <w:r w:rsidR="004074A4">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="739B758D" w14:textId="450C3163" w:rsidR="00B8284A" w:rsidRPr="00F87131" w:rsidRDefault="00F87131" w:rsidP="002E0D06">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:keepNext/>
         <w:keepLines/>
       </w:pPr>
       <w:r>
         <w:t>Mobil intensivvårdsgrupp (MIG) för vuxna patienter vid SÄS</w:t>
       </w:r>
       <w:r w:rsidRPr="15AC646C">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>Sjukhusövergripande rutin, SÄS</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId33">
+      <w:hyperlink r:id="rId29">
         <w:r w:rsidR="004074A4">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="00B8284A" w:rsidRPr="00F87131" w:rsidSect="00B96AFF">
-      <w:headerReference w:type="default" r:id="rId34"/>
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId38"/>
+      <w:headerReference w:type="default" r:id="rId30"/>
+      <w:footerReference w:type="even" r:id="rId31"/>
+      <w:footerReference w:type="default" r:id="rId32"/>
+      <w:headerReference w:type="first" r:id="rId33"/>
+      <w:footerReference w:type="first" r:id="rId34"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="18BA2AFA" w14:textId="77777777" w:rsidR="001D53F0" w:rsidRDefault="001D53F0">
+    <w:p w14:paraId="3C8678F0" w14:textId="77777777" w:rsidR="004143A4" w:rsidRDefault="004143A4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="23C262DB" w14:textId="77777777" w:rsidR="001D53F0" w:rsidRDefault="001D53F0">
+    <w:p w14:paraId="0FBF7A6D" w14:textId="77777777" w:rsidR="004143A4" w:rsidRDefault="004143A4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="72BE31E0" w14:textId="77777777" w:rsidR="001D53F0" w:rsidRDefault="001D53F0">
+    <w:p w14:paraId="02890E87" w14:textId="77777777" w:rsidR="004143A4" w:rsidRDefault="004143A4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -3272,134 +3420,134 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="202AFF24" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -3428,51 +3576,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="46460777" w:rsidR="00660269" w:rsidRDefault="001A2F76" w:rsidP="001A2F76">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="6237" w:firstLine="284"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="07993A13" wp14:editId="1C559637">
           <wp:extent cx="1897200" cy="363600"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="153909288" name="Bildobjekt 1" descr="Logotyp Västra Götalandsregionen"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="153909288" name="Bildobjekt 1" descr="Logotyp Västra Götalandsregionen"/>
                   <pic:cNvPicPr/>
@@ -3481,87 +3629,87 @@
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1897200" cy="363600"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6C1DC891" w14:textId="77777777" w:rsidR="001D53F0" w:rsidRDefault="001D53F0"/>
+    <w:p w14:paraId="274416F0" w14:textId="77777777" w:rsidR="004143A4" w:rsidRDefault="004143A4"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3216D5AA" w14:textId="77777777" w:rsidR="001D53F0" w:rsidRDefault="001D53F0">
+    <w:p w14:paraId="3BAE864C" w14:textId="77777777" w:rsidR="004143A4" w:rsidRDefault="004143A4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="41B2CD36" w14:textId="77777777" w:rsidR="001D53F0" w:rsidRDefault="001D53F0">
+    <w:p w14:paraId="380F8D8F" w14:textId="77777777" w:rsidR="004143A4" w:rsidRDefault="004143A4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Text Box 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -3585,106 +3733,106 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict w14:anchorId="1310A6F8">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Text Box 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="6D41DF98" w14:textId="1B285E8B">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="19661E37" w:rsidR="008A4EB9" w:rsidRDefault="00F87131" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="2441C5CA">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="2441C5CA">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-168910</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-77166</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4669155" cy="269875"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapTopAndBottom/>
               <wp:docPr id="6" name="Text Box 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4669155" cy="269875"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -3711,92 +3859,92 @@
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict w14:anchorId="0E2E5B35">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.3pt;margin-top:-6.1pt;width:367.65pt;height:21.25pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCnhodZGgIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vGjEQvVfKf7B8DwsUSFixRDQRVSWU&#10;RCJRzsZrsyvZHtc27NJf37GXL6U9Vb14Zzyz8/He8+yh1YrshfM1mIIOen1KhOFQ1mZb0Pe35e09&#10;JT4wUzIFRhT0IDx9mN98mTU2F0OoQJXCESxifN7YglYh2DzLPK+EZr4HVhgMSnCaBXTdNisda7C6&#10;Vtmw359kDbjSOuDCe7x96oJ0nupLKXh4kdKLQFRBcbaQTpfOTTyz+YzlW8dsVfPjGOwfptCsNtj0&#10;XOqJBUZ2rv6jlK65Aw8y9DjoDKSsuUg74DaD/qdt1hWzIu2C4Hh7hsn/v7L8eb+2r46E9hu0SGAE&#10;pLE+93gZ92ml0/GLkxKMI4SHM2yiDYTj5WgymQ7GY0o4xoaT6f3dOJbJLn9b58N3AZpEo6AOaUlo&#10;sf3Khy71lBKbGVjWSiVqlCFNQSdfx/30wzmCxZXBHpdZoxXaTUvq8mqPDZQHXM9Bx7y3fFnjDCvm&#10;wytzSDVuhPINL3hIBdgLjhYlFbhff7uP+cgARilpUDoF9T93zAlK1A+D3EwHo1HUWnJG47shOu46&#10;srmOmJ1+BFTnAB+K5cmM+UGdTOlAf6DKF7Erhpjh2Lug4WQ+hk7Q+Eq4WCxSEqrLsrAya8tj6Yhq&#10;RPit/WDOHmkISOAznETG8k9sdLkdH4tdAFknqiLOHapH+FGZiezjK4rSv/ZT1uWtz38DAAD//wMA&#10;UEsDBBQABgAIAAAAIQB1ZJIp4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxD&#10;5EnctmSd6KrSdJoqTUgIDhu7cEsbr62WOKXJtsLTE05ws+VPv7+/2EzWsCuOvnckYbkQwJAap3tq&#10;JRzfd/MMmA+KtDKOUMIXetiU93eFyrW70R6vh9CyGEI+VxK6EIacc990aJVfuAEp3k5utCrEdWy5&#10;HtUthlvDEyFSblVP8UOnBqw6bM6Hi5XwUu3e1L5ObPZtqufX03b4PH48Svkwm7ZPwAJO4Q+GX/2o&#10;DmV0qt2FtGdGwjxJ04jGYZkkwCKxFtkaWC1hJVbAy4L/r1D+AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAKeGh1kaAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHVkkiniAAAACgEAAA8AAAAAAAAAAAAAAAAAdAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Text Box 6" style="position:absolute;margin-left:-13.3pt;margin-top:-6.1pt;width:367.65pt;height:21.25pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCnhodZGgIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vGjEQvVfKf7B8DwsUSFixRDQRVSWU&#10;RCJRzsZrsyvZHtc27NJf37GXL6U9Vb14Zzyz8/He8+yh1YrshfM1mIIOen1KhOFQ1mZb0Pe35e09&#10;JT4wUzIFRhT0IDx9mN98mTU2F0OoQJXCESxifN7YglYh2DzLPK+EZr4HVhgMSnCaBXTdNisda7C6&#10;Vtmw359kDbjSOuDCe7x96oJ0nupLKXh4kdKLQFRBcbaQTpfOTTyz+YzlW8dsVfPjGOwfptCsNtj0&#10;XOqJBUZ2rv6jlK65Aw8y9DjoDKSsuUg74DaD/qdt1hWzIu2C4Hh7hsn/v7L8eb+2r46E9hu0SGAE&#10;pLE+93gZ92ml0/GLkxKMI4SHM2yiDYTj5WgymQ7GY0o4xoaT6f3dOJbJLn9b58N3AZpEo6AOaUlo&#10;sf3Khy71lBKbGVjWSiVqlCFNQSdfx/30wzmCxZXBHpdZoxXaTUvq8mqPDZQHXM9Bx7y3fFnjDCvm&#10;wytzSDVuhPINL3hIBdgLjhYlFbhff7uP+cgARilpUDoF9T93zAlK1A+D3EwHo1HUWnJG47shOu46&#10;srmOmJ1+BFTnAB+K5cmM+UGdTOlAf6DKF7Erhpjh2Lug4WQ+hk7Q+Eq4WCxSEqrLsrAya8tj6Yhq&#10;RPit/WDOHmkISOAznETG8k9sdLkdH4tdAFknqiLOHapH+FGZiezjK4rSv/ZT1uWtz38DAAD//wMA&#10;UEsDBBQABgAIAAAAIQB1ZJIp4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxD&#10;5EnctmSd6KrSdJoqTUgIDhu7cEsbr62WOKXJtsLTE05ws+VPv7+/2EzWsCuOvnckYbkQwJAap3tq&#10;JRzfd/MMmA+KtDKOUMIXetiU93eFyrW70R6vh9CyGEI+VxK6EIacc990aJVfuAEp3k5utCrEdWy5&#10;HtUthlvDEyFSblVP8UOnBqw6bM6Hi5XwUu3e1L5ObPZtqufX03b4PH48Svkwm7ZPwAJO4Q+GX/2o&#10;DmV0qt2FtGdGwjxJ04jGYZkkwCKxFtkaWC1hJVbAy4L/r1D+AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAKeGh1kaAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHVkkiniAAAACgEAAA8AAAAAAAAAAAAAAAAAdAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRPr="00EF0128" w:rsidRDefault="00413A60">
+                  <w:p w:rsidRPr="00EF0128" w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="685B7E76" w14:textId="0A2CCBAA">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00EF0128">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
-                    <w:r w:rsidR="00367D19" w:rsidRPr="00EF0128">
+                    <w:r w:rsidRPr="00EF0128" w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5930,876 +6078,1224 @@
   <w:num w:numId="14" w16cid:durableId="772746406">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="334655079">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="721371535">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1450666617">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="2090494507">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="806898110">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="928079600">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="140"/>
   <w:embedSystemFonts/>
-  <w:proofState w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="0000324D"/>
+    <w:rsid w:val="000037DE"/>
     <w:rsid w:val="000051D5"/>
+    <w:rsid w:val="000063E1"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
+    <w:rsid w:val="0001351F"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
+    <w:rsid w:val="00040BD2"/>
     <w:rsid w:val="00042AFB"/>
+    <w:rsid w:val="00042E1C"/>
     <w:rsid w:val="00045E8F"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="000536E7"/>
+    <w:rsid w:val="00054E36"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="000569FA"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="00061969"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="0008100F"/>
+    <w:rsid w:val="00082DFA"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00091312"/>
     <w:rsid w:val="000925AA"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
+    <w:rsid w:val="00096330"/>
     <w:rsid w:val="000A4F6F"/>
     <w:rsid w:val="000A611A"/>
+    <w:rsid w:val="000A67A6"/>
+    <w:rsid w:val="000A7770"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000C1A6C"/>
     <w:rsid w:val="000C5C95"/>
     <w:rsid w:val="000D014F"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F09E3"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F6789"/>
     <w:rsid w:val="000F7556"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="0010311B"/>
     <w:rsid w:val="001044FE"/>
+    <w:rsid w:val="00105CF1"/>
     <w:rsid w:val="00105E02"/>
+    <w:rsid w:val="00106672"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="0011434A"/>
     <w:rsid w:val="00122D4F"/>
     <w:rsid w:val="00123086"/>
+    <w:rsid w:val="001238E3"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
+    <w:rsid w:val="00136EF0"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001422E4"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="0017508E"/>
     <w:rsid w:val="00181FDC"/>
+    <w:rsid w:val="001833BC"/>
     <w:rsid w:val="00184167"/>
+    <w:rsid w:val="001850FF"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="0018635C"/>
     <w:rsid w:val="0018658B"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="00194689"/>
+    <w:rsid w:val="001948E6"/>
     <w:rsid w:val="0019632A"/>
+    <w:rsid w:val="001966F3"/>
     <w:rsid w:val="00197ADA"/>
     <w:rsid w:val="00197C3B"/>
+    <w:rsid w:val="001A2B25"/>
     <w:rsid w:val="001A2F76"/>
     <w:rsid w:val="001A4E7C"/>
+    <w:rsid w:val="001B1CA6"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001D26AC"/>
     <w:rsid w:val="001D53F0"/>
     <w:rsid w:val="001D66A6"/>
+    <w:rsid w:val="001D6BE7"/>
     <w:rsid w:val="001E3789"/>
     <w:rsid w:val="001E4BA7"/>
+    <w:rsid w:val="002044D3"/>
+    <w:rsid w:val="00205699"/>
     <w:rsid w:val="00207C2C"/>
+    <w:rsid w:val="00210CE8"/>
+    <w:rsid w:val="00210F1D"/>
     <w:rsid w:val="00211487"/>
+    <w:rsid w:val="00211D38"/>
     <w:rsid w:val="00211D91"/>
+    <w:rsid w:val="00216E63"/>
     <w:rsid w:val="00217721"/>
     <w:rsid w:val="00217DEC"/>
+    <w:rsid w:val="00226045"/>
     <w:rsid w:val="002316AC"/>
     <w:rsid w:val="00235B57"/>
+    <w:rsid w:val="0024433C"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
+    <w:rsid w:val="002570EC"/>
     <w:rsid w:val="00260D46"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00266E1D"/>
+    <w:rsid w:val="002670EF"/>
     <w:rsid w:val="00270FA8"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="002915F6"/>
     <w:rsid w:val="002944C2"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="00294BD0"/>
+    <w:rsid w:val="002A0DBA"/>
+    <w:rsid w:val="002A14B9"/>
+    <w:rsid w:val="002A14E5"/>
     <w:rsid w:val="002A1C4F"/>
     <w:rsid w:val="002A7450"/>
+    <w:rsid w:val="002B0489"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002B61D2"/>
     <w:rsid w:val="002C0316"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
+    <w:rsid w:val="002C4972"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D2CD9"/>
+    <w:rsid w:val="002D41DC"/>
     <w:rsid w:val="002D524D"/>
     <w:rsid w:val="002D6023"/>
+    <w:rsid w:val="002D7DC3"/>
     <w:rsid w:val="002E0D06"/>
     <w:rsid w:val="002E0E1B"/>
     <w:rsid w:val="002E263F"/>
+    <w:rsid w:val="002E2734"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
+    <w:rsid w:val="002F1573"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
+    <w:rsid w:val="00311CEB"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
+    <w:rsid w:val="0033148C"/>
+    <w:rsid w:val="00331F2C"/>
+    <w:rsid w:val="0033227A"/>
     <w:rsid w:val="00332CF6"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="00340936"/>
     <w:rsid w:val="003410BD"/>
+    <w:rsid w:val="00341B92"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
+    <w:rsid w:val="003531F7"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00365D3B"/>
     <w:rsid w:val="00367D19"/>
+    <w:rsid w:val="00371193"/>
     <w:rsid w:val="00371BED"/>
+    <w:rsid w:val="003734E5"/>
     <w:rsid w:val="00381D0C"/>
     <w:rsid w:val="00384019"/>
+    <w:rsid w:val="003849AA"/>
     <w:rsid w:val="003854F1"/>
+    <w:rsid w:val="00390383"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
+    <w:rsid w:val="003B0FFD"/>
     <w:rsid w:val="003B2A4B"/>
+    <w:rsid w:val="003B4210"/>
     <w:rsid w:val="003B4CD6"/>
+    <w:rsid w:val="003B7487"/>
     <w:rsid w:val="003C1DA9"/>
     <w:rsid w:val="003C21D6"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D2F70"/>
+    <w:rsid w:val="003D3708"/>
     <w:rsid w:val="003D4109"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
+    <w:rsid w:val="003E4EDB"/>
     <w:rsid w:val="003E63EE"/>
+    <w:rsid w:val="003E7C72"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="003F3099"/>
     <w:rsid w:val="003F71AD"/>
     <w:rsid w:val="00404948"/>
+    <w:rsid w:val="00406297"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="004074A4"/>
+    <w:rsid w:val="0041293C"/>
     <w:rsid w:val="00413A60"/>
+    <w:rsid w:val="004143A4"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="00425B3E"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
+    <w:rsid w:val="00435935"/>
     <w:rsid w:val="00437EE4"/>
+    <w:rsid w:val="0044044D"/>
     <w:rsid w:val="0044053B"/>
+    <w:rsid w:val="004407ED"/>
     <w:rsid w:val="00446255"/>
+    <w:rsid w:val="00446ACA"/>
     <w:rsid w:val="004507ED"/>
     <w:rsid w:val="004514F8"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
+    <w:rsid w:val="00462041"/>
     <w:rsid w:val="00462FC9"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
+    <w:rsid w:val="00470D1E"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
+    <w:rsid w:val="00480466"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004833E1"/>
     <w:rsid w:val="004863A7"/>
     <w:rsid w:val="00486D17"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="00496F9F"/>
+    <w:rsid w:val="004A0540"/>
     <w:rsid w:val="004A3230"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
+    <w:rsid w:val="004A4CE6"/>
     <w:rsid w:val="004A4FEC"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2656"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004D28EA"/>
     <w:rsid w:val="004D7BA3"/>
+    <w:rsid w:val="004E1CDC"/>
+    <w:rsid w:val="004E27FD"/>
     <w:rsid w:val="004E71B4"/>
     <w:rsid w:val="004F18F9"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
+    <w:rsid w:val="0050795A"/>
     <w:rsid w:val="00511CC4"/>
+    <w:rsid w:val="00512638"/>
+    <w:rsid w:val="00516364"/>
+    <w:rsid w:val="005176CC"/>
+    <w:rsid w:val="00517A88"/>
+    <w:rsid w:val="005257BC"/>
     <w:rsid w:val="00526A09"/>
     <w:rsid w:val="00531E60"/>
+    <w:rsid w:val="0053314A"/>
     <w:rsid w:val="0053551B"/>
     <w:rsid w:val="0054130B"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00542E9A"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
+    <w:rsid w:val="00570610"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="00594CC4"/>
     <w:rsid w:val="00595394"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A0889"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="005B0078"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
+    <w:rsid w:val="005C7142"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005D1DBB"/>
     <w:rsid w:val="005D61B5"/>
     <w:rsid w:val="005E02B3"/>
+    <w:rsid w:val="005E0BC5"/>
+    <w:rsid w:val="005E17A6"/>
     <w:rsid w:val="005E1E24"/>
+    <w:rsid w:val="005E5F3B"/>
+    <w:rsid w:val="005E620C"/>
+    <w:rsid w:val="005E75DF"/>
     <w:rsid w:val="005E7AB9"/>
     <w:rsid w:val="005F260D"/>
+    <w:rsid w:val="005F4003"/>
+    <w:rsid w:val="005F7B76"/>
     <w:rsid w:val="005F7CFE"/>
     <w:rsid w:val="006021A9"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="006103B0"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
+    <w:rsid w:val="00625A01"/>
     <w:rsid w:val="00625A49"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="006400DD"/>
+    <w:rsid w:val="0064335F"/>
+    <w:rsid w:val="00643986"/>
+    <w:rsid w:val="00644442"/>
+    <w:rsid w:val="00651DBE"/>
     <w:rsid w:val="0065595B"/>
+    <w:rsid w:val="00655BD9"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
+    <w:rsid w:val="0067003E"/>
+    <w:rsid w:val="00671281"/>
+    <w:rsid w:val="00673130"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="00683271"/>
+    <w:rsid w:val="00683534"/>
     <w:rsid w:val="00685193"/>
+    <w:rsid w:val="00697A5F"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006A7F30"/>
     <w:rsid w:val="006B07A5"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
+    <w:rsid w:val="006B22C3"/>
     <w:rsid w:val="006C072C"/>
+    <w:rsid w:val="006C0DA3"/>
+    <w:rsid w:val="006C497E"/>
+    <w:rsid w:val="006C4A6E"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
+    <w:rsid w:val="006C6EB1"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
+    <w:rsid w:val="006D6E5A"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E12FB"/>
     <w:rsid w:val="006E450B"/>
+    <w:rsid w:val="006E60C0"/>
     <w:rsid w:val="006E6909"/>
+    <w:rsid w:val="006E6DD1"/>
     <w:rsid w:val="006E7FA3"/>
     <w:rsid w:val="006F0D7E"/>
+    <w:rsid w:val="006F3EC9"/>
     <w:rsid w:val="0070040D"/>
+    <w:rsid w:val="00702E5B"/>
+    <w:rsid w:val="007048E4"/>
+    <w:rsid w:val="00707E1B"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="00710FF8"/>
     <w:rsid w:val="007154E2"/>
     <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725D33"/>
     <w:rsid w:val="00730955"/>
+    <w:rsid w:val="00731B03"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00744E7E"/>
+    <w:rsid w:val="0075102E"/>
     <w:rsid w:val="00752CE4"/>
+    <w:rsid w:val="007540E1"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00756937"/>
+    <w:rsid w:val="00756CBE"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
+    <w:rsid w:val="0078086B"/>
+    <w:rsid w:val="00782C17"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007962D3"/>
+    <w:rsid w:val="0079654B"/>
     <w:rsid w:val="007977BC"/>
+    <w:rsid w:val="007A09A3"/>
+    <w:rsid w:val="007A1A20"/>
     <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A5C6F"/>
+    <w:rsid w:val="007B52E5"/>
+    <w:rsid w:val="007C15D5"/>
     <w:rsid w:val="007C1734"/>
     <w:rsid w:val="007C277E"/>
     <w:rsid w:val="007C4D67"/>
+    <w:rsid w:val="007D31E9"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007D55C3"/>
+    <w:rsid w:val="007D5A15"/>
     <w:rsid w:val="007E5265"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F262E"/>
+    <w:rsid w:val="007F2B46"/>
     <w:rsid w:val="007F569A"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="007F6E86"/>
+    <w:rsid w:val="00802DEE"/>
+    <w:rsid w:val="00810B8B"/>
     <w:rsid w:val="008116CE"/>
+    <w:rsid w:val="0081223A"/>
     <w:rsid w:val="0082098C"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008228C9"/>
+    <w:rsid w:val="008243BB"/>
+    <w:rsid w:val="00824485"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
+    <w:rsid w:val="00830511"/>
     <w:rsid w:val="00833F6F"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00837A68"/>
     <w:rsid w:val="00843F48"/>
+    <w:rsid w:val="00844936"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
+    <w:rsid w:val="00865DE6"/>
     <w:rsid w:val="0087139C"/>
+    <w:rsid w:val="0087149E"/>
     <w:rsid w:val="00873419"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00884BDC"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008D3BB6"/>
     <w:rsid w:val="008D4B13"/>
     <w:rsid w:val="008D4E76"/>
+    <w:rsid w:val="008E1280"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
+    <w:rsid w:val="008E7772"/>
     <w:rsid w:val="008E78A1"/>
+    <w:rsid w:val="008E7A72"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="008F5F57"/>
     <w:rsid w:val="0090180C"/>
     <w:rsid w:val="00904499"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
+    <w:rsid w:val="00913245"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="009213B5"/>
+    <w:rsid w:val="00921A18"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="00925073"/>
+    <w:rsid w:val="00927AE4"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="009319D6"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="009403B2"/>
     <w:rsid w:val="009404EC"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00954592"/>
     <w:rsid w:val="009556E2"/>
     <w:rsid w:val="00957D35"/>
     <w:rsid w:val="00961799"/>
+    <w:rsid w:val="009629B4"/>
     <w:rsid w:val="00964895"/>
     <w:rsid w:val="00971D93"/>
+    <w:rsid w:val="0097239F"/>
+    <w:rsid w:val="0097662B"/>
+    <w:rsid w:val="00981F14"/>
     <w:rsid w:val="009830FF"/>
     <w:rsid w:val="0099239A"/>
+    <w:rsid w:val="00995471"/>
     <w:rsid w:val="009A07DC"/>
+    <w:rsid w:val="009A1096"/>
     <w:rsid w:val="009A32ED"/>
     <w:rsid w:val="009A5008"/>
     <w:rsid w:val="009B1F6B"/>
+    <w:rsid w:val="009B441B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C2E3E"/>
     <w:rsid w:val="009C6C0C"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6030"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F07B5"/>
     <w:rsid w:val="009F2301"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
+    <w:rsid w:val="00A0678E"/>
     <w:rsid w:val="00A07062"/>
     <w:rsid w:val="00A07BEC"/>
+    <w:rsid w:val="00A14C5D"/>
     <w:rsid w:val="00A16175"/>
+    <w:rsid w:val="00A16E2D"/>
     <w:rsid w:val="00A20B44"/>
+    <w:rsid w:val="00A21FD1"/>
+    <w:rsid w:val="00A23433"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A40381"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
+    <w:rsid w:val="00A41976"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
+    <w:rsid w:val="00A603D4"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A677EF"/>
     <w:rsid w:val="00A74F53"/>
+    <w:rsid w:val="00A75745"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A83101"/>
     <w:rsid w:val="00A871EC"/>
+    <w:rsid w:val="00A87925"/>
+    <w:rsid w:val="00A87AB2"/>
     <w:rsid w:val="00A90D77"/>
+    <w:rsid w:val="00A92D80"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA2934"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AB1A24"/>
+    <w:rsid w:val="00AB5C13"/>
     <w:rsid w:val="00AB7450"/>
+    <w:rsid w:val="00AC1103"/>
     <w:rsid w:val="00AC270E"/>
     <w:rsid w:val="00AC3FF6"/>
+    <w:rsid w:val="00AD68FB"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
+    <w:rsid w:val="00AE00B5"/>
     <w:rsid w:val="00AE2427"/>
+    <w:rsid w:val="00AE26D5"/>
+    <w:rsid w:val="00AE298C"/>
     <w:rsid w:val="00AE5BC7"/>
+    <w:rsid w:val="00AF055B"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B03E69"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B140E6"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B22201"/>
     <w:rsid w:val="00B2253C"/>
+    <w:rsid w:val="00B25080"/>
+    <w:rsid w:val="00B27527"/>
     <w:rsid w:val="00B30BE5"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B35FEE"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B405A1"/>
     <w:rsid w:val="00B4149D"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B4531A"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
+    <w:rsid w:val="00B664FC"/>
     <w:rsid w:val="00B66D60"/>
+    <w:rsid w:val="00B710E8"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B762CE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B8212E"/>
     <w:rsid w:val="00B8284A"/>
     <w:rsid w:val="00B84336"/>
+    <w:rsid w:val="00B84656"/>
     <w:rsid w:val="00B851B9"/>
+    <w:rsid w:val="00B8612F"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00B96AFF"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BA6AF4"/>
+    <w:rsid w:val="00BB3AD3"/>
+    <w:rsid w:val="00BB68F0"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC1587"/>
+    <w:rsid w:val="00BC1870"/>
+    <w:rsid w:val="00BC1B48"/>
     <w:rsid w:val="00BC1DAF"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BC72EC"/>
     <w:rsid w:val="00BD76F6"/>
     <w:rsid w:val="00BE5676"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00BF2CE7"/>
     <w:rsid w:val="00C01F0D"/>
+    <w:rsid w:val="00C042BE"/>
+    <w:rsid w:val="00C073F9"/>
     <w:rsid w:val="00C07DDB"/>
+    <w:rsid w:val="00C13EE4"/>
     <w:rsid w:val="00C14AC9"/>
+    <w:rsid w:val="00C16CC8"/>
+    <w:rsid w:val="00C26051"/>
     <w:rsid w:val="00C3163F"/>
+    <w:rsid w:val="00C340B3"/>
     <w:rsid w:val="00C3786F"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C41F8B"/>
+    <w:rsid w:val="00C43720"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
+    <w:rsid w:val="00C85F9B"/>
     <w:rsid w:val="00C8787E"/>
+    <w:rsid w:val="00C905E8"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
+    <w:rsid w:val="00C91E49"/>
+    <w:rsid w:val="00C9769C"/>
     <w:rsid w:val="00C977E1"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC29D5"/>
     <w:rsid w:val="00CC52D9"/>
+    <w:rsid w:val="00CD1557"/>
     <w:rsid w:val="00CD53DB"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CD766D"/>
     <w:rsid w:val="00CE0AF7"/>
+    <w:rsid w:val="00CE1353"/>
+    <w:rsid w:val="00CE35E2"/>
     <w:rsid w:val="00CE4B73"/>
+    <w:rsid w:val="00CE4CBD"/>
     <w:rsid w:val="00CE52D4"/>
     <w:rsid w:val="00CE6312"/>
+    <w:rsid w:val="00CE7C4F"/>
+    <w:rsid w:val="00CF5A8C"/>
+    <w:rsid w:val="00CF6F74"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D20779"/>
+    <w:rsid w:val="00D35F61"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
+    <w:rsid w:val="00D47D2A"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D52DC3"/>
     <w:rsid w:val="00D617C2"/>
+    <w:rsid w:val="00D65358"/>
     <w:rsid w:val="00D67C88"/>
     <w:rsid w:val="00D809E3"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D8757F"/>
+    <w:rsid w:val="00D912C6"/>
     <w:rsid w:val="00D915B1"/>
+    <w:rsid w:val="00D94C05"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA2E31"/>
     <w:rsid w:val="00DA3E38"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DB1ECF"/>
+    <w:rsid w:val="00DC2B11"/>
+    <w:rsid w:val="00DD2C72"/>
+    <w:rsid w:val="00DD637B"/>
+    <w:rsid w:val="00DE307F"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
+    <w:rsid w:val="00DF581A"/>
+    <w:rsid w:val="00DF5A8C"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E06077"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
+    <w:rsid w:val="00E11E5E"/>
     <w:rsid w:val="00E13CD9"/>
     <w:rsid w:val="00E252A7"/>
+    <w:rsid w:val="00E271CE"/>
     <w:rsid w:val="00E36D44"/>
     <w:rsid w:val="00E374E9"/>
     <w:rsid w:val="00E40541"/>
+    <w:rsid w:val="00E43266"/>
     <w:rsid w:val="00E4378E"/>
+    <w:rsid w:val="00E43F74"/>
+    <w:rsid w:val="00E4790C"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E603F6"/>
+    <w:rsid w:val="00E60C4C"/>
     <w:rsid w:val="00E61294"/>
+    <w:rsid w:val="00E61C02"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E73C20"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
+    <w:rsid w:val="00E97D62"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA40DB"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB3462"/>
     <w:rsid w:val="00EB6714"/>
+    <w:rsid w:val="00EB7CD5"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
+    <w:rsid w:val="00ED7096"/>
     <w:rsid w:val="00ED7AA6"/>
+    <w:rsid w:val="00EE1D87"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
+    <w:rsid w:val="00EE7D1D"/>
     <w:rsid w:val="00EF0128"/>
     <w:rsid w:val="00EF7EEE"/>
+    <w:rsid w:val="00F02E71"/>
     <w:rsid w:val="00F03F9A"/>
+    <w:rsid w:val="00F06011"/>
     <w:rsid w:val="00F17201"/>
     <w:rsid w:val="00F17429"/>
     <w:rsid w:val="00F22264"/>
+    <w:rsid w:val="00F24DCB"/>
     <w:rsid w:val="00F2541A"/>
     <w:rsid w:val="00F2564D"/>
+    <w:rsid w:val="00F26BCA"/>
     <w:rsid w:val="00F30006"/>
     <w:rsid w:val="00F308CE"/>
+    <w:rsid w:val="00F33FF4"/>
+    <w:rsid w:val="00F3560F"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F47280"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
+    <w:rsid w:val="00F73293"/>
     <w:rsid w:val="00F74C5F"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F87131"/>
     <w:rsid w:val="00F90B64"/>
+    <w:rsid w:val="00F92208"/>
     <w:rsid w:val="00FA5AB1"/>
     <w:rsid w:val="00FB04B7"/>
+    <w:rsid w:val="00FB201D"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="00FC4E81"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD4AA5"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FE4E72"/>
+    <w:rsid w:val="00FF2D61"/>
+    <w:rsid w:val="00FF3EBC"/>
     <w:rsid w:val="00FF7AB4"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="0118FBBC"/>
+    <w:rsid w:val="0204A13A"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="027DC201"/>
+    <w:rsid w:val="02F927DF"/>
+    <w:rsid w:val="0360ED35"/>
     <w:rsid w:val="041379C1"/>
     <w:rsid w:val="0488FB02"/>
+    <w:rsid w:val="054E4615"/>
     <w:rsid w:val="05AF4A22"/>
     <w:rsid w:val="0637D73A"/>
     <w:rsid w:val="06477C81"/>
+    <w:rsid w:val="066C6886"/>
     <w:rsid w:val="0759C73C"/>
+    <w:rsid w:val="08586821"/>
     <w:rsid w:val="095FAD24"/>
+    <w:rsid w:val="09DDD2F5"/>
+    <w:rsid w:val="0F219C75"/>
     <w:rsid w:val="0FA267EE"/>
     <w:rsid w:val="10424BE3"/>
+    <w:rsid w:val="11925FF2"/>
     <w:rsid w:val="12916346"/>
     <w:rsid w:val="130AA4B7"/>
+    <w:rsid w:val="144299FA"/>
     <w:rsid w:val="145C591F"/>
     <w:rsid w:val="147B45F8"/>
+    <w:rsid w:val="156DBBB0"/>
+    <w:rsid w:val="156EDFB1"/>
+    <w:rsid w:val="15C4B4F5"/>
+    <w:rsid w:val="1601F6DC"/>
+    <w:rsid w:val="1668FB5B"/>
     <w:rsid w:val="1767AC1D"/>
     <w:rsid w:val="17E5412A"/>
+    <w:rsid w:val="1864F737"/>
     <w:rsid w:val="1AEA877C"/>
     <w:rsid w:val="1BAA6EF4"/>
     <w:rsid w:val="1C754DA3"/>
+    <w:rsid w:val="1C79733A"/>
     <w:rsid w:val="1E24D6AB"/>
+    <w:rsid w:val="1ED670A3"/>
     <w:rsid w:val="1EF7FEDC"/>
     <w:rsid w:val="1F9E4ED7"/>
+    <w:rsid w:val="1FA5BDC8"/>
+    <w:rsid w:val="1FFE551D"/>
+    <w:rsid w:val="20EDC608"/>
+    <w:rsid w:val="21CD345A"/>
     <w:rsid w:val="227A5CC8"/>
+    <w:rsid w:val="22C7356E"/>
     <w:rsid w:val="22EFA679"/>
     <w:rsid w:val="23B3DFF8"/>
+    <w:rsid w:val="254E64BF"/>
     <w:rsid w:val="2576B4CF"/>
     <w:rsid w:val="259191AC"/>
     <w:rsid w:val="25C9C85C"/>
+    <w:rsid w:val="266A3DB1"/>
     <w:rsid w:val="2783D62C"/>
+    <w:rsid w:val="281DF136"/>
+    <w:rsid w:val="2885C207"/>
+    <w:rsid w:val="290AD774"/>
+    <w:rsid w:val="2ACD2F99"/>
     <w:rsid w:val="2B47224F"/>
+    <w:rsid w:val="2B964539"/>
     <w:rsid w:val="2C1B0734"/>
+    <w:rsid w:val="2D708711"/>
+    <w:rsid w:val="2D866E14"/>
+    <w:rsid w:val="2DC324AA"/>
+    <w:rsid w:val="2EA6C287"/>
     <w:rsid w:val="2F0C5BD4"/>
     <w:rsid w:val="2F4EC16F"/>
+    <w:rsid w:val="2FED285E"/>
+    <w:rsid w:val="2FF903C5"/>
     <w:rsid w:val="30F029A0"/>
     <w:rsid w:val="323E3A28"/>
+    <w:rsid w:val="3245321F"/>
     <w:rsid w:val="32659C0B"/>
     <w:rsid w:val="330529F5"/>
     <w:rsid w:val="33193AC1"/>
     <w:rsid w:val="34B5A759"/>
     <w:rsid w:val="34C2AAEB"/>
     <w:rsid w:val="356A68CD"/>
     <w:rsid w:val="357C314F"/>
+    <w:rsid w:val="35898E32"/>
+    <w:rsid w:val="358D682E"/>
     <w:rsid w:val="36448245"/>
+    <w:rsid w:val="36AFAAA4"/>
+    <w:rsid w:val="36B81B34"/>
     <w:rsid w:val="37E052A6"/>
     <w:rsid w:val="37ECABE4"/>
+    <w:rsid w:val="37FB7757"/>
     <w:rsid w:val="392BA03B"/>
+    <w:rsid w:val="396D5F4D"/>
+    <w:rsid w:val="3A1C2A1A"/>
+    <w:rsid w:val="3A4C291C"/>
+    <w:rsid w:val="3B19F8CE"/>
+    <w:rsid w:val="3B9670AC"/>
+    <w:rsid w:val="3BB22378"/>
+    <w:rsid w:val="3BC13BCA"/>
     <w:rsid w:val="3BD50148"/>
+    <w:rsid w:val="3BE308A4"/>
+    <w:rsid w:val="3C10CC12"/>
+    <w:rsid w:val="3D1CF523"/>
+    <w:rsid w:val="3D7B2801"/>
+    <w:rsid w:val="3DA19115"/>
     <w:rsid w:val="3DF34743"/>
+    <w:rsid w:val="3E34A9A8"/>
+    <w:rsid w:val="3FD63D5B"/>
     <w:rsid w:val="400BF534"/>
+    <w:rsid w:val="4039B783"/>
+    <w:rsid w:val="406D4C87"/>
+    <w:rsid w:val="414EFCE0"/>
+    <w:rsid w:val="415A552D"/>
+    <w:rsid w:val="4283D385"/>
+    <w:rsid w:val="43679991"/>
     <w:rsid w:val="44E8571C"/>
+    <w:rsid w:val="46D05DF2"/>
     <w:rsid w:val="473F86C0"/>
+    <w:rsid w:val="47C92F60"/>
+    <w:rsid w:val="47E9F390"/>
+    <w:rsid w:val="49ED0E9F"/>
     <w:rsid w:val="4B7C7FFC"/>
     <w:rsid w:val="4BD86644"/>
     <w:rsid w:val="4C0F7AF6"/>
     <w:rsid w:val="4C90D8BC"/>
     <w:rsid w:val="4CCAD6B9"/>
+    <w:rsid w:val="4D1C7E43"/>
+    <w:rsid w:val="4D62F7B6"/>
     <w:rsid w:val="4DFC9B44"/>
+    <w:rsid w:val="4EB5EC1E"/>
     <w:rsid w:val="4EDBAAA0"/>
     <w:rsid w:val="4FD00DE1"/>
+    <w:rsid w:val="5001B11E"/>
     <w:rsid w:val="501309F4"/>
+    <w:rsid w:val="50769044"/>
+    <w:rsid w:val="509C5BE5"/>
+    <w:rsid w:val="50C3310D"/>
     <w:rsid w:val="514FC6AF"/>
     <w:rsid w:val="51785E54"/>
+    <w:rsid w:val="51E3D358"/>
+    <w:rsid w:val="52879DCB"/>
     <w:rsid w:val="5334E3B5"/>
+    <w:rsid w:val="5337B351"/>
     <w:rsid w:val="53460DD0"/>
+    <w:rsid w:val="5381B3CC"/>
     <w:rsid w:val="544FD41E"/>
     <w:rsid w:val="547698BF"/>
     <w:rsid w:val="552D083B"/>
     <w:rsid w:val="55A36126"/>
+    <w:rsid w:val="560F846A"/>
+    <w:rsid w:val="56E3C042"/>
     <w:rsid w:val="57331258"/>
     <w:rsid w:val="573DC964"/>
+    <w:rsid w:val="594ED6B6"/>
     <w:rsid w:val="5989314B"/>
     <w:rsid w:val="59D3490B"/>
     <w:rsid w:val="59E654E2"/>
     <w:rsid w:val="5A0FE35F"/>
+    <w:rsid w:val="5B24A248"/>
+    <w:rsid w:val="5B80E41D"/>
     <w:rsid w:val="5C1F1460"/>
     <w:rsid w:val="5C828A1B"/>
+    <w:rsid w:val="5CDC29E9"/>
     <w:rsid w:val="5D1EF1C3"/>
     <w:rsid w:val="5DC002C8"/>
+    <w:rsid w:val="5E3D2ED1"/>
     <w:rsid w:val="5E96CF92"/>
+    <w:rsid w:val="5ED9AC3F"/>
+    <w:rsid w:val="5F0DFBD1"/>
     <w:rsid w:val="5F56B522"/>
     <w:rsid w:val="5F6ABD18"/>
+    <w:rsid w:val="5FF2272A"/>
     <w:rsid w:val="61F22830"/>
+    <w:rsid w:val="620171BF"/>
+    <w:rsid w:val="62ED3FB4"/>
     <w:rsid w:val="647B2B65"/>
+    <w:rsid w:val="65112784"/>
+    <w:rsid w:val="6518F078"/>
     <w:rsid w:val="651E56D5"/>
+    <w:rsid w:val="6523865E"/>
     <w:rsid w:val="65440B19"/>
     <w:rsid w:val="65CFED48"/>
+    <w:rsid w:val="663F388D"/>
+    <w:rsid w:val="669A3331"/>
     <w:rsid w:val="66B5EAE6"/>
     <w:rsid w:val="66E7E10C"/>
     <w:rsid w:val="6725C5D4"/>
     <w:rsid w:val="677309D8"/>
     <w:rsid w:val="67E72958"/>
+    <w:rsid w:val="67EB2ACE"/>
     <w:rsid w:val="687E48C1"/>
+    <w:rsid w:val="69540284"/>
     <w:rsid w:val="695741EC"/>
+    <w:rsid w:val="6A41912A"/>
+    <w:rsid w:val="6AB21EE3"/>
+    <w:rsid w:val="6B153EE1"/>
     <w:rsid w:val="6B171AF8"/>
     <w:rsid w:val="6B2CF8ED"/>
+    <w:rsid w:val="6C1995D6"/>
     <w:rsid w:val="6DEABAA7"/>
+    <w:rsid w:val="6E82DA43"/>
     <w:rsid w:val="6F1F5E9F"/>
+    <w:rsid w:val="6F7BF6AA"/>
     <w:rsid w:val="71A0A4C5"/>
+    <w:rsid w:val="71A822F9"/>
     <w:rsid w:val="7259098C"/>
     <w:rsid w:val="738D8C2A"/>
     <w:rsid w:val="7417F728"/>
     <w:rsid w:val="747EF1A7"/>
+    <w:rsid w:val="75F9E229"/>
+    <w:rsid w:val="7636810B"/>
+    <w:rsid w:val="767518B9"/>
     <w:rsid w:val="76AAA433"/>
+    <w:rsid w:val="76D09267"/>
     <w:rsid w:val="774C80C5"/>
+    <w:rsid w:val="77555FAC"/>
+    <w:rsid w:val="783BEAD3"/>
+    <w:rsid w:val="784264C3"/>
+    <w:rsid w:val="785E64A3"/>
+    <w:rsid w:val="78A5A551"/>
     <w:rsid w:val="78CA71C1"/>
+    <w:rsid w:val="794FBCBD"/>
     <w:rsid w:val="7A333B41"/>
+    <w:rsid w:val="7A6ADB7D"/>
+    <w:rsid w:val="7ADF5945"/>
     <w:rsid w:val="7C041071"/>
+    <w:rsid w:val="7C17BDB8"/>
     <w:rsid w:val="7D301C16"/>
+    <w:rsid w:val="7DBAA4B4"/>
     <w:rsid w:val="7EE652C8"/>
+    <w:rsid w:val="7F5818E3"/>
+    <w:rsid w:val="7FD18EDD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{8E676C21-A8C8-400B-BD69-A2007BD64E49}"/>
+  <w15:docId w15:val="{A144DBC1-256C-407B-ADD9-1FBD8C67FF47}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9397,51 +9893,51 @@
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005F260D"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="004863A7"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -9456,51 +9952,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lof.se/patientsakerhet/vara-projekt" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vardhandboken.se/vard-och-behandling/akut-bedomning-och-skattning/bedomning-enligt-news" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-10/surrogate" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-624/surrogate/Swe-PEWS%20%e2%80%93%20pediatriskt%20bed%c3%b6mningssystem%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://news2utbildning.se/index.php/start/webbutbildning-news2" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lof.se/filer/NEWS2-broschyr.pdf" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-10/surrogate/Mobil%20intensivv%c3%a5rdsgrupp%20(MIG)%20f%c3%b6r%20vuxna%20patienter%20vid%20S%c3%84S.pdf" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-624/surrogate/Swe-PEWS%20%e2%80%93%20pediatriskt%20bed%c3%b6mningssystem%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/system-a-o/melior/matvardesapp" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/system-a-o/melior/matvardesapp/" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9004-593667208-238/surrogate/Mobil%20Intensivv%c3%a5rdsgrupp%20(MIG)%20%e2%80%93%20Barn-%20och%20ungdomsavdelning%20S%c3%84S.pdf" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9641-1173499273-122/surrogate/O-NEWS%20-%20National%20Early%20Warning%20Score%20p%c3%a5%20obstetriska%20patienter.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9004-593667208-238/surrogate" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://news2utbildning.se/index.php/start/webbutbildning-news2" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/system-a-o/melior/matvardesapp/" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-624/surrogate/Swe-PEWS%20%e2%80%93%20pediatriskt%20bed%c3%b6mningssystem%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vard-och-behandling/akut-bedomning-och-skattning/bedomning-enligt-news/oversikt/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-10/surrogate" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10092-2087047004-102/surrogate/NEWS2.pdf" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hittadokument.vgregion.se/sas" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId35" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-624/surrogate/Swe-PEWS%20%e2%80%93%20pediatriskt%20bed%c3%b6mningssystem%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hittadokument.vgregion.se/sas" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lof.se/filer/NEWS2-broschyr.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9641-1173499273-122/surrogate/O-NEWS%20-%20National%20Early%20Warning%20Score%20p%c3%a5%20obstetriska%20patienter.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/system-a-o/melior/matvardesapp/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/system-a-o/melior/matvardesapp" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9004-593667208-238/surrogate" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-10/surrogate/Mobil%20intensivv%c3%a5rdsgrupp%20(MIG)%20f%c3%b6r%20vuxna%20patienter%20vid%20S%c3%84S.pdf" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://news2utbildning.se/index.php/start/webbutbildning-news2" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vard-och-behandling/akut-bedomning-och-skattning/bedomning-enligt-news/oversikt/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10092-2087047004-102/surrogate/NEWS2.pdf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9004-593667208-238/surrogate/Mobil%20Intensivv%c3%a5rdsgrupp%20(MIG)%20%e2%80%93%20Barn-%20och%20ungdomsavdelning%20S%c3%84S.pdf" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-10/surrogate" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://larportalen.vgregion.se/course/view.php?id=4981" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vardhandboken.se/vard-och-behandling/akut-bedomning-och-skattning/bedomning-enligt-news" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-624/surrogate/Swe-PEWS%20%e2%80%93%20pediatriskt%20bed%c3%b6mningssystem%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
@@ -9791,853 +10287,57 @@
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>13141</Characters>
+  <Pages>9</Pages>
+  <Words>1623</Words>
+  <Characters>10887</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>109</Lines>
-  <Paragraphs>31</Paragraphs>
+  <Lines>271</Lines>
+  <Paragraphs>111</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15589</CharactersWithSpaces>
+  <CharactersWithSpaces>12444</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
-  <HLinks>
-[...794 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>NEWS2 för vuxna patienter på SÄS</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
-  <lastModifiedBy>Karin Åhlin</lastModifiedBy>
-[...1 lines deleted...]
-  <lastPrinted>2016-04-01T13:56:00.0000000Z</lastPrinted>
+  <lastModifiedBy>Madeleine Wahlgren</lastModifiedBy>
+  <revision>286</revision>
+  <lastPrinted>2016-04-01T22:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>