--- v0 (2025-11-26)
+++ v1 (2026-04-21)
@@ -1645,50 +1645,51 @@
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BCF8113" w14:textId="0656857B" w:rsidR="002C0254" w:rsidRDefault="002C0254" w:rsidP="009A32ED">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="002C0254">
         <w:t>Parenteral nutrition (PN) är en behandling som kräver kontinuerlig bedömning av nutritionsstatus, näringsbehov och intag samt medicinskt tillstånd och involverar flera yrkeskategorier och medicinska specialiteter. Behandlingen sträcker sig ibland över lång tid och kan behöva justeras utifrån patientens sjukdomsförlopp och vårdnivå. Det är viktigt med samarbete mellan patientansvarig läkare, dietist och sjuksköterska samt att syfte, målsättning och ansvarsfördelning är tydligt. Det behöver också finnas en plan för uppföljning både avseende det medicinska tillståndet, nutritionsstatus och att det fungerar ur ett praktiskt perspektiv. Det är särskilt viktigt att det framgår vilken läkare som har det medicinska huvudansvaret vid byte mellan olika specialiteter samt vid utskrivning från sjukhuset.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00434A76" w14:textId="266E9AFB" w:rsidR="002C0254" w:rsidRDefault="002C0254" w:rsidP="009A32ED">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:t>Syftet med rutinen är att</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7770D9FA" w14:textId="7B04ACAA" w:rsidR="00E95C58" w:rsidRDefault="00E95C58" w:rsidP="002C0254">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>underlätta start av PN, monitorering och vid behov substituering med elektrolyter under vårdtiden på ett patientsäkert sätt.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30294FCF" w14:textId="0675185F" w:rsidR="002C0254" w:rsidRDefault="00E95C58" w:rsidP="002C0254">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">tydliggöra ansvarsfördelning vid uppstart, upptrappning och monitorering vid vård på avdelning. För vem som ansvarar för uppföljning efter hemgång från avdelning, se rutinen Parenteral nutrition för vuxna efter utskrivning från vårdavdelning, SÄS </w:t>
       </w:r>
       <w:r w:rsidR="008559B4">
         <w:t>(länk kommer)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="696C096E" w14:textId="62B4B51F" w:rsidR="009A32ED" w:rsidRPr="00023FF4" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70B2A54A" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc100327187"/>
@@ -1728,178 +1729,182 @@
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00E95C58">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Vätske- och nutritionsbehandling 2023</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E95C58">
         <w:t xml:space="preserve"> sammanställd av Läkemedelskommittén i Västra Götalandsregionen [3] samt rutiner upprättade av dietistmottagningen, klinisk nutrition vid Sahlgrenska Universitetssjukhuset (SU) [4-6], med tillägg av förtydligande information samt lokala anpassningar för Södra Älvsborgs Sjukhus. Som hjälp för läkare och sjuksköterskor vid ordination och handläggning under behandling, har bilagor i form av checklistor tagits fram.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CCE59AC" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Toc100327188"/>
       <w:bookmarkStart w:id="11" w:name="_Toc212712553"/>
       <w:r>
         <w:t>Avgränsningar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w14:paraId="135305BC" w14:textId="717A69D4" w:rsidR="009A32ED" w:rsidRDefault="00E95C58" w:rsidP="009A32ED">
+    <w:p w14:paraId="135305BC" w14:textId="537392CE" w:rsidR="009A32ED" w:rsidRDefault="00E95C58" w:rsidP="009A32ED">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="00E95C58">
         <w:t xml:space="preserve">Rutinen omfattar inte skötsel av central infart. För detta hänvisas till riktlinje </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00E95C58">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Central venös infart (CVI) - inläggning och skötsel vid SÄS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E95C58">
         <w:t xml:space="preserve"> och Vårdhandboken, avsnitt </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="00E95C58">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve">Central </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00E95C58">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>venkateter</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00E95C58">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve"> - Översikt.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E95C58">
         <w:t xml:space="preserve"> Den omfattar inte heller andra medicinska tillstånd som tarmsvikt med flöden eller avlastande PEG/V-sond, diabetes eller andra tillstånd där särskild hänsyn kan behöva tas. För kritiskt sjuka personer som kräver intensivvård finns separat riktlinje inom VO </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E95C58">
         <w:t>AnOpIVA</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E95C58">
-        <w:t>. För rutiner vid utskrivning till hemmet med parenteral nutrition, se rutinen Parenteral nutrition för vuxna efter utskrivning från vårdavdelning, SÄS.</w:t>
+        <w:t xml:space="preserve">. För rutiner vid utskrivning till hemmet med parenteral nutrition, se rutinen </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="00AD18F9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Parenteral nutrition för vuxna efter utskrivning från vårdavdelning, SÄS</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00E95C58">
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="008559B4">
-        <w:t xml:space="preserve"> (länk </w:t>
-[...7 lines deleted...]
-        <w:t>)</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="730FC6A6" w14:textId="7A1F8D0F" w:rsidR="009A32ED" w:rsidRPr="005218AA" w:rsidRDefault="00E95C58" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Toc212712554"/>
       <w:r>
         <w:t>Indikationer</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="3F44C7D7" w14:textId="21A7006A" w:rsidR="009A32ED" w:rsidRPr="005218AA" w:rsidRDefault="00E95C58" w:rsidP="009A32ED">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="00E95C58">
         <w:t xml:space="preserve">Indikation att sätta in PN kan föreligga hos patienter med undernäring och/eller oförmåga att tillgodose estimerat energi- och näringsbehov peroralt eller genom </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E95C58">
         <w:t>enteral</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E95C58">
         <w:t xml:space="preserve"> nutritionsbehandling.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CB34E8F" w14:textId="71C8547B" w:rsidR="009A32ED" w:rsidRPr="005218AA" w:rsidRDefault="00E95C58" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc212712555"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Kontraindikationer</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EDF3C2D" w14:textId="77777777" w:rsidR="00E95C58" w:rsidRDefault="00E95C58" w:rsidP="00E95C58">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Instabil cirkulation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="147CE575" w14:textId="77777777" w:rsidR="0076188D" w:rsidRDefault="00E95C58" w:rsidP="00E95C58">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Försiktighet ska iakttas vid bland annat grav njursvikt då dialysmöjlighet saknas, chock, akut lungödem, övervätskning, okompenserad hjärtsvikt, svåra tillstånd av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>hyperlipidemi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">, leversvikt och koagulationsrubbningar, se vidare i </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="0076188D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>FASS.se.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="15D99A6B" w14:textId="11F1E271" w:rsidR="009A32ED" w:rsidRPr="005218AA" w:rsidRDefault="0076188D" w:rsidP="00E95C58">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Känd allergi mot någon av de ingående komponenterna i PN-lösningar. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5805C5E0" w14:textId="0391393C" w:rsidR="009A32ED" w:rsidRDefault="0076188D" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc212712556"/>
       <w:r>
         <w:t>Ansvarsfördelning</w:t>
       </w:r>
@@ -1986,50 +1991,51 @@
       <w:r>
         <w:t>Patientens cirkulation samt vätskebalans bör vara stabil när start av PN sker. Ansvarig läkare ansvarar för fortsatt uppföljning av vätskebalans under behandling med PN, det kan finnas behov av ytterligare vätskebehandling.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="570A2A62" w14:textId="150F76C6" w:rsidR="0076188D" w:rsidRDefault="0076188D" w:rsidP="0076188D">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Vikt, P-glukos och leverstatus tas före start.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B086FC2" w14:textId="5BB3B8D4" w:rsidR="00184944" w:rsidRDefault="0076188D" w:rsidP="0076188D">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">P-Natrium, P-Kalium, P-fosfat och P-magnesium bör tas inför uppstart. Vid låga värden utanför referens bör </w:t>
       </w:r>
       <w:r w:rsidR="00184944">
         <w:t>substituering</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ske, se rubrik </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Substituering_vid_behov" w:history="1">
         <w:r w:rsidRPr="00B82E15">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Subst</w:t>
         </w:r>
         <w:r w:rsidR="00184944" w:rsidRPr="00B82E15">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>ituering vid behov.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="19FF5E50" w14:textId="2CF4CF9F" w:rsidR="00184944" w:rsidRDefault="00184944" w:rsidP="0076188D">
       <w:pPr>
@@ -2243,51 +2249,51 @@
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0E709700" wp14:editId="0D9717B7">
                   <wp:extent cx="5669915" cy="1283970"/>
                   <wp:effectExtent l="0" t="0" r="6985" b="0"/>
                   <wp:docPr id="1096159361" name="Bildobjekt 1" descr="Bild som visar smofkabivencentral, läkemedelsordination i Melior"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1096159361" name="Bildobjekt 1" descr="Bild som visar smofkabivencentral, läkemedelsordination i Melior"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId17" r:link="rId18">
+                          <a:blip r:embed="rId18" r:link="rId19">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="5669915" cy="1283970"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -2368,93 +2374,94 @@
               <w:pStyle w:val="Normalefterlista"/>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6C487AB9" wp14:editId="1394BDBF">
                   <wp:extent cx="5669915" cy="1301750"/>
                   <wp:effectExtent l="0" t="0" r="6985" b="0"/>
                   <wp:docPr id="1614587788" name="Bildobjekt 2" descr="Bild som visar smofkabivencentral, läkemedelsordination i Melior"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1614587788" name="Bildobjekt 2" descr="Bild som visar smofkabivencentral, läkemedelsordination i Melior"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId19" r:link="rId20">
+                          <a:blip r:embed="rId20" r:link="rId21">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="5669915" cy="1301750"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7B8F9DF2" w14:textId="1B34B1C0" w:rsidR="00FE5457" w:rsidRPr="00FE5457" w:rsidRDefault="00FE5457" w:rsidP="00FE5457">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Vid_undernäring_och"/>
       <w:bookmarkStart w:id="18" w:name="_Toc212712559"/>
       <w:bookmarkEnd w:id="17"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Vid undernäring och risk för </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>refeeding</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> syndrom</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="736D6DA3" w14:textId="77777777" w:rsidR="00FE5457" w:rsidRDefault="00FE5457" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Normalefterlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE5457">
         <w:t xml:space="preserve">I kroppens celler omsätts glukos med hjälp av framför allt tiamin (vitamin B1) och brister vid glukostillförsel kan yttra sig i olika symtom inom benämningen beriberi. Beriberi yttrar sig med rubbningar i nervsystem, hjärta och digestionsorgan samt delas in i “våt” och “torr” form. Vid våt form sker ofta en ansamling av vätska till följd av hjärtfunktion och vid torr form sker en avmagring och nedbrytning av kroppens vävnader. De organ som har en hög kolhydratomsättning drabbas hårdast av en tiaminbrist [7]. Som ett steg, och vid total brist på tiamin, kan patienten drabbas av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FE5457">
         <w:t>Wernicke</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FE5457">
@@ -2755,50 +2762,51 @@
               <w:t xml:space="preserve">Alkohol och drogmissbruk eller behandling med insulin, kemoterapi eller </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>diuretika</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="38F8763D" w14:textId="2B72FD08" w:rsidR="00FE5457" w:rsidRPr="00FE5457" w:rsidRDefault="00FE5457" w:rsidP="00FE5457">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
             <w:r>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2E3B64EF" w14:textId="77777777" w:rsidR="00FE5457" w:rsidRDefault="00FE5457" w:rsidP="00FE5457"/>
     <w:p w14:paraId="31E52413" w14:textId="2D7599AD" w:rsidR="00923AEB" w:rsidRDefault="00923AEB" w:rsidP="00923AEB">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Substituering tiamin vid hög risk för </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>refeeding</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> syndrom</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11566B52" w14:textId="77777777" w:rsidR="00923AEB" w:rsidRDefault="00923AEB" w:rsidP="00923AEB">
       <w:r>
         <w:t xml:space="preserve">Vid bedömd hög risk för </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>refeeding</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> syndrom bör substituering med tiamin ske. Påbörja behandling före start av PN eller glukosdropp och fortsätt under vårdtiden. Tiamin fungerar även som profylaxbehandling mot beriberi och </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
@@ -2823,51 +2831,51 @@
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Sterop</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> 125 mg/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>mL</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> x 2 ml x 1 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>st</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> =250 mg 1 gång dagligen i ca 5 dygn parenteralt (intravenöst eller intramuskulärt). Första dosen ges före nutritionsbehandlingen. Därefter ges om möjligt peroral substitution. Se </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="00923AEB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>terapiråd Tiaminbehandling vid alkoholabstinens - malnutrition.”</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4C89FF9D" w14:textId="2E9B9367" w:rsidR="00923AEB" w:rsidRDefault="00923AEB" w:rsidP="00923AEB">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="19" w:name="_Energibehov"/>
       <w:bookmarkStart w:id="20" w:name="_Toc212712560"/>
       <w:bookmarkEnd w:id="19"/>
       <w:r>
         <w:t>Energibehov</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="43C1B51C" w14:textId="2921C259" w:rsidR="00923AEB" w:rsidRDefault="00923AEB" w:rsidP="00923AEB">
       <w:r w:rsidRPr="00923AEB">
         <w:t>Vid total parenteral nutrition (TPN) står näringstillförseln för mer än 75% av patientens energibehov. Vid TPN estimeras patientens totala energibehov vid full upptrappning enligt följande:</w:t>
       </w:r>
     </w:p>
@@ -2939,50 +2947,51 @@
       </w:r>
       <w:r w:rsidR="00130034">
         <w:t>25–30</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> kcal/kg/dygn. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E9AAB36" w14:textId="60703CAF" w:rsidR="00923AEB" w:rsidRDefault="00D44D17" w:rsidP="00923AEB">
       <w:r>
         <w:t xml:space="preserve">Mat-och vätskeregistrering rekommenderas för att bedöma hur stor del av det totala </w:t>
       </w:r>
       <w:r w:rsidR="00130034">
         <w:t>energibehovet</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> som täcks via peroralt intag. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31488824" w14:textId="28B50B4D" w:rsidR="00D44D17" w:rsidRDefault="00D44D17" w:rsidP="00D44D17">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Toc212712561"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Uppstart och upptrappning PN</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p w14:paraId="64AE465D" w14:textId="5D73DE49" w:rsidR="00D44D17" w:rsidRDefault="00D44D17" w:rsidP="00923AEB">
       <w:r w:rsidRPr="00D44D17">
         <w:t xml:space="preserve">Vid vissa tillstånd och utifrån eventuell bedömd risk för </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D44D17">
         <w:t>refeeding</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D44D17">
         <w:t xml:space="preserve"> syndrom, behöver energimängden trappas upp gradvis enligt följande:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47D94513" w14:textId="28FD8E0A" w:rsidR="00923AEB" w:rsidRPr="00D44D17" w:rsidRDefault="00D44D17" w:rsidP="00D44D17">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
@@ -3319,76 +3328,77 @@
       <w:hyperlink w:anchor="_Substituering_vid_behov" w:history="1">
         <w:r w:rsidRPr="00130034">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Substituering vid behov.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Rekommenderat är att kontakta läkare eller dietist vid eventuell </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>refeeding</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> syndrom.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73DE272B" w14:textId="65720495" w:rsidR="008A0EF2" w:rsidRDefault="008A0EF2" w:rsidP="008A0EF2">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Illamående och huvudvärk</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46511424" w14:textId="77777777" w:rsidR="008A0EF2" w:rsidRDefault="008A0EF2" w:rsidP="008A0EF2">
       <w:r>
         <w:t>Uppkommer ibland om infusionshastigheten är för snabb eller om tillförd energi är för hög i förhållande till behov. Kan också vara tecken på tiaminbrist.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="456A7776" w14:textId="2F7E882A" w:rsidR="008A0EF2" w:rsidRDefault="008A0EF2" w:rsidP="008A0EF2">
       <w:r>
         <w:t>Åtgärder som rekommenderas är att eventuellt sänka infusionshastighet, eventuellt justera mängd energi som tillförs eller överväga extra tiamin. Kontakta ansvarig läkare eller dietist.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F2822DF" w14:textId="3A2B8507" w:rsidR="008A0EF2" w:rsidRDefault="008A0EF2" w:rsidP="008A0EF2">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r>
         <w:t>Leverpåverkan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06AE6787" w14:textId="6E5931B1" w:rsidR="008A0EF2" w:rsidRDefault="008A0EF2" w:rsidP="008A0EF2">
       <w:r w:rsidRPr="008A0EF2">
         <w:t xml:space="preserve">Vid leverpåverkan är det inte rekommenderat att avstå från PN utan gör i första hand en bedömning av orsak till problemet. En lätt transaminasstegring vid PN är vanligt och kan vara upp till 3 gånger normalvärdet. Parenteral nutritionsbehandling som orsakar leverpåverkan har ofta pågått under en längre tid, cirka 3-6 veckor, se rutinen </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="008A0EF2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Åtgärder vid leverpåverkan av Parenteral Nutrition (PN) under lång tid (mer än 4 v.)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008A0EF2">
         <w:t xml:space="preserve"> framtagen av SU.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C9603E5" w14:textId="658DD1DE" w:rsidR="0064442B" w:rsidRDefault="0064442B" w:rsidP="0064442B">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="25" w:name="_Substituering_vid_behov"/>
       <w:bookmarkStart w:id="26" w:name="_Toc212712565"/>
       <w:bookmarkEnd w:id="25"/>
       <w:r>
         <w:t>Substituering vid behov</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p w14:paraId="32A70453" w14:textId="086ADC83" w:rsidR="0064442B" w:rsidRDefault="0064442B" w:rsidP="008A0EF2">
       <w:r w:rsidRPr="0064442B">
@@ -3549,116 +3559,117 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="2E24E0CE" w14:textId="77777777" w:rsidR="0064442B" w:rsidRDefault="0064442B" w:rsidP="0064442B">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Vid central infart kan </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Addex</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t>-kaliumklorid tillsättas direkt i trekammarpåse (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>SmofKabiven</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">) i mängder enligt </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23">
+            <w:hyperlink r:id="rId24">
               <w:r w:rsidRPr="1B5E43ED">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hjälpreda, </w:t>
               </w:r>
               <w:proofErr w:type="spellStart"/>
               <w:r w:rsidRPr="1B5E43ED">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
                 <w:t>SmofKabiven</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
               <w:r w:rsidRPr="1B5E43ED">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> och </w:t>
               </w:r>
               <w:proofErr w:type="spellStart"/>
               <w:r w:rsidRPr="1B5E43ED">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
                 <w:t>Kabiven</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="57D10DE2" w14:textId="77777777" w:rsidR="0064442B" w:rsidRDefault="0064442B" w:rsidP="0064442B">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Om större behov av kalium föreligger än det som kan tillsättas i trekammarpåsen, ska infusion ske via separat infart </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>pga</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> risk för destabilisering av trekammarpåse. Se </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24">
+            <w:hyperlink r:id="rId25">
               <w:r w:rsidRPr="1B5E43ED">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
                 <w:t>Spädningslistan VGR</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> för spädning och infusionshastighet. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0A0E8925" w14:textId="77777777" w:rsidR="0064442B" w:rsidRDefault="0064442B" w:rsidP="0064442B">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Om separat infart ej är möjligt konsultera klinisk apotekare. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6AB01573" w14:textId="77777777" w:rsidR="0064442B" w:rsidRDefault="0064442B" w:rsidP="0064442B">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Om </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Addex</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">-Kalium används måste man ta hänsyn till fosfatinnehållet i </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Addex</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t>-Kalium (0,4mmol fosfat/ml).</w:t>
@@ -3666,50 +3677,51 @@
           </w:p>
           <w:p w14:paraId="4E9E1014" w14:textId="77777777" w:rsidR="0064442B" w:rsidRDefault="0064442B" w:rsidP="0064442B">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2784" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0033C1C9" w14:textId="77777777" w:rsidR="0064442B" w:rsidRDefault="0064442B" w:rsidP="0064442B">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="1B5E43ED">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Kaleorid</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="1B5E43ED">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> depottablett 750 mg (10 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="1B5E43ED">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>mmol</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="1B5E43ED">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> K</w:t>
@@ -3882,100 +3894,100 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="19A63BA0" w14:textId="77777777" w:rsidR="0064442B" w:rsidRDefault="0064442B" w:rsidP="0064442B">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Vid central infart kan </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Glycophos</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> tillsättas direkt i trekammarpåse (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>SmofKabiven</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">) i mängder enligt </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25">
+            <w:hyperlink r:id="rId26">
               <w:r w:rsidRPr="1B5E43ED">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hjälpreda, </w:t>
               </w:r>
               <w:proofErr w:type="spellStart"/>
               <w:r w:rsidRPr="1B5E43ED">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
                 <w:t>SmofKabiven</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
               <w:r w:rsidRPr="1B5E43ED">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> och </w:t>
               </w:r>
               <w:proofErr w:type="spellStart"/>
               <w:r w:rsidRPr="1B5E43ED">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
                 <w:t>Kabiven</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="194A16C2" w14:textId="77777777" w:rsidR="0064442B" w:rsidRDefault="0064442B" w:rsidP="0064442B">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Om större behov av fosfat föreligger än det som kan tillsättas i trekammarpåsen, ska infusion ske via separat infart </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>pga</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> risk för destabilisering av trekammarpåse. Se </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26">
+            <w:hyperlink r:id="rId27">
               <w:r w:rsidRPr="1B5E43ED">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
                 <w:t>Spädningslistan VGR</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> för spädning och infusionshastighet. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="47263A37" w14:textId="4A57DBB4" w:rsidR="0064442B" w:rsidRDefault="0064442B" w:rsidP="0064442B">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Om separat infart ej är möjligt konsultera klinisk apotekare. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2784" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="27947051" w14:textId="77777777" w:rsidR="0064442B" w:rsidRDefault="0064442B" w:rsidP="0064442B">
@@ -4007,51 +4019,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>/ml)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="04A5AACC" w14:textId="77777777" w:rsidR="0064442B" w:rsidRDefault="0064442B" w:rsidP="0064442B">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">se </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>produktresume</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27">
+            <w:hyperlink r:id="rId28">
               <w:r w:rsidRPr="1B5E43ED">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
                 <w:t>Fosfat APL 120 mg/ml Oral lösning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="1B5E43ED">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> eller </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6295FFA4" w14:textId="77777777" w:rsidR="0064442B" w:rsidRDefault="0064442B" w:rsidP="0064442B">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1B5E43ED">
               <w:rPr>
@@ -4077,51 +4089,51 @@
               <w:t xml:space="preserve">/ml) </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="20942A0C" w14:textId="2F7D24E0" w:rsidR="0064442B" w:rsidRDefault="0064442B" w:rsidP="0064442B">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">se </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>produktresume</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="1B5E43ED">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28">
+            <w:hyperlink r:id="rId29">
               <w:r w:rsidRPr="1B5E43ED">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
                 <w:t>Fosfat APL 60 mg/ml Oral lösning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0064442B" w14:paraId="6D2BAD23" w14:textId="77777777" w:rsidTr="00340BDD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6EFC673C" w14:textId="77777777" w:rsidR="0064442B" w:rsidRDefault="0064442B" w:rsidP="0064442B">
             <w:pPr>
               <w:pStyle w:val="Tabellrubriker"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1B5E43ED">
               <w:rPr>
@@ -4208,100 +4220,100 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="1186E94E" w14:textId="77777777" w:rsidR="0064442B" w:rsidRDefault="0064442B" w:rsidP="0064442B">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Vid central infart kan </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Addex</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t>-Magnesium tillsättas direkt i trekammarpåse (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>SmofKabiven</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">) i mängder enligt </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29">
+            <w:hyperlink r:id="rId30">
               <w:r w:rsidRPr="1B5E43ED">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hjälpreda, </w:t>
               </w:r>
               <w:proofErr w:type="spellStart"/>
               <w:r w:rsidRPr="1B5E43ED">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
                 <w:t>SmofKabiven</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
               <w:r w:rsidRPr="1B5E43ED">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> och </w:t>
               </w:r>
               <w:proofErr w:type="spellStart"/>
               <w:r w:rsidRPr="1B5E43ED">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
                 <w:t>Kabiven</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7FB11D43" w14:textId="77777777" w:rsidR="0064442B" w:rsidRDefault="0064442B" w:rsidP="0064442B">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Om större behov av magnesium föreligger än det som kan tillsättas i trekammarpåsen, ska infusion ske via separat infart </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>pga</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> risk för destabilisering av trekammarpåse. Se</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30">
+            <w:hyperlink r:id="rId31">
               <w:r w:rsidRPr="1B5E43ED">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> Spädningslistan VGR</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> för spädning och infusionshastighet. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="13B90D50" w14:textId="48BCA1EE" w:rsidR="0064442B" w:rsidRDefault="0064442B" w:rsidP="0064442B">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
             <w:r>
               <w:t>Om separat infart ej är möjligt konsultera klinisk apotekare.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2784" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D407740" w14:textId="079CF46B" w:rsidR="0064442B" w:rsidRDefault="0064442B" w:rsidP="0064442B">
@@ -4309,51 +4321,51 @@
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
             <w:r w:rsidRPr="1B5E43ED">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Magnesium tablett 250 mg</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="76B360F2" w14:textId="6AC8F439" w:rsidR="0064442B" w:rsidRDefault="00340BDD" w:rsidP="00340BDD">
       <w:r w:rsidRPr="00340BDD">
         <w:t xml:space="preserve">För mer information gällande trekammarpåse </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00340BDD">
         <w:t>SmofKabiven</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00340BDD">
         <w:t xml:space="preserve"> och tillsatser se </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidRPr="00340BDD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve">Hjälpreda, </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00340BDD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>SmofKabiven</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00340BDD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve"> och </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00340BDD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
@@ -4366,50 +4378,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="3BF0CCA9" w14:textId="7BBBA1CB" w:rsidR="009A32ED" w:rsidRPr="00FE2064" w:rsidRDefault="00340BDD" w:rsidP="00340BDD">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc212712566"/>
       <w:r>
         <w:t>Parenteral nutrition i den palliativa fasen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:p w14:paraId="2CB8ED0D" w14:textId="77777777" w:rsidR="00340BDD" w:rsidRDefault="00340BDD" w:rsidP="00340BDD">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:t>Patienter i tidig palliativ fas rekommenderas adekvat nutritionsbehandling, inklusive PN vid behov.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FEA98FE" w14:textId="7B3E77CA" w:rsidR="009A32ED" w:rsidRDefault="00340BDD" w:rsidP="009A32ED">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">I det sena palliativa skedet, hos patienter som har snabb progress, stort inflammatoriskt påslag och låg allmänfunktion är det sällan meningsfullt att sätta in PN. Bedömning bör dock ske individuellt och eventuell parenteral nutritionsbehandling ska ha en tydlig målsättning. Om patienten har förväntad överlevnad på mer än 1-3 månader, och inte kan försörja sig peroralt eller </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>enteralt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>, bör PN övervägas. Vid palliativ PN är det av största vikt att regelbundet utvärdera effekt av den givna behandlingen. Detta görs kontinuerligt av ansvarig sjukvårdspersonal tillsammans med patient/närstående.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46F80C1F" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRPr="000D04ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc100327194"/>
       <w:bookmarkStart w:id="29" w:name="_Toc212712567"/>
       <w:r w:rsidRPr="000D04ED">
         <w:t>Arbetsgrupp</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
@@ -4484,116 +4497,123 @@
     </w:p>
     <w:p w14:paraId="188AE2C8" w14:textId="017C3CD1" w:rsidR="009A32ED" w:rsidRPr="000D04ED" w:rsidRDefault="00340BDD" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:bookmarkStart w:id="31" w:name="_Toc100327195"/>
       <w:bookmarkStart w:id="32" w:name="_Toc212712569"/>
       <w:r>
         <w:t>Länk</w:t>
       </w:r>
       <w:r w:rsidR="009A32ED" w:rsidRPr="000D04ED">
         <w:t>förteckning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
     </w:p>
     <w:p w14:paraId="70CA9DAD" w14:textId="2BBA568E" w:rsidR="00340BDD" w:rsidRDefault="00340BDD" w:rsidP="00340BDD">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Parenteral nutrition för vuxna efter utskrivning från vårdavdelning, SÄS. Sjukhusövergripande rutin, SÄS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35068161" w14:textId="4FDEA3FF" w:rsidR="00340BDD" w:rsidRDefault="00130034" w:rsidP="00130034">
+    <w:p w14:paraId="7656F889" w14:textId="068975F4" w:rsidR="001353D3" w:rsidRDefault="00C27DA2" w:rsidP="000171EA">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1712"/>
       </w:pPr>
-      <w:hyperlink r:id="rId32" w:history="1">
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r w:rsidRPr="00C27DA2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="63D63881" w14:textId="2165EE63" w:rsidR="00340BDD" w:rsidRDefault="00340BDD" w:rsidP="00340BDD">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Central venös infart (CVI) - inläggning och skötsel vid SÄS. Sjukhusövergripande riktlinje, SÄS </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidRPr="00383DE8">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="63D63881" w14:textId="2165EE63" w:rsidR="00340BDD" w:rsidRDefault="00340BDD" w:rsidP="00340BDD">
+    <w:p w14:paraId="7DD86773" w14:textId="479D0393" w:rsidR="00340BDD" w:rsidRDefault="00340BDD" w:rsidP="00340BDD">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Central venös infart (CVI) - inläggning och skötsel vid SÄS. Sjukhusövergripande riktlinje, SÄS </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="00383DE8">
+        <w:t xml:space="preserve">Hjälpreda - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>SmofKabiven</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Kabiven</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, Fresenius Kabi AB</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId35" w:history="1">
+        <w:r w:rsidRPr="00130034">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument</w:t>
-[...29 lines deleted...]
-      <w:hyperlink r:id="rId34" w:history="1">
+          <w:t>https://www.fresenius-kabi.com/content/dam/fresenius-kabi/se/products/product-documents/smofkabiven-</w:t>
+        </w:r>
         <w:r w:rsidRPr="00130034">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>https://www.fresenius-kabi.com/content/dam/fresenius-kabi/se/products/product-documents/smofkabiven-smofkabiven-ef-smofkabiven-perifer/hjalpredan.pdf.coredownload.inline.pdf</w:t>
+          <w:lastRenderedPageBreak/>
+          <w:t>smofkabiven-ef-smofkabiven-perifer/hjalpredan.pdf.coredownload.inline.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7205A015" w14:textId="77777777" w:rsidR="00340BDD" w:rsidRDefault="00340BDD" w:rsidP="00340BDD">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:bookmarkStart w:id="33" w:name="_Toc212712570"/>
       <w:r>
         <w:t>Referensförteckning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="33"/>
     </w:p>
     <w:p w14:paraId="5CDB48D4" w14:textId="506738DD" w:rsidR="00340BDD" w:rsidRDefault="00340BDD" w:rsidP="00340BDD">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">NICE. </w:t>
@@ -4624,101 +4644,101 @@
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>tube</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>feeding</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> and parenteral nutrition | </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Guidance</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> | NICE [Internet]. Nice.org.uk. NICE; 2006. Tillgänglig från: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:history="1">
+      <w:hyperlink r:id="rId36" w:history="1">
         <w:r w:rsidRPr="00340BDD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://www.nice.org.uk/Guidance/CG32</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6385C8F3" w14:textId="0FB27A7C" w:rsidR="00340BDD" w:rsidRDefault="00340BDD" w:rsidP="00340BDD">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:t>Vårdhandboken</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="232AC742" w14:textId="47428DED" w:rsidR="009A32ED" w:rsidRPr="00A722BD" w:rsidRDefault="00340BDD" w:rsidP="00340BDD">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1287" w:right="-143"/>
       </w:pPr>
-      <w:hyperlink r:id="rId36" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r w:rsidRPr="00340BDD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>www.vardhandboken.se</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="40AA233F" w14:textId="04A51862" w:rsidR="009C6C0C" w:rsidRDefault="009C6C0C" w:rsidP="009A32ED">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="009C6C0C" w:rsidSect="00B96AFF">
-      <w:headerReference w:type="default" r:id="rId37"/>
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId41"/>
+      <w:headerReference w:type="default" r:id="rId38"/>
+      <w:footerReference w:type="even" r:id="rId39"/>
+      <w:footerReference w:type="default" r:id="rId40"/>
+      <w:headerReference w:type="first" r:id="rId41"/>
+      <w:footerReference w:type="first" r:id="rId42"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="0642DCB8" w14:textId="77777777" w:rsidR="00D76242" w:rsidRDefault="00D76242">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="5FAA12B5" w14:textId="77777777" w:rsidR="00D76242" w:rsidRDefault="00D76242">
       <w:r>
         <w:continuationSeparator/>
@@ -4860,51 +4880,51 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="00D76242" w:rsidP="00EC0A68">
+  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="000171EA" w:rsidP="00EC0A68">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="-2070031421"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00A65FD4" w:rsidRPr="00831C35">
           <w:rPr>
@@ -7737,151 +7757,156 @@
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="256527698">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1090539201">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1846439597">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1061951394">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="319387816">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="205485177">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
+    <w:rsid w:val="000171EA"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
+    <w:rsid w:val="000369D2"/>
     <w:rsid w:val="0003DADC"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="00061969"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B24B5"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001108C0"/>
     <w:rsid w:val="00111CB2"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00130034"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
+    <w:rsid w:val="001353D3"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="0017508E"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00184167"/>
     <w:rsid w:val="00184944"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
+    <w:rsid w:val="001E1970"/>
     <w:rsid w:val="001E3789"/>
     <w:rsid w:val="001F1F8F"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="002273C9"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="00253B54"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00270FA8"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002A1C4F"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
@@ -7949,50 +7974,51 @@
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="0051629E"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00537A96"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="0057277B"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="00597E28"/>
+    <w:rsid w:val="005A475A"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005A68A7"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="006148D8"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0064442B"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
@@ -8056,50 +8082,51 @@
     <w:rsid w:val="008559B4"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00873419"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A0EF2"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C06A2"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008D124E"/>
     <w:rsid w:val="008D4B13"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
+    <w:rsid w:val="008F6917"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="00923AEB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00957D35"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="009A07DC"/>
     <w:rsid w:val="009A1B79"/>
     <w:rsid w:val="009A32ED"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C2E3E"/>
@@ -8115,95 +8142,97 @@
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A55086"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A77C20"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
+    <w:rsid w:val="00AD18F9"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00AF7CA0"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B14487"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B405A1"/>
     <w:rsid w:val="00B41571"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B7675E"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B82E15"/>
     <w:rsid w:val="00B83715"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00B93597"/>
     <w:rsid w:val="00B96AFF"/>
     <w:rsid w:val="00B97D4E"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BC6590"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C17238"/>
+    <w:rsid w:val="00C27DA2"/>
     <w:rsid w:val="00C33A0B"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CA7682"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CC63FB"/>
@@ -8219,50 +8248,51 @@
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D62468"/>
     <w:rsid w:val="00D631E7"/>
     <w:rsid w:val="00D67C88"/>
     <w:rsid w:val="00D76242"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DC5D44"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E411B6"/>
     <w:rsid w:val="00E41483"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
+    <w:rsid w:val="00E66777"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00E95C58"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
@@ -8287,52 +8317,52 @@
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8834,51 +8864,50 @@
     <w:link w:val="Rubrik9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:ind w:left="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
@@ -10990,51 +11019,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vatskenutrition.vgregion.se/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01DBB468.1CA53870" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs10012-1240736041-905/native/Regional%20rutin%20f%c3%b6r%20sp%c3%a4dning%20av%20intraven%c3%b6sa%20l%c3%a4kemedel%20till%20vuxna.pdf" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11760-725702066-686/surrogate/Terapir%c3%a5d%20Tiaminbehandling%20vid%20alkoholabstinens%20-%20malnutrition.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fresenius-kabi.com/content/dam/fresenius-kabi/se/products/product-documents/smofkabiven-smofkabiven-ef-smofkabiven-perifer/hjalpredan.pdf.coredownload.inline.pdf" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fass.se/LIF/startpage;jsessionid=zpbu8CtxoWuVxXxZRU2ruOB0ObkpKzpuNfa0ph6VqdTzjlFnk_2K!1491721576?userType=0" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image002.png@01DBB468.1CA53870" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fresenius-kabi.com/content/dam/fresenius-kabi/se/products/product-documents/smofkabiven-smofkabiven-ef-smofkabiven-perifer/hjalpredan.pdf.coredownload.inline.pdf" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs10012-1240736041-905/native/Regional%20rutin%20f%c3%b6r%20sp%c3%a4dning%20av%20intraven%c3%b6sa%20l%c3%a4kemedel%20till%20vuxna.pdf" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/katetrar-sonder-och-dran/central-venkateter/oversikt/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fresenius-kabi.com/content/dam/fresenius-kabi/se/products/product-documents/smofkabiven-smofkabiven-ef-smofkabiven-perifer/hjalpredan.pdf.coredownload.inline.pdf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apl.se/samhallsuppdraget/aida.html?sv.target=12.1f169aa2173042d75c421c68&amp;sv.12.1f169aa2173042d75c421c68.route=%2Fproduct%2F52%2Fdocument&amp;returnTo=%7B%22route%22%3A%22%2Fcharacter%2FF%22%7D" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="www.vardhandboken.se" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fresenius-kabi.com/content/dam/fresenius-kabi/se/products/product-documents/smofkabiven-smofkabiven-ef-smofkabiven-perifer/hjalpredan.pdf.coredownload.inline.pdf" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-504/surrogate/Central%20ven%c3%b6s%20infart%20(CVI)%20-%20inl%c3%a4ggning%20och%20sk%c3%b6tsel%20vid%20S%c3%84S.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9882-597462984-103/surrogate/%c3%85tg%c3%a4rder%20vid%20leverp%c3%a5verkan%20av%20Parenteral%20Nutrition%20(PN)%20under%20l%c3%a5ng%20tid%20(mer%20%c3%a4n%204%20v.).pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apl.se/samhallsuppdraget/aida.html?sv.target=12.1f169aa2173042d75c421c68&amp;sv.12.1f169aa2173042d75c421c68.route=%2Fproduct%2F586%2Fdocument&amp;returnTo=%7B%22route%22%3A%22%2Fcharacter%2FF%22%7D" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs10012-1240736041-905/native/Regional%20rutin%20f%c3%b6r%20sp%c3%a4dning%20av%20intraven%c3%b6sa%20l%c3%a4kemedel%20till%20vuxna.pdf" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/Guidance/CG32" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vard-och-behandling/nutrition/nutrition-parenteral/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fresenius-kabi.com/content/dam/fresenius-kabi/se/products/product-documents/smofkabiven-smofkabiven-ef-smofkabiven-perifer/hjalpredan.pdf.coredownload.inline.pdf" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId38" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vatskenutrition.vgregion.se/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fresenius-kabi.com/content/dam/fresenius-kabi/se/products/product-documents/smofkabiven-smofkabiven-ef-smofkabiven-perifer/hjalpredan.pdf.coredownload.inline.pdf" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image002.png@01DBB468.1CA53870" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-741/surrogate/Parenteral%20nutrition%20f%c3%b6r%20vuxna%20efter%20utskrivning%20fr%c3%a5n%20v%c3%a5rdavdelning%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apl.se/samhallsuppdraget/aida.html?sv.target=12.1f169aa2173042d75c421c68&amp;sv.12.1f169aa2173042d75c421c68.route=%2Fproduct%2F52%2Fdocument&amp;returnTo=%7B%22route%22%3A%22%2Fcharacter%2FF%22%7D" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fresenius-kabi.com/content/dam/fresenius-kabi/se/products/product-documents/smofkabiven-smofkabiven-ef-smofkabiven-perifer/hjalpredan.pdf.coredownload.inline.pdf" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fresenius-kabi.com/content/dam/fresenius-kabi/se/products/product-documents/smofkabiven-smofkabiven-ef-smofkabiven-perifer/hjalpredan.pdf.coredownload.inline.pdf" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="www.vardhandboken.se" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/katetrar-sonder-och-dran/central-venkateter/oversikt/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9882-597462984-103/surrogate/%c3%85tg%c3%a4rder%20vid%20leverp%c3%a5verkan%20av%20Parenteral%20Nutrition%20(PN)%20under%20l%c3%a5ng%20tid%20(mer%20%c3%a4n%204%20v.).pdf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apl.se/samhallsuppdraget/aida.html?sv.target=12.1f169aa2173042d75c421c68&amp;sv.12.1f169aa2173042d75c421c68.route=%2Fproduct%2F586%2Fdocument&amp;returnTo=%7B%22route%22%3A%22%2Fcharacter%2FF%22%7D" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/Guidance/CG32" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01DBB468.1CA53870" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs10012-1240736041-905/native/Regional%20rutin%20f%c3%b6r%20sp%c3%a4dning%20av%20intraven%c3%b6sa%20l%c3%a4kemedel%20till%20vuxna.pdf" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-504/surrogate/Central%20ven%c3%b6s%20infart%20(CVI)%20-%20inl%c3%a4ggning%20och%20sk%c3%b6tsel%20vid%20S%c3%84S.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11760-725702066-686/surrogate/Terapir%c3%a5d%20Tiaminbehandling%20vid%20alkoholabstinens%20-%20malnutrition.pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs10012-1240736041-905/native/Regional%20rutin%20f%c3%b6r%20sp%c3%a4dning%20av%20intraven%c3%b6sa%20l%c3%a4kemedel%20till%20vuxna.pdf" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fresenius-kabi.com/content/dam/fresenius-kabi/se/products/product-documents/smofkabiven-smofkabiven-ef-smofkabiven-perifer/hjalpredan.pdf.coredownload.inline.pdf" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fresenius-kabi.com/content/dam/fresenius-kabi/se/products/product-documents/smofkabiven-smofkabiven-ef-smofkabiven-perifer/hjalpredan.pdf.coredownload.inline.pdf" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vard-och-behandling/nutrition/nutrition-parenteral/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fass.se/LIF/startpage;jsessionid=zpbu8CtxoWuVxXxZRU2ruOB0ObkpKzpuNfa0ph6VqdTzjlFnk_2K!1491721576?userType=0" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs10012-1240736041-905/native/Regional%20rutin%20f%c3%b6r%20sp%c3%a4dning%20av%20intraven%c3%b6sa%20l%c3%a4kemedel%20till%20vuxna.pdf" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId38" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
@@ -11319,58 +11348,58 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>19287</Characters>
+  <Pages>13</Pages>
+  <Words>2357</Words>
+  <Characters>20817</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>160</Lines>
-  <Paragraphs>45</Paragraphs>
+  <Lines>578</Lines>
+  <Paragraphs>254</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>22880</CharactersWithSpaces>
+  <CharactersWithSpaces>22920</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Parenteral nutrition för vuxna, SÄS</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
-  <lastModifiedBy>Mona Johansson</lastModifiedBy>
+  <lastModifiedBy/>
   <revision>2</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>