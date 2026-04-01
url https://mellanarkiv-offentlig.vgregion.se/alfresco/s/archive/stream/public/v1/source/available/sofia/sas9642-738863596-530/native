--- v0 (2025-11-26)
+++ v1 (2026-04-01)
@@ -1,2511 +1,2525 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6A3EC212" w14:textId="77777777" w:rsidR="005A24CD" w:rsidRPr="005A24CD" w:rsidRDefault="005A24CD" w:rsidP="005A24CD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="061914D4" w14:textId="5B19952D" w:rsidR="00184167" w:rsidRDefault="00C1008D" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
-      <w:r w:rsidRPr="005A24CD">
+      <w:r>
         <w:t>Rörpost, SÄS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04A820D5" w14:textId="0E90445C" w:rsidR="005A24CD" w:rsidRPr="005A24CD" w:rsidRDefault="005A24CD" w:rsidP="005A24CD">
-[...5 lines deleted...]
-        <w:t>Sammanfattning</w:t>
+    <w:p w14:paraId="11BC1DCA" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Toc100327184"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc223319649"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
-    </w:p>
-[...12 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="0C9EBB13" w14:textId="47A3A279" w:rsidR="005A24CD" w:rsidRPr="005A24CD" w:rsidRDefault="00BF5AB7" w:rsidP="005A24CD">
-[...9 lines deleted...]
-        <w:spacing w:before="360" w:after="40"/>
+    <w:p w14:paraId="0A9C4820" w14:textId="77777777" w:rsidR="00EE3CE8" w:rsidRDefault="00EE3CE8" w:rsidP="00EE3CE8">
+      <w:pPr>
         <w:rPr>
-          <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A24CD">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc100327185"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc72840807"/>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:t>Redaktionella ändringar och uppdateringar av länkar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69BCFD87" w14:textId="4F304A39" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc223319650"/>
+      <w:r>
+        <w:t>Sammanfattning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="305361E2" w14:textId="3961C233" w:rsidR="009A32ED" w:rsidRDefault="00EE3CE8" w:rsidP="00EE3CE8">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:t>Rutinen har till syfte att förtydliga och säkerställa hantering av rörpost på Södra Älvsborgs Sjukhus, Borås, genom att tydliggöra vad som får och inte får skickas via rörpost. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6660DA9D" w14:textId="2A8EC736" w:rsidR="00B405A1" w:rsidRDefault="00B405A1" w:rsidP="00831C35">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc223319651"/>
+      <w:r>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="56056EA3" w14:textId="57433BE3" w:rsidR="008C4469" w:rsidRDefault="00157ECE">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="427D2035" w14:textId="1420DA26" w:rsidR="00B405A1" w:rsidRPr="00B405A1" w:rsidRDefault="00B405A1" w:rsidP="00B405A1">
+      <w:r>
+        <w:t xml:space="preserve">Obligatorisk om fler än fem sidor i dokumentet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ECB6D6A" w14:textId="0499F75B" w:rsidR="00F911EC" w:rsidRDefault="00D67C88">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> TOC \h \z \t "Rubrik 2;1;Rubrik 3;2;Rubrik 4;3" </w:instrText>
+        <w:instrText xml:space="preserve"> TOC \o "2-2" \h \z \u \t "Rubrik;1" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc168917232" w:history="1">
-        <w:r w:rsidR="008C4469" w:rsidRPr="009127E2">
+      <w:hyperlink w:anchor="_Toc223319649" w:history="1">
+        <w:r w:rsidR="00F911EC" w:rsidRPr="002F2EC7">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Sammanfattning</w:t>
+          <w:t>Förändringar sedan föregående version</w:t>
         </w:r>
-        <w:r w:rsidR="008C4469">
+        <w:r w:rsidR="00F911EC">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008C4469">
+        <w:r w:rsidR="00F911EC">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008C4469">
+        <w:r w:rsidR="00F911EC">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc168917232 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223319649 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="008C4469">
+        <w:r w:rsidR="00F911EC">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="008C4469">
+        <w:r w:rsidR="00F911EC">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008C4469">
+        <w:r w:rsidR="00F911EC">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="008C4469">
+        <w:r w:rsidR="00F911EC">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="297233EA" w14:textId="55C3A1DF" w:rsidR="008C4469" w:rsidRDefault="00375E0E">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="6D31605C" w14:textId="6E6C9528" w:rsidR="00F911EC" w:rsidRDefault="00F911EC">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc168917233" w:history="1">
-        <w:r w:rsidR="008C4469" w:rsidRPr="009127E2">
+      <w:hyperlink w:anchor="_Toc223319650" w:history="1">
+        <w:r w:rsidRPr="002F2EC7">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Förändringar sedan föregående version</w:t>
+          <w:t>Sammanfattning</w:t>
         </w:r>
-        <w:r w:rsidR="008C4469">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008C4469">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008C4469">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc168917233 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223319650 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="008C4469">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="008C4469">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008C4469">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="008C4469">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1D3E638A" w14:textId="6CD3CDBF" w:rsidR="008C4469" w:rsidRDefault="00375E0E">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="1A4A95FF" w14:textId="4807338C" w:rsidR="00F911EC" w:rsidRDefault="00F911EC">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc168917234" w:history="1">
-        <w:r w:rsidR="008C4469" w:rsidRPr="009127E2">
+      <w:hyperlink w:anchor="_Toc223319651" w:history="1">
+        <w:r w:rsidRPr="002F2EC7">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Förutsättningar</w:t>
+          <w:t>Innehållsförteckning</w:t>
         </w:r>
-        <w:r w:rsidR="008C4469">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008C4469">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008C4469">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc168917234 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223319651 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="008C4469">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="008C4469">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008C4469">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="008C4469">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7D7D5C34" w14:textId="5CF10EC4" w:rsidR="008C4469" w:rsidRDefault="00375E0E">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="3A6912C1" w14:textId="6693DB12" w:rsidR="00F911EC" w:rsidRDefault="00F911EC">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc168917235" w:history="1">
-        <w:r w:rsidR="008C4469" w:rsidRPr="009127E2">
+      <w:hyperlink w:anchor="_Toc223319652" w:history="1">
+        <w:r w:rsidRPr="002F2EC7">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Ansvar</w:t>
+          <w:t>Bakgrund och syfte</w:t>
         </w:r>
-        <w:r w:rsidR="008C4469">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008C4469">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008C4469">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc168917235 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223319652 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="008C4469">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="008C4469">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008C4469">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="008C4469">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4D472423" w14:textId="650FA8D5" w:rsidR="008C4469" w:rsidRDefault="00375E0E">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="6C015C03" w14:textId="56F3028A" w:rsidR="00F911EC" w:rsidRDefault="00F911EC">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc168917236" w:history="1">
-        <w:r w:rsidR="008C4469" w:rsidRPr="009127E2">
+      <w:hyperlink w:anchor="_Toc223319653" w:history="1">
+        <w:r w:rsidRPr="002F2EC7">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Genomförande</w:t>
+          <w:t>Förutsättningar</w:t>
         </w:r>
-        <w:r w:rsidR="008C4469">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008C4469">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008C4469">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc168917236 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223319653 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="008C4469">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="008C4469">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008C4469">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="008C4469">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3D422643" w14:textId="4C32FB5C" w:rsidR="008C4469" w:rsidRDefault="00375E0E">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="0B33E07F" w14:textId="1AEA680E" w:rsidR="00F911EC" w:rsidRDefault="00F911EC">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc168917237" w:history="1">
-        <w:r w:rsidR="008C4469" w:rsidRPr="009127E2">
+      <w:hyperlink w:anchor="_Toc223319654" w:history="1">
+        <w:r w:rsidRPr="002F2EC7">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t xml:space="preserve">Vad </w:t>
+          <w:t>Ansvar</w:t>
         </w:r>
-        <w:r w:rsidR="008C4469" w:rsidRPr="009127E2">
-[...16 lines deleted...]
-        <w:r w:rsidR="008C4469">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008C4469">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008C4469">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc168917237 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223319654 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="008C4469">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="008C4469">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008C4469">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="008C4469">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2DC2A01F" w14:textId="221BC904" w:rsidR="008C4469" w:rsidRDefault="00375E0E">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="60380FEC" w14:textId="6CEB6F78" w:rsidR="00F911EC" w:rsidRDefault="00F911EC">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc168917238" w:history="1">
-        <w:r w:rsidR="008C4469" w:rsidRPr="009127E2">
+      <w:hyperlink w:anchor="_Toc223319655" w:history="1">
+        <w:r w:rsidRPr="002F2EC7">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t xml:space="preserve">Vad </w:t>
+          <w:t>Utförande</w:t>
         </w:r>
-        <w:r w:rsidR="008C4469" w:rsidRPr="009127E2">
-[...16 lines deleted...]
-        <w:r w:rsidR="008C4469">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008C4469">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008C4469">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc168917238 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223319655 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="008C4469">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="008C4469">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008C4469">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="008C4469">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1E859F8D" w14:textId="6757E25A" w:rsidR="008C4469" w:rsidRDefault="00375E0E">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="61C7BBE1" w14:textId="354ADC21" w:rsidR="00F911EC" w:rsidRDefault="00F911EC">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc168917239" w:history="1">
-        <w:r w:rsidR="008C4469" w:rsidRPr="009127E2">
+      <w:hyperlink w:anchor="_Toc223319656" w:history="1">
+        <w:r w:rsidRPr="002F2EC7">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Packinstruktion för patroner</w:t>
+          <w:t>Arbetsgrupp</w:t>
         </w:r>
-        <w:r w:rsidR="008C4469">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008C4469">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008C4469">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc168917239 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223319656 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="008C4469">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="008C4469">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008C4469">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="008C4469">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0746B958" w14:textId="17E86A75" w:rsidR="008C4469" w:rsidRDefault="00375E0E">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="467F9D33" w14:textId="55FDA5EB" w:rsidR="00F911EC" w:rsidRDefault="00F911EC">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc168917240" w:history="1">
-        <w:r w:rsidR="008C4469" w:rsidRPr="009127E2">
+      <w:hyperlink w:anchor="_Toc223319657" w:history="1">
+        <w:r w:rsidRPr="002F2EC7">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Användarmanual för rörpostförsändelser</w:t>
+          <w:t>Källförteckning</w:t>
         </w:r>
-        <w:r w:rsidR="008C4469">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008C4469">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008C4469">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc168917240 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223319657 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="008C4469">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="008C4469">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008C4469">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="008C4469">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3F4125A2" w14:textId="4F7161E6" w:rsidR="008C4469" w:rsidRDefault="00375E0E">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="28BE8E09" w14:textId="0141F532" w:rsidR="00F911EC" w:rsidRDefault="00F911EC">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc168917241" w:history="1">
-        <w:r w:rsidR="008C4469" w:rsidRPr="009127E2">
+      <w:hyperlink w:anchor="_Toc223319658" w:history="1">
+        <w:r w:rsidRPr="002F2EC7">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Felanmälan</w:t>
+          <w:t>Bilaga – Rörpost packningsinstruktion av provrör</w:t>
         </w:r>
-        <w:r w:rsidR="008C4469">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008C4469">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008C4469">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc168917241 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223319658 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="008C4469">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="008C4469">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008C4469">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="008C4469">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="414D8853" w14:textId="2D7861E4" w:rsidR="008C4469" w:rsidRDefault="00375E0E">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="1FC6584C" w14:textId="315BC750" w:rsidR="00B405A1" w:rsidRDefault="00D67C88" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29B03EF5" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc100327186"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc223319652"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Bakgrund och syfte</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="696C096E" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRPr="00023FF4" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Obligatoriskt innehåll.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>Bakgrund till framtagande av styrdokumentet? Vad syftar styrdokumentet till?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70B2A54A" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc100327187"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc223319653"/>
+      <w:r>
+        <w:t>Förutsättningar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="2FEC30F5" w14:textId="5127A8D9" w:rsidR="00EE3CE8" w:rsidRPr="00EE3CE8" w:rsidRDefault="00EE3CE8" w:rsidP="00EE3CE8">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:t>SÄS har ett omfattande rörpostsystem som innefattar ett flertal av SÄS avdelningar och övriga enheter. Rörpostsystemet är inte ett slutet system och försändelser som skickas via rörpost är inte spårbara. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="131F0557" w14:textId="77777777" w:rsidR="00EE3CE8" w:rsidRPr="00EE3CE8" w:rsidRDefault="00EE3CE8" w:rsidP="00EE3CE8">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:t>Varje år skickas cirka 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE3CE8">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...4 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-      </w:pPr>
-[...57 lines deleted...]
-      </w:hyperlink>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:t>000</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:t>000 f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:t>rs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:t>ndelser via r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:t>rpost p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:t xml:space="preserve"> S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>Ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:t>S. R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:t>rpost skickas via tv</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:t xml:space="preserve"> olika modeller av patroner; gula patroner (f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:t>r provr</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:t>r med elektronisk best</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:t>llning) och r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:t>da patroner (f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:t xml:space="preserve">r </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:t>vriga prover,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:t>microtainerr</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:t>r</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:t>samt provr</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:t>r med pappersremiss). </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5673B523" w14:textId="3C99C1B8" w:rsidR="008C4469" w:rsidRDefault="00375E0E">
-[...68 lines deleted...]
-      </w:hyperlink>
+    <w:p w14:paraId="281CA862" w14:textId="77777777" w:rsidR="00EE3CE8" w:rsidRPr="00EE3CE8" w:rsidRDefault="00EE3CE8" w:rsidP="00EE3CE8">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:t>Felpackade patroner kan orsaka stopp i systemet, vilket dels kan leda till fördröjning av akuta prover, dels medföra stora kostnader. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2FF8E984" w14:textId="7CFA7524" w:rsidR="008C4469" w:rsidRDefault="00375E0E">
-[...68 lines deleted...]
-      </w:hyperlink>
+    <w:p w14:paraId="6E747FE8" w14:textId="77777777" w:rsidR="00EE3CE8" w:rsidRPr="00EE3CE8" w:rsidRDefault="00EE3CE8" w:rsidP="00EE3CE8">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:t>De flesta rörpoststationerna töms manuellt medan rörpost som skickas till kem </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:t>lab</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:t>, mikrobiologen och blodcentralen töms automatiskt av en maskin. För att undvika till exempel stickskador och stopp i systemet, är det viktigt att ta hänsyn till vad som skickas via rörpost samt att rörpostförsändelser är rätt packade. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7B2332B5" w14:textId="08EEAC2B" w:rsidR="008C4469" w:rsidRDefault="00375E0E">
-[...110 lines deleted...]
-      <w:r w:rsidRPr="005A24CD">
+    <w:p w14:paraId="065BCBFD" w14:textId="77777777" w:rsidR="00EE3CE8" w:rsidRDefault="00EE3CE8" w:rsidP="00EE3CE8">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE3CE8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>OBS!</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A24CD">
-        <w:t xml:space="preserve"> Patroner får inte under några omständigheter rengöras med handsprit då detta skadar patronens ytskikt.</w:t>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:t> Patroner får inte under några omständigheter rengöras med handsprit då detta skadar patronens ytskikt. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4436E766" w14:textId="4B213270" w:rsidR="005A24CD" w:rsidRPr="005A24CD" w:rsidRDefault="005A24CD" w:rsidP="0046681B">
-[...4 lines deleted...]
-      <w:r w:rsidRPr="005A24CD">
+    <w:p w14:paraId="5F38696A" w14:textId="77777777" w:rsidR="00EE3CE8" w:rsidRPr="00EE3CE8" w:rsidRDefault="00EE3CE8" w:rsidP="00EE3CE8">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc223319654"/>
+      <w:r w:rsidRPr="00EE3CE8">
         <w:t>Ansvar</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="09580CA0" w14:textId="77777777" w:rsidR="005A24CD" w:rsidRPr="005A24CD" w:rsidRDefault="005A24CD" w:rsidP="00F044B9">
-[...45 lines deleted...]
-      <w:r w:rsidRPr="005A24CD">
+    <w:p w14:paraId="1230FD60" w14:textId="77777777" w:rsidR="00EE3CE8" w:rsidRPr="00EE3CE8" w:rsidRDefault="00EE3CE8" w:rsidP="00EE3CE8">
+      <w:pPr>
+        <w:ind w:right="-143"/>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Verksamheten/enheten </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C74F4A2" w14:textId="77777777" w:rsidR="00EE3CE8" w:rsidRPr="00EE3CE8" w:rsidRDefault="00EE3CE8" w:rsidP="00EE3CE8">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:t>Avsändande verksamhet/enhet ansvarar för att patronen är packad på ett korrekt sätt och skickas till rätt destination. Respektive </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:t>vårdenhets-chef</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:t>/enhetschef ansvarar för att implementera rutinen och se till att den efterlevs i verksamheten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DD9E3DD" w14:textId="77777777" w:rsidR="00EE3CE8" w:rsidRPr="00EE3CE8" w:rsidRDefault="00EE3CE8" w:rsidP="00EE3CE8">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Västfastigheter </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B075640" w14:textId="77777777" w:rsidR="00EE3CE8" w:rsidRPr="00EE3CE8" w:rsidRDefault="00EE3CE8" w:rsidP="00EE3CE8">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:t>Västfastigheter ansvarar för driften av rörposten, både system och patroner. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D256D25" w14:textId="77777777" w:rsidR="00EE3CE8" w:rsidRPr="00EE3CE8" w:rsidRDefault="00EE3CE8" w:rsidP="00EE3CE8">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7084F565" w14:textId="0AAD612F" w:rsidR="009A32ED" w:rsidRPr="005218AA" w:rsidRDefault="009A32ED" w:rsidP="00EE3CE8">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37C7076C" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRPr="00065A6B" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc100327192"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc223319655"/>
+      <w:r w:rsidRPr="00065A6B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Utförande</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p w14:paraId="7850F3F3" w14:textId="77777777" w:rsidR="00EE3CE8" w:rsidRPr="00EE3CE8" w:rsidRDefault="00EE3CE8" w:rsidP="00EE3CE8">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:t>Vad </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>får inte</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A24CD">
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:t> skickas via rörpost? </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="284EB0FC" w14:textId="77777777" w:rsidR="005A24CD" w:rsidRPr="005A24CD" w:rsidRDefault="005A24CD" w:rsidP="00F044B9">
-[...1 lines deleted...]
-        <w:t>Alla prover kan inte skickas via rörpost p.g.a. risk för felaktiga provsvar.</w:t>
+    <w:p w14:paraId="54ABB35A" w14:textId="77777777" w:rsidR="00EE3CE8" w:rsidRPr="00EE3CE8" w:rsidRDefault="00EE3CE8" w:rsidP="00EE3CE8">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:t>Alla prover kan inte skickas via rörpost p.g.a. risk för felaktiga provsvar. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DE8807F" w14:textId="567612D4" w:rsidR="005A24CD" w:rsidRPr="005A24CD" w:rsidRDefault="005A24CD" w:rsidP="00F044B9">
-[...4 lines deleted...]
-        <w:r w:rsidRPr="00450357">
+    <w:p w14:paraId="5A0C6A1F" w14:textId="77777777" w:rsidR="00EE3CE8" w:rsidRPr="00EE3CE8" w:rsidRDefault="00EE3CE8" w:rsidP="00EE3CE8">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:t>Kontrollera i </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00EE3CE8">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Analyslista</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="005A24CD">
-[...4 lines deleted...]
-        <w:t>medicins provinlämning. Vid frågor och vägledning angående prover, kontakta laboratoriemedicin.</w:t>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:t> om blodprov för skickas med rörpost. Kan prover inte skickas via rörpost lämnas dessa direkt till laboratoriemedicins provinlämning. Vid frågor och vägledning angående prover, kontakta laboratoriemedicin. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B9676E2" w14:textId="77777777" w:rsidR="005A24CD" w:rsidRPr="005A24CD" w:rsidRDefault="005A24CD" w:rsidP="00F044B9">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="005A24CD">
+    <w:p w14:paraId="29500CB7" w14:textId="77777777" w:rsidR="00EE3CE8" w:rsidRPr="00EE3CE8" w:rsidRDefault="00EE3CE8" w:rsidP="00EE3CE8">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:t>Annat som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE3CE8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>inte</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A24CD">
-        <w:t xml:space="preserve"> får skickas via rörpost är:</w:t>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:t> får skickas via rörpost är: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="265B8190" w14:textId="77777777" w:rsidR="005A24CD" w:rsidRPr="005A24CD" w:rsidRDefault="005A24CD" w:rsidP="00F044B9">
-[...4 lines deleted...]
-        <w:t>Personliga tillhörigheter (t.ex. kläder och värdesaker).</w:t>
+    <w:p w14:paraId="7F04A011" w14:textId="77777777" w:rsidR="00EE3CE8" w:rsidRPr="00EE3CE8" w:rsidRDefault="00EE3CE8" w:rsidP="00EE3CE8">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:t>Personliga tillhörigheter (t.ex. kläder och värdesaker). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F863367" w14:textId="77777777" w:rsidR="005A24CD" w:rsidRPr="005A24CD" w:rsidRDefault="005A24CD" w:rsidP="00F044B9">
-[...4 lines deleted...]
-        <w:t>Kanyler inkl andra vassa föremål.</w:t>
+    <w:p w14:paraId="6F7DB957" w14:textId="77777777" w:rsidR="00EE3CE8" w:rsidRPr="00EE3CE8" w:rsidRDefault="00EE3CE8" w:rsidP="00EE3CE8">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:t>Kanyler </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:t>inkl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:t> andra vassa föremål. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A6EB1D5" w14:textId="77777777" w:rsidR="005A24CD" w:rsidRPr="005A24CD" w:rsidRDefault="005A24CD" w:rsidP="00F044B9">
-[...4 lines deleted...]
-        <w:t>Personuppgifter som t.ex. journaler och hälsodeklarationer.</w:t>
+    <w:p w14:paraId="453C2089" w14:textId="77777777" w:rsidR="00EE3CE8" w:rsidRPr="00EE3CE8" w:rsidRDefault="00EE3CE8" w:rsidP="00EE3CE8">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:t>Personuppgifter som t.ex. journaler och hälsodeklarationer. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03A93A29" w14:textId="77777777" w:rsidR="005A24CD" w:rsidRDefault="005A24CD" w:rsidP="00F044B9">
-[...4 lines deleted...]
-        <w:t>Läkemedel.</w:t>
+    <w:p w14:paraId="2EB91132" w14:textId="77777777" w:rsidR="00EE3CE8" w:rsidRPr="00EE3CE8" w:rsidRDefault="00EE3CE8" w:rsidP="00EE3CE8">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:t>Läkemedel. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22E6C3AE" w14:textId="6306A8A1" w:rsidR="00A67E8D" w:rsidRPr="005A24CD" w:rsidRDefault="00A67E8D" w:rsidP="00184F83">
-[...13 lines deleted...]
-        <w:r w:rsidRPr="03286111">
+    <w:p w14:paraId="0CD57473" w14:textId="77777777" w:rsidR="00EE3CE8" w:rsidRPr="00EE3CE8" w:rsidRDefault="00EE3CE8" w:rsidP="00EE3CE8">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:t>För hantering av kvarglömda eller upphittade kläder och värdesaker, se riktlinje </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00EE3CE8">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Värdesaker och tillhörigheter.</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0E28DB17" w14:textId="4382666F" w:rsidR="005A24CD" w:rsidRPr="005A24CD" w:rsidRDefault="005A24CD" w:rsidP="00D81A8C">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="005A24CD">
+    <w:p w14:paraId="65E96EAD" w14:textId="77777777" w:rsidR="00EE3CE8" w:rsidRPr="00EE3CE8" w:rsidRDefault="00EE3CE8" w:rsidP="00EE3CE8">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:t>Vad </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE3CE8">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>får</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A24CD">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:t> skickas via rörpost?  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5069AA91" w14:textId="77777777" w:rsidR="005A24CD" w:rsidRPr="005A24CD" w:rsidRDefault="005A24CD" w:rsidP="00D81A8C">
-[...5 lines deleted...]
-        <w:t>Röd patron</w:t>
+    <w:p w14:paraId="613009E9" w14:textId="77777777" w:rsidR="00EE3CE8" w:rsidRDefault="00EE3CE8" w:rsidP="00EE3CE8">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Röd patron </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00C152C6" w14:textId="77777777" w:rsidR="005A24CD" w:rsidRPr="005A24CD" w:rsidRDefault="005A24CD" w:rsidP="00D81A8C">
-[...6 lines deleted...]
-        <w:t>Exempel:</w:t>
+    <w:p w14:paraId="27EA68EB" w14:textId="078700A2" w:rsidR="00EE3CE8" w:rsidRPr="00EE3CE8" w:rsidRDefault="00EE3CE8" w:rsidP="00EE3CE8">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:t>Exempel: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13911E18" w14:textId="77777777" w:rsidR="005A24CD" w:rsidRPr="005A24CD" w:rsidRDefault="005A24CD" w:rsidP="00D81A8C">
-[...11 lines deleted...]
-        <w:t>Remisser.</w:t>
+    <w:p w14:paraId="66C7D191" w14:textId="77777777" w:rsidR="00EE3CE8" w:rsidRPr="00EE3CE8" w:rsidRDefault="00EE3CE8" w:rsidP="00EE3CE8">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:t>Remisser. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="413C3FFC" w14:textId="77777777" w:rsidR="005A24CD" w:rsidRPr="005A24CD" w:rsidRDefault="005A24CD" w:rsidP="00D81A8C">
-[...11 lines deleted...]
-        <w:t>Provrör.</w:t>
+    <w:p w14:paraId="1ABF8B7C" w14:textId="77777777" w:rsidR="00EE3CE8" w:rsidRPr="00EE3CE8" w:rsidRDefault="00EE3CE8" w:rsidP="00EE3CE8">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:t>Provrör. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F6F6D8B" w14:textId="77777777" w:rsidR="005A24CD" w:rsidRPr="005A24CD" w:rsidRDefault="005A24CD" w:rsidP="00AB4E0F">
-[...4 lines deleted...]
-        <w:t>Gul patron</w:t>
+    <w:p w14:paraId="5DD238E0" w14:textId="77777777" w:rsidR="00EE3CE8" w:rsidRDefault="00EE3CE8" w:rsidP="00EE3CE8">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Gul patron </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30CA3820" w14:textId="77777777" w:rsidR="005A24CD" w:rsidRPr="005A24CD" w:rsidRDefault="005A24CD" w:rsidP="005A24CD">
-[...4 lines deleted...]
-        <w:r w:rsidRPr="005A24CD">
+    <w:p w14:paraId="38E0B4F9" w14:textId="73B40FE2" w:rsidR="00EE3CE8" w:rsidRPr="00EE3CE8" w:rsidRDefault="00EE3CE8" w:rsidP="00EE3CE8">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:t>Endast avsedda provrör får användas, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00EE3CE8">
           <w:rPr>
-            <w:color w:val="006298" w:themeColor="hyperlink"/>
-            <w:u w:val="single"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>se packinstruktion</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="005A24CD">
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:t>. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58D7FA2A" w14:textId="53B3D270" w:rsidR="005A24CD" w:rsidRPr="005A24CD" w:rsidRDefault="005A24CD" w:rsidP="00AB4E0F">
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="8"/>
+    <w:p w14:paraId="1F8B8E26" w14:textId="77777777" w:rsidR="00EE3CE8" w:rsidRPr="00EE3CE8" w:rsidRDefault="00EE3CE8" w:rsidP="00EE3CE8">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:t>Packinstruktion för patroner </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="70A51597" w14:textId="5D299730" w:rsidR="005A24CD" w:rsidRPr="005A24CD" w:rsidRDefault="002941A6" w:rsidP="005A24CD">
-[...6 lines deleted...]
-        <w:r w:rsidR="005A24CD" w:rsidRPr="005A24CD">
+    <w:p w14:paraId="47D90B8A" w14:textId="77777777" w:rsidR="00EE3CE8" w:rsidRPr="00EE3CE8" w:rsidRDefault="00EE3CE8" w:rsidP="00EE3CE8">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId10" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00EE3CE8">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Se packinstruktion</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="005A24CD" w:rsidRPr="005A24CD">
-[...5 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:t>. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="083A371F" w14:textId="4FAA8AF9" w:rsidR="005A24CD" w:rsidRPr="005A24CD" w:rsidRDefault="005A24CD" w:rsidP="00AB4E0F">
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="9"/>
+    <w:p w14:paraId="6C9C8EC3" w14:textId="77777777" w:rsidR="00EE3CE8" w:rsidRPr="00EE3CE8" w:rsidRDefault="00EE3CE8" w:rsidP="00EE3CE8">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:t>Användarmanual för rörpostförsändelser </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3C615E14" w14:textId="52D1D352" w:rsidR="005A24CD" w:rsidRPr="005A24CD" w:rsidRDefault="005A24CD" w:rsidP="03286111">
-      <w:r>
+    <w:p w14:paraId="4D1DC2AE" w14:textId="77777777" w:rsidR="00EE3CE8" w:rsidRPr="00EE3CE8" w:rsidRDefault="00EE3CE8" w:rsidP="00EE3CE8">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE3CE8">
         <w:t>S</w:t>
       </w:r>
-      <w:hyperlink r:id="rId14">
-        <w:r w:rsidRPr="03286111">
+      <w:hyperlink r:id="rId11" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00EE3CE8">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t xml:space="preserve">e instruktionsfilm i </w:t>
+          <w:t>e instruktionsfilm i </w:t>
         </w:r>
-        <w:r w:rsidR="496DFA9D" w:rsidRPr="03286111">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00EE3CE8">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>VGRplayer.</w:t>
+          <w:t>VGRplayer</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00EE3CE8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7E62F97B" w14:textId="3FC5A619" w:rsidR="005A24CD" w:rsidRPr="005A24CD" w:rsidRDefault="005A24CD" w:rsidP="005F59AB">
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="10"/>
+    <w:p w14:paraId="09C26029" w14:textId="77777777" w:rsidR="00EE3CE8" w:rsidRPr="00EE3CE8" w:rsidRDefault="00EE3CE8" w:rsidP="00EE3CE8">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:t>Felanmälan </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3609EA2E" w14:textId="77777777" w:rsidR="005A24CD" w:rsidRPr="005A24CD" w:rsidRDefault="005A24CD" w:rsidP="005F59AB">
-[...1 lines deleted...]
-        <w:t>Felanmälan sker via Weblord enligt ordinarie rutin. Om en patron är skadad ska den inte användas i rörpostsystem; kontakta driftansvarig (Västfastigheter) för åtgärd.</w:t>
+    <w:p w14:paraId="00EFBB4C" w14:textId="77777777" w:rsidR="00EE3CE8" w:rsidRPr="00EE3CE8" w:rsidRDefault="00EE3CE8" w:rsidP="00EE3CE8">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:t>Felanmälan sker via </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:t>Weblord</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:t> enligt ordinarie rutin. Om en patron är skadad ska den inte användas i rörpostsystem; kontakta driftansvarig (Västfastigheter) för åtgärd. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3569C259" w14:textId="78FC78F9" w:rsidR="005A24CD" w:rsidRPr="005A24CD" w:rsidRDefault="005A24CD" w:rsidP="005F59AB">
-[...4 lines deleted...]
-      <w:r w:rsidRPr="005A24CD">
+    <w:p w14:paraId="20152966" w14:textId="77777777" w:rsidR="00EE3CE8" w:rsidRDefault="00EE3CE8" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55F2C9B3" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r>
         <w:t>Uppföljning</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w14:paraId="3551AFCB" w14:textId="77777777" w:rsidR="005A24CD" w:rsidRPr="005A24CD" w:rsidRDefault="005A24CD" w:rsidP="005F59AB">
-[...1 lines deleted...]
-        <w:t>Avsteg från denna rutin dokumenteras i Melior om rutinen är kopplad till patient. Övriga orsaker till avsteg från rutinen rapporteras i MedControl PRO.</w:t>
+    <w:p w14:paraId="09E26B33" w14:textId="77777777" w:rsidR="00EE3CE8" w:rsidRPr="00EE3CE8" w:rsidRDefault="00EE3CE8" w:rsidP="00EE3CE8">
+      <w:bookmarkStart w:id="14" w:name="_Toc100327193"/>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:t xml:space="preserve">Avsteg från denna rutin dokumenteras i Melior om rutinen är kopplad till patient. Övriga orsaker till avsteg från rutinen rapporteras i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:t>MedControl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:t xml:space="preserve"> PRO. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F0AAB39" w14:textId="0C7FEBEF" w:rsidR="005A24CD" w:rsidRPr="005F59AB" w:rsidRDefault="005A24CD" w:rsidP="005F59AB">
+    <w:p w14:paraId="495C4349" w14:textId="77777777" w:rsidR="00EE3CE8" w:rsidRDefault="00EE3CE8" w:rsidP="00EE3CE8">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A24CD">
-        <w:t>Användandet av rörpost följs upp via MedControlPRO och rapporterade avvikelser.</w:t>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:t xml:space="preserve">Användandet av rörpost följs upp via </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:t>MedControlPRO</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:t xml:space="preserve"> och rapporterade avvikelser. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77576DAA" w14:textId="2B368682" w:rsidR="005A24CD" w:rsidRPr="005A24CD" w:rsidRDefault="005A24CD" w:rsidP="00D81A8C">
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="12"/>
+    <w:p w14:paraId="46F80C1F" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRPr="000D04ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc100327194"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc223319656"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r w:rsidRPr="000D04ED">
+        <w:t>Arbetsgrupp</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7017094B" w14:textId="77777777" w:rsidR="005A24CD" w:rsidRPr="005A24CD" w:rsidRDefault="005A24CD" w:rsidP="00D81A8C">
-[...3 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="79D3D8C4" w14:textId="77777777" w:rsidR="00EE3CE8" w:rsidRPr="00EE3CE8" w:rsidRDefault="00EE3CE8" w:rsidP="00EE3CE8">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="03286111">
+      <w:bookmarkStart w:id="17" w:name="_Toc100327195"/>
+      <w:r w:rsidRPr="00EE3CE8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>För innehållet svarar</w:t>
+        <w:t xml:space="preserve">För innehållet svarar </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08F3C701" w14:textId="3B05C113" w:rsidR="7D138B04" w:rsidRDefault="7D138B04" w:rsidP="5D7B4FDA">
-[...9 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="37021D35" w14:textId="41A5344A" w:rsidR="00EE3CE8" w:rsidRPr="00EE3CE8" w:rsidRDefault="00EE3CE8" w:rsidP="00EE3CE8">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:t xml:space="preserve">Jennie Wessbo strateg lokal och service SÄS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66DB3C0A" w14:textId="77147D38" w:rsidR="00EE3CE8" w:rsidRPr="00EE3CE8" w:rsidRDefault="00EE3CE8" w:rsidP="00EE3CE8">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:t>Chr</w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">Jennie Wessbo </w:t>
-[...11 lines deleted...]
-        <w:t>service SÄS</w:t>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:t xml:space="preserve">stina Martinsson administrativ koordinator lokal och service SÄS </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A0C9801" w14:textId="45A6C40B" w:rsidR="005A24CD" w:rsidRDefault="2AFA3D93" w:rsidP="00CB13CF">
-[...20 lines deleted...]
-        <w:t>SÄS</w:t>
+    <w:p w14:paraId="7732087D" w14:textId="77777777" w:rsidR="00EE3CE8" w:rsidRPr="00EE3CE8" w:rsidRDefault="00EE3CE8" w:rsidP="00EE3CE8">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:t xml:space="preserve">Representant från laboratoriemedicin, SU/SÄS </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18BF29CB" w14:textId="17FE6039" w:rsidR="03286111" w:rsidRDefault="005A24CD">
-[...26 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="330CDD4D" w14:textId="77777777" w:rsidR="00EE3CE8" w:rsidRPr="00EE3CE8" w:rsidRDefault="00EE3CE8" w:rsidP="00EE3CE8">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A24CD">
+      <w:r w:rsidRPr="00EE3CE8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Remissinstanser</w:t>
+        <w:t xml:space="preserve">Remissinstanser </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02DF72C3" w14:textId="77777777" w:rsidR="00CB13CF" w:rsidRDefault="005A24CD">
-[...6 lines deleted...]
-        <w:t>Medicinskt beredningsråd, SÄS</w:t>
+    <w:p w14:paraId="3A8ACABC" w14:textId="77777777" w:rsidR="00EE3CE8" w:rsidRDefault="00EE3CE8" w:rsidP="00EE3CE8">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:t xml:space="preserve">Medicinskt beredningsråd, SÄS </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51424B86" w14:textId="77777777" w:rsidR="005A24CD" w:rsidRPr="005A24CD" w:rsidRDefault="005A24CD">
-[...6 lines deleted...]
-        <w:t>Verksamhetschefer, SÄS</w:t>
+    <w:p w14:paraId="3020C49E" w14:textId="77777777" w:rsidR="00EE3CE8" w:rsidRDefault="00EE3CE8" w:rsidP="00EE3CE8">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:t xml:space="preserve">Verksamhetschefer, SÄS </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06581C76" w14:textId="7E7A0C0E" w:rsidR="03286111" w:rsidRDefault="03286111" w:rsidP="00CB13CF">
-[...9 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="188AE2C8" w14:textId="79904E82" w:rsidR="009A32ED" w:rsidRPr="000D04ED" w:rsidRDefault="009A32ED" w:rsidP="00EE3CE8">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc223319657"/>
+      <w:r w:rsidRPr="000D04ED">
+        <w:t>Källförteckning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
-    <w:p w14:paraId="775845B8" w14:textId="77777777" w:rsidR="005A24CD" w:rsidRPr="005A24CD" w:rsidRDefault="005A24CD" w:rsidP="00D81A8C">
-[...81 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="087EDC8C" w14:textId="77777777" w:rsidR="00EE3CE8" w:rsidRPr="00EE3CE8" w:rsidRDefault="00EE3CE8" w:rsidP="00EE3CE8">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:t>Användarmanual för rörpostförsändelser. Västfastigheter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE3CE8">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId15">
-        <w:r w:rsidR="73436F6C" w:rsidRPr="03286111">
+      <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00EE3CE8">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://player.vgregion.se</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="471EA32C" w14:textId="0CD5754F" w:rsidR="001E6B50" w:rsidRPr="005A24CD" w:rsidRDefault="001E6B50" w:rsidP="00D81A8C">
-[...8 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="05DF952B" w14:textId="77777777" w:rsidR="00EE3CE8" w:rsidRPr="00EE3CE8" w:rsidRDefault="00EE3CE8" w:rsidP="00EE3CE8">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:t>Värdesaker och tillhörigheter. Sjukhusövergripande riktlinje, SÄS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE3CE8">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId16">
-        <w:r w:rsidR="6C7F3F11" w:rsidRPr="03286111">
+      <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00EE3CE8">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://insidan.vgregion.se</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00EE3CE8">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="38553867" w14:textId="77777777" w:rsidR="005A24CD" w:rsidRPr="005A24CD" w:rsidRDefault="005A24CD" w:rsidP="005A24CD">
+    <w:p w14:paraId="40AA233F" w14:textId="194CF3C9" w:rsidR="00460E13" w:rsidRDefault="00460E13">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="005A24CD">
+      <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="386191E6" w14:textId="19665F9C" w:rsidR="005A24CD" w:rsidRPr="005A24CD" w:rsidRDefault="005A24CD" w:rsidP="00C215FD">
-[...18 lines deleted...]
-      <w:bookmarkEnd w:id="15"/>
+    <w:p w14:paraId="3831227D" w14:textId="1EFCBAC4" w:rsidR="009C6C0C" w:rsidRDefault="00460E13" w:rsidP="00460E13">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc223319658"/>
+      <w:r w:rsidRPr="00460E13">
+        <w:t xml:space="preserve">Bilaga – Rörpost </w:t>
+      </w:r>
+      <w:r>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00460E13">
+        <w:t>ackningsinstruktion av provrör</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+      <w:r w:rsidRPr="00460E13">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
+    <w:p w14:paraId="578F2A9B" w14:textId="43B084CD" w:rsidR="00460E13" w:rsidRPr="00460E13" w:rsidRDefault="00460E13" w:rsidP="00460E13"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
-[...1 lines deleted...]
-        <w:tblInd w:w="992" w:type="dxa"/>
+        <w:tblStyle w:val="Tabellrutnt"/>
+        <w:tblW w:w="8760" w:type="dxa"/>
+        <w:tblInd w:w="567" w:type="dxa"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
-        <w:tblCaption w:val="Packinstruktion för provrör med gul patron"/>
-        <w:tblDescription w:val="Tabellen har en gul bakgrund som motsvarar rörpostpatronens färg. texten beskriver hur provrör ska förpackas i patronen. "/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7927"/>
+        <w:gridCol w:w="8760"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005A24CD" w:rsidRPr="005A24CD" w14:paraId="3E53F1EB" w14:textId="77777777">
+      <w:tr w:rsidR="00460E13" w14:paraId="27A98BDB" w14:textId="77777777" w:rsidTr="00460E13">
+        <w:trPr>
+          <w:trHeight w:val="7333"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7927" w:type="dxa"/>
+            <w:tcW w:w="8760" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           </w:tcPr>
-          <w:p w14:paraId="1226ED2A" w14:textId="77777777" w:rsidR="005A24CD" w:rsidRPr="005A24CD" w:rsidRDefault="005A24CD" w:rsidP="005A24CD">
+          <w:p w14:paraId="1BB8562E" w14:textId="77777777" w:rsidR="00460E13" w:rsidRDefault="00460E13" w:rsidP="00460E13">
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:ind w:left="164"/>
             </w:pPr>
-            <w:r w:rsidRPr="005A24CD">
-[...5 lines deleted...]
-              <w:t>GUL PATRON</w:t>
+            <w:r w:rsidRPr="00460E13">
+              <w:t>GUL PATRON </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A65181B" w14:textId="77777777" w:rsidR="005A24CD" w:rsidRPr="005A24CD" w:rsidRDefault="005A24CD" w:rsidP="005A24CD">
+          <w:p w14:paraId="71CE3152" w14:textId="75821DA6" w:rsidR="00460E13" w:rsidRPr="00460E13" w:rsidRDefault="00460E13" w:rsidP="00460E13">
             <w:pPr>
-              <w:spacing w:after="80" w:line="264" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="164"/>
+              <w:ind w:left="164" w:right="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="005A24CD">
-              <w:t xml:space="preserve">Gula patroner har insatser för att skicka provrör med elektronisk beställning. Provrören hanteras helt automatiserat vid ankomst till laboratoriet. </w:t>
+            <w:r w:rsidRPr="00460E13">
+              <w:t>Gula patroner har insatser för att skicka provrör med elektronisk beställning. Provrören hanteras helt automatiserat vid ankomst till laboratoriet.  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="135AB853" w14:textId="77777777" w:rsidR="005A24CD" w:rsidRPr="005A24CD" w:rsidRDefault="005A24CD" w:rsidP="005A24CD">
+          <w:p w14:paraId="0E471126" w14:textId="77777777" w:rsidR="00460E13" w:rsidRPr="00460E13" w:rsidRDefault="00460E13" w:rsidP="00460E13">
             <w:pPr>
-              <w:spacing w:after="80" w:line="264" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="164"/>
+              <w:ind w:left="164" w:right="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="005A24CD">
-              <w:t xml:space="preserve">Provrören trycks ner i hålen - var noga med att trycka ner rören i insatsen så att det känns att de sitter fast. När två provrör placeras i samma hål, tryck in dem åt samma håll. </w:t>
+            <w:r w:rsidRPr="00460E13">
+              <w:t>Provrören trycks ner i hålen - var noga med att trycka ner rören i insatsen så att det känns att de sitter fast. När två provrör placeras i samma hål, tryck in dem åt samma håll.  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A5E0D04" w14:textId="77777777" w:rsidR="005A24CD" w:rsidRPr="005A24CD" w:rsidRDefault="005A24CD" w:rsidP="005A24CD">
+          <w:p w14:paraId="5769AA1B" w14:textId="77777777" w:rsidR="00460E13" w:rsidRPr="00460E13" w:rsidRDefault="00460E13" w:rsidP="00460E13">
             <w:pPr>
-              <w:spacing w:after="80" w:line="264" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="164"/>
+              <w:ind w:left="164" w:right="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="005A24CD">
+            <w:r w:rsidRPr="00460E13">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Endast</w:t>
             </w:r>
-            <w:r w:rsidRPr="005A24CD">
-              <w:t xml:space="preserve"> provrören på denna bild får packas i gul patron – </w:t>
+            <w:r w:rsidRPr="00460E13">
+              <w:t> provrören på denna bild får packas i gul patron – </w:t>
             </w:r>
-            <w:r w:rsidRPr="005A24CD">
+            <w:r w:rsidRPr="00460E13">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>ingenting annat!</w:t>
             </w:r>
+            <w:r w:rsidRPr="00460E13">
+              <w:t> </w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="25260329" w14:textId="77777777" w:rsidR="005A24CD" w:rsidRPr="005A24CD" w:rsidRDefault="005A24CD" w:rsidP="005A24CD">
+          <w:p w14:paraId="4BF596DD" w14:textId="7A222B34" w:rsidR="00460E13" w:rsidRDefault="00460E13" w:rsidP="00460E13">
             <w:pPr>
-              <w:spacing w:after="80" w:line="264" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="164"/>
+              <w:ind w:left="164" w:right="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="005A24CD">
-[...19 lines deleted...]
-            <w:r w:rsidRPr="005A24CD">
+            <w:r w:rsidRPr="00460E13">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6829FC4B" wp14:editId="505635F6">
-                  <wp:extent cx="4878000" cy="1742400"/>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0FA8F77D" wp14:editId="4373B4F1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>130033</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>679592</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="4876800" cy="1733550"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="1" name="Bildobjekt 1" descr="Foto på provrör med olikfärgade korkar som ligger på en bordsskiva. Bredvid provrören står en gul rörpostbehållare (patron) packad med provrör.  "/>
+                  <wp:wrapTight wrapText="bothSides">
+                    <wp:wrapPolygon edited="0">
+                      <wp:start x="0" y="0"/>
+                      <wp:lineTo x="0" y="21363"/>
+                      <wp:lineTo x="21516" y="21363"/>
+                      <wp:lineTo x="21516" y="0"/>
+                      <wp:lineTo x="0" y="0"/>
+                    </wp:wrapPolygon>
+                  </wp:wrapTight>
+                  <wp:docPr id="441285452" name="Bildobjekt 6" descr="Foto på provrör med olikfärgade korkar som ligger på en bordsskiva. Bredvid provrören står en gul rörpostbehållare (patron) packad med provrör.  "/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1" name="Bildobjekt 1" descr="Foto på provrör med olikfärgade korkar som ligger på en bordsskiva. Bredvid provrören står en gul rörpostbehållare (patron) packad med provrör.  "/>
-                          <pic:cNvPicPr/>
+                          <pic:cNvPr id="0" name="Picture 23" descr="Foto på provrör med olikfärgade korkar som ligger på en bordsskiva. Bredvid provrören står en gul rörpostbehållare (patron) packad med provrör.  "/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId17"/>
+                          <a:blip r:embed="rId14">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr>
+                        <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="4878000" cy="1742400"/>
+                            <a:ext cx="4876800" cy="1733550"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
-                </wp:inline>
+                </wp:anchor>
               </w:drawing>
+            </w:r>
+            <w:r w:rsidRPr="00460E13">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OBS!</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00460E13">
+              <w:t> Prov taget i </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00460E13">
+              <w:t>microtainerrör</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00460E13">
+              <w:t> (kapillära) får </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00460E13">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>inte</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00460E13">
+              <w:t> skickas i dessa rörpostpatroner. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7B3E59DD" w14:textId="42695956" w:rsidR="03286111" w:rsidRDefault="03286111" w:rsidP="03286111">
-[...5 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="3CC411A8" w14:textId="77777777" w:rsidR="00460E13" w:rsidRDefault="00460E13" w:rsidP="00460E13"/>
+    <w:p w14:paraId="2A9EAE1E" w14:textId="6E7C6967" w:rsidR="002B54E3" w:rsidRDefault="002B54E3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="992" w:type="dxa"/>
+        <w:tblInd w:w="567" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
-        <w:tblCaption w:val="Packinstruktion för provrör med röd patron"/>
-        <w:tblDescription w:val="Tabellen har en rör bakgrund som motsvarar rörpostpatronens färg. Texten beskriver hur provrör ska förpackas i patronen tillsammans med pappersremiss."/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7927"/>
+        <w:gridCol w:w="8352"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005A24CD" w:rsidRPr="005A24CD" w14:paraId="5D9F1DC6" w14:textId="77777777" w:rsidTr="00E140FC">
+      <w:tr w:rsidR="002B54E3" w14:paraId="6574E3B7" w14:textId="77777777" w:rsidTr="002B54E3">
+        <w:trPr>
+          <w:trHeight w:val="7923"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7927" w:type="dxa"/>
+            <w:tcW w:w="8919" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
           </w:tcPr>
-          <w:p w14:paraId="55AFB1BF" w14:textId="77777777" w:rsidR="005A24CD" w:rsidRPr="000B5266" w:rsidRDefault="005A24CD" w:rsidP="005A24CD">
+          <w:p w14:paraId="26D012E2" w14:textId="77777777" w:rsidR="002B54E3" w:rsidRPr="002B54E3" w:rsidRDefault="002B54E3" w:rsidP="002B54E3">
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="32"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000B5266">
+            <w:r w:rsidRPr="002B54E3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="32"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
-              <w:t>RÖD PATRON</w:t>
+              <w:t>RÖD PATRON </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5042C759" w14:textId="77777777" w:rsidR="005A24CD" w:rsidRPr="000B5266" w:rsidRDefault="005A24CD" w:rsidP="005A24CD">
+          <w:p w14:paraId="177132A8" w14:textId="77777777" w:rsidR="002B54E3" w:rsidRPr="002B54E3" w:rsidRDefault="002B54E3" w:rsidP="002B54E3">
             <w:pPr>
-              <w:spacing w:after="80" w:line="264" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="164"/>
               <w:rPr>
-                <w:color w:val="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000B5266">
+            <w:r w:rsidRPr="002B54E3">
               <w:rPr>
-                <w:color w:val="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I röd patron skickas övriga prover, microtainerrör samt provrör med pappersremiss. </w:t>
+              <w:t>I röd patron skickas övriga prover, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B54E3">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>microtainerrör</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B54E3">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t> samt provrör med pappersremiss.  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2CE68ECE" w14:textId="5EAC7C81" w:rsidR="005A24CD" w:rsidRPr="000B5266" w:rsidRDefault="005A24CD" w:rsidP="005A24CD">
+          <w:p w14:paraId="6CB1269A" w14:textId="5AC22EA4" w:rsidR="002B54E3" w:rsidRPr="002B54E3" w:rsidRDefault="002B54E3" w:rsidP="002B54E3">
             <w:pPr>
-              <w:spacing w:after="80" w:line="264" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="164"/>
               <w:rPr>
-                <w:color w:val="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000B5266">
-[...24 lines deleted...]
-            <w:r w:rsidRPr="005A24CD">
+            <w:r w:rsidRPr="002B54E3">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="57817802" wp14:editId="4B8DCCBA">
-[...2 lines deleted...]
-                  <wp:docPr id="2" name="Bildobjekt 2" descr="Foto på fyra sammansatta bilder. Den första visar provrör med olikfärgade korkar som ligger på en bordsskiva. Bredvid till höger ett foto på provrör som ligger på en ifylld papperssremiss. Under dessa finns två foton som visar hur provrör förpackas samt hur de förpackas i en röd rörpostbehållare (patron).  "/>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4BBAE404" wp14:editId="4D30B6D4">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>904846</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>809640</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="3657600" cy="3143250"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapTight wrapText="bothSides">
+                    <wp:wrapPolygon edited="0">
+                      <wp:start x="0" y="0"/>
+                      <wp:lineTo x="0" y="21469"/>
+                      <wp:lineTo x="21488" y="21469"/>
+                      <wp:lineTo x="21488" y="0"/>
+                      <wp:lineTo x="0" y="0"/>
+                    </wp:wrapPolygon>
+                  </wp:wrapTight>
+                  <wp:docPr id="558383664" name="Bildobjekt 10" descr="Foto på fyra sammansatta bilder. Den första visar provrör med olikfärgade korkar som ligger på en bordsskiva. Bredvid till höger ett foto på provrör som ligger på en ifylld papperssremiss. Under dessa finns två foton som visar hur provrör förpackas samt hur de förpackas i en röd rörpostbehållare (patron).  "/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2" name="Bildobjekt 2" descr="Foto på fyra sammansatta bilder. Den första visar provrör med olikfärgade korkar som ligger på en bordsskiva. Bredvid till höger ett foto på provrör som ligger på en ifylld papperssremiss. Under dessa finns två foton som visar hur provrör förpackas samt hur de förpackas i en röd rörpostbehållare (patron).  "/>
-                          <pic:cNvPicPr/>
+                          <pic:cNvPr id="0" name="Picture 40" descr="Foto på fyra sammansatta bilder. Den första visar provrör med olikfärgade korkar som ligger på en bordsskiva. Bredvid till höger ett foto på provrör som ligger på en ifylld papperssremiss. Under dessa finns två foton som visar hur provrör förpackas samt hur de förpackas i en röd rörpostbehållare (patron).  "/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId18"/>
+                          <a:blip r:embed="rId15">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr>
+                        <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="3661200" cy="3139200"/>
+                            <a:ext cx="3657600" cy="3143250"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
-                </wp:inline>
+                </wp:anchor>
               </w:drawing>
             </w:r>
+            <w:r w:rsidRPr="002B54E3">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>Dessa ska alltid packas i avsedda plastfickor – var noga med att rulla ihop och sätt gummiband runt. Även pappersremissen ska rullas ihop med provrören. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6322DE66" w14:textId="6DF13D1B" w:rsidR="002B54E3" w:rsidRPr="002B54E3" w:rsidRDefault="002B54E3" w:rsidP="002B54E3">
+            <w:r w:rsidRPr="002B54E3">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31F37FA6" w14:textId="77777777" w:rsidR="002B54E3" w:rsidRDefault="002B54E3" w:rsidP="002B54E3">
+            <w:pPr>
+              <w:ind w:left="0"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="40AA233F" w14:textId="639B3C9C" w:rsidR="009C6C0C" w:rsidRPr="005A24CD" w:rsidRDefault="009C6C0C" w:rsidP="00841BA6"/>
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId23"/>
+    <w:p w14:paraId="114919D6" w14:textId="77777777" w:rsidR="002B54E3" w:rsidRDefault="002B54E3" w:rsidP="002B54E3"/>
+    <w:p w14:paraId="4F1A0089" w14:textId="77777777" w:rsidR="00460E13" w:rsidRPr="00460E13" w:rsidRDefault="00460E13" w:rsidP="00460E13"/>
+    <w:sectPr w:rsidR="00460E13" w:rsidRPr="00460E13" w:rsidSect="00B96AFF">
+      <w:headerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="even" r:id="rId17"/>
+      <w:footerReference w:type="default" r:id="rId18"/>
+      <w:headerReference w:type="first" r:id="rId19"/>
+      <w:footerReference w:type="first" r:id="rId20"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2220ACE3" w14:textId="77777777" w:rsidR="00FD6E02" w:rsidRDefault="00FD6E02">
+    <w:p w14:paraId="55505574" w14:textId="77777777" w:rsidR="00C2712F" w:rsidRDefault="00C2712F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2C7A2DBF" w14:textId="77777777" w:rsidR="00FD6E02" w:rsidRDefault="00FD6E02">
+    <w:p w14:paraId="2A197FF5" w14:textId="77777777" w:rsidR="00C2712F" w:rsidRDefault="00C2712F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4F9C96C6" w14:textId="77777777" w:rsidR="00FD6E02" w:rsidRDefault="00FD6E02">
+    <w:p w14:paraId="774B0EAD" w14:textId="77777777" w:rsidR="00C2712F" w:rsidRDefault="00C2712F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
+    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...17 lines deleted...]
-          <w:pStyle w:val="Footer"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="00655C8A" w:rsidP="00EC0A68">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:id w:val="-2070031421"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:r w:rsidR="00A65FD4" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-[...6 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
-      </w:p>
-[...1 lines deleted...]
-  </w:sdt>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> (</w:t>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:noProof/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>)</w:t>
+    </w:r>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="76DF6159" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="25147E04">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="5971BB2D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>4388307</wp:posOffset>
+            <wp:posOffset>4391660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-27355</wp:posOffset>
+            <wp:posOffset>-3947</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1897920" cy="384860"/>
-          <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+          <wp:extent cx="1953671" cy="348178"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="12" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="VG_Ne.wmf"/>
+                  <pic:cNvPr id="12" name="Bildobjekt 12">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
-                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1953671" cy="396165"/>
+                    <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0425C0BA" w14:textId="77777777" w:rsidR="00FD6E02" w:rsidRDefault="00FD6E02"/>
+    <w:p w14:paraId="5A7288F0" w14:textId="77777777" w:rsidR="00C2712F" w:rsidRDefault="00C2712F"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5F85FF15" w14:textId="77777777" w:rsidR="00FD6E02" w:rsidRDefault="00FD6E02">
+    <w:p w14:paraId="48EA67C3" w14:textId="77777777" w:rsidR="00C2712F" w:rsidRDefault="00C2712F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7E85A429" w14:textId="77777777" w:rsidR="00FD6E02" w:rsidRDefault="00FD6E02">
+    <w:p w14:paraId="5E9BD49B" w14:textId="77777777" w:rsidR="00C2712F" w:rsidRDefault="00C2712F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -2535,180 +2549,100 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="058CDD4D" w14:textId="0FD65030" w:rsidR="008A4EB9" w:rsidRDefault="008569C6" w:rsidP="00413A60">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="058CDD4D" w14:textId="448A65ED" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
-    <w:r w:rsidRPr="00762EE0">
+    <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:drawing>
-[...78 lines deleted...]
-      </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="570FAFC0">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="0C751635">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4669200" cy="2160000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapTopAndBottom/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4669200" cy="2160000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -2741,86 +2675,86 @@
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3390,50 +3324,199 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="14C87598"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1672778E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3503,51 +3586,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3616,51 +3699,647 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="22DC1B14"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0608999A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="300603D1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="15F238BA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="325B0BC8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="470E58DA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35703C91"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8DA8DF08"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3756,58 +4435,58 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="ListBullet"/>
+      <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -3870,51 +4549,200 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F8873DD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4DF4DE68"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3983,51 +4811,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4124,51 +4952,349 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="483D1792"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FD74CE88"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4BDC0ECC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C7BE5D52"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4237,58 +5363,58 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="ListParagraph"/>
+      <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -4351,51 +5477,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -4464,51 +5590,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -4577,51 +5703,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4690,51 +5816,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -4803,115 +5929,141 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1888057242">
+  <w:num w:numId="1" w16cid:durableId="1909921896">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1367871050">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="164058872">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="861477783">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1280868239">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="444931515">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="739910959">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="2135826899">
+  <w:num w:numId="8" w16cid:durableId="391579451">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1296368398">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="689646344">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1979215945">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="830874331">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="57095060">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="36130748">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="927881665">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="15" w16cid:durableId="560679449">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1522285155">
+  <w:num w:numId="16" w16cid:durableId="1420566503">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="256527698">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1090539201">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1846439597">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1027561426">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="2018919315">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="2107455195">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="2002729415">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1933660469">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="867835454">
-[...26 lines deleted...]
-  <w:num w:numId="14" w16cid:durableId="453213835">
+  <w:num w:numId="25" w16cid:durableId="596402118">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="165558135">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="26" w16cid:durableId="1449281702">
+    <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="1342975879">
-[...5 lines deleted...]
-  <w:num w:numId="18" w16cid:durableId="39522285">
+  <w:num w:numId="27" w16cid:durableId="1683706996">
     <w:abstractNumId w:val="10"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="172"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:embedSystemFonts/>
-  <w:attachedTemplate r:id="rId1"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
@@ -4924,584 +6076,528 @@
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="00061969"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
-    <w:rsid w:val="000A58F9"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
-    <w:rsid w:val="000B5266"/>
     <w:rsid w:val="000B7715"/>
+    <w:rsid w:val="000C40C2"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
-    <w:rsid w:val="000F5DB9"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
+    <w:rsid w:val="001108C0"/>
+    <w:rsid w:val="00111CB2"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
-    <w:rsid w:val="00157ECE"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
-    <w:rsid w:val="00172C9A"/>
     <w:rsid w:val="0017508E"/>
     <w:rsid w:val="00181FDC"/>
-    <w:rsid w:val="0018228E"/>
     <w:rsid w:val="00184167"/>
-    <w:rsid w:val="00184F83"/>
     <w:rsid w:val="001860B9"/>
-    <w:rsid w:val="00186BF2"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
-    <w:rsid w:val="00193596"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001E3789"/>
-    <w:rsid w:val="001E6B50"/>
-    <w:rsid w:val="002112B5"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
+    <w:rsid w:val="002273C9"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00270FA8"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002A1C4F"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
+    <w:rsid w:val="002B3748"/>
+    <w:rsid w:val="002B54E3"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
-    <w:rsid w:val="0037433B"/>
-    <w:rsid w:val="00375E0E"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
-    <w:rsid w:val="003D4763"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
+    <w:rsid w:val="00417A8B"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00446255"/>
-    <w:rsid w:val="00450357"/>
-    <w:rsid w:val="00451464"/>
     <w:rsid w:val="00451935"/>
+    <w:rsid w:val="00460E13"/>
     <w:rsid w:val="00460ED0"/>
-    <w:rsid w:val="00463DA5"/>
     <w:rsid w:val="00465651"/>
-    <w:rsid w:val="0046681B"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
-    <w:rsid w:val="00476ED7"/>
+    <w:rsid w:val="004735F1"/>
     <w:rsid w:val="00480DC7"/>
-    <w:rsid w:val="004861EC"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
+    <w:rsid w:val="00550232"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
-    <w:rsid w:val="00576A05"/>
+    <w:rsid w:val="0057277B"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="00597E28"/>
-    <w:rsid w:val="005A24CD"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
-    <w:rsid w:val="005F59AB"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0065595B"/>
+    <w:rsid w:val="00655C8A"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
+    <w:rsid w:val="00672EC3"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
-    <w:rsid w:val="00677BAE"/>
-    <w:rsid w:val="00677C7A"/>
     <w:rsid w:val="00685193"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
+    <w:rsid w:val="007268AB"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
+    <w:rsid w:val="00774944"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
-    <w:rsid w:val="007A1ADB"/>
     <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A5C6F"/>
-    <w:rsid w:val="007A5FF0"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
+    <w:rsid w:val="007E4E5C"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
+    <w:rsid w:val="00831C35"/>
     <w:rsid w:val="00835C4D"/>
-    <w:rsid w:val="00841BA6"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00873419"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
-    <w:rsid w:val="008C4469"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
+    <w:rsid w:val="008D124E"/>
     <w:rsid w:val="008D4B13"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
-    <w:rsid w:val="008F7F58"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
-    <w:rsid w:val="0093044C"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
-    <w:rsid w:val="00950DF2"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00957D35"/>
     <w:rsid w:val="00971D93"/>
-    <w:rsid w:val="00990F1C"/>
     <w:rsid w:val="009A07DC"/>
     <w:rsid w:val="009A32ED"/>
     <w:rsid w:val="009B1F6B"/>
-    <w:rsid w:val="009B2737"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C2E3E"/>
     <w:rsid w:val="009C6C0C"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
-    <w:rsid w:val="009E62D0"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
+    <w:rsid w:val="00A25559"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
+    <w:rsid w:val="00A55086"/>
     <w:rsid w:val="00A65FD4"/>
-    <w:rsid w:val="00A67444"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A747DB"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
-    <w:rsid w:val="00AB4E0F"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
+    <w:rsid w:val="00AF7CA0"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
+    <w:rsid w:val="00B14487"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
+    <w:rsid w:val="00B25789"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B405A1"/>
+    <w:rsid w:val="00B41571"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
-    <w:rsid w:val="00B74247"/>
     <w:rsid w:val="00B75EDE"/>
+    <w:rsid w:val="00B7675E"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
+    <w:rsid w:val="00B83715"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
-    <w:rsid w:val="00B90497"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00B96AFF"/>
+    <w:rsid w:val="00B97D4E"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
+    <w:rsid w:val="00BC6590"/>
     <w:rsid w:val="00BE7978"/>
-    <w:rsid w:val="00BF5AB7"/>
     <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
-    <w:rsid w:val="00C215FD"/>
+    <w:rsid w:val="00C1008D"/>
+    <w:rsid w:val="00C23B4A"/>
+    <w:rsid w:val="00C2712F"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
-    <w:rsid w:val="00C46C81"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
-    <w:rsid w:val="00C65074"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
-    <w:rsid w:val="00CB13CF"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
-    <w:rsid w:val="00D06EF3"/>
+    <w:rsid w:val="00D00BD7"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
-    <w:rsid w:val="00D202D2"/>
     <w:rsid w:val="00D20779"/>
-    <w:rsid w:val="00D3556F"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
-    <w:rsid w:val="00D64CF0"/>
+    <w:rsid w:val="00D62468"/>
     <w:rsid w:val="00D67C88"/>
-    <w:rsid w:val="00D81A8C"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
-    <w:rsid w:val="00DE1E3A"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
-    <w:rsid w:val="00E140FC"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E4189F"/>
+    <w:rsid w:val="00E411B6"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
-    <w:rsid w:val="00E6416C"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
-    <w:rsid w:val="00E7A6D6"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
-    <w:rsid w:val="00F044B9"/>
+    <w:rsid w:val="00EE3CE8"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
-    <w:rsid w:val="00F30EE6"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
-    <w:rsid w:val="00F473E9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
-    <w:rsid w:val="00F9189B"/>
+    <w:rsid w:val="00F911EC"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
-    <w:rsid w:val="00FC23A7"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
-    <w:rsid w:val="00FD6E02"/>
     <w:rsid w:val="00FE12D8"/>
-    <w:rsid w:val="00FF52C2"/>
     <w:rsid w:val="00FF7C02"/>
-    <w:rsid w:val="023F010C"/>
     <w:rsid w:val="024801E3"/>
-    <w:rsid w:val="03286111"/>
-[...18 lines deleted...]
-    <w:rsid w:val="5D7B4FDA"/>
     <w:rsid w:val="647B2B65"/>
-    <w:rsid w:val="6A2C81E3"/>
     <w:rsid w:val="6B2CF8ED"/>
-    <w:rsid w:val="6B6F3B03"/>
-[...4 lines deleted...]
-    <w:rsid w:val="7D138B04"/>
+    <w:rsid w:val="7E65E5E4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{5718A206-F82F-4F65-ADDA-B934E8D80FE8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5839,232 +6935,234 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00F044B9"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
-      <w:ind w:left="992" w:right="868"/>
+      <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="567" w:right="868"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading1Char"/>
+    <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00F044B9"/>
+    <w:rsid w:val="001108C0"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
-      <w:ind w:left="992" w:right="868"/>
+      <w:ind w:left="567"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading2Char"/>
+    <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00F044B9"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading3Char"/>
+    <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading4Char"/>
+    <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading5Char"/>
+    <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading9">
+  <w:style w:type="paragraph" w:styleId="Rubrik9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading9Char"/>
+    <w:link w:val="Rubrik9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:ind w:left="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable1">
+  <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -6142,611 +7240,610 @@
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PageNumber">
+  <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002651D6"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-    <w:name w:val="Heading 1 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
+    <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
-    <w:link w:val="Heading1"/>
-    <w:rsid w:val="00F044B9"/>
+    <w:link w:val="Rubrik1"/>
+    <w:rsid w:val="001108C0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...1 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
+    <w:name w:val="Sidfot Char"/>
+    <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="TitleChar"/>
+    <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
-[...1 lines deleted...]
-    <w:link w:val="Title"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
+    <w:name w:val="Rubrik Char"/>
+    <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
+    <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...2 lines deleted...]
-    <w:link w:val="BalloonText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
+    <w:name w:val="Ballongtext Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
+  <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
-    <w:basedOn w:val="Heading2"/>
+    <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-    <w:name w:val="Heading 2 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
+    <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading2"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00F044B9"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
-    <w:name w:val="Heading 3 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
+    <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading3"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
-    <w:name w:val="Heading 4 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
+    <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading4"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
+    <w:name w:val="Rubrik 5 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC1">
+  <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D202D2"/>
+    <w:rsid w:val="00B405A1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
-      <w:spacing w:after="0"/>
       <w:ind w:right="142"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
-    <w:name w:val="Omslagsunderrubrik"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UnderrubrikVGR">
+    <w:name w:val="Underrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="OmslagsunderrubrikChar"/>
+    <w:link w:val="UnderrubrikVGRChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
-[...2 lines deleted...]
-    <w:link w:val="Omslagsunderrubrik"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikVGRChar">
+    <w:name w:val="Underrubrik VGR Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="UnderrubrikVGR"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC2">
+  <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D202D2"/>
+    <w:rsid w:val="00BC6590"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
       </w:tabs>
-      <w:spacing w:after="0"/>
-      <w:ind w:left="1349"/>
+      <w:ind w:right="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC3">
+  <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC4">
+  <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC5">
+  <w:style w:type="paragraph" w:styleId="Innehll5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="960"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC6">
+  <w:style w:type="paragraph" w:styleId="Innehll6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1200"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC7">
+  <w:style w:type="paragraph" w:styleId="Innehll7">
     <w:name w:val="toc 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC8">
+  <w:style w:type="paragraph" w:styleId="Innehll8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC9">
+  <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="00F044B9"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:color w:val="000000"/>
-      <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
+  <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FB5086"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable2">
+  <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
@@ -6777,81 +7874,81 @@
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
+  <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightList-Accent1">
+  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
@@ -6890,53 +7987,53 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightGrid-Accent6">
+  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
     <w:name w:val="Light Grid Accent 6"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -7010,53 +8107,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightGrid-Accent1">
+  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
     <w:name w:val="Light Grid Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -7130,53 +8227,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumShading1-Accent1">
+  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -7226,53 +8323,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumShading1-Accent6">
+  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -7322,53 +8419,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightList-Accent6">
+  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
     <w:name w:val="Light List Accent 6"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
@@ -7404,53 +8501,53 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightShading-Accent1">
+  <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
     <w:name w:val="Light Shading Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
@@ -7499,51 +8596,51 @@
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
     <w:name w:val="VGR tabell"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
@@ -7587,51 +8684,51 @@
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
     <w:name w:val="Oformaterad tabell 51"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
@@ -7718,67 +8815,67 @@
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListBullet">
+  <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00F044B9"/>
+    <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
-      <w:ind w:left="1349" w:hanging="357"/>
+      <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable3">
+  <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
@@ -7822,289 +8919,2486 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable4">
+  <w:style w:type="table" w:styleId="Oformateradtabell4">
     <w:name w:val="Plain Table 4"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Caption">
+  <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
+    <w:name w:val="Sidhuvud Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
+    <w:name w:val="Rubrik 9 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="009A32ED"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
+  <w:style w:type="paragraph" w:styleId="Brdtext">
     <w:name w:val="Body Text"/>
     <w:aliases w:val="(=Löpande text)"/>
-    <w:link w:val="BodyTextChar"/>
+    <w:link w:val="BrdtextChar"/>
     <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:spacing w:after="160"/>
       <w:ind w:left="2676"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
-    <w:name w:val="Body Text Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextChar">
+    <w:name w:val="Brödtext Char"/>
     <w:aliases w:val="(=Löpande text) Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="BodyText"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Brdtext"/>
     <w:rsid w:val="009A32ED"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabell">
     <w:name w:val="Tabell"/>
     <w:link w:val="TabellChar"/>
     <w:qFormat/>
-    <w:rsid w:val="009A32ED"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:line="288" w:lineRule="auto"/>
       <w:ind w:right="-142"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabellChar">
     <w:name w:val="Tabell Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Tabell"/>
-    <w:rsid w:val="009A32ED"/>
+    <w:rsid w:val="00831C35"/>
     <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
-[...1 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="character" w:styleId="AnvndHyperlnk">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008F7F58"/>
+    <w:rsid w:val="00B97D4E"/>
+    <w:rPr>
+      <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Olstomnmnande">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00672EC3"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
-    </w:rPr>
-[...10 lines deleted...]
-      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
+    <w:div w:id="67464176">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1893728962">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1670407095">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="128405653">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1924685143">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1864440724">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="117913704">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1123041904">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1265116333">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="198669934">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="168063326">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1350913503">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="165094286">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="590699025">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1721326132">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="234900142">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="561020377">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1835342923">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1807745731">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1900969788">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1453745025">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1670594744">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1809741876">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2075738135">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1293246009">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1255748962">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="178473539">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1221668056">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1577398125">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1955090828">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="244845892">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="372273376">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1737119235">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1203060007">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="153224601">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1090194870">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2121872967">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1710761634">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="646788498">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="830368145">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="271212326">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="978992090">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="569924948">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="380325300">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+    </w:div>
+    <w:div w:id="452751743">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1310673060">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1715887497">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2066028657">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1202983025">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1241988211">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="487593389">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1098597161">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="458956595">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1804735047">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="734547187">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="776217860">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="544636124">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1051729576">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="613682185">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1402218940">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="439645087">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1138183871">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="663821169">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="714744389">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1266772116">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="677199315">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="780340521">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1857036942">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="780101526">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="84231550">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="130636874">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="394086391">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1850370350">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="974068467">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="157424756">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="619453983">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1453090226">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1778676275">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2112361334">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="447051062">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="872886724">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="940721908">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="29964604">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="422263795">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="976375938">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1683974964">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="537203561">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1140731734">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="345254991">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2007895396">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1549106850">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="742291512">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="674112699">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1455445988">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1452478850">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="977027801">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="507250945">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1939409162">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1540625126">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="517281270">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2044280851">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="979194774">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="986742305">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1548908203">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="950666759">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="875890408">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="96874180">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1171482499">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1407849049">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1793555041">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="309527283">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="983779942">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1220047015">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="288170427">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="280187657">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="477723412">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1636183482">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1046371560">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1405567957">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="556210012">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1124614386">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="742722352">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1066949124">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1854955132">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1533574726">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="400635818">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="33119586">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="264771508">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1804888631">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1649282788">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1705204441">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1705057696">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="369690307">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="553079913">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="552470808">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="490220984">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1906528529">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="203519513">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="498154373">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1568497882">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1953123265">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="2110346432">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1864635376">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1543320383">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2116516230">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="932084878">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1971131467">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="415786445">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2128040329">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="442041333">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1176847311">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2046176916">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="2118793273">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="175582120">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1925799527">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="833448160">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2037920462">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1683507036">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="618419961">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1729651481">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="417214310">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="116875431">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2093239506">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1044600015">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="716666950">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1288008815">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1597515604">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1119374815">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2096584905">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1590305639">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1004626857">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2139298929">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="415177318">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1553619416">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1529684511">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="65687556">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1317883169">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
   </w:divs>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/sakerhet-och-krisberedskap/vardesaker-och-hittegods/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sas.vgregion.se/vardgivare/laboratoriemedicin/analyslista/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/sakerhet-och-krisberedskap/vardesaker-och-hittegods/" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://player.vgregion.se/s/iGfBGMsg8yLtCjVUvm7HBE/Qr4ENFMJ8ZaWxRv7T7JTTx" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://player.vgregion.se/s/iGfBGMsg8yLtCjVUvm7HBE/Qr4ENFMJ8ZaWxRv7T7JTTx" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId22" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/sakerhet-och-krisberedskap/vardesaker-och-hittegods/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/sakerhet-och-krisberedskap/vardesaker-och-hittegods/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sas.vgregion.se/vardgivare/laboratoriemedicin/analyslista/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://player.vgregion.se/s/iGfBGMsg8yLtCjVUvm7HBE/Qr4ENFMJ8ZaWxRv7T7JTTx" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://player.vgregion.se/s/iGfBGMsg8yLtCjVUvm7HBE/Qr4ENFMJ8ZaWxRv7T7JTTx" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="bookmark://Packinstruktion" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="bookmark://Packinstruktion" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId22" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.wmf"/></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="367B1E"/>
       </a:accent2>
       <a:accent3>
@@ -8385,441 +11679,73 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Dok_med_omslag_sd_red.dotx</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>5489</Characters>
+  <Pages>6</Pages>
+  <Words>630</Words>
+  <Characters>5551</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-  <Lines>45</Lines>
+  <DocSecurity>0</DocSecurity>
+  <Lines>46</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Rubrik</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6439</CharactersWithSpaces>
+  <CharactersWithSpaces>6169</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
-  <HLinks>
-[...380 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Rörpost, SÄS</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
-  <lastModifiedBy>Christina Martinssons</lastModifiedBy>
-[...1 lines deleted...]
-  <lastPrinted>2016-03-31T19:56:00.0000000Z</lastPrinted>
+  <lastModifiedBy/>
+  <revision>1</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>