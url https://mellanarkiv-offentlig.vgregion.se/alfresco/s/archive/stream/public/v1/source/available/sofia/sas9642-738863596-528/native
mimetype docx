--- v1 (2025-12-17)
+++ v2 (2026-06-01)
@@ -18,115 +18,103 @@
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5D8BAD67" w14:textId="77777777" w:rsidR="00F46965" w:rsidRDefault="00F46965" w:rsidP="003932DD">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r>
         <w:t>H</w:t>
       </w:r>
       <w:r>
         <w:tab/>
-      </w:r>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> luftväg, SÄS</w:t>
+        <w:t>otande luftväg, SÄS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52883D88" w14:textId="308DD6DE" w:rsidR="00F46965" w:rsidRDefault="003932DD" w:rsidP="003932DD">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="00F46965">
         <w:t>Vakenintubation med hjälp av bronkoskop</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FAD6093" w14:textId="77777777" w:rsidR="00F46965" w:rsidRDefault="00F46965" w:rsidP="00F46965">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc175127242"/>
       <w:r>
         <w:t>Sammanfattning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="495EBCE5" w14:textId="77777777" w:rsidR="00F46965" w:rsidRDefault="00F46965" w:rsidP="00F46965">
       <w:r>
-        <w:t xml:space="preserve">Ett bronkoskop kan användas som hjälpmedel vid intubation av en vaken patient med förväntad intubationssvårighet. En förväntad intubationssvårighet finns till exempel hos en patient med huvud-/ halstumör, abscess i huvud-/halsområdet, </w:t>
-[...7 lines deleted...]
-        <w:t>, strålningsskada, nedsatt gapförmåga eller stel nacke. Ingreppet görs i spontanandning med förberedelser enligt rutinen.</w:t>
+        <w:t>Ett bronkoskop kan användas som hjälpmedel vid intubation av en vaken patient med förväntad intubationssvårighet. En förväntad intubationssvårighet finns till exempel hos en patient med huvud-/ halstumör, abscess i huvud-/halsområdet, angioödem, strålningsskada, nedsatt gapförmåga eller stel nacke. Ingreppet görs i spontanandning med förberedelser enligt rutinen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="528180B2" w14:textId="77777777" w:rsidR="00F46965" w:rsidRDefault="00F46965" w:rsidP="00F46965">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc175127243"/>
       <w:r>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="4D330EE5" w14:textId="5163502A" w:rsidR="00F46965" w:rsidRDefault="00346071" w:rsidP="00F46965">
       <w:r>
         <w:t>Ändrad storlek på tub, sidan 2, innehållet i övrigt oförändrat</w:t>
       </w:r>
       <w:r w:rsidR="00F46965">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70CD32C0" w14:textId="3BD26D44" w:rsidR="00A868EB" w:rsidRDefault="00A868EB" w:rsidP="00A868EB">
+    <w:p w14:paraId="70CD32C0" w14:textId="0D6304A3" w:rsidR="00A868EB" w:rsidRDefault="00A868EB" w:rsidP="00A868EB">
       <w:r>
-        <w:t>Tillägg med bilder på hur operationsbordet ska placeras.</w:t>
+        <w:t>Tillägg med bilder på hur operationsbordet ska placeras</w:t>
+      </w:r>
+      <w:r w:rsidR="00377638">
+        <w:t xml:space="preserve"> och se ut.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ACF460D" w14:textId="77777777" w:rsidR="00F46965" w:rsidRDefault="00F46965" w:rsidP="00F46965">
       <w:pPr>
         <w:spacing w:before="360" w:after="40"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="147D4D03" w14:textId="6D7B3DAD" w:rsidR="00346071" w:rsidRDefault="003F204E">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
@@ -666,166 +654,141 @@
         <w:t>Patient med en förväntad intubationssvårighet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D8FDA87" w14:textId="77777777" w:rsidR="00F46965" w:rsidRDefault="00F46965" w:rsidP="00F46965">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc175127245"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Genomförande</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="22BF59C4" w14:textId="77777777" w:rsidR="00F46965" w:rsidRDefault="00F46965" w:rsidP="00F46965">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc175127246"/>
       <w:r>
         <w:t>Förberedelser</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="21E37D2F" w14:textId="77777777" w:rsidR="00F46965" w:rsidRDefault="00F46965" w:rsidP="00F46965">
+    <w:p w14:paraId="21E37D2F" w14:textId="7A7C925D" w:rsidR="00F46965" w:rsidRDefault="003865BB" w:rsidP="00F46965">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:ind w:left="1349" w:hanging="357"/>
       </w:pPr>
       <w:r>
-        <w:t>Operationsbord med förutsättningar att ha sittande patient förbereds. (</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Vanligt o</w:t>
+      </w:r>
+      <w:r w:rsidR="00F46965">
+        <w:t xml:space="preserve">perationsbord med </w:t>
+      </w:r>
       <w:r>
-        <w:t>universalbord</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">en extra ryggplatta </w:t>
+      </w:r>
+      <w:r w:rsidR="00296C25">
+        <w:t xml:space="preserve">(finns utanför sal 3) </w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve"> med lilla huvudplattan).</w:t>
+        <w:t>och en bred huvudplatta</w:t>
+      </w:r>
+      <w:r w:rsidR="00B16251">
+        <w:t xml:space="preserve"> och patienten ska sitta upp.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F464AC5" w14:textId="77777777" w:rsidR="00F46965" w:rsidRDefault="00F46965" w:rsidP="00F46965">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:ind w:left="1349" w:hanging="357"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Ta fram svår luftvägsvagn, stapel med flergångsbronkoskop och </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> med stor skärm.</w:t>
+        <w:t>Ta fram svår luftvägsvagn, stapel med flergångsbronkoskop och glidescope med stor skärm.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36AF211D" w14:textId="77777777" w:rsidR="00F46965" w:rsidRDefault="00F46965" w:rsidP="00F46965">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:ind w:left="1349" w:hanging="357"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Inhalation med lokalanestetika. </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> 40 mg/ml (APL-beredning), ≤60 kg ge 2 ml, &gt;60 kg ge 3 ml. Ges via moramask.</w:t>
+        <w:t>Inhalation med lokalanestetika. Lidokainhydroklorid 40 mg/ml (APL-beredning), ≤60 kg ge 2 ml, &gt;60 kg ge 3 ml. Ges via moramask.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77961C31" w14:textId="77777777" w:rsidR="00F46965" w:rsidRDefault="00F46965" w:rsidP="00F46965">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:ind w:left="1349" w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:t>Dra läkemedel för sövning; RSI.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54C468A7" w14:textId="77777777" w:rsidR="00F46965" w:rsidRDefault="00F46965" w:rsidP="00F46965">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:ind w:left="1349" w:hanging="357"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Dra två </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> 40 mg/ml 1 ml + 9 ml luft i en 10 ml spruta vardera (för att ev. sprutas i injektionsventilen på fiberbronkoskopet senare).</w:t>
+        <w:t>Dra två Lidokainhydroklorid 40 mg/ml 1 ml + 9 ml luft i en 10 ml spruta vardera (för att ev. sprutas i injektionsventilen på fiberbronkoskopet senare).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DEFBB64" w14:textId="77777777" w:rsidR="00F46965" w:rsidRDefault="00F46965" w:rsidP="00F46965">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:ind w:left="1349" w:hanging="357"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Bomullssudd indränkt i </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> placeras i ena näsborren vid planerad nasal intubation. </w:t>
+        <w:t xml:space="preserve">Bomullssudd indränkt i Nafazolin-lidokain placeras i ena näsborren vid planerad nasal intubation. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40F4B44F" w14:textId="77777777" w:rsidR="00F46965" w:rsidRDefault="00F46965" w:rsidP="00F46965">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="1349" w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ÖNH-läkare, anestesiläkare och anestesisköterska fördelar arbetsuppgifterna mellan sig utifrån sina kompetenser. Det är viktigt att ha diskuterat en </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>alternativ handlingsplan</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> om vakenintubationen inte skulle gå att genomföra.</w:t>
       </w:r>
@@ -846,234 +809,192 @@
     <w:p w14:paraId="11C6093D" w14:textId="7D2CB327" w:rsidR="00F46965" w:rsidRDefault="00F46965" w:rsidP="00F46965">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:ind w:left="1349" w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Lämplig spiraltub tas fram. Om flergångsbronkoskopet eller engångsbronkoskopet på 5 mm används, kan man använda tub nr </w:t>
       </w:r>
       <w:r w:rsidR="009C4DB0">
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> och uppåt. Önskas mindre tub än </w:t>
       </w:r>
       <w:r w:rsidR="009C4DB0">
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> får man använda engångsbronkoskop som är 3,8 mm. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="755D2FD1" w14:textId="77777777" w:rsidR="00F46965" w:rsidRDefault="00F46965" w:rsidP="00F46965">
+    <w:p w14:paraId="755D2FD1" w14:textId="09EEE8D5" w:rsidR="00F46965" w:rsidRDefault="00F46965" w:rsidP="00F46965">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:ind w:left="1349" w:hanging="357"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Sugslang ska vara kopplad till bronkoskopet på operationssidan. Narkossidan kan behövas till att suga bredvid; (orange sugkateter på.) 2 sugar, på operationssidan. ska vara kopplade och testade, en till fiberbronkoskopet och en ifall det blir </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Sugslang </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA1FA9">
+        <w:t xml:space="preserve">från bronkoskopet ska </w:t>
+      </w:r>
+      <w:r w:rsidR="00640358">
+        <w:t>vara kopplad till sugen på operations-sidan</w:t>
+      </w:r>
       <w:r>
-        <w:t>trach</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>. Narkossidan</w:t>
+      </w:r>
+      <w:r w:rsidR="00A2192C">
+        <w:t>s sug</w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve"> kan behövas till att suga bredvid; (orange sugkateter på.) 2 sugar, på operationssidan. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F75FAB">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ka vara kopplade och testade, en till fiberbronkoskopet och en ifall det blir trach. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="130049C8" w14:textId="77777777" w:rsidR="00F46965" w:rsidRDefault="00F46965" w:rsidP="00F46965">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:ind w:left="1349" w:hanging="357"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Bronkoskopet smörjs med </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> eller glidslem och tuben träs på. Om glidslem används bör man beakta att det finns risk att tuben fastnar mot bronkoskopet om glidslemmet appliceras för tidigt.</w:t>
+        <w:t>Bronkoskopet smörjs med Endolan eller glidslem och tuben träs på. Om glidslem används bör man beakta att det finns risk att tuben fastnar mot bronkoskopet om glidslemmet appliceras för tidigt.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D1B4404" w14:textId="77777777" w:rsidR="00F46965" w:rsidRDefault="00F46965" w:rsidP="00F46965">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:ind w:left="1349" w:hanging="357"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Trach</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> är indicerat. </w:t>
+        <w:t xml:space="preserve">Trach ska alltid finnas på sal. ÖNH-läkare tar ställning till om trakeotomiberedskap är indicerat. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A0D166E" w14:textId="77777777" w:rsidR="00F46965" w:rsidRDefault="00F46965" w:rsidP="00F46965">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:ind w:left="1349" w:hanging="357"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Syrgastillförsel via mask.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13227705" w14:textId="77777777" w:rsidR="00F46965" w:rsidRDefault="00F46965" w:rsidP="00F46965">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc175127247"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Tillvägagångssätt</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="2C3CB45D" w14:textId="77777777" w:rsidR="00F46965" w:rsidRDefault="00F46965" w:rsidP="00F46965">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:ind w:left="1349" w:hanging="357"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Patienten </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> lätt med bibehållen spontanandning. </w:t>
+        <w:t xml:space="preserve">Patienten sederas lätt med bibehållen spontanandning. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>OBS!</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Det är av yttersta vikt att bibehålla spontanandning.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FE01A72" w14:textId="77777777" w:rsidR="00F46965" w:rsidRDefault="00F46965" w:rsidP="00F46965">
+    <w:p w14:paraId="2FE01A72" w14:textId="165BFB3E" w:rsidR="00F46965" w:rsidRDefault="00F46965" w:rsidP="00F46965">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:ind w:left="1349" w:hanging="357"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Bronkoskopet förs ned via näsan tills man ser stämbanden. Överväg att ge ytterligare bedövning med 1 ml </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Bronkoskopet förs ned via näsan tills man ser stämbanden. Överväg att ge ytterligare bedövning med Lidokainhydroklorid 40 mg/ml</w:t>
+      </w:r>
+      <w:r w:rsidR="00F75FAB">
+        <w:t>, 1 ml</w:t>
+      </w:r>
       <w:r>
-        <w:t>Lidokainhydroklorid</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> 40 mg/ml via en 10 ml spruta som i övrigt fylls med luft. Ges via arbetskanalen.</w:t>
+        <w:t xml:space="preserve"> via en 10 ml spruta som i övrigt fylls med luft. Ges via arbetskanalen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="436345E8" w14:textId="77777777" w:rsidR="00F46965" w:rsidRDefault="00F46965" w:rsidP="00F46965">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:ind w:left="1349" w:hanging="357"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Bronkoskopet förs ned i </w:t>
-[...23 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Bronkoskopet förs ned i trachea tills carina kan identifieras. Klartecken ges till assistent som för ned tuben över bronkoskopet i en roterande rörelse ned i trachea.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="527D9B7D" w14:textId="77777777" w:rsidR="00F46965" w:rsidRDefault="00F46965" w:rsidP="00F46965">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:ind w:left="1349" w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:t>Skopet backas medan assistenten ser till att tuben bibehålls i adekvat läge.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37C2EBD1" w14:textId="77777777" w:rsidR="00F46965" w:rsidRDefault="00F46965" w:rsidP="00F46965">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:ind w:left="1349" w:hanging="357"/>
       </w:pPr>
       <w:r>
@@ -1190,51 +1111,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12DB0A4B" w14:textId="77777777" w:rsidR="00AB1D80" w:rsidRDefault="00AB1D80" w:rsidP="00AB1D80">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4997E5F5" wp14:editId="635DBED8">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4997E5F5" wp14:editId="635DBED8">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>602615</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>177165</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3253105" cy="2439670"/>
             <wp:effectExtent l="6668" t="0" r="0" b="0"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="44" y="21659"/>
                 <wp:lineTo x="21421" y="21659"/>
                 <wp:lineTo x="21421" y="239"/>
                 <wp:lineTo x="44" y="239"/>
                 <wp:lineTo x="44" y="21659"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="1131837639" name="Bildobjekt 5" descr="En bild som visar vägg, inomhus, kontorsvaror&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -1302,51 +1223,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">                                  3.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62B84979" w14:textId="77777777" w:rsidR="00AB1D80" w:rsidRDefault="00AB1D80" w:rsidP="00AB1D80">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E6F5251" wp14:editId="2FB5ABD8">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E6F5251" wp14:editId="2FB5ABD8">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>3007995</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>132715</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3326130" cy="2494280"/>
             <wp:effectExtent l="0" t="3175" r="4445" b="4445"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="-21" y="21573"/>
                 <wp:lineTo x="21505" y="21573"/>
                 <wp:lineTo x="21505" y="126"/>
                 <wp:lineTo x="-21" y="126"/>
                 <wp:lineTo x="-21" y="21573"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="971438790" name="Bildobjekt 4" descr="En bild som visar text, skärmbild, multimedia, dator&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -1364,51 +1285,51 @@
                     <a:xfrm rot="5400000">
                       <a:off x="0" y="0"/>
                       <a:ext cx="3326130" cy="2494280"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="678E3CB5" wp14:editId="56BBD148">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="678E3CB5" wp14:editId="56BBD148">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>-55245</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>147955</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3427095" cy="2570480"/>
             <wp:effectExtent l="9208" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="1661224658" name="Bildobjekt 2" descr="En bild som visar text, skärmbild, elektronik, Electric blue&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1661224658" name="Bildobjekt 2" descr="En bild som visar text, skärmbild, elektronik, Electric blue&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14"/>
                     <a:stretch>
                       <a:fillRect/>
@@ -1541,51 +1462,51 @@
     <w:p w14:paraId="214F030B" w14:textId="77777777" w:rsidR="00AB1D80" w:rsidRDefault="00AB1D80" w:rsidP="00AB1D80">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A6CE3C2" w14:textId="2DE70D64" w:rsidR="00AB1D80" w:rsidRPr="00A868EB" w:rsidRDefault="00AB1D80" w:rsidP="00A868EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00453C1D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7E5895B6" wp14:editId="2774702A">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7E5895B6" wp14:editId="2774702A">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-189230</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>660400</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3679190" cy="2759075"/>
             <wp:effectExtent l="2857" t="0" r="318" b="317"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="17" y="21622"/>
                 <wp:lineTo x="21490" y="21622"/>
                 <wp:lineTo x="21490" y="147"/>
                 <wp:lineTo x="17" y="147"/>
                 <wp:lineTo x="17" y="21622"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="1343796214" name="Bildobjekt 3" descr="En bild som visar skärmbild, Majorelleblå, Electric blue, text&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -1603,51 +1524,51 @@
                     <a:xfrm rot="5400000">
                       <a:off x="0" y="0"/>
                       <a:ext cx="3679190" cy="2759075"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00453C1D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="38FFB747" wp14:editId="4526E53A">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="38FFB747" wp14:editId="4526E53A">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>4105275</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>196850</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3314065" cy="2486025"/>
             <wp:effectExtent l="0" t="0" r="635" b="9525"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="21600" y="21600"/>
                 <wp:lineTo x="21600" y="83"/>
                 <wp:lineTo x="120" y="83"/>
                 <wp:lineTo x="120" y="21600"/>
                 <wp:lineTo x="21600" y="21600"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="909909143" name="Bildobjekt 6" descr="En bild som visar inomhus, maskin, Medicinsk utrustning, Vetenskapsinstrument&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -1745,112 +1666,96 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="1349" w:hanging="357"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>För innehållet svarar</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55BB5F37" w14:textId="77777777" w:rsidR="00F46965" w:rsidRDefault="00F46965" w:rsidP="00F46965">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1349" w:hanging="357"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Steffen </w:t>
-[...7 lines deleted...]
-        <w:t>, överläkare, anestesikliniken, SÄS</w:t>
+        <w:t>Steffen Strube, överläkare, anestesikliniken, SÄS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1040A9CF" w14:textId="77777777" w:rsidR="00F46965" w:rsidRDefault="00F46965" w:rsidP="00F46965">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1349" w:hanging="357"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Remissinstanser</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BBF2219" w14:textId="40561A58" w:rsidR="00F46965" w:rsidRDefault="00F46965" w:rsidP="00870AEE">
       <w:r>
         <w:t>Åsa Nihlén, överläkare, ÖNH</w:t>
       </w:r>
       <w:r w:rsidR="00870AEE">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00870AEE" w:rsidRPr="00870AEE">
         <w:t>Pia Eriksson</w:t>
       </w:r>
       <w:r w:rsidR="00870AEE">
         <w:t>, a</w:t>
       </w:r>
       <w:r w:rsidR="00870AEE" w:rsidRPr="00870AEE">
         <w:t>nestesisjuksköterska</w:t>
       </w:r>
       <w:r w:rsidR="00870AEE">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00870AEE" w:rsidRPr="00870AEE">
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> 1</w:t>
+        <w:t xml:space="preserve"> Op 1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E8BDFE5" w14:textId="77777777" w:rsidR="00F46965" w:rsidRDefault="00F46965" w:rsidP="00F46965">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1349" w:hanging="357"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Fastställt av</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2718FA42" w14:textId="72BF3877" w:rsidR="00F46965" w:rsidRDefault="00F46965" w:rsidP="00F46965">
@@ -1874,97 +1779,89 @@
     </w:p>
     <w:p w14:paraId="044573F2" w14:textId="77777777" w:rsidR="00F46965" w:rsidRDefault="00F46965" w:rsidP="00F46965">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1349" w:hanging="357"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Nyckelord</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="016F5E51" w14:textId="2D9D8050" w:rsidR="00BE2F1C" w:rsidRPr="00F46965" w:rsidRDefault="00F46965" w:rsidP="00F46965">
       <w:r>
-        <w:t xml:space="preserve">Bronkoskopi, huvud-/halstumör, cancer, tumörer, abscesser, varbölder, bölder, </w:t>
-[...7 lines deleted...]
-        <w:t>, strålningsskador, nackstelhet, svullnader i huden, bronkoskopledd intubation</w:t>
+        <w:t>Bronkoskopi, huvud-/halstumör, cancer, tumörer, abscesser, varbölder, bölder, angioödem, strålningsskador, nackstelhet, svullnader i huden, bronkoskopledd intubation</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00BE2F1C" w:rsidRPr="00F46965" w:rsidSect="00B96AFF">
       <w:headerReference w:type="default" r:id="rId17"/>
       <w:footerReference w:type="even" r:id="rId18"/>
       <w:footerReference w:type="default" r:id="rId19"/>
       <w:headerReference w:type="first" r:id="rId20"/>
       <w:footerReference w:type="first" r:id="rId21"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="57B78775" w14:textId="77777777" w:rsidR="0060599D" w:rsidRDefault="0060599D">
+    <w:p w14:paraId="76E3438A" w14:textId="77777777" w:rsidR="001B4978" w:rsidRDefault="001B4978">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0DCCE225" w14:textId="77777777" w:rsidR="0060599D" w:rsidRDefault="0060599D">
+    <w:p w14:paraId="116FE441" w14:textId="77777777" w:rsidR="001B4978" w:rsidRDefault="001B4978">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5DFDF28F" w14:textId="77777777" w:rsidR="0060599D" w:rsidRDefault="0060599D">
+    <w:p w14:paraId="30EEA0B9" w14:textId="77777777" w:rsidR="001B4978" w:rsidRDefault="001B4978">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2214,61 +2111,61 @@
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="216DF535" w14:textId="77777777" w:rsidR="0060599D" w:rsidRDefault="0060599D"/>
+    <w:p w14:paraId="4628DA47" w14:textId="77777777" w:rsidR="001B4978" w:rsidRDefault="001B4978"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3EF991C6" w14:textId="77777777" w:rsidR="0060599D" w:rsidRDefault="0060599D">
+    <w:p w14:paraId="5243E26A" w14:textId="77777777" w:rsidR="001B4978" w:rsidRDefault="001B4978">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2724663A" w14:textId="77777777" w:rsidR="0060599D" w:rsidRDefault="0060599D">
+    <w:p w14:paraId="0B9BC5E1" w14:textId="77777777" w:rsidR="001B4978" w:rsidRDefault="001B4978">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
@@ -4657,51 +4554,50 @@
   <w:num w:numId="15" w16cid:durableId="2034187763">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1215430757">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1024480739">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1182235818">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="736438912">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1410420759">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
@@ -4753,134 +4649,141 @@
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001110FA"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00164EFC"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="0017508E"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
+    <w:rsid w:val="001B4978"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001E3789"/>
     <w:rsid w:val="001F22F4"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00246ECE"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="00263836"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00270FA8"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
+    <w:rsid w:val="00296C25"/>
     <w:rsid w:val="002A1C4F"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
+    <w:rsid w:val="002E23B9"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00346071"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
+    <w:rsid w:val="00377638"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
+    <w:rsid w:val="003865BB"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="003932DD"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="003F204E"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="00416FCD"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="00430065"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
+    <w:rsid w:val="00467F15"/>
+    <w:rsid w:val="00470259"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004874DE"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="005147B1"/>
     <w:rsid w:val="005178BD"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
@@ -4891,50 +4794,51 @@
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005D7AFC"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="0060599D"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="006261C3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
+    <w:rsid w:val="00640358"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="00685193"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00702E03"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
@@ -4986,217 +4890,226 @@
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008D4B13"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="00944138"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
+    <w:rsid w:val="00952B3C"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00957D35"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="009839BA"/>
     <w:rsid w:val="0099766B"/>
     <w:rsid w:val="009A07DC"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C2E3E"/>
     <w:rsid w:val="009C4DB0"/>
     <w:rsid w:val="009C6C0C"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
+    <w:rsid w:val="00A2192C"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A27162"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65297"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A868EB"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AB1D80"/>
     <w:rsid w:val="00AB52FE"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD0478"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF50D7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
+    <w:rsid w:val="00B16251"/>
     <w:rsid w:val="00B16C59"/>
+    <w:rsid w:val="00B20BA5"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
+    <w:rsid w:val="00B53724"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00B96AFF"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BE2F1C"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
+    <w:rsid w:val="00C50944"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D20779"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D40AB6"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D61910"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
+    <w:rsid w:val="00DA02E4"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E025B8"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E51BB7"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC281C"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00EC67BF"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED5953"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00EE3906"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F46965"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F66B1B"/>
+    <w:rsid w:val="00F75FAB"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
+    <w:rsid w:val="00FA1FA9"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD4AA6"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="03191895"/>
     <w:rsid w:val="096BE4A0"/>
     <w:rsid w:val="0C09CBD1"/>
     <w:rsid w:val="16349A19"/>
     <w:rsid w:val="1B665ABD"/>
     <w:rsid w:val="3DA5AAEF"/>
     <w:rsid w:val="5033934F"/>
     <w:rsid w:val="54AA55CA"/>
     <w:rsid w:val="634CA0DF"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="704FBF9B"/>
     <w:rsid w:val="7F6EAB25"/>
   </w:rsids>
@@ -8047,56 +7960,56 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>547</Words>
-  <Characters>4123</Characters>
+  <Words>747</Words>
+  <Characters>3963</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>34</Lines>
+  <Lines>33</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4661</CharactersWithSpaces>
+  <CharactersWithSpaces>4701</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Hotande luftväg, SÄS - Vakenintubation med hjälp av bronkoskop</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy>Malin Stormvall</lastModifiedBy>
-  <revision>55</revision>
+  <revision>64</revision>
   <lastPrinted>2016-03-31T19:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>