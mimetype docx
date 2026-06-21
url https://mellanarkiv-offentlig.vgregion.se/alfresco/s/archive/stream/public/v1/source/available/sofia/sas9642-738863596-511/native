--- v1 (2026-03-12)
+++ v2 (2026-06-21)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6512EAAE" w14:textId="52B7DF41" w:rsidR="00F743B5" w:rsidRPr="005968E8" w:rsidRDefault="00F743B5" w:rsidP="00F743B5">
       <w:pPr>
-        <w:pStyle w:val="Rubrik1"/>
+        <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
       <w:bookmarkStart w:id="1" w:name="_Toc247444895"/>
       <w:r>
         <w:t>Information inför operation på</w:t>
       </w:r>
       <w:r w:rsidRPr="005968E8">
         <w:t xml:space="preserve"> Södra Älvsborgs Sjukhus!</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="21C1F45F" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00F743B5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="0"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
@@ -94,104 +94,104 @@
           <w:bCs/>
           <w:spacing w:val="1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">mycket </w:t>
       </w:r>
       <w:r w:rsidRPr="002E02B2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>viktigt att du följer förberedelserna</w:t>
       </w:r>
       <w:r w:rsidRPr="00C670D0">
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> för att operationen ska kunna genomföras. Du har fått en separat kallelse där det står vart du ska gå på operationsdagen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35D03552" w14:textId="5F36A15F" w:rsidR="00F743B5" w:rsidRPr="005968E8" w:rsidRDefault="00F743B5" w:rsidP="00F743B5">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="005968E8">
         <w:t>Förberedelser inför operation</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8426" w:type="dxa"/>
         <w:tblInd w:w="737" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1639"/>
         <w:gridCol w:w="6787"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F743B5" w:rsidRPr="005968E8" w14:paraId="1C3B1ECD" w14:textId="77777777" w:rsidTr="00E6126E">
+      <w:tr w:rsidR="00F743B5" w:rsidRPr="005968E8" w14:paraId="1C3B1ECD" w14:textId="77777777" w:rsidTr="00D60411">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1639" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F9A4D41" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="0F9A4D41" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:spacing w:before="60" w:after="140" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005968E8">
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br w:type="page"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D926E83" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="2D926E83" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:spacing w:before="60" w:after="140" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="65A65E65" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="65A65E65" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:spacing w:before="60" w:after="140" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005968E8">
               <w:rPr>
                 <w:noProof/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="43A468AD" wp14:editId="15509835">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>38404</wp:posOffset>
                       </wp:positionH>
@@ -227,57 +227,57 @@
                                 <a:round/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                               <a:extLst>
                                 <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                   <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                     <a:noFill/>
                                   </a14:hiddenFill>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <w:pict>
-                    <v:shapetype w14:anchorId="62914C83" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
-                      <v:path arrowok="t" fillok="f" o:connecttype="none"/>
+                    <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:oned="t" filled="f" o:spt="32" path="m,l21600,21600e" w14:anchorId="62914C83">
+                      <v:path fillok="f" arrowok="t" o:connecttype="none"/>
                       <o:lock v:ext="edit" shapetype="t"/>
                     </v:shapetype>
-                    <v:shape id="Rak pilkoppling 2132245116" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:3pt;margin-top:19.45pt;width:62.35pt;height:62.35pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBIHx7nvQEAAFsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7aDZc2MOD2kyy7d&#10;FqDdByiSbAuTRYFUYufvJyluWmy3YT4QpEg+ko/05n4aLDtrJAOu4dWi5Ew7Ccq4ruE/n/cf1pxR&#10;EE4JC043/KKJ32/fv9uMvtZL6MEqjSyCOKpH3/A+BF8XBcleD4IW4LWLzhZwECGa2BUKxRjRB1ss&#10;y/JTMQIqjyA1UXx9uDr5NuO3rZbhR9uSDsw2PPYWssQsj0kW242oOxS+N3JuQ/xDF4MwLha9QT2I&#10;INgJzV9Qg5EIBG1YSBgKaFsjdZ4hTlOVf0zz1Auv8yyRHPI3muj/wcrv5507YGpdTu7JP4L8RczB&#10;rheu07mB54uPi6sSVcXoqb6lJIP8Adlx/AYqxohTgMzC1OKQION8bMpkX25k6ykwGR/vPlfrjyvO&#10;ZHTNeqog6pdkjxS+ahhYUhpOAYXp+rAD5+JaAatcSpwfKVwTXxJSZQd7Y23ernVsbPhyvbpb5QwC&#10;a1TypjjC7rizyM4iHsh+X8YvDxo9b8MQTk5ltF4L9WXWgzD2qse2rZv5SZSk+6P6COpywNRcsuIG&#10;83zztaUTeWvnqNd/YvsbAAD//wMAUEsDBBQABgAIAAAAIQDFeVFl3QAAAAgBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/BTsMwEETvSPyDtUjcqBMiTAlxKoTECXGgicTVjZck1F5HtpMGvh73BLdZzWrm&#10;TbVbrWEL+jA6kpBvMmBIndMj9RLa5uVmCyxERVoZRyjhGwPs6suLSpXanegdl33sWQqhUCoJQ4xT&#10;yXnoBrQqbNyElLxP562K6fQ9116dUrg1/DbLBLdqpNQwqAmfB+yO+9lK+HrzH82rNvndMW8WsTZt&#10;Pv+0Ul5frU+PwCKu8e8ZzvgJHerEdHAz6cCMBJGWRAnF9gHY2S6ye2CHJEQhgNcV/z+g/gUAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBIHx7nvQEAAFsDAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDFeVFl3QAAAAgBAAAPAAAAAAAAAAAAAAAAABcE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAIQUAAAAA&#10;" strokecolor="red" strokeweight="2.25pt"/>
+                    <v:shape id="Rak pilkoppling 2132245116" style="position:absolute;margin-left:3pt;margin-top:19.45pt;width:62.35pt;height:62.35pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:spid="_x0000_s1026" strokecolor="red" strokeweight="2.25pt" type="#_x0000_t32" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBIHx7nvQEAAFsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7aDZc2MOD2kyy7d&#10;FqDdByiSbAuTRYFUYufvJyluWmy3YT4QpEg+ko/05n4aLDtrJAOu4dWi5Ew7Ccq4ruE/n/cf1pxR&#10;EE4JC043/KKJ32/fv9uMvtZL6MEqjSyCOKpH3/A+BF8XBcleD4IW4LWLzhZwECGa2BUKxRjRB1ss&#10;y/JTMQIqjyA1UXx9uDr5NuO3rZbhR9uSDsw2PPYWssQsj0kW242oOxS+N3JuQ/xDF4MwLha9QT2I&#10;INgJzV9Qg5EIBG1YSBgKaFsjdZ4hTlOVf0zz1Auv8yyRHPI3muj/wcrv5507YGpdTu7JP4L8RczB&#10;rheu07mB54uPi6sSVcXoqb6lJIP8Adlx/AYqxohTgMzC1OKQION8bMpkX25k6ykwGR/vPlfrjyvO&#10;ZHTNeqog6pdkjxS+ahhYUhpOAYXp+rAD5+JaAatcSpwfKVwTXxJSZQd7Y23ernVsbPhyvbpb5QwC&#10;a1TypjjC7rizyM4iHsh+X8YvDxo9b8MQTk5ltF4L9WXWgzD2qse2rZv5SZSk+6P6COpywNRcsuIG&#10;83zztaUTeWvnqNd/YvsbAAD//wMAUEsDBBQABgAIAAAAIQDFeVFl3QAAAAgBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/BTsMwEETvSPyDtUjcqBMiTAlxKoTECXGgicTVjZck1F5HtpMGvh73BLdZzWrm&#10;TbVbrWEL+jA6kpBvMmBIndMj9RLa5uVmCyxERVoZRyjhGwPs6suLSpXanegdl33sWQqhUCoJQ4xT&#10;yXnoBrQqbNyElLxP562K6fQ9116dUrg1/DbLBLdqpNQwqAmfB+yO+9lK+HrzH82rNvndMW8WsTZt&#10;Pv+0Ul5frU+PwCKu8e8ZzvgJHerEdHAz6cCMBJGWRAnF9gHY2S6ye2CHJEQhgNcV/z+g/gUAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBIHx7nvQEAAFsDAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDFeVFl3QAAAAgBAAAPAAAAAAAAAAAAAAAAABcE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAIQUAAAAA&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="005968E8">
               <w:rPr>
                 <w:noProof/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4FEBD72F" wp14:editId="25AB0D2D">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>44865</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>249527</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="791845" cy="791845"/>
                       <wp:effectExtent l="19050" t="19050" r="27305" b="27305"/>
                       <wp:wrapNone/>
@@ -307,59 +307,59 @@
                                 <a:round/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                               <a:extLst>
                                 <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                   <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                     <a:noFill/>
                                   </a14:hiddenFill>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <w:pict>
-                    <v:shape w14:anchorId="5E559E1D" id="Rak pilkoppling 13" o:spid="_x0000_s1026" type="#_x0000_t32" alt="Tecknad bild på en överkryssad tallrik med mat för att illustrera fasta inför operation. " style="position:absolute;margin-left:3.55pt;margin-top:19.65pt;width:62.35pt;height:62.35pt;flip:x;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkN7kQxQEAAGUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadKKsiVquocuhcMC&#10;lXb5Aa4/EgvHY824Tfvvsd1sWcENkYM145l5fvNmsr4/D46dNJIF3/L5rOZMewnK+q7lP55371ac&#10;URReCQdet/yiid9v3r5Zj6HRC+jBKY0sgXhqxtDyPsbQVBXJXg+CZhC0T0EDOIiYXOwqhWJM6IOr&#10;FnX9oRoBVUCQmijdPlyDfFPwjdEyfjeGdGSu5YlbLCeW85DParMWTYci9FZONMQ/sBiE9enRG9SD&#10;iIId0f4FNViJQGDiTMJQgTFW6tJD6mZe/9HNUy+CLr0kcSjcZKL/Byu/nbZ+j5m6PPun8AjyJzEP&#10;2174ThcCz5eQBjfPUlVjoOZWkh0Ke2SH8SuolCOOEYoKZ4MDM86GL7kwg6dO2bnIfrnJrs+RyXR5&#10;93G+er/kTKbQZOe3RJNhcnFAip81DCwbLaeIwnZ93IL3acCA1yfE6ZHitfClIBd72FnnypydZ2PL&#10;F6vl3bKQInBW5WjOI+wOW4fsJNKq7HZ1+krLKfI6DeHoVUHrtVCfJjsK6652ou38pFQWJ28iNQdQ&#10;lz1mctlLsyz9TXuXl+W1X7J+/x2bXwAAAP//AwBQSwMEFAAGAAgAAAAhAKAD1XzcAAAACAEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoY4LaksapEGo+gFIJcdvEJoka25HtuIGv&#10;Z3uC245mNPum3C9mZEn7MDgrQawyYNq2Tg22k3B6rx+2wEJEq3B0Vkv41gH21e1NiYVyF/um0zF2&#10;jEpsKFBCH+NUcB7aXhsMKzdpS96X8wYjSd9x5fFC5Wbkj1m25gYHSx96nPRrr9vzcTYSDunj0Mz1&#10;vG1+VEqbT1F7FLWU93fLyw5Y1Ev8C8MVn9ChIqbGzVYFNkrYCApKyJ9zYFc7F7SkoWP9lAGvSv5/&#10;QPULAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZDe5EMUBAABlAwAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAoAPVfNwAAAAIAQAADwAAAAAAAAAA&#10;AAAAAAAfBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACgFAAAAAA==&#10;" strokecolor="red" strokeweight="2.25pt"/>
+                    <v:shape id="Rak pilkoppling 13" style="position:absolute;margin-left:3.55pt;margin-top:19.65pt;width:62.35pt;height:62.35pt;flip:x;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" alt="Tecknad bild på en överkryssad tallrik med mat för att illustrera fasta inför operation. " o:spid="_x0000_s1026" strokecolor="red" strokeweight="2.25pt" type="#_x0000_t32" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkN7kQxQEAAGUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadKKsiVquocuhcMC&#10;lXb5Aa4/EgvHY824Tfvvsd1sWcENkYM145l5fvNmsr4/D46dNJIF3/L5rOZMewnK+q7lP55371ac&#10;URReCQdet/yiid9v3r5Zj6HRC+jBKY0sgXhqxtDyPsbQVBXJXg+CZhC0T0EDOIiYXOwqhWJM6IOr&#10;FnX9oRoBVUCQmijdPlyDfFPwjdEyfjeGdGSu5YlbLCeW85DParMWTYci9FZONMQ/sBiE9enRG9SD&#10;iIId0f4FNViJQGDiTMJQgTFW6tJD6mZe/9HNUy+CLr0kcSjcZKL/Byu/nbZ+j5m6PPun8AjyJzEP&#10;2174ThcCz5eQBjfPUlVjoOZWkh0Ke2SH8SuolCOOEYoKZ4MDM86GL7kwg6dO2bnIfrnJrs+RyXR5&#10;93G+er/kTKbQZOe3RJNhcnFAip81DCwbLaeIwnZ93IL3acCA1yfE6ZHitfClIBd72FnnypydZ2PL&#10;F6vl3bKQInBW5WjOI+wOW4fsJNKq7HZ1+krLKfI6DeHoVUHrtVCfJjsK6652ou38pFQWJ28iNQdQ&#10;lz1mctlLsyz9TXuXl+W1X7J+/x2bXwAAAP//AwBQSwMEFAAGAAgAAAAhAKAD1XzcAAAACAEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoY4LaksapEGo+gFIJcdvEJoka25HtuIGv&#10;Z3uC245mNPum3C9mZEn7MDgrQawyYNq2Tg22k3B6rx+2wEJEq3B0Vkv41gH21e1NiYVyF/um0zF2&#10;jEpsKFBCH+NUcB7aXhsMKzdpS96X8wYjSd9x5fFC5Wbkj1m25gYHSx96nPRrr9vzcTYSDunj0Mz1&#10;vG1+VEqbT1F7FLWU93fLyw5Y1Ev8C8MVn9ChIqbGzVYFNkrYCApKyJ9zYFc7F7SkoWP9lAGvSv5/&#10;QPULAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZDe5EMUBAABlAwAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAoAPVfNwAAAAIAQAADwAAAAAAAAAA&#10;AAAAAAAfBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACgFAAAAAA==&#10;" w14:anchorId="5E559E1D"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A803B7B" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="3A803B7B" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:spacing w:before="60" w:after="140" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2E254ECA" wp14:editId="684C743F">
                   <wp:extent cx="792000" cy="763200"/>
                   <wp:effectExtent l="0" t="0" r="8255" b="0"/>
                   <wp:docPr id="65" name="Bildobjekt 65" descr="Tallrik med mat som är överkorsad med rött kors för att illustrera att patienten inte får äta inför operationen."/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -367,144 +367,144 @@
                           <pic:cNvPr id="65" name="Bildobjekt 65" descr="Tallrik med mat som är överkorsad med rött kors för att illustrera att patienten inte får äta inför operationen."/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId12"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="792000" cy="763200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6476C203" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="6476C203" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:spacing w:before="60" w:after="140" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3AFDCF3F" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="3AFDCF3F" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:spacing w:before="60" w:after="140" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="36047BC7" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="36047BC7" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:spacing w:before="60" w:after="140" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="650D5D9A" w14:textId="4EAB6760" w:rsidR="00F743B5" w:rsidRPr="005968E8" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="650D5D9A" w14:textId="4EAB6760" w:rsidR="00F743B5" w:rsidRPr="005968E8" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:spacing w:before="60" w:after="140" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6787" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4CCCD4C1" w14:textId="5EAB4894" w:rsidR="00F743B5" w:rsidRPr="00D1587C" w:rsidRDefault="00F743B5" w:rsidP="00D1587C">
             <w:pPr>
-              <w:pStyle w:val="Rubrik3"/>
+              <w:pStyle w:val="Heading3"/>
             </w:pPr>
             <w:r w:rsidRPr="00D1587C">
               <w:t>Mat och dryck</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="690ADAF5" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="005968E8" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="690ADAF5" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="005968E8" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005968E8">
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">För att undvika illamående och kräkningar under och efter operationen </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>måste</w:t>
             </w:r>
             <w:r w:rsidRPr="005968E8">
               <w:rPr>
                 <w:spacing w:val="1"/>
@@ -523,157 +523,156 @@
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> fastande.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="607EE9F4" w14:textId="5C950E5A" w:rsidR="00F743B5" w:rsidRPr="005968E8" w:rsidRDefault="00F743B5" w:rsidP="00AC1A73">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="160" w:after="10"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC1A73">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Vuxna</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7FE226A1" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="00BF7041" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="7FE226A1" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="00BF7041" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:pStyle w:val="Punktlista1"/>
             </w:pPr>
             <w:r w:rsidRPr="00CD289D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Du får inte</w:t>
             </w:r>
             <w:r w:rsidRPr="00BF7041">
               <w:t xml:space="preserve"> äta något</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> alls före </w:t>
             </w:r>
             <w:r w:rsidRPr="00BF7041">
               <w:t>operationen ska genomföras. Det gäller från midnatt</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> (klockan 00:00)</w:t>
             </w:r>
             <w:r w:rsidRPr="00BF7041">
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21F0EB65" w14:textId="7918699E" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="21F0EB65" w14:textId="7918699E" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:pStyle w:val="Punktlista1"/>
             </w:pPr>
             <w:r>
               <w:t>Under fastan före operation får du dricka upp till 2 glas i timmen av ”</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>klar dryck</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">” fram till </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>2 timmar före</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> din kallelsetid. I ”klar dryck” ingår vatten, klar saft eller den preoperativa dryck du fått med dig. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="328353BD" w14:textId="1F8D4E9D" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="328353BD" w14:textId="1F8D4E9D" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:pStyle w:val="Normalmedindragipunktlista"/>
             </w:pPr>
             <w:r>
               <w:t>Har du blivit ordinerad 2 ”</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>preop</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">-drycker” dricks den första kvällen före operationsdagen och den andra senast </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>2 timmar före</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> din kallelsetid. Drick klar dryck under din vakna del av fastan - det minskar risken för bland annat illamående efter operationen. Kom ihåg att sluta dricka helt 2 timmar innan kallelsetiden.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73304F86" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="73304F86" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:pStyle w:val="Punktlista1"/>
             </w:pPr>
             <w:r>
               <w:t>De mediciner som din läkare har sagt att du ska ta på operationsdagen kan du ta med lite vatten.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F67CE07" w14:textId="016586AC" w:rsidR="00F743B5" w:rsidRPr="00AC1A73" w:rsidRDefault="00DA66F8" w:rsidP="00AC1A73">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="160" w:after="10"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC1A73">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="58147F0F" wp14:editId="6D5912EC">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>-878242</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>323028</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="381000" cy="743585"/>
                   <wp:effectExtent l="152400" t="57150" r="133350" b="56515"/>
                   <wp:wrapNone/>
                   <wp:docPr id="16" name="Bildobjekt 16" descr="Bild på en nappflaska"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Bildobjekt 16"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId13">
@@ -688,87 +687,87 @@
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="1680000">
                             <a:off x="0" y="0"/>
                             <a:ext cx="381000" cy="743585"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
             <w:r w:rsidR="00F743B5" w:rsidRPr="00AC1A73">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Barn</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C57B03E" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="6C57B03E" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:pStyle w:val="Punktlista1"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Barn får dricka mjölk, välling och äta fram till </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>6 timmar före</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> kallelsetiden.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B112239" w14:textId="749EDDB1" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="7B112239" w14:textId="749EDDB1" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:pStyle w:val="Punktlista1"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Bröstmjölksersättning bör fortsättas till </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>4 timmar före</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> kallelsetiden för spädbarn som dricker detta.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B5ACD88" w14:textId="20A9A505" w:rsidR="00F743B5" w:rsidRDefault="00DA66F8" w:rsidP="00E6126E">
+          <w:p w14:paraId="5B5ACD88" w14:textId="20A9A505" w:rsidR="00F743B5" w:rsidRDefault="00DA66F8" w:rsidP="00D60411">
             <w:pPr>
               <w:pStyle w:val="Punktlista1"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3A5AFB14" wp14:editId="716E731F">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>-950595</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>36830</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="552450" cy="789940"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="15" name="Bildobjekt 15" descr="saftglas med sugrör"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -790,51 +789,51 @@
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
             <w:r w:rsidR="00F743B5">
               <w:t xml:space="preserve">Amning bör fortsättas till </w:t>
             </w:r>
             <w:r w:rsidR="00F743B5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>3 timmar före</w:t>
             </w:r>
             <w:r w:rsidR="00F743B5">
               <w:t xml:space="preserve"> kallelsetiden.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="458BB8BE" w14:textId="5077383E" w:rsidR="00F743B5" w:rsidRPr="005968E8" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="458BB8BE" w14:textId="5077383E" w:rsidR="00F743B5" w:rsidRPr="005968E8" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:pStyle w:val="Punktlista1"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Uppmuntra barn att dricka </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>”klar dryck”</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> fram till </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>en timme</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> före anestesistart. I ”klar dryck” ingår vatten, klar saft eller särskilt ordinerad preoperativ dryck.</w:t>
@@ -847,102 +846,102 @@
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8573" w:type="dxa"/>
         <w:tblInd w:w="737" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1828"/>
         <w:gridCol w:w="6745"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F743B5" w:rsidRPr="005968E8" w14:paraId="6D6FC2E5" w14:textId="77777777" w:rsidTr="00AC1A73">
+      <w:tr w:rsidR="00F743B5" w:rsidRPr="005968E8" w14:paraId="6D6FC2E5" w14:textId="77777777" w:rsidTr="401EED17">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1828" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2088C500" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="2088C500" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="140" w:after="140" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005968E8">
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br w:type="page"/>
             </w:r>
             <w:r w:rsidRPr="005968E8">
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br w:type="page"/>
             </w:r>
             <w:r w:rsidRPr="005968E8">
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br w:type="page"/>
             </w:r>
             <w:r w:rsidRPr="005968E8">
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br w:type="page"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39FA4946" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="39FA4946" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="140" w:after="140" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0AC6F0FE" wp14:editId="0D1808CF">
                   <wp:extent cx="792000" cy="792000"/>
                   <wp:effectExtent l="0" t="0" r="8255" b="8255"/>
                   <wp:docPr id="64" name="Bildobjekt 64" descr="Tecknad bild på en person som står under en dusch"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -952,65 +951,65 @@
                           <pic:cNvPr id="64" name="Bildobjekt 64" descr="Tecknad bild på en person som står under en dusch"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId15"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="792000" cy="792000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51D9C5B7" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="51D9C5B7" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="140" w:after="140" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2A82DBAB" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="2A82DBAB" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="140" w:after="140" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6E169A14" wp14:editId="7421E9E6">
                   <wp:extent cx="792000" cy="817200"/>
                   <wp:effectExtent l="0" t="0" r="8255" b="2540"/>
                   <wp:docPr id="66" name="Bildobjekt 66" descr="tecknad person i blå pyjamas som sitter i en säng med grön filt och vita lakan."/>
                   <wp:cNvGraphicFramePr>
@@ -1023,79 +1022,79 @@
                           <pic:cNvPr id="66" name="Bildobjekt 66" descr="tecknad person i blå pyjamas som sitter i en säng med grön filt och vita lakan."/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId16"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="792000" cy="817200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7931EEF5" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="7931EEF5" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="140" w:after="140" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0BA923EB" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="0BA923EB" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="140" w:after="140" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="72D3AC09" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="005968E8" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="72D3AC09" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="005968E8" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="140" w:after="140" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5417077A" wp14:editId="1286B4F4">
                   <wp:extent cx="540000" cy="630000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="57" name="Bildobjekt 57" descr="Tecknat ansikte på ett barn med röda utslag i hela ansiktet"/>
                   <wp:cNvGraphicFramePr>
@@ -1113,204 +1112,186 @@
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="540000" cy="630000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6745" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D7BC1EB" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="00056FE4" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
-[...1 lines deleted...]
-              <w:pStyle w:val="Rubrik3"/>
+          <w:p w14:paraId="3D7BC1EB" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="00056FE4" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
+            <w:pPr>
+              <w:pStyle w:val="Heading3"/>
             </w:pPr>
             <w:r w:rsidRPr="00056FE4">
               <w:t>Dusch och hygien</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4FCB1688" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="00056FE4" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="4FCB1688" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="00056FE4" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:pStyle w:val="Punktlista1"/>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Du ska duscha och tvätta hela kroppen samt tvätta håret </w:t>
             </w:r>
             <w:r w:rsidRPr="0DD5CD7C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>kvällen före operation</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> och på </w:t>
             </w:r>
             <w:r w:rsidRPr="0DD5CD7C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>operationsdagens morgon</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D2C4828" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="3D2C4828" w14:textId="46F98002" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:pStyle w:val="Normalmedindragipunktlista"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Inför vissa ingrepp, oftast ortopediska, ska man duscha med en speciell tvål - en </w:t>
-[...21 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Inför vissa ingrepp, oftast ortopediska, ska man duscha med en speciell tvål - en klorhexidintvål (Descutan eller Hibi</w:t>
+            </w:r>
+            <w:r w:rsidR="3AEAD591">
+              <w:t>wash</w:t>
+            </w:r>
             <w:r>
               <w:t>).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66D8FDD2" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="66D8FDD2" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:pStyle w:val="Normalmedindragipunktlista"/>
             </w:pPr>
             <w:r>
               <w:t>Om du ska duscha med en speciell tvål får du särskild information om detta direkt i din kallelse.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D8E5295" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="00056FE4" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="2D8E5295" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="00056FE4" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:pStyle w:val="Punktlista1"/>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="00056FE4">
               <w:t>Du får inte ha smink, nagellack eller hudkräm.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4802EA2E" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="4802EA2E" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:pStyle w:val="Punktlista1"/>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="00056FE4">
               <w:t xml:space="preserve">Du ska sova i en säng med </w:t>
             </w:r>
             <w:r w:rsidRPr="00AE3D81">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>rena sängkläder</w:t>
             </w:r>
             <w:r w:rsidRPr="00056FE4">
               <w:t xml:space="preserve"> sista natten inför operation</w:t>
             </w:r>
             <w:r>
               <w:t>en</w:t>
             </w:r>
             <w:r w:rsidRPr="00056FE4">
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32DECE90" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="00056FE4" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="32DECE90" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="00056FE4" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:pStyle w:val="Punktlista1"/>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="00056FE4">
               <w:t xml:space="preserve">Det är viktigt att du tar på dig </w:t>
             </w:r>
             <w:r w:rsidRPr="00AE3D81">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>rena kläder</w:t>
             </w:r>
             <w:r w:rsidRPr="00056FE4">
               <w:t xml:space="preserve"> innan du åker till sjukhuset.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28A73AB6" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="00056FE4" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="28A73AB6" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="00056FE4" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="160" w:after="10"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00056FE4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Tänk även på det här</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32842E23" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="00056FE4" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="32842E23" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="00056FE4" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:pStyle w:val="Punktlista1"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:ind w:left="284" w:hanging="284"/>
             </w:pPr>
             <w:r w:rsidRPr="00056FE4">
               <w:t>Om du har sår, rivmärken</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">, svamp </w:t>
             </w:r>
             <w:r w:rsidRPr="00056FE4">
               <w:t xml:space="preserve">eller utslag på kroppen </w:t>
             </w:r>
             <w:r w:rsidRPr="00991CF8">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>måste</w:t>
             </w:r>
             <w:r w:rsidRPr="00056FE4">
               <w:t xml:space="preserve"> du</w:t>
             </w:r>
@@ -1324,133 +1305,133 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>gäller alla sår och utslag</w:t>
             </w:r>
             <w:r w:rsidRPr="00056FE4">
               <w:t>, inte bara de som sitter i närhet av området som ska opereras. Kontaktuppgifter till</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00056FE4">
               <w:t>planerings</w:t>
             </w:r>
             <w:r>
               <w:softHyphen/>
             </w:r>
             <w:r w:rsidRPr="00056FE4">
               <w:t xml:space="preserve">sköterskan hittar du på sista sidan i </w:t>
             </w:r>
             <w:r>
               <w:t>denna information.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13EABC46" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="00056FE4" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="13EABC46" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="00056FE4" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:pStyle w:val="Punktlista1"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:ind w:left="284" w:hanging="284"/>
             </w:pPr>
             <w:r w:rsidRPr="00056FE4">
               <w:t>Raka inte bort något hår i området där du ska opereras.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F458ED1" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="00056FE4" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="2F458ED1" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="00056FE4" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:pStyle w:val="Punktlista1"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:ind w:left="284" w:hanging="284"/>
             </w:pPr>
             <w:r w:rsidRPr="00056FE4">
               <w:t>Ta av dig smycken</w:t>
             </w:r>
             <w:r>
               <w:t>, klocka</w:t>
             </w:r>
             <w:r w:rsidRPr="00056FE4">
               <w:t xml:space="preserve"> och ta ut eventuella piercingar.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A84A30C" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="00056FE4" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="1A84A30C" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="00056FE4" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:pStyle w:val="Punktlista1"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:ind w:left="284" w:hanging="284"/>
             </w:pPr>
             <w:r w:rsidRPr="00EB10CC">
               <w:t>Ta bort konstgjorda naglar om du har detta</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="00EB10CC">
               <w:t>dessa innebär en infektionsrisk</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="39972D1A" w14:textId="77777777" w:rsidR="00AC1A73" w:rsidRDefault="00AC1A73">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8573" w:type="dxa"/>
         <w:tblInd w:w="737" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1828"/>
         <w:gridCol w:w="6745"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F743B5" w:rsidRPr="005968E8" w14:paraId="599A9F35" w14:textId="77777777" w:rsidTr="00AC1A73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1828" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7394CC97" w14:textId="28B4C285" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="7394CC97" w14:textId="28B4C285" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:spacing w:before="240" w:after="140" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2E79B15F" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="2E79B15F" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:spacing w:before="240" w:after="140" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="54D8C21E" wp14:editId="1A9BCBB2">
                   <wp:extent cx="792000" cy="777600"/>
                   <wp:effectExtent l="0" t="0" r="8255" b="3810"/>
                   <wp:docPr id="14" name="Bildobjekt 14" descr="Teckning med mediciner i form av både tabletter, flytande och dospulver."/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -1458,159 +1439,159 @@
                           <pic:cNvPr id="14" name="Bildobjekt 14" descr="Teckning med mediciner i form av både tabletter, flytande och dospulver."/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId18"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="792000" cy="777600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D964E60" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="0D964E60" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:spacing w:before="240" w:after="140" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5A496994" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="5A496994" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:spacing w:before="240" w:after="140" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4D642F27" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="4D642F27" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:spacing w:before="240" w:after="140" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1771C396" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="1771C396" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:spacing w:before="240" w:after="140" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="026911DC" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="026911DC" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:spacing w:before="240" w:after="140" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="13DED986" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="13DED986" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:spacing w:before="240" w:after="140" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="674BB0C9" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="674BB0C9" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:spacing w:before="240" w:after="140" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5DCA0E52" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="5DCA0E52" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:spacing w:before="240" w:after="140" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2B9450EF" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="2B9450EF" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:spacing w:before="240" w:after="140" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="73F19EF0" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="005968E8" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="73F19EF0" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="005968E8" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:spacing w:before="240" w:after="140" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="65E23A7D" wp14:editId="32EAAA8C">
                   <wp:extent cx="900000" cy="694800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="1510441547" name="Bildobjekt 2" descr="En bild som visar plåster&#10;&#10;Automatiskt genererad beskrivning"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Bildobjekt 2"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
@@ -1624,486 +1605,422 @@
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="900000" cy="694800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6745" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="176B4D48" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="00765AD1" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
-[...1 lines deleted...]
-              <w:pStyle w:val="Rubrik3"/>
+          <w:p w14:paraId="176B4D48" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="00765AD1" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
+            <w:pPr>
+              <w:pStyle w:val="Heading3"/>
             </w:pPr>
             <w:r w:rsidRPr="00765AD1">
               <w:t>Mediciner</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A8092CF" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="00765AD1" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="0A8092CF" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="00765AD1" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:pStyle w:val="Punktlista1"/>
             </w:pPr>
             <w:r w:rsidRPr="00765AD1">
               <w:t>Ta endast de mediciner som din operatör/läkare har sagt att du ska ta på operationsdagen. Hoppa över alla andra mediciner. Ta i stället med övrig medicin till operationsmottagningen.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="018CC5E7" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="00765AD1" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="018CC5E7" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="00765AD1" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:pStyle w:val="Punktlista1"/>
             </w:pPr>
             <w:r w:rsidRPr="00765AD1">
               <w:t>Har du astma/KOL ska du ta dina inhalationer hemma samt även ta med dina inhalationer till sjukhuset.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1090D2F6" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="00765AD1" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="1090D2F6" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="00765AD1" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:pStyle w:val="Punktlista1"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00765AD1">
               <w:t>Trombyl</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00765AD1">
               <w:t xml:space="preserve"> ska du fortsätta äta enligt ordination.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1EF9E902" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="00765AD1" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="1EF9E902" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="00765AD1" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:pStyle w:val="Punktlista1"/>
             </w:pPr>
             <w:r w:rsidRPr="00765AD1">
               <w:t xml:space="preserve">Tar du </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00765AD1">
               <w:t>Waran</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00765AD1">
               <w:t xml:space="preserve"> – kontakta AK-mottagningen.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="746CB532" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="00765AD1" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="746CB532" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="00765AD1" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:pStyle w:val="Punktlista1"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00765AD1">
               <w:t>Clopidogrel</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00765AD1">
-              <w:t xml:space="preserve"> (</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> (t.ex. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00765AD1">
               <w:t>Plavix</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00765AD1">
               <w:t xml:space="preserve">) och </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00765AD1">
               <w:t>Ticagrelor</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00765AD1">
-              <w:t xml:space="preserve"> (</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> (t.ex. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00765AD1">
               <w:t>Brilique</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00765AD1">
               <w:t xml:space="preserve">) ska inte tas </w:t>
             </w:r>
             <w:r w:rsidRPr="00765AD1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>5 dagar</w:t>
             </w:r>
             <w:r w:rsidRPr="00765AD1">
               <w:t xml:space="preserve"> före operation.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="097041F4" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="00765AD1" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="097041F4" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="00765AD1" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:pStyle w:val="Punktlista1"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00765AD1">
               <w:t>Apixaban</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00765AD1">
-              <w:t xml:space="preserve"> (</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> (t.ex. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00765AD1">
               <w:t>Eliquis</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00765AD1">
               <w:t xml:space="preserve">), </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00765AD1">
               <w:t>Dabigatran</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00765AD1">
-              <w:t xml:space="preserve"> (</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> (t.ex. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00765AD1">
               <w:t>Pradaxa</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00765AD1">
               <w:t xml:space="preserve">), </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00765AD1">
               <w:t>Rivaroxaban</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00765AD1">
-              <w:t xml:space="preserve"> (</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> (t.ex. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00765AD1">
               <w:t>Xarelto</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00765AD1">
               <w:t xml:space="preserve">) och </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00765AD1">
               <w:t>Edoxaban</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00765AD1">
-              <w:t xml:space="preserve"> (</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> (t.ex. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00765AD1">
               <w:t>Lixiana</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00765AD1">
               <w:t xml:space="preserve">) ska inte tas </w:t>
             </w:r>
             <w:r w:rsidRPr="00765AD1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>2 dagar</w:t>
             </w:r>
             <w:r w:rsidRPr="00765AD1">
               <w:t xml:space="preserve"> före operation.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="329EF666" w14:textId="02E90310" w:rsidR="00F743B5" w:rsidRPr="00765AD1" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="329EF666" w14:textId="02E90310" w:rsidR="00F743B5" w:rsidRPr="00765AD1" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:pStyle w:val="Punktlista1"/>
             </w:pPr>
             <w:r w:rsidRPr="00765AD1">
               <w:t xml:space="preserve">Tablett </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00765AD1">
               <w:t>Metformin</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00765AD1">
               <w:t xml:space="preserve"> ska tas</w:t>
             </w:r>
             <w:r w:rsidR="00964571">
               <w:t xml:space="preserve"> som vanligt men inte på operationsdagen</w:t>
             </w:r>
             <w:r w:rsidR="009E1387">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00765AD1">
               <w:t>(om inte din operatör eller läkare sagt något annat).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="175F68D8" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="175F68D8" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:pStyle w:val="Punktlista1"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00765AD1">
               <w:t>Exenatid</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00765AD1">
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00765AD1">
               <w:t>Liraglutid</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00765AD1">
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00765AD1">
               <w:t>Lixisenatid</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00765AD1">
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00765AD1">
               <w:t>Dulaglitid</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00765AD1">
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00765AD1">
               <w:t>Semaglutid</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00765AD1">
-              <w:t xml:space="preserve"> (</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> (t.ex. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00765AD1">
               <w:t>Ozempic</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00765AD1">
               <w:t xml:space="preserve">) ska inte tas </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">under </w:t>
             </w:r>
             <w:r w:rsidRPr="2468EFE0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>2 veckor</w:t>
             </w:r>
             <w:r w:rsidRPr="00765AD1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00765AD1">
               <w:t>före operation</w:t>
             </w:r>
             <w:r>
               <w:t>en</w:t>
             </w:r>
             <w:r w:rsidRPr="00765AD1">
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="669B6D59" w14:textId="3B912E76" w:rsidR="00BF0B89" w:rsidRPr="00765AD1" w:rsidRDefault="00BF0B89" w:rsidP="00E6126E">
+          <w:p w14:paraId="669B6D59" w14:textId="3B912E76" w:rsidR="00BF0B89" w:rsidRPr="00765AD1" w:rsidRDefault="00BF0B89" w:rsidP="00D60411">
             <w:pPr>
               <w:pStyle w:val="Punktlista1"/>
             </w:pPr>
             <w:r w:rsidRPr="00BF0B89">
               <w:t xml:space="preserve">Tablett </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00BF0B89">
               <w:t>Jordiance</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00BF0B89">
               <w:t xml:space="preserve">, ska sättas ut </w:t>
             </w:r>
             <w:r w:rsidRPr="00BF0B89">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>72 timmar</w:t>
             </w:r>
             <w:r w:rsidRPr="00BF0B89">
               <w:t xml:space="preserve"> före operationen</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4245EC61" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="00765AD1" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="4245EC61" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="00765AD1" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="120" w:after="20" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00765AD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Smärtstillande medicin</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F8A0AC6" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="00765AD1" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="0F8A0AC6" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="00765AD1" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:pStyle w:val="Punktlista1"/>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="00765AD1">
               <w:t xml:space="preserve">Du bör ha </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00765AD1">
               <w:t>paracetamol</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00765AD1">
               <w:t>, till exempel Alvedon, hemma som smärtstillande efter operationen. Ipren går bra om du normalt tar detta. Vid behov får du starkare smärtstillande mediciner ordinerade i samband med operationen.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3DCC16FC" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="00765AD1" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="3DCC16FC" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="00765AD1" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:pStyle w:val="Punktlista1"/>
             </w:pPr>
             <w:r w:rsidRPr="00765AD1">
-              <w:t>Har du fått ett smärtstillande plåster inför operationen (</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> EMLA) ska du sätta detta i armvecket eller på handryggen cirka 1 timme innan du åker till sjukhuset.</w:t>
+              <w:t>Har du fått ett smärtstillande plåster inför operationen (t.ex. EMLA) ska du sätta detta i armvecket eller på handryggen cirka 1 timme innan du åker till sjukhuset.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F743B5" w:rsidRPr="005968E8" w14:paraId="33FCE758" w14:textId="77777777" w:rsidTr="00AC1A73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1828" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1BDA900B" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="005968E8" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="1BDA900B" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="005968E8" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:spacing w:before="100" w:after="140" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6F9D8E3B" wp14:editId="0A665151">
                   <wp:extent cx="792000" cy="781200"/>
                   <wp:effectExtent l="0" t="0" r="8255" b="0"/>
                   <wp:docPr id="72" name="Bildobjekt 72" descr="Teckning av en person som nyser och håller i en vit näsduk."/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -2120,87 +2037,87 @@
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="792000" cy="781200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6745" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2AD4BD08" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="00056FE4" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
-[...1 lines deleted...]
-              <w:pStyle w:val="Rubrik3"/>
+          <w:p w14:paraId="2AD4BD08" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="00056FE4" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
+            <w:pPr>
+              <w:pStyle w:val="Heading3"/>
             </w:pPr>
             <w:r w:rsidRPr="00056FE4">
               <w:t>Förkyld eller sjuk?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E6496E0" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="00056FE4" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="3E6496E0" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="00056FE4" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:pStyle w:val="Punktlista1"/>
             </w:pPr>
             <w:r w:rsidRPr="00056FE4">
               <w:t xml:space="preserve">Blir du förkyld eller sjuk inför din operation ska du </w:t>
             </w:r>
             <w:r w:rsidRPr="000A176E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>kontakta planeringssköterskan omgående</w:t>
             </w:r>
             <w:r w:rsidRPr="00056FE4">
               <w:t xml:space="preserve">. Kontaktuppgifter till planeringssköterskan hittar du på sista sidan i </w:t>
             </w:r>
             <w:r>
               <w:t>denna information.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F743B5" w:rsidRPr="005968E8" w14:paraId="184ECD61" w14:textId="77777777" w:rsidTr="00AC1A73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1828" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0843D7E4" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="005968E8" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="0843D7E4" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="005968E8" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:spacing w:before="100" w:after="140" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0" w:hanging="851"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="124A48DA" wp14:editId="46D97E0E">
                   <wp:extent cx="792000" cy="597600"/>
                   <wp:effectExtent l="0" t="0" r="8255" b="0"/>
                   <wp:docPr id="34" name="Bildobjekt 34" descr="Teckning på ett vitt flygplan"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -2214,241 +2131,240 @@
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="792000" cy="597600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6745" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2DBDECCB" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="005968E8" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
-[...1 lines deleted...]
-              <w:pStyle w:val="Rubrik3"/>
+          <w:p w14:paraId="2DBDECCB" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="005968E8" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
+            <w:pPr>
+              <w:pStyle w:val="Heading3"/>
             </w:pPr>
             <w:r w:rsidRPr="005968E8">
               <w:t xml:space="preserve">Har du fått </w:t>
             </w:r>
             <w:r>
               <w:t>sjukhus</w:t>
             </w:r>
             <w:r w:rsidRPr="005968E8">
               <w:t>vård utomlands?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A31EC9A" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="009A78B7" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="6A31EC9A" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="009A78B7" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:pStyle w:val="Punktlista1"/>
               <w:ind w:right="-148"/>
             </w:pPr>
             <w:r w:rsidRPr="00D1576D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Ta kontakt med planeringssköterska</w:t>
             </w:r>
             <w:r w:rsidRPr="00F42704">
               <w:t xml:space="preserve"> om du har fått sjukhusvård utomlands under det senaste året. </w:t>
             </w:r>
             <w:r>
               <w:t>K</w:t>
             </w:r>
             <w:r w:rsidRPr="00F42704">
               <w:t>ontaktuppgifter finns på sista sidan.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F743B5" w:rsidRPr="005968E8" w14:paraId="7FECE917" w14:textId="77777777" w:rsidTr="00AC1A73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1828" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2229B844" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="2229B844" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:spacing w:before="240" w:after="140" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="20C5B508" wp14:editId="5BBEB47E">
                   <wp:extent cx="756000" cy="763200"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="70" name="Bildobjekt 70" descr="Tecknat huvud som ligger på en huvudkudde och sover."/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="70" name="Bildobjekt 70" descr="Tecknat huvud som ligger på en huvudkudde och sover."/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId22"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="756000" cy="763200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="358EBAC2" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="358EBAC2" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:spacing w:before="360" w:after="140" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3E1F35A4" wp14:editId="4E59B5AF">
                   <wp:extent cx="576000" cy="788400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="71" name="Bildobjekt 71" descr="Bild på fem tecknade personer där en av personerna är markerad med färg för att illustrera en förälder eller besökare."/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="71" name="Bildobjekt 71" descr="Bild på fem tecknade personer där en av personerna är markerad med färg för att illustrera en förälder eller besökare."/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId23"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="576000" cy="788400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F9F64D7" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="3F9F64D7" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:spacing w:before="360" w:after="140" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="60EC6711" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="60EC6711" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:spacing w:before="100" w:after="140" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0" w:hanging="851"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="683AE4A5" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="683AE4A5" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:spacing w:before="100" w:after="140" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0" w:hanging="851"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3662763E" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="3662763E" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:spacing w:before="100" w:after="140" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0" w:hanging="851"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7A5EFC5D" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="7A5EFC5D" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:spacing w:before="100" w:after="140" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0" w:hanging="851"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="290485CE" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="290485CE" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:spacing w:before="100" w:after="140" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0" w:hanging="851"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E23D28">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="629BE3FF" wp14:editId="11869D48">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>85006</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>246463</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="768129" cy="463550"/>
                       <wp:effectExtent l="19050" t="19050" r="32385" b="31750"/>
                       <wp:wrapNone/>
@@ -2478,53 +2394,53 @@
                                 <a:round/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                               <a:extLst>
                                 <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                   <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                     <a:noFill/>
                                   </a14:hiddenFill>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <w:pict>
-                    <v:shape w14:anchorId="0DE4E9D1" id="Rak pilkoppling 69" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:6.7pt;margin-top:19.4pt;width:60.5pt;height:36.5pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDQpNJnwgEAAFsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L46zJc2MOD2kyy7d&#10;FqDdBzCybAuTRYFU4uTvJ6lJWmy3YT4IlEg+Pj7Sq/vTYMVRExt0tSwnUym0U9gY19Xy5/P2w1IK&#10;DuAasOh0Lc+a5f36/bvV6Cs9wx5to0lEEMfV6GvZh+CromDV6wF4gl676GyRBgjxSl3REIwRfbDF&#10;bDpdFCNS4wmVZo6vDy9Ouc74batV+NG2rIOwtYzcQj4pn/t0FusVVB2B74260IB/YDGAcbHoDeoB&#10;AogDmb+gBqMIGdswUTgU2LZG6dxD7Kac/tHNUw9e516iOOxvMvH/g1Xfjxu3o0RdndyTf0T1i4XD&#10;TQ+u05nA89nHwZVJqmL0XN1S0oX9jsR+/IZNjIFDwKzCqaUhQcb+xCmLfb6JrU9BqPh4t1iWs89S&#10;qOj6tPg4n+dhFFBdkz1x+KpxEMmoJQcC0/Vhg87FsSKVuRQcHzkkalBdE1Jlh1tjbZ6udWKs5Ww5&#10;v5vnDEZrmuRNcUzdfmNJHCEuyHY7jV9uNHrehhEeXJPReg3Nl4sdwNgXO1a37qJPkiTtH1d7bM47&#10;uuoWJ5hpXrYtrcjbe85+/SfWvwEAAP//AwBQSwMEFAAGAAgAAAAhAMqJjxbbAAAACQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMT8tOwzAQvCPxD9YicaOOSamiEKdCSJwQB5pIXN14SUL9iGwnDXw92xPc&#10;dnZG86j2qzVswRBH7ySITQYMXef16HoJbfNyVwCLSTmtjHco4Rsj7Ovrq0qV2p/dOy6H1DMycbFU&#10;EoaUppLz2A1oVdz4CR1xnz5YlQiGnuugzmRuDb/Psh23anSUMKgJnwfsTofZSvh6Cx/Nqzbi4SSa&#10;Zbc2rZh/Wilvb9anR2AJ1/Qnhkt9qg41dTr62enIDOF8S0oJeUELLny+pceRDiEK4HXF/y+ofwEA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDQpNJnwgEAAFsDAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDKiY8W2wAAAAkBAAAPAAAAAAAAAAAAAAAA&#10;ABwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAJAUAAAAA&#10;" strokecolor="red" strokeweight="2.25pt"/>
+                    <v:shape id="Rak pilkoppling 69" style="position:absolute;margin-left:6.7pt;margin-top:19.4pt;width:60.5pt;height:36.5pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:spid="_x0000_s1026" strokecolor="red" strokeweight="2.25pt" type="#_x0000_t32" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDQpNJnwgEAAFsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L46zJc2MOD2kyy7d&#10;FqDdBzCybAuTRYFU4uTvJ6lJWmy3YT4IlEg+Pj7Sq/vTYMVRExt0tSwnUym0U9gY19Xy5/P2w1IK&#10;DuAasOh0Lc+a5f36/bvV6Cs9wx5to0lEEMfV6GvZh+CromDV6wF4gl676GyRBgjxSl3REIwRfbDF&#10;bDpdFCNS4wmVZo6vDy9Ouc74batV+NG2rIOwtYzcQj4pn/t0FusVVB2B74260IB/YDGAcbHoDeoB&#10;AogDmb+gBqMIGdswUTgU2LZG6dxD7Kac/tHNUw9e516iOOxvMvH/g1Xfjxu3o0RdndyTf0T1i4XD&#10;TQ+u05nA89nHwZVJqmL0XN1S0oX9jsR+/IZNjIFDwKzCqaUhQcb+xCmLfb6JrU9BqPh4t1iWs89S&#10;qOj6tPg4n+dhFFBdkz1x+KpxEMmoJQcC0/Vhg87FsSKVuRQcHzkkalBdE1Jlh1tjbZ6udWKs5Ww5&#10;v5vnDEZrmuRNcUzdfmNJHCEuyHY7jV9uNHrehhEeXJPReg3Nl4sdwNgXO1a37qJPkiTtH1d7bM47&#10;uuoWJ5hpXrYtrcjbe85+/SfWvwEAAP//AwBQSwMEFAAGAAgAAAAhAMqJjxbbAAAACQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMT8tOwzAQvCPxD9YicaOOSamiEKdCSJwQB5pIXN14SUL9iGwnDXw92xPc&#10;dnZG86j2qzVswRBH7ySITQYMXef16HoJbfNyVwCLSTmtjHco4Rsj7Ovrq0qV2p/dOy6H1DMycbFU&#10;EoaUppLz2A1oVdz4CR1xnz5YlQiGnuugzmRuDb/Psh23anSUMKgJnwfsTofZSvh6Cx/Nqzbi4SSa&#10;Zbc2rZh/Wilvb9anR2AJ1/Qnhkt9qg41dTr62enIDOF8S0oJeUELLny+pceRDiEK4HXF/y+ofwEA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDQpNJnwgEAAFsDAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDKiY8W2wAAAAkBAAAPAAAAAAAAAAAAAAAA&#10;ABwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAJAUAAAAA&#10;" w14:anchorId="0DE4E9D1"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00E23D28">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="744C9F5B" wp14:editId="3A8A5BD9">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>69105</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>250770</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="688340" cy="463550"/>
                       <wp:effectExtent l="19050" t="19050" r="16510" b="31750"/>
                       <wp:wrapNone/>
                       <wp:docPr id="68" name="Rak pilkoppling 68"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -2551,59 +2467,59 @@
                                 <a:round/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                               <a:extLst>
                                 <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                   <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                     <a:noFill/>
                                   </a14:hiddenFill>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <w:pict>
-                    <v:shape w14:anchorId="78F775BE" id="Rak pilkoppling 68" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:5.45pt;margin-top:19.75pt;width:54.2pt;height:36.5pt;flip:x;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDDywObxwEAAGUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3bSJguMOD2ky3bo&#10;tgDtPkCRZVuYLAqkEid/P0rJ0mK7DfNBIEXy6fGRXj2cBieOBsmCr+V0UkphvIbG+q6WP162H5ZS&#10;UFS+UQ68qeXZkHxYv3+3GkNlZtCDawwKBvFUjaGWfYyhKgrSvRkUTSAYz8EWcFCRXeyKBtXI6IMr&#10;ZmW5KEbAJiBoQ8S3j5egXGf8tjU6fm9bMlG4WjK3mE/M5z6dxXqlqg5V6K2+0lD/wGJQ1vOjN6hH&#10;FZU4oP0LarAagaCNEw1DAW1rtck9cDfT8o9unnsVTO6FxaFwk4n+H6z+dtz4HSbq+uSfwxPonyQ8&#10;bHrlO5MJvJwDD26apCrGQNWtJDkUdij241doOEcdImQVTi0OonU2fEmFCZw7Facs+/kmuzlFofly&#10;sVze3fNwNIfuF3fzeR5LoaoEk4oDUvxsYBDJqCVFVLbr4wa85wEDXp5QxyeKieRrQSr2sLXO5Tk7&#10;L8Zazpbzj/NMisDZJkVTHmG33zgUR8Wrst2W/OWWOfI2DeHgm4zWG9V8utpRWXex+XXnr0olcdIm&#10;UrWH5rzD3wryLDPN696lZXnr5+rXv2P9CwAA//8DAFBLAwQUAAYACAAAACEAwcn7lNwAAAAJAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KiTVoUmxKkQaj6AgoS4beIliYjXke2k&#10;ga/HOcFtRzOafVMcFzOImZzvLStINwkI4sbqnlsFb6/V3QGED8gaB8uk4Js8HMvrqwJzbS/8QvM5&#10;tCKWsM9RQRfCmEvpm44M+o0diaP3aZ3BEKVrpXZ4ieVmkNskuZcGe44fOhzpuaPm6zwZBaf5/VRP&#10;1XSof/Q8P3yklcO0Uur2Znl6BBFoCX9hWPEjOpSRqbYTay+GqJMsJhXssj2I1U+zHYh6PbZ7kGUh&#10;/y8ofwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDDywObxwEAAGUDAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDByfuU3AAAAAkBAAAPAAAAAAAA&#10;AAAAAAAAACEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAKgUAAAAA&#10;" strokecolor="red" strokeweight="2.25pt"/>
+                    <v:shape id="Rak pilkoppling 68" style="position:absolute;margin-left:5.45pt;margin-top:19.75pt;width:54.2pt;height:36.5pt;flip:x;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:spid="_x0000_s1026" strokecolor="red" strokeweight="2.25pt" type="#_x0000_t32" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDDywObxwEAAGUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3bSJguMOD2ky3bo&#10;tgDtPkCRZVuYLAqkEid/P0rJ0mK7DfNBIEXy6fGRXj2cBieOBsmCr+V0UkphvIbG+q6WP162H5ZS&#10;UFS+UQ68qeXZkHxYv3+3GkNlZtCDawwKBvFUjaGWfYyhKgrSvRkUTSAYz8EWcFCRXeyKBtXI6IMr&#10;ZmW5KEbAJiBoQ8S3j5egXGf8tjU6fm9bMlG4WjK3mE/M5z6dxXqlqg5V6K2+0lD/wGJQ1vOjN6hH&#10;FZU4oP0LarAagaCNEw1DAW1rtck9cDfT8o9unnsVTO6FxaFwk4n+H6z+dtz4HSbq+uSfwxPonyQ8&#10;bHrlO5MJvJwDD26apCrGQNWtJDkUdij241doOEcdImQVTi0OonU2fEmFCZw7Facs+/kmuzlFofly&#10;sVze3fNwNIfuF3fzeR5LoaoEk4oDUvxsYBDJqCVFVLbr4wa85wEDXp5QxyeKieRrQSr2sLXO5Tk7&#10;L8Zazpbzj/NMisDZJkVTHmG33zgUR8Wrst2W/OWWOfI2DeHgm4zWG9V8utpRWXex+XXnr0olcdIm&#10;UrWH5rzD3wryLDPN696lZXnr5+rXv2P9CwAA//8DAFBLAwQUAAYACAAAACEAwcn7lNwAAAAJAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KiTVoUmxKkQaj6AgoS4beIliYjXke2k&#10;ga/HOcFtRzOafVMcFzOImZzvLStINwkI4sbqnlsFb6/V3QGED8gaB8uk4Js8HMvrqwJzbS/8QvM5&#10;tCKWsM9RQRfCmEvpm44M+o0diaP3aZ3BEKVrpXZ4ieVmkNskuZcGe44fOhzpuaPm6zwZBaf5/VRP&#10;1XSof/Q8P3yklcO0Uur2Znl6BBFoCX9hWPEjOpSRqbYTay+GqJMsJhXssj2I1U+zHYh6PbZ7kGUh&#10;/y8ofwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDDywObxwEAAGUDAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDByfuU3AAAAAkBAAAPAAAAAAAA&#10;AAAAAAAAACEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAKgUAAAAA&#10;" w14:anchorId="78F775BE"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D8DF9CB" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="2D8DF9CB" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:spacing w:before="100" w:after="140" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0" w:hanging="851"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="68F25BFC" wp14:editId="34BFCFAE">
                   <wp:extent cx="923925" cy="409575"/>
                   <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
                   <wp:docPr id="67" name="Bildobjekt 67" descr="Teckning på röd bil som är överkorsad med rött kors för att illustrera att personen som opererats inte får köra bil, cykla eller framföra annat fordon."/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="67" name="Bildobjekt 67" descr="Teckning på röd bil som är överkorsad med rött kors för att illustrera att personen som opererats inte får köra bil, cykla eller framföra annat fordon."/>
@@ -2614,309 +2530,309 @@
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="923925" cy="409575"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6745" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3AB49EF0" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="005968E8" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
-[...1 lines deleted...]
-              <w:pStyle w:val="Rubrik3"/>
+          <w:p w14:paraId="3AB49EF0" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="005968E8" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
+            <w:pPr>
+              <w:pStyle w:val="Heading3"/>
             </w:pPr>
             <w:r w:rsidRPr="005968E8">
               <w:t>Efter operationen</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E422DE3" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="00CD17F1" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="3E422DE3" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="00CD17F1" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="120" w:after="20"/>
               <w:ind w:right="0" w:hanging="851"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD17F1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>För dig som stannar på sjukhuset mer än en dag</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0BE728FF" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="00E573F0" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="0BE728FF" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="00E573F0" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:pStyle w:val="Punktlista1"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E573F0">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">När operationen är klar flyttas du till uppvakningsavdelningen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Där är du under några timmar. På uppvakningsavdelningen får man inte ta emot besök, såvida inte särskilt behov finns.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E1C75B6" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="00E573F0" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="3E1C75B6" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="00E573F0" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:pStyle w:val="Punktlista1"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E573F0">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Barn som har opererats får ha en (1) förälder med sig på uppvakningsavdelningen.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="64DC8DFF" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="00E573F0" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="64DC8DFF" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="00E573F0" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:pStyle w:val="Punktlista1"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E573F0">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Efter uppvakningsavdelningen flyttas du till en vårdavdelning. Där får du ta emot besök</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, vanligen mellan </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>kl</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 13:00-19:00.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C406964" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="002838CC" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="7C406964" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="002838CC" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="20"/>
               <w:ind w:right="0" w:hanging="851"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002838CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>För dig som är på sjukhuset endast över dagen</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E1827E6" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="00656867" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="4E1827E6" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="00656867" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:pStyle w:val="Punktlista1"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00656867">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">När operationen är klar flyttas du till uppvakningsavdelningen. Du är </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>där</w:t>
             </w:r>
             <w:r w:rsidRPr="00656867">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> i några timmar. Om särskilda behov för besök finns</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00656867">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> försöker vi att tillgodose det.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ibland kan det vara svårt på grund av många patienter.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0FBF8517" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="00656867" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="0FBF8517" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="00656867" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:pStyle w:val="Punktlista1"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00656867">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Du kommer att erbjudas något att äta och dricka innan du lämnar sjukhuset.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4161715D" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="00656867" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="4161715D" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="00656867" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:pStyle w:val="Punktlista1"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00656867">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Du </w:t>
             </w:r>
             <w:r w:rsidRPr="00FA42D6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>får inte köra bil</w:t>
             </w:r>
             <w:r w:rsidRPr="00656867">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, cykla eller framföra annat fordon det första dygnet efter operationen. Försök ordna </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">så </w:t>
             </w:r>
             <w:r w:rsidRPr="00656867">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>att du blir hämtad av någon.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5246C47E" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="005968E8" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="5246C47E" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="005968E8" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:pStyle w:val="Punktlista1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="25"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Du behöver ha</w:t>
             </w:r>
             <w:r w:rsidRPr="00656867">
               <w:t xml:space="preserve"> sällskap av en vuxen person under det första dygnet hemma efter operationen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F743B5" w:rsidRPr="005968E8" w14:paraId="679CA633" w14:textId="77777777" w:rsidTr="00AC1A73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1828" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3EB716F5" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="3EB716F5" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:spacing w:before="140" w:after="140"/>
               <w:ind w:right="0" w:hanging="697"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3D8F06BA" wp14:editId="3301D01C">
                   <wp:extent cx="684000" cy="442800"/>
                   <wp:effectExtent l="0" t="0" r="1905" b="0"/>
                   <wp:docPr id="59" name="Bildobjekt 59" descr="Teckning på en legitimation."/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -2925,51 +2841,51 @@
                           <pic:cNvPr id="59" name="Bildobjekt 59" descr="Teckning på en legitimation."/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId25"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="684000" cy="442800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10F89BBC" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="10F89BBC" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:spacing w:before="140" w:after="140"/>
               <w:ind w:right="0" w:hanging="697"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="67998109" wp14:editId="06F81F53">
                   <wp:extent cx="467602" cy="467221"/>
                   <wp:effectExtent l="0" t="0" r="8890" b="9525"/>
                   <wp:docPr id="62" name="Bildobjekt 62" descr="Tecknade glasögon med svarta bågar"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -2978,51 +2894,51 @@
                           <pic:cNvPr id="62" name="Bildobjekt 62" descr="Tecknade glasögon med svarta bågar"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId26"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="470985" cy="470602"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C7B2FE6" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="005968E8" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="2C7B2FE6" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="005968E8" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:spacing w:before="140" w:after="140"/>
               <w:ind w:right="0" w:hanging="697"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="77D65996" wp14:editId="7537D6A9">
                   <wp:extent cx="468000" cy="702000"/>
                   <wp:effectExtent l="0" t="0" r="8255" b="3175"/>
                   <wp:docPr id="63" name="Bildobjekt 63" descr="Tecknad bild på svart mobiltelefon"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -3036,299 +2952,298 @@
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="468000" cy="702000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6745" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0CE951AA" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="00552795" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
-[...1 lines deleted...]
-              <w:pStyle w:val="Rubrik3"/>
+          <w:p w14:paraId="0CE951AA" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="00552795" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
+            <w:pPr>
+              <w:pStyle w:val="Heading3"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00552795">
               <w:t>Ta med till sjukhuset</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6DEEA8B1" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="00552795" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="6DEEA8B1" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="00552795" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:pStyle w:val="Punktlista1"/>
             </w:pPr>
             <w:r w:rsidRPr="00552795">
               <w:t>Legitimation</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77CA8881" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="00552795" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="77CA8881" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="00552795" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:pStyle w:val="Punktlista1"/>
             </w:pPr>
             <w:r w:rsidRPr="00552795">
               <w:t>Glasögon och hörapparat om du använder detta. Använder du linser kan dessa ibland behöva tas ut inför operation.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2FE3C6F5" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="00552795" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="2FE3C6F5" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="00552795" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:pStyle w:val="Punktlista1"/>
             </w:pPr>
             <w:r w:rsidRPr="00552795">
               <w:t>Bankkort</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="505475DA" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="00552795" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="505475DA" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="00552795" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:pStyle w:val="Punktlista1"/>
             </w:pPr>
             <w:r w:rsidRPr="00552795">
               <w:t>Något att läsa eller lyssna på</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="00E84D97">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>det kan bli väntetid</w:t>
             </w:r>
             <w:r w:rsidRPr="00552795">
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> Observera att kallelsetiden inte är detsamma som operationstiden.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="533A05A9" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="533A05A9" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:pStyle w:val="Punktlista1"/>
             </w:pPr>
             <w:r w:rsidRPr="00552795">
               <w:t>Mobil</w:t>
             </w:r>
             <w:r>
               <w:t>telefon.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73F7F996" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="73F7F996" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:pStyle w:val="Punktlista1"/>
             </w:pPr>
             <w:r w:rsidRPr="00621ECC">
               <w:t xml:space="preserve">Om </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">du </w:t>
             </w:r>
             <w:r w:rsidRPr="00621ECC">
               <w:t>har CPAP/andningsstöd hemma</w:t>
             </w:r>
             <w:r>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00621ECC">
               <w:t xml:space="preserve"> och ska stanna över natten</w:t>
             </w:r>
             <w:r>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00621ECC">
               <w:t xml:space="preserve"> ska d</w:t>
             </w:r>
             <w:r>
               <w:t>u ta med d</w:t>
             </w:r>
             <w:r w:rsidRPr="00621ECC">
               <w:t xml:space="preserve">enna </w:t>
             </w:r>
             <w:r>
               <w:t>utrustning.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B2EDD7E" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="00DF2D5C" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
-[...1 lines deleted...]
-              <w:pStyle w:val="Rubrik3"/>
+          <w:p w14:paraId="0B2EDD7E" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="00DF2D5C" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
+            <w:pPr>
+              <w:pStyle w:val="Heading3"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00DF2D5C">
               <w:t>Lämna hemma</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1FF3D0C4" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="00D04181" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="1FF3D0C4" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="00D04181" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:pStyle w:val="Punktlista1"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Smycken och övriga värdesaker.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F743B5" w:rsidRPr="005968E8" w14:paraId="70F0AB18" w14:textId="77777777" w:rsidTr="00AC1A73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1828" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7FA0D8CD" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="7FA0D8CD" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:spacing w:before="240" w:after="140" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7A33054E" wp14:editId="125F818B">
                   <wp:extent cx="904875" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="9525" b="0"/>
                   <wp:docPr id="4" name="Bildobjekt 4" descr="Tecknad bild som visar hur ett blodprov tas i ett finger. Bredvid den ena handen ligger provrör."/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="4" name="Bildobjekt 4" descr="Tecknad bild som visar hur ett blodprov tas i ett finger. Bredvid den ena handen ligger provrör."/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId28"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="904875" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6745" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58AA2E5A" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
-[...1 lines deleted...]
-              <w:pStyle w:val="Rubrik3"/>
+          <w:p w14:paraId="58AA2E5A" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
+            <w:pPr>
+              <w:pStyle w:val="Heading3"/>
             </w:pPr>
             <w:r w:rsidRPr="00D04181">
               <w:t>Prover i vården s</w:t>
             </w:r>
             <w:r>
               <w:t>pa</w:t>
             </w:r>
             <w:r w:rsidRPr="00D04181">
               <w:t>ras</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13C11288" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="005968E8" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="13C11288" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="005968E8" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:pStyle w:val="Punktlista1"/>
             </w:pPr>
             <w:r w:rsidRPr="00EB10CC">
               <w:t xml:space="preserve">När du lämnar prov i vården kan vissa prov komma att sparas i en biobank. Läs mer om biobankslagen på </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r w:rsidRPr="00222C91">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlnk"/>
+                  <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>117</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlnk"/>
+                  <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>7.se</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00EB10CC">
               <w:t xml:space="preserve"> och </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r w:rsidRPr="00326630">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlnk"/>
+                  <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>biobanksverige.se</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F743B5" w:rsidRPr="005968E8" w14:paraId="08638D56" w14:textId="77777777" w:rsidTr="00AC1A73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1828" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5BE0A0B1" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="005968E8" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="5BE0A0B1" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="005968E8" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:spacing w:before="360" w:after="140" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="74F95CE0" wp14:editId="1D6D0419">
                   <wp:extent cx="720000" cy="738000"/>
                   <wp:effectExtent l="0" t="0" r="4445" b="5080"/>
                   <wp:docPr id="1" name="Bildobjekt 1" descr="Tecknat frågetecken "/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -3342,276 +3257,276 @@
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="720000" cy="738000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6745" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53819292" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="005968E8" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
-[...1 lines deleted...]
-              <w:pStyle w:val="Rubrik3"/>
+          <w:p w14:paraId="53819292" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="005968E8" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
+            <w:pPr>
+              <w:pStyle w:val="Heading3"/>
               <w:spacing w:before="360"/>
             </w:pPr>
             <w:r w:rsidRPr="005968E8">
               <w:t>Kontaktuppgifter</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> till planeringssköterska</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2CE0D6F0" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="2CE0D6F0" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6529"/>
               </w:tabs>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005460B3">
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Har du några frågor om operationen eller förberedelserna är du välkommen att kontakta planeringssköterskan.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48A27E3E" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="48A27E3E" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6529"/>
               </w:tabs>
               <w:spacing w:before="200" w:after="200" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005968E8">
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Verksamhet:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1CD1EE30" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="005968E8" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="1CD1EE30" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="005968E8" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6529"/>
               </w:tabs>
               <w:spacing w:before="200" w:after="200" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005968E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CAB5CDD" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="3CAB5CDD" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6529"/>
               </w:tabs>
               <w:spacing w:before="200" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005968E8">
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Telefonnummer:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15165152" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="005968E8" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="15165152" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="005968E8" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6529"/>
               </w:tabs>
               <w:spacing w:before="200" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005968E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="143A71C3" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="143A71C3" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6529"/>
               </w:tabs>
               <w:spacing w:before="200" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005968E8">
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Dag/tid:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="212AF772" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="005968E8" w:rsidRDefault="00F743B5" w:rsidP="00E6126E">
+          <w:p w14:paraId="212AF772" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="005968E8" w:rsidRDefault="00F743B5" w:rsidP="00D60411">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6529"/>
               </w:tabs>
               <w:spacing w:before="200" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005968E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6E31C334" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="00536A5A" w:rsidRDefault="00F743B5" w:rsidP="00F743B5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="061A8D1E" w14:textId="77777777" w:rsidR="00F743B5" w:rsidRPr="00A861DC" w:rsidRDefault="00F743B5" w:rsidP="00F743B5"/>
     <w:p w14:paraId="63599E29" w14:textId="2908AC62" w:rsidR="004D1CD7" w:rsidRPr="00F743B5" w:rsidRDefault="004D1CD7" w:rsidP="00F743B5">
       <w:pPr>
         <w:rPr>
-          <w:rStyle w:val="Hyperlnk"/>
+          <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004D1CD7" w:rsidRPr="00F743B5" w:rsidSect="00B96AFF">
       <w:headerReference w:type="default" r:id="rId32"/>
       <w:footerReference w:type="even" r:id="rId33"/>
       <w:footerReference w:type="default" r:id="rId34"/>
       <w:headerReference w:type="first" r:id="rId35"/>
       <w:footerReference w:type="first" r:id="rId36"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4D457C6C" w14:textId="77777777" w:rsidR="00E108BF" w:rsidRDefault="00E108BF">
+    <w:p w14:paraId="3DDE525F" w14:textId="77777777" w:rsidR="00255365" w:rsidRDefault="00255365">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4073C6EB" w14:textId="77777777" w:rsidR="00E108BF" w:rsidRDefault="00E108BF">
+    <w:p w14:paraId="5EC63D6D" w14:textId="77777777" w:rsidR="00255365" w:rsidRDefault="00255365">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6CDD8402" w14:textId="77777777" w:rsidR="00E108BF" w:rsidRDefault="00E108BF">
+    <w:p w14:paraId="10E4F7EC" w14:textId="77777777" w:rsidR="00255365" w:rsidRDefault="00255365">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3669,130 +3584,131 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="modern"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Fet">
+    <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0557BF6F" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1257C2C5" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="2CAC024A" w14:textId="77777777" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
-          <w:pStyle w:val="Sidfot"/>
+          <w:pStyle w:val="Footer"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
@@ -3806,51 +3722,51 @@
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="342AF00F" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4445DF15" wp14:editId="478C0C49">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="12" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
@@ -3883,74 +3799,74 @@
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="74B10839" w14:textId="77777777" w:rsidR="00E108BF" w:rsidRDefault="00E108BF"/>
+    <w:p w14:paraId="225DBCD7" w14:textId="77777777" w:rsidR="00255365" w:rsidRDefault="00255365"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6A3BB64B" w14:textId="77777777" w:rsidR="00E108BF" w:rsidRDefault="00E108BF">
+    <w:p w14:paraId="1A842C3E" w14:textId="77777777" w:rsidR="00255365" w:rsidRDefault="00255365">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="535146EC" w14:textId="77777777" w:rsidR="00E108BF" w:rsidRDefault="00E108BF">
+    <w:p w14:paraId="6F799540" w14:textId="77777777" w:rsidR="00255365" w:rsidRDefault="00255365">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5C08F221" w14:textId="77777777" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="51B1B0DE" wp14:editId="28DB0F9D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
@@ -3970,112 +3886,112 @@
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="62C01652" w14:textId="77777777" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict>
-            <v:shapetype w14:anchorId="51B1B0DE" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="51B1B0DE">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="62C01652" w14:textId="77777777" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="62C01652" w14:textId="77777777">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0EFC8D24" w14:textId="77777777" w:rsidR="00014FD2" w:rsidRDefault="00014FD2" w:rsidP="00014FD2">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
       <w:ind w:left="0" w:right="0"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="09BF595A" w14:textId="77777777" w:rsidR="00014FD2" w:rsidRDefault="00014FD2" w:rsidP="00014FD2">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
       <w:ind w:left="0" w:right="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0CD378D0" w14:textId="77777777" w:rsidR="00014FD2" w:rsidRDefault="00014FD2" w:rsidP="00014FD2">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
       <w:ind w:left="0" w:right="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="27CE6FFF" w14:textId="77777777" w:rsidR="00014FD2" w:rsidRDefault="00014FD2" w:rsidP="00014FD2">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
       <w:ind w:left="0" w:right="0"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="35AB5876" w14:textId="77777777" w:rsidR="00014FD2" w:rsidRDefault="00014FD2" w:rsidP="00014FD2">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
       <w:ind w:left="0" w:right="0"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="096D8402" w14:textId="77777777" w:rsidR="00014FD2" w:rsidRDefault="00014FD2" w:rsidP="00014FD2">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
       <w:ind w:left="0" w:right="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="76F2C124" wp14:editId="59E86A61">
           <wp:extent cx="6480061" cy="1008890"/>
           <wp:effectExtent l="0" t="0" r="0" b="1270"/>
           <wp:docPr id="5" name="Bildobjekt 5" descr="En bild som visar skärmbild, Grafik, grafisk design, design&#10;&#10;Automatiskt genererad beskrivning"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="5" name="Bildobjekt 5" descr="En bild som visar skärmbild, Grafik, grafisk design, design&#10;&#10;Automatiskt genererad beskrivning"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
@@ -4084,51 +4000,51 @@
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="6480061" cy="1008890"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="496DEBBC" w14:textId="77777777" w:rsidR="008A4EB9" w:rsidRPr="00014FD2" w:rsidRDefault="008A4EB9" w:rsidP="00014FD2">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
@@ -5220,51 +5136,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="38963A38"/>
     <w:lvl w:ilvl="0" w:tplc="1ABAAE0E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="Punktlista"/>
+      <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1352" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -5815,51 +5731,51 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="544071A6"/>
     <w:lvl w:ilvl="0" w:tplc="9C72403C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Liststycke"/>
+      <w:pStyle w:val="ListParagraph"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1352" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -6442,95 +6358,95 @@
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="2093158488">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="2069649413">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="2083601073">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="2132630577">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="199127742">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1397894130">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E36F77"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
+    <w:rsid w:val="0000733A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00014FD2"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="000475AB"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="00051C0A"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="00061969"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000C4C8E"/>
     <w:rsid w:val="000E463B"/>
@@ -6557,61 +6473,63 @@
     <w:rsid w:val="001629CC"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="0017508E"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001A59E2"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001E3789"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00247E96"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="00254E2A"/>
+    <w:rsid w:val="00255365"/>
     <w:rsid w:val="00255CB2"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00270FA8"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="002916C2"/>
+    <w:rsid w:val="002919DF"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002A1C4F"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002E72C0"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
@@ -6702,50 +6620,51 @@
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="00621821"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00667951"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="00683FBF"/>
     <w:rsid w:val="00685193"/>
     <w:rsid w:val="00685D5C"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
+    <w:rsid w:val="006B340D"/>
     <w:rsid w:val="006C0ECF"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="006F1B4E"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00746463"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00764161"/>
@@ -6827,74 +6746,76 @@
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A00A73"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A22B0F"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A33EA9"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
+    <w:rsid w:val="00A92B33"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00A97B80"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC1A73"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD0F3E"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AD7F1F"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF3BF5"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B055BB"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
+    <w:rsid w:val="00B45DAF"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B52651"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B61BD6"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B72C43"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00B96AFF"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00BF0B89"/>
     <w:rsid w:val="00C01F0D"/>
@@ -6912,148 +6833,156 @@
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C81386"/>
     <w:rsid w:val="00C841F7"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D1587C"/>
     <w:rsid w:val="00D20779"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
+    <w:rsid w:val="00D60411"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
+    <w:rsid w:val="00D92649"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DA66F8"/>
     <w:rsid w:val="00DE197A"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
+    <w:rsid w:val="00DF6DEC"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E108BF"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E36F77"/>
     <w:rsid w:val="00E432FA"/>
     <w:rsid w:val="00E4398B"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
+    <w:rsid w:val="00E61DDB"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00EF24A8"/>
     <w:rsid w:val="00F02D9B"/>
     <w:rsid w:val="00F06F9E"/>
+    <w:rsid w:val="00F078E8"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F331E3"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F54273"/>
     <w:rsid w:val="00F743B5"/>
     <w:rsid w:val="00F816E4"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="298C0B08"/>
     <w:rsid w:val="38F6400B"/>
+    <w:rsid w:val="3AEAD591"/>
+    <w:rsid w:val="401EED17"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="1DB17ACA"/>
   <w14:defaultImageDpi w14:val="330"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7410,196 +7339,196 @@
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:aliases w:val="Brödtext VGR"/>
     <w:qFormat/>
     <w:rsid w:val="00746463"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik1Char"/>
+    <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00746463"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik2Char"/>
+    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00746463"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik3Char"/>
+    <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="004F702A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="30"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik4Char"/>
+    <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik5">
+  <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik5Char"/>
+    <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell1">
+  <w:style w:type="table" w:styleId="PlainTable1">
     <w:name w:val="Plain Table 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -7676,600 +7605,600 @@
       <w:spacing w:val="2"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidfot">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="SidfotChar"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidhuvud">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="SidhuvudChar"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Sidnummer">
+  <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002651D6"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
-    <w:name w:val="Rubrik 1 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
-    <w:link w:val="Rubrik1"/>
+    <w:link w:val="Heading1"/>
     <w:rsid w:val="00746463"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
-[...1 lines deleted...]
-    <w:link w:val="Sidfot"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik">
+  <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="RubrikChar"/>
+    <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
-[...1 lines deleted...]
-    <w:link w:val="Rubrik"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ballongtext">
+  <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BallongtextChar"/>
+    <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
-[...2 lines deleted...]
-    <w:link w:val="Ballongtext"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Platshllartext">
+  <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
-    <w:basedOn w:val="Rubrik2"/>
+    <w:basedOn w:val="Heading2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
-    <w:name w:val="Rubrik 2 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik2"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00746463"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
-    <w:name w:val="Rubrik 3 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik3"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="004F702A"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
-    <w:name w:val="Rubrik 4 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik4"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
-[...2 lines deleted...]
-    <w:link w:val="Rubrik5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Liststycke">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:aliases w:val="Punktlista numrerad"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="000C4C8E"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1349"/>
       </w:tabs>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll1">
+  <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EA1BAA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="005A627D"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="005A627D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
     <w:name w:val="Omslagsunderrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsunderrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009533B4"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
     <w:name w:val="Omslagsunderrubrik Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Omslagsunderrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="009533B4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll2">
+  <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="240"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll3">
+  <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll4">
+  <w:style w:type="paragraph" w:styleId="TOC4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll5">
+  <w:style w:type="paragraph" w:styleId="TOC5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="960"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll6">
+  <w:style w:type="paragraph" w:styleId="TOC6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1200"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll7">
+  <w:style w:type="paragraph" w:styleId="TOC7">
     <w:name w:val="toc 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll8">
+  <w:style w:type="paragraph" w:styleId="TOC8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll9">
+  <w:style w:type="paragraph" w:styleId="TOC9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00764161"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240" w:after="20" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992" w:right="868"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:sz w:val="27"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Fotnotsreferens">
+  <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell2">
+  <w:style w:type="table" w:styleId="PlainTable2">
     <w:name w:val="Plain Table 2"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
@@ -8300,81 +8229,81 @@
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlnk">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabellrutnt">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
+  <w:style w:type="table" w:styleId="LightList-Accent1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
@@ -8413,53 +8342,53 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
+  <w:style w:type="table" w:styleId="LightGrid-Accent6">
     <w:name w:val="Light Grid Accent 6"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -8533,53 +8462,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
+  <w:style w:type="table" w:styleId="LightGrid-Accent1">
     <w:name w:val="Light Grid Accent 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -8653,53 +8582,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
+  <w:style w:type="table" w:styleId="MediumShading1-Accent1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -8749,53 +8678,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
+  <w:style w:type="table" w:styleId="MediumShading1-Accent6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -8845,53 +8774,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
+  <w:style w:type="table" w:styleId="LightList-Accent6">
     <w:name w:val="Light List Accent 6"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
@@ -8927,53 +8856,53 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
+  <w:style w:type="table" w:styleId="LightShading-Accent1">
     <w:name w:val="Light Shading Accent 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
@@ -9022,51 +8951,51 @@
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
     <w:name w:val="VGR tabell"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
@@ -9110,51 +9039,51 @@
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
     <w:name w:val="Oformaterad tabell 51"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
@@ -9241,69 +9170,69 @@
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Punktlista">
+  <w:style w:type="paragraph" w:styleId="ListBullet">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000C4C8E"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1349"/>
       </w:tabs>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell3">
+  <w:style w:type="table" w:styleId="PlainTable3">
     <w:name w:val="Plain Table 3"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
@@ -9347,183 +9276,183 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell4">
+  <w:style w:type="table" w:styleId="PlainTable4">
     <w:name w:val="Plain Table 4"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Beskrivning">
+  <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
-[...2 lines deleted...]
-    <w:link w:val="Sidhuvud"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Punktlistaniv2">
     <w:name w:val="Punktlista nivå2"/>
     <w:qFormat/>
     <w:rsid w:val="000C4C8E"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="20"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1707"/>
       </w:tabs>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="1706" w:right="868" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Underrubrik">
+  <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="UnderrubrikChar"/>
+    <w:link w:val="SubtitleChar"/>
     <w:qFormat/>
     <w:rsid w:val="00764161"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:after="160"/>
       <w:ind w:left="992"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
       <w:b/>
       <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikChar">
-[...2 lines deleted...]
-    <w:link w:val="Underrubrik"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
     <w:rsid w:val="00764161"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
       <w:b/>
       <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normalwebb">
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000475AB"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Punktlista1">
     <w:name w:val="Punktlista1"/>
     <w:rsid w:val="00F743B5"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="21"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="5729"/>
         <w:tab w:val="left" w:pos="357"/>
@@ -10058,73 +9987,58 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>5376</Characters>
+  <Pages>1</Pages>
+  <Words>950</Words>
+  <Characters>5418</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>124</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>45</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6245</CharactersWithSpaces>
+  <CharactersWithSpaces>6356</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Preoperativ patientinformation - Viktigt att veta inför din operation</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
-  <lastModifiedBy/>
-  <revision>1</revision>
+  <lastModifiedBy>Sofie Östanbäck</lastModifiedBy>
+  <revision>3</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>