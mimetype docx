--- v0 (2025-11-26)
+++ v1 (2026-09-20)
@@ -1,3600 +1,4489 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="70DA2EF4" w14:textId="77777777" w:rsidR="00F02A10" w:rsidRPr="00F02A10" w:rsidRDefault="00F02A10" w:rsidP="003207FD">
+    <w:p w14:paraId="061914D4" w14:textId="08833A31" w:rsidR="00184167" w:rsidRDefault="00CA21E8" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
+      <w:r w:rsidRPr="00CA21E8">
+        <w:t>Allvarlig blödning</w:t>
+      </w:r>
+      <w:r w:rsidR="00A264BE" w:rsidRPr="005A627D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
-      <w:r w:rsidRPr="00F02A10">
-[...3 lines deleted...]
-    <w:p w14:paraId="7D4828A5" w14:textId="77777777" w:rsidR="00F02A10" w:rsidRPr="00F02A10" w:rsidRDefault="00F02A10" w:rsidP="003207FD">
+    </w:p>
+    <w:p w14:paraId="11BC1DCA" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-      </w:pPr>
-[...25 lines deleted...]
-        <w:t>Sammanfattning</w:t>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Toc100327184"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc203304146"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc203304359"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="4EA6C4B6" w14:textId="6C21DE9D" w:rsidR="009A32ED" w:rsidRPr="007A334E" w:rsidRDefault="003754CE" w:rsidP="00CA21E8">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Tillägg under rubrik ”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003754CE">
+        <w:t>Algoritm - Handläggning vid massiv blödning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidR="00196F61">
+        <w:t>– ”initiala åtgärder på akutmottagningen” med ”frystorkad plasma”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69BCFD87" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc100327185"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc203304147"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc203304360"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc72840807"/>
+      <w:r>
+        <w:t>Sammanfattning</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
-      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="12570B26" w14:textId="7527947B" w:rsidR="009A32ED" w:rsidRDefault="00CA21E8" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA21E8">
+        <w:t>Transfusion och farmakologisk behandling är, tillsammans med adekvata kirurgiska åtgärder, grunden för framgångsrik hantering av allvarlig blödning. Texten fokuserar på traumatiska blödningar men är tillämpbar även</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA21E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA21E8">
+        <w:t>vid andra allvarliga bl</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA21E8">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA21E8">
+        <w:t>dningar som exempelvis b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA21E8">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA21E8">
+        <w:t>de gastrointestinal och obstetrisk bl</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA21E8">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA21E8">
+        <w:t xml:space="preserve">dning. </w:t>
+      </w:r>
+      <w:r w:rsidR="009A32ED">
+        <w:t>Vid behov</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6660DA9D" w14:textId="2A8EC736" w:rsidR="00B405A1" w:rsidRDefault="00B405A1" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="UnderrubrikVGR"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Innehållsförteckning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E34018A" w14:textId="16E882AA" w:rsidR="003446F1" w:rsidRDefault="003446F1">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> TOC \h \z \t "Rubrik 2;1;Rubrik 3;2;Rubrik 4;3" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:hyperlink w:anchor="_Toc203304359" w:history="1">
+        <w:r w:rsidRPr="004035E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Förändringar sedan föregående version</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc203304359 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7C2BC220" w14:textId="09B3787D" w:rsidR="003446F1" w:rsidRDefault="003446F1">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc203304360" w:history="1">
+        <w:r w:rsidRPr="004035E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Sammanfattning</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc203304360 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="35C35244" w14:textId="3D44F5FF" w:rsidR="003446F1" w:rsidRDefault="003446F1" w:rsidP="003446F1">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc203304361" w:history="1">
+        <w:r w:rsidRPr="004035E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Algoritm - Handläggning vid massiv blödning</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc203304361 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2137D24C" w14:textId="749B4C0F" w:rsidR="003446F1" w:rsidRDefault="003446F1">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc203304362" w:history="1">
+        <w:r w:rsidRPr="004035E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Inledning</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc203304362 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="758B6E0B" w14:textId="188E46BA" w:rsidR="003446F1" w:rsidRDefault="003446F1">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc203304363" w:history="1">
+        <w:r w:rsidRPr="004035E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Bakgrund och syfte</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc203304363 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0109A44B" w14:textId="096FBB38" w:rsidR="003446F1" w:rsidRDefault="003446F1" w:rsidP="003446F1">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc203304364" w:history="1">
+        <w:r w:rsidRPr="004035E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Definitioner</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc203304364 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="69F0944E" w14:textId="7CA7FC3C" w:rsidR="003446F1" w:rsidRDefault="003446F1" w:rsidP="003446F1">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc203304365" w:history="1">
+        <w:r w:rsidRPr="004035E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Faktorer som påverkar hemostas och prognos</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc203304365 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4D7663FB" w14:textId="3298A620" w:rsidR="003446F1" w:rsidRDefault="003446F1">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc203304366" w:history="1">
+        <w:r w:rsidRPr="004035E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Utförande</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc203304366 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="51E66BD9" w14:textId="53C04827" w:rsidR="003446F1" w:rsidRDefault="003446F1" w:rsidP="003446F1">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc203304367" w:history="1">
+        <w:r w:rsidRPr="004035E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Prehospitala behandlingsstrategier</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc203304367 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0FC4519B" w14:textId="050DAC9F" w:rsidR="003446F1" w:rsidRDefault="003446F1" w:rsidP="003446F1">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc203304368" w:history="1">
+        <w:r w:rsidRPr="004035E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Prehospital riktlinje</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc203304368 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="797B5EC1" w14:textId="5E0266BB" w:rsidR="003446F1" w:rsidRDefault="003446F1" w:rsidP="003446F1">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc203304369" w:history="1">
+        <w:r w:rsidRPr="004035E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Behandlingsstrategier på sjukhus</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc203304369 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0CEEFBD7" w14:textId="5E9F9B03" w:rsidR="003446F1" w:rsidRDefault="003446F1" w:rsidP="003446F1">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc203304370" w:history="1">
+        <w:r w:rsidRPr="004035E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Akut omhändertagande på sjukhus</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc203304370 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="474025F8" w14:textId="108CBA0E" w:rsidR="003446F1" w:rsidRDefault="003446F1" w:rsidP="003446F1">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc203304371" w:history="1">
+        <w:r w:rsidRPr="004035E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Vätskeresuscitering på sjukhus</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc203304371 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="02FD8426" w14:textId="72A9F576" w:rsidR="003446F1" w:rsidRDefault="003446F1" w:rsidP="003446F1">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc203304372" w:history="1">
+        <w:r w:rsidRPr="004035E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Inledande transfusion och prokoagulativa åtgärder på sjukhus</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc203304372 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="52C34C3E" w14:textId="361BDC0A" w:rsidR="003446F1" w:rsidRDefault="003446F1" w:rsidP="003446F1">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc203304373" w:history="1">
+        <w:r w:rsidRPr="004035E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Akut provtagning</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc203304373 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2950C756" w14:textId="37DEE36C" w:rsidR="003446F1" w:rsidRDefault="003446F1" w:rsidP="003446F1">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc203304374" w:history="1">
+        <w:r w:rsidRPr="004035E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Fortsatt behandling</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc203304374 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1AFBEC6F" w14:textId="308019A2" w:rsidR="003446F1" w:rsidRDefault="003446F1" w:rsidP="003446F1">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc203304375" w:history="1">
+        <w:r w:rsidRPr="004035E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Patient som står på warfarinbehandling</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc203304375 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>13</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4DAA2F05" w14:textId="2F693DE1" w:rsidR="003446F1" w:rsidRDefault="003446F1" w:rsidP="003446F1">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc203304376" w:history="1">
+        <w:r w:rsidRPr="004035E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Patient som står på NOAK</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc203304376 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>14</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="14DAC4B6" w14:textId="29B19E68" w:rsidR="003446F1" w:rsidRDefault="003446F1" w:rsidP="003446F1">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc203304377" w:history="1">
+        <w:r w:rsidRPr="004035E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Uppföljning</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc203304377 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>14</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="27B93131" w14:textId="26B99843" w:rsidR="003446F1" w:rsidRDefault="003446F1">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc203304378" w:history="1">
+        <w:r w:rsidRPr="004035E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Arbetsgrupp</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc203304378 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>14</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="06A0EBB0" w14:textId="24732EAC" w:rsidR="003446F1" w:rsidRDefault="003446F1">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc203304379" w:history="1">
+        <w:r w:rsidRPr="004035E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Källförteckning</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc203304379 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>14</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0098101C" w14:textId="667E6BF8" w:rsidR="00052A15" w:rsidRDefault="003446F1" w:rsidP="00052A15">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:left="426" w:right="282"/>
+        <w:sectPr w:rsidR="00052A15" w:rsidSect="00B96AFF">
+          <w:headerReference w:type="default" r:id="rId12"/>
+          <w:footerReference w:type="even" r:id="rId13"/>
+          <w:footerReference w:type="default" r:id="rId14"/>
+          <w:headerReference w:type="first" r:id="rId15"/>
+          <w:footerReference w:type="first" r:id="rId16"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11900" w:h="16840"/>
+          <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:noEndnote/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="326"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26A4C776" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc256000414"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc256000389"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc256000364"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc256000339"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc256000314"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc256000289"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc256000264"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc256000239"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc256000214"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc256000189"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc256000164"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc532373074"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc256000009"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc256000089"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc256000114"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc256000139"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc94281135"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc203304361"/>
+      <w:r w:rsidRPr="00F02A10">
+        <w:lastRenderedPageBreak/>
+        <w:t>Algoritm - Handläggning vid massiv blödning</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
-    </w:p>
-[...20 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="25"/>
     </w:p>
-    <w:p w14:paraId="2315F480" w14:textId="6C2F8DDE" w:rsidR="00F02A10" w:rsidRPr="0070244A" w:rsidRDefault="7EA81C10" w:rsidP="00986746">
-[...1962 lines deleted...]
-    <w:p w14:paraId="1B84448C" w14:textId="05A8C924" w:rsidR="00F02A10" w:rsidRPr="00F02A10" w:rsidRDefault="00F02A10" w:rsidP="00F02A10">
+    <w:p w14:paraId="1A84B6C9" w14:textId="1732FFEE" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="00B257C9" w:rsidP="0044610C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="72"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F02A10">
+      <w:r>
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
-          <mc:Choice Requires="wps">
+          <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="44C1CFCC" wp14:editId="2F666120">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251708416" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="310AE606" wp14:editId="16EA3779">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1934210</wp:posOffset>
+                  <wp:posOffset>-210820</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>110490</wp:posOffset>
+                  <wp:posOffset>112395</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2663825" cy="990600"/>
-                <wp:effectExtent l="10160" t="5715" r="12065" b="13335"/>
+                <wp:extent cx="6915823" cy="8229600"/>
+                <wp:effectExtent l="0" t="0" r="18415" b="19050"/>
                 <wp:wrapNone/>
-                <wp:docPr id="33" name="Text Box 33"/>
-[...2 lines deleted...]
-                </wp:cNvGraphicFramePr>
+                <wp:docPr id="1510167825" name="Grupp 48"/>
+                <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
-[...4 lines deleted...]
-                      <wps:spPr bwMode="auto">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2663825" cy="990600"/>
+                          <a:ext cx="6915823" cy="8229600"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="6915823" cy="7607839"/>
                         </a:xfrm>
-                        <a:prstGeom prst="rect">
-[...5 lines deleted...]
-                        <a:ln w="9525">
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="25" name="Straight Connector 25"/>
+                        <wps:cNvCnPr>
+                          <a:cxnSpLocks noChangeShapeType="1"/>
+                        </wps:cNvCnPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="992021" y="2749389"/>
+                            <a:ext cx="0" cy="457200"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="line">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd type="triangle" w="med" len="med"/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:noFill/>
+                              </a14:hiddenFill>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="30" name="Straight Connector 30"/>
+                        <wps:cNvCnPr>
+                          <a:cxnSpLocks noChangeShapeType="1"/>
+                        </wps:cNvCnPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="4322852" y="483386"/>
+                            <a:ext cx="892810" cy="720090"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="line">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd type="triangle" w="med" len="med"/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:noFill/>
+                              </a14:hiddenFill>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="31" name="Straight Connector 31"/>
+                        <wps:cNvCnPr>
+                          <a:cxnSpLocks noChangeShapeType="1"/>
+                        </wps:cNvCnPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm flipH="1">
+                            <a:off x="1756135" y="483386"/>
+                            <a:ext cx="892175" cy="719455"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="line">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd type="triangle" w="med" len="med"/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:noFill/>
+                              </a14:hiddenFill>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="21" name="Straight Connector 21"/>
+                        <wps:cNvCnPr>
+                          <a:cxnSpLocks noChangeShapeType="1"/>
+                        </wps:cNvCnPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="1012493" y="3340052"/>
+                            <a:ext cx="0" cy="457200"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="line">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd type="triangle" w="med" len="med"/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:noFill/>
+                              </a14:hiddenFill>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="33" name="Text Box 33"/>
+                        <wps:cNvSpPr txBox="1">
+                          <a:spLocks noChangeArrowheads="1"/>
+                        </wps:cNvSpPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="2146034" y="0"/>
+                            <a:ext cx="2663825" cy="990600"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
                           <a:solidFill>
-                            <a:srgbClr val="000000"/>
+                            <a:srgbClr val="FFFFB9"/>
                           </a:solidFill>
-                          <a:miter lim="800000"/>
-[...70 lines deleted...]
-                    </wps:wsp>
+                          <a:ln w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="4924DE09" w14:textId="77777777" w:rsidR="0044610C" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                              <w:pPr>
+                                <w:pStyle w:val="Algoritmbrdtext"/>
+                              </w:pPr>
+                              <w:r w:rsidRPr="003C768D">
+                                <w:rPr>
+                                  <w:b/>
+                                </w:rPr>
+                                <w:t>Massiv blödning</w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="002B1B75">
+                                <w:t>:</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="2666DE81" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="003C768D" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                              <w:pPr>
+                                <w:pStyle w:val="Punktlistaalgorism"/>
+                              </w:pPr>
+                              <w:r w:rsidRPr="003C768D">
+                                <w:t>Hemodynamiskt instabil +</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:br/>
+                              </w:r>
+                              <w:r w:rsidRPr="003C768D">
+                                <w:t>förmodad fortsatt blödning</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="5372CF88" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="003C768D" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                              <w:pPr>
+                                <w:pStyle w:val="Punktlistaalgorism"/>
+                              </w:pPr>
+                              <w:r w:rsidRPr="003C768D">
+                                <w:t>Stort trauma</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="769077FC" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="003C768D" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                              <w:pPr>
+                                <w:pStyle w:val="Punktlistaalgorism"/>
+                              </w:pPr>
+                              <w:r w:rsidRPr="003C768D">
+                                <w:t>Stor obste</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:t>t</w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="003C768D">
+                                <w:t>risk/kiru</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:t>r</w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="003C768D">
+                                <w:t>gisk blödning</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="26" name="Text Box 26"/>
+                        <wps:cNvSpPr txBox="1">
+                          <a:spLocks noChangeArrowheads="1"/>
+                        </wps:cNvSpPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="16984" y="1207353"/>
+                            <a:ext cx="2036445" cy="1577340"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="FFFFB9"/>
+                          </a:solidFill>
+                          <a:ln w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="6DE35C33" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="001A0921" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                              <w:pPr>
+                                <w:pStyle w:val="Algoritmbrdtext"/>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="001A0921">
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">Initiala åtgärder av </w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="001A0921">
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:br/>
+                                <w:t>kirurg</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">kompetent läkare </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:br/>
+                              </w:r>
+                              <w:r w:rsidRPr="001A0921">
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:t>på akutmottagningen</w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="001A0921">
+                                <w:rPr>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:t>:</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="4655057E" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00894B08" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                              <w:pPr>
+                                <w:pStyle w:val="Punktlistaalgorism"/>
+                              </w:pPr>
+                              <w:r w:rsidRPr="00894B08">
+                                <w:t>Identifiera orsak</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="46C07B14" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00894B08" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                              <w:pPr>
+                                <w:pStyle w:val="Punktlistaalgorism"/>
+                              </w:pPr>
+                              <w:r w:rsidRPr="00894B08">
+                                <w:t>Komprimera</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="613E92F8" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00894B08" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                              <w:pPr>
+                                <w:pStyle w:val="Punktlistaalgorism"/>
+                              </w:pPr>
+                              <w:r w:rsidRPr="00894B08">
+                                <w:t>Torniquet</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="389912BB" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00894B08" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                              <w:pPr>
+                                <w:pStyle w:val="Punktlistaalgorism"/>
+                              </w:pPr>
+                              <w:r w:rsidRPr="00894B08">
+                                <w:t>Packa</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="63705338" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00894B08" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                              <w:pPr>
+                                <w:pStyle w:val="Punktlistaalgorism"/>
+                              </w:pPr>
+                              <w:r w:rsidRPr="00894B08">
+                                <w:t>Torakotomi på traumarum</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="29" name="Text Box 29"/>
+                        <wps:cNvSpPr txBox="1">
+                          <a:spLocks noChangeArrowheads="1"/>
+                        </wps:cNvSpPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="4930178" y="1202434"/>
+                            <a:ext cx="1985645" cy="2019300"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="FFFFB9"/>
+                          </a:solidFill>
+                          <a:ln w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="14C8705A" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00B855E9" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                              <w:pPr>
+                                <w:pStyle w:val="Algoritmbrdtext"/>
+                                <w:tabs>
+                                  <w:tab w:val="left" w:pos="1276"/>
+                                </w:tabs>
+                                <w:rPr>
+                                  <w:b/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="00B855E9">
+                                <w:rPr>
+                                  <w:b/>
+                                </w:rPr>
+                                <w:t>Provtagning</w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="00D774E2">
+                                <w:t>:</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="688AE377" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00E313D5" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                              <w:pPr>
+                                <w:pStyle w:val="Algoritmbrdtext"/>
+                                <w:tabs>
+                                  <w:tab w:val="left" w:pos="1418"/>
+                                </w:tabs>
+                                <w:spacing w:after="20"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:tab/>
+                              </w:r>
+                              <w:r w:rsidRPr="00E313D5">
+                                <w:t>Målvärde</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="334543F8" w14:textId="77777777" w:rsidR="0044610C" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                              <w:pPr>
+                                <w:pStyle w:val="Punktlistaalgorism"/>
+                                <w:tabs>
+                                  <w:tab w:val="left" w:pos="1418"/>
+                                </w:tabs>
+                              </w:pPr>
+                              <w:r>
+                                <w:t>Hb</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:tab/>
+                                <w:t>&gt;90 g/l</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="034D3E9D" w14:textId="77777777" w:rsidR="0044610C" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                              <w:pPr>
+                                <w:pStyle w:val="Punktlistaalgorism"/>
+                                <w:tabs>
+                                  <w:tab w:val="left" w:pos="1418"/>
+                                </w:tabs>
+                                <w:rPr>
+                                  <w:sz w:val="28"/>
+                                  <w:vertAlign w:val="superscript"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:t>TPK</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:tab/>
+                                <w:t>&gt;100 x 10</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:vertAlign w:val="superscript"/>
+                                </w:rPr>
+                                <w:t>9</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="4567C562" w14:textId="77777777" w:rsidR="0044610C" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                              <w:pPr>
+                                <w:pStyle w:val="Punktlistaalgorism"/>
+                                <w:tabs>
+                                  <w:tab w:val="left" w:pos="1418"/>
+                                </w:tabs>
+                              </w:pPr>
+                              <w:r>
+                                <w:t>Fibrinogen</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:tab/>
+                                <w:t>&gt;2-3 g/l</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="390C0ADC" w14:textId="77777777" w:rsidR="0044610C" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                              <w:pPr>
+                                <w:pStyle w:val="Punktlistaalgorism"/>
+                                <w:tabs>
+                                  <w:tab w:val="left" w:pos="1418"/>
+                                </w:tabs>
+                              </w:pPr>
+                              <w:r>
+                                <w:t>PK/INR</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:tab/>
+                                <w:t>&lt;1,5</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="1E0964A1" w14:textId="77777777" w:rsidR="0044610C" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                              <w:pPr>
+                                <w:pStyle w:val="Punktlistaalgorism"/>
+                                <w:tabs>
+                                  <w:tab w:val="left" w:pos="1418"/>
+                                </w:tabs>
+                              </w:pPr>
+                              <w:r>
+                                <w:t>APTT</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:tab/>
+                                <w:t>normalisering</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="69662BA2" w14:textId="77777777" w:rsidR="0044610C" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                              <w:pPr>
+                                <w:pStyle w:val="Punktlistaalgorism"/>
+                                <w:tabs>
+                                  <w:tab w:val="left" w:pos="1418"/>
+                                </w:tabs>
+                              </w:pPr>
+                              <w:r>
+                                <w:t>pH</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:tab/>
+                                <w:t>&gt;7,2</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="0FA4DA12" w14:textId="77777777" w:rsidR="0044610C" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                              <w:pPr>
+                                <w:pStyle w:val="Punktlistaalgorism"/>
+                                <w:tabs>
+                                  <w:tab w:val="left" w:pos="1418"/>
+                                </w:tabs>
+                              </w:pPr>
+                              <w:r>
+                                <w:t>Fritt Ca++</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:tab/>
+                                <w:t>&gt;1 mmol</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="424E8D73" w14:textId="77777777" w:rsidR="0044610C" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                              <w:pPr>
+                                <w:pStyle w:val="Punktlistaalgorism"/>
+                                <w:tabs>
+                                  <w:tab w:val="left" w:pos="1418"/>
+                                </w:tabs>
+                              </w:pPr>
+                              <w:r>
+                                <w:t>Laktat</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:tab/>
+                                <w:t>Mål:sjunkande</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="5A95555C" w14:textId="77777777" w:rsidR="0044610C" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                              <w:pPr>
+                                <w:pStyle w:val="Punktlistaalgorism"/>
+                                <w:numPr>
+                                  <w:ilvl w:val="0"/>
+                                  <w:numId w:val="0"/>
+                                </w:numPr>
+                                <w:tabs>
+                                  <w:tab w:val="left" w:pos="1418"/>
+                                </w:tabs>
+                                <w:ind w:left="142" w:hanging="142"/>
+                              </w:pPr>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="28" name="Text Box 28"/>
+                        <wps:cNvSpPr txBox="1">
+                          <a:spLocks noChangeArrowheads="1"/>
+                        </wps:cNvSpPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="2145950" y="1202009"/>
+                            <a:ext cx="2663825" cy="2782206"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="FFFFB9"/>
+                          </a:solidFill>
+                          <a:ln w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="32BD2717" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="003C768D" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                              <w:pPr>
+                                <w:pStyle w:val="Algoritmbrdtext"/>
+                                <w:rPr>
+                                  <w:b/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="003C768D">
+                                <w:rPr>
+                                  <w:b/>
+                                </w:rPr>
+                                <w:t>Initiala åtgärder på akutmottagningen</w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="0020587B">
+                                <w:t>:</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="1D9166F0" w14:textId="77777777" w:rsidR="0044610C" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                              <w:pPr>
+                                <w:pStyle w:val="Punktlistaalgorism"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:t>2 grova iv. infarter/alt. Intraosseös nål</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="6E26C6E6" w14:textId="77777777" w:rsidR="0044610C" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                              <w:pPr>
+                                <w:pStyle w:val="Punktlistaalgorism"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:t>Varm Ringer-Acetat (ges sparsamt)</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="21D14A12" w14:textId="2378D9AA" w:rsidR="00BD571E" w:rsidRDefault="00BD571E" w:rsidP="0044610C">
+                              <w:pPr>
+                                <w:pStyle w:val="Punktlistaalgorism"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:t>Frystorkad plasma (FDP</w:t>
+                              </w:r>
+                              <w:r w:rsidR="001459F6">
+                                <w:t>) vb</w:t>
+                              </w:r>
+                              <w:r w:rsidR="004B4B20">
+                                <w:t xml:space="preserve"> (finns på akutmottagningen)</w:t>
+                              </w:r>
+                              <w:r w:rsidR="001459F6">
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="60A94ADB" w14:textId="77777777" w:rsidR="0044610C" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                              <w:pPr>
+                                <w:pStyle w:val="Punktlistaalgorism"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:t>0-neg blod vb (finns på akutmottagn.)</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="59A9A393" w14:textId="77777777" w:rsidR="0044610C" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                              <w:pPr>
+                                <w:pStyle w:val="Punktlistaalgorism"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:t>Smärtstillande</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="5BF52D72" w14:textId="77777777" w:rsidR="0044610C" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                              <w:pPr>
+                                <w:pStyle w:val="Punktlistaalgorism"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:t>Temp-KAD Värme temp &gt;36 grader</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="67DD4F98" w14:textId="77777777" w:rsidR="0044610C" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                              <w:pPr>
+                                <w:pStyle w:val="Punktlistaalgorism"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:t>Anestesi/ETI</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="30436A9D" w14:textId="77777777" w:rsidR="0044610C" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                              <w:pPr>
+                                <w:pStyle w:val="Punktlistaalgorism"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:t>Artärnål, bör inte försena fortsatt handläggning</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="255DCE32" w14:textId="77777777" w:rsidR="0044610C" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                              <w:pPr>
+                                <w:pStyle w:val="Punktlistaalgorism"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:t>Reversera ev. antikoagulationsbehandl.</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="1ABC20BE" w14:textId="77777777" w:rsidR="0044610C" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                              <w:pPr>
+                                <w:pStyle w:val="Punktlistaalgorism"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:t>Meddela blodcentralen ”Stor blödning”, beställ blodprod. 4+4+1/”#Traumapack”</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="3E40E4ED" w14:textId="77777777" w:rsidR="0044610C" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                              <w:pPr>
+                                <w:pStyle w:val="Punktlistaalgorism"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:t>Cyklokapron</w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="00A951B5">
+                                <w:rPr>
+                                  <w:vertAlign w:val="superscript"/>
+                                </w:rPr>
+                                <w:t>®</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:t xml:space="preserve"> 1 g iv</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="5A9B3203" w14:textId="77777777" w:rsidR="0044610C" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                              <w:pPr>
+                                <w:pStyle w:val="Punktlistaalgorism"/>
+                              </w:pPr>
+                              <w:r w:rsidRPr="00B855E9">
+                                <w:t xml:space="preserve">2-4 </w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="00144172">
+                                <w:t>g fibrinogen</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="53975" tIns="45720" rIns="53975" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wpg:grpSp>
+                        <wpg:cNvPr id="1123861987" name="Grupp 47"/>
+                        <wpg:cNvGrpSpPr/>
+                        <wpg:grpSpPr>
+                          <a:xfrm>
+                            <a:off x="0" y="3519576"/>
+                            <a:ext cx="6894868" cy="3186014"/>
+                            <a:chOff x="0" y="222533"/>
+                            <a:chExt cx="6894868" cy="3186014"/>
+                          </a:xfrm>
+                        </wpg:grpSpPr>
+                        <wps:wsp>
+                          <wps:cNvPr id="20" name="Straight Connector 20"/>
+                          <wps:cNvCnPr>
+                            <a:cxnSpLocks noChangeShapeType="1"/>
+                          </wps:cNvCnPr>
+                          <wps:spPr bwMode="auto">
+                            <a:xfrm>
+                              <a:off x="3439728" y="687173"/>
+                              <a:ext cx="0" cy="220980"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="line">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:noFill/>
+                            <a:ln w="9525">
+                              <a:solidFill>
+                                <a:srgbClr val="000000"/>
+                              </a:solidFill>
+                              <a:round/>
+                              <a:headEnd/>
+                              <a:tailEnd type="triangle" w="med" len="med"/>
+                            </a:ln>
+                            <a:extLst>
+                              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                                <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                  <a:noFill/>
+                                </a14:hiddenFill>
+                              </a:ext>
+                            </a:extLst>
+                          </wps:spPr>
+                          <wps:bodyPr/>
+                        </wps:wsp>
+                        <wps:wsp>
+                          <wps:cNvPr id="17" name="Straight Connector 17"/>
+                          <wps:cNvCnPr>
+                            <a:cxnSpLocks noChangeShapeType="1"/>
+                          </wps:cNvCnPr>
+                          <wps:spPr bwMode="auto">
+                            <a:xfrm flipH="1">
+                              <a:off x="3437804" y="1878286"/>
+                              <a:ext cx="8976" cy="306222"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="line">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:noFill/>
+                            <a:ln w="9525">
+                              <a:solidFill>
+                                <a:srgbClr val="000000"/>
+                              </a:solidFill>
+                              <a:round/>
+                              <a:headEnd/>
+                              <a:tailEnd type="triangle" w="med" len="med"/>
+                            </a:ln>
+                            <a:extLst>
+                              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                                <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                  <a:noFill/>
+                                </a14:hiddenFill>
+                              </a:ext>
+                            </a:extLst>
+                          </wps:spPr>
+                          <wps:bodyPr/>
+                        </wps:wsp>
+                        <wps:wsp>
+                          <wps:cNvPr id="19" name="Text Box 19"/>
+                          <wps:cNvSpPr txBox="1">
+                            <a:spLocks noChangeArrowheads="1"/>
+                          </wps:cNvSpPr>
+                          <wps:spPr bwMode="auto">
+                            <a:xfrm>
+                              <a:off x="0" y="769516"/>
+                              <a:ext cx="2035175" cy="462915"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="rect">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:solidFill>
+                              <a:srgbClr val="FFFFB9"/>
+                            </a:solidFill>
+                            <a:ln w="9525">
+                              <a:solidFill>
+                                <a:srgbClr val="000000"/>
+                              </a:solidFill>
+                              <a:miter lim="800000"/>
+                              <a:headEnd/>
+                              <a:tailEnd/>
+                            </a:ln>
+                          </wps:spPr>
+                          <wps:txbx>
+                            <w:txbxContent>
+                              <w:p w14:paraId="61E20821" w14:textId="77777777" w:rsidR="0044610C" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                                <w:pPr>
+                                  <w:pStyle w:val="Algoritmbrdtext"/>
+                                </w:pPr>
+                                <w:r>
+                                  <w:t>Damage control kirurgi</w:t>
+                                </w:r>
+                              </w:p>
+                              <w:p w14:paraId="375ED10D" w14:textId="77777777" w:rsidR="0044610C" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                                <w:pPr>
+                                  <w:pStyle w:val="Algoritmbrdtext"/>
+                                </w:pPr>
+                                <w:r>
+                                  <w:t>Embolisering</w:t>
+                                </w:r>
+                              </w:p>
+                              <w:p w14:paraId="4B86AB40" w14:textId="77777777" w:rsidR="0044610C" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                                <w:pPr>
+                                  <w:pStyle w:val="Algoritmbrdtext"/>
+                                </w:pPr>
+                              </w:p>
+                            </w:txbxContent>
+                          </wps:txbx>
+                          <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                            <a:noAutofit/>
+                          </wps:bodyPr>
+                        </wps:wsp>
+                        <wps:wsp>
+                          <wps:cNvPr id="23" name="Text Box 23"/>
+                          <wps:cNvSpPr txBox="1">
+                            <a:spLocks noChangeArrowheads="1"/>
+                          </wps:cNvSpPr>
+                          <wps:spPr bwMode="auto">
+                            <a:xfrm>
+                              <a:off x="4930178" y="222533"/>
+                              <a:ext cx="1964690" cy="1965960"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="rect">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:solidFill>
+                              <a:srgbClr val="FFFFB9"/>
+                            </a:solidFill>
+                            <a:ln w="9525">
+                              <a:solidFill>
+                                <a:srgbClr val="000000"/>
+                              </a:solidFill>
+                              <a:miter lim="800000"/>
+                              <a:headEnd/>
+                              <a:tailEnd/>
+                            </a:ln>
+                          </wps:spPr>
+                          <wps:txbx>
+                            <w:txbxContent>
+                              <w:p w14:paraId="071E4640" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00863153" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                                <w:pPr>
+                                  <w:pStyle w:val="Algoritmbrdtext"/>
+                                  <w:rPr>
+                                    <w:b/>
+                                  </w:rPr>
+                                </w:pPr>
+                                <w:r w:rsidRPr="00863153">
+                                  <w:rPr>
+                                    <w:b/>
+                                  </w:rPr>
+                                  <w:t xml:space="preserve">Fortsatt provtagning var </w:t>
+                                </w:r>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:b/>
+                                  </w:rPr>
+                                  <w:t xml:space="preserve">10:e – </w:t>
+                                </w:r>
+                                <w:r w:rsidRPr="00863153">
+                                  <w:rPr>
+                                    <w:b/>
+                                  </w:rPr>
+                                  <w:t>60</w:t>
+                                </w:r>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:b/>
+                                  </w:rPr>
+                                  <w:t>:e</w:t>
+                                </w:r>
+                                <w:r w:rsidRPr="00863153">
+                                  <w:rPr>
+                                    <w:b/>
+                                  </w:rPr>
+                                  <w:t xml:space="preserve"> min</w:t>
+                                </w:r>
+                                <w:r w:rsidRPr="00863153">
+                                  <w:t>:</w:t>
+                                </w:r>
+                              </w:p>
+                              <w:p w14:paraId="2F79AF70" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00894B08" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                                <w:pPr>
+                                  <w:pStyle w:val="Punktlistaalgorism"/>
+                                </w:pPr>
+                                <w:r w:rsidRPr="00894B08">
+                                  <w:t>Laktat</w:t>
+                                </w:r>
+                              </w:p>
+                              <w:p w14:paraId="6A4C1947" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00894B08" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                                <w:pPr>
+                                  <w:pStyle w:val="Punktlistaalgorism"/>
+                                </w:pPr>
+                                <w:r w:rsidRPr="00894B08">
+                                  <w:t>pH</w:t>
+                                </w:r>
+                              </w:p>
+                              <w:p w14:paraId="04729E7A" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00894B08" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                                <w:pPr>
+                                  <w:pStyle w:val="Punktlistaalgorism"/>
+                                </w:pPr>
+                                <w:r w:rsidRPr="00894B08">
+                                  <w:t>Hb (på blodgas)</w:t>
+                                </w:r>
+                              </w:p>
+                              <w:p w14:paraId="3C364E17" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00894B08" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                                <w:pPr>
+                                  <w:pStyle w:val="Punktlistaalgorism"/>
+                                </w:pPr>
+                                <w:r w:rsidRPr="00894B08">
+                                  <w:t>TPK</w:t>
+                                </w:r>
+                              </w:p>
+                              <w:p w14:paraId="0A5EA2CC" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00894B08" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                                <w:pPr>
+                                  <w:pStyle w:val="Punktlistaalgorism"/>
+                                </w:pPr>
+                                <w:r w:rsidRPr="00894B08">
+                                  <w:t>Blodgas</w:t>
+                                </w:r>
+                              </w:p>
+                              <w:p w14:paraId="6B9828CD" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00894B08" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                                <w:pPr>
+                                  <w:pStyle w:val="Punktlistaalgorism"/>
+                                </w:pPr>
+                                <w:r w:rsidRPr="00894B08">
+                                  <w:t>PK och APTT</w:t>
+                                </w:r>
+                              </w:p>
+                              <w:p w14:paraId="47621F42" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00894B08" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                                <w:pPr>
+                                  <w:pStyle w:val="Punktlistaalgorism"/>
+                                </w:pPr>
+                                <w:r w:rsidRPr="00894B08">
+                                  <w:t>Fibrinogen</w:t>
+                                </w:r>
+                              </w:p>
+                              <w:p w14:paraId="1A55F847" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00894B08" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                                <w:pPr>
+                                  <w:pStyle w:val="Punktlistaalgorism"/>
+                                </w:pPr>
+                                <w:r w:rsidRPr="00894B08">
+                                  <w:t>S-Ca</w:t>
+                                </w:r>
+                              </w:p>
+                            </w:txbxContent>
+                          </wps:txbx>
+                          <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                            <a:noAutofit/>
+                          </wps:bodyPr>
+                        </wps:wsp>
+                        <wps:wsp>
+                          <wps:cNvPr id="18" name="Text Box 18"/>
+                          <wps:cNvSpPr txBox="1">
+                            <a:spLocks noChangeArrowheads="1"/>
+                          </wps:cNvSpPr>
+                          <wps:spPr bwMode="auto">
+                            <a:xfrm>
+                              <a:off x="2140793" y="908153"/>
+                              <a:ext cx="2663825" cy="1089660"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="rect">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:solidFill>
+                              <a:srgbClr val="FFFFB9"/>
+                            </a:solidFill>
+                            <a:ln w="9525">
+                              <a:solidFill>
+                                <a:srgbClr val="000000"/>
+                              </a:solidFill>
+                              <a:miter lim="800000"/>
+                              <a:headEnd/>
+                              <a:tailEnd/>
+                            </a:ln>
+                          </wps:spPr>
+                          <wps:txbx>
+                            <w:txbxContent>
+                              <w:p w14:paraId="15828DD3" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="003E65EC" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                                <w:pPr>
+                                  <w:pStyle w:val="Algoritmbrdtext"/>
+                                </w:pPr>
+                                <w:r w:rsidRPr="001F5308">
+                                  <w:rPr>
+                                    <w:b/>
+                                  </w:rPr>
+                                  <w:t>Fortsatt handläggning på op/IVA</w:t>
+                                </w:r>
+                                <w:r w:rsidRPr="003E65EC">
+                                  <w:t>:</w:t>
+                                </w:r>
+                              </w:p>
+                              <w:p w14:paraId="4C8784AF" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="003E65EC" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                                <w:pPr>
+                                  <w:pStyle w:val="Punktlistaalgorism"/>
+                                </w:pPr>
+                                <w:r>
+                                  <w:t xml:space="preserve">Ev. grov </w:t>
+                                </w:r>
+                                <w:r w:rsidRPr="003E65EC">
+                                  <w:t>CVK</w:t>
+                                </w:r>
+                              </w:p>
+                              <w:p w14:paraId="05FA0DC9" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="003E65EC" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                                <w:pPr>
+                                  <w:pStyle w:val="Punktlistaalgorism"/>
+                                </w:pPr>
+                                <w:r w:rsidRPr="003E65EC">
+                                  <w:t xml:space="preserve">Acceptera lätt hypotension, </w:t>
+                                </w:r>
+                                <w:r>
+                                  <w:br/>
+                                </w:r>
+                                <w:r w:rsidRPr="003E65EC">
+                                  <w:t>SBP 80-100 mmHg</w:t>
+                                </w:r>
+                                <w:r>
+                                  <w:t>, högre (MAP ca 80) vid samtidig TBI</w:t>
+                                </w:r>
+                              </w:p>
+                              <w:p w14:paraId="64EF942F" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="003E65EC" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                                <w:pPr>
+                                  <w:pStyle w:val="Punktlistaalgorism"/>
+                                </w:pPr>
+                                <w:r w:rsidRPr="003E65EC">
+                                  <w:t>Värme</w:t>
+                                </w:r>
+                              </w:p>
+                            </w:txbxContent>
+                          </wps:txbx>
+                          <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                            <a:noAutofit/>
+                          </wps:bodyPr>
+                        </wps:wsp>
+                        <wps:wsp>
+                          <wps:cNvPr id="16" name="Text Box 16"/>
+                          <wps:cNvSpPr txBox="1">
+                            <a:spLocks noChangeArrowheads="1"/>
+                          </wps:cNvSpPr>
+                          <wps:spPr bwMode="auto">
+                            <a:xfrm>
+                              <a:off x="2140793" y="2210937"/>
+                              <a:ext cx="2663825" cy="1197610"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="rect">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:solidFill>
+                              <a:srgbClr val="FFFFB9"/>
+                            </a:solidFill>
+                            <a:ln w="9525">
+                              <a:solidFill>
+                                <a:srgbClr val="000000"/>
+                              </a:solidFill>
+                              <a:miter lim="800000"/>
+                              <a:headEnd/>
+                              <a:tailEnd/>
+                            </a:ln>
+                          </wps:spPr>
+                          <wps:txbx>
+                            <w:txbxContent>
+                              <w:p w14:paraId="768ED1E7" w14:textId="77777777" w:rsidR="0044610C" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                                <w:pPr>
+                                  <w:pStyle w:val="Algoritmbrdtext"/>
+                                </w:pPr>
+                                <w:r>
+                                  <w:t>Transfusion 4 + 4 + 1</w:t>
+                                </w:r>
+                              </w:p>
+                              <w:p w14:paraId="6017849A" w14:textId="77777777" w:rsidR="0044610C" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                                <w:pPr>
+                                  <w:pStyle w:val="Algoritmbrdtext"/>
+                                </w:pPr>
+                                <w:r>
+                                  <w:t>Calcium-Sandoz</w:t>
+                                </w:r>
+                                <w:r w:rsidRPr="00A951B5">
+                                  <w:rPr>
+                                    <w:vertAlign w:val="superscript"/>
+                                  </w:rPr>
+                                  <w:t>®</w:t>
+                                </w:r>
+                                <w:r>
+                                  <w:t xml:space="preserve"> </w:t>
+                                </w:r>
+                                <w:r w:rsidRPr="00144172">
+                                  <w:t>10 ml</w:t>
+                                </w:r>
+                                <w:r>
+                                  <w:t xml:space="preserve"> var 6:e erytrocytkonc</w:t>
+                                </w:r>
+                              </w:p>
+                              <w:p w14:paraId="0146E130" w14:textId="77777777" w:rsidR="0044610C" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                                <w:pPr>
+                                  <w:pStyle w:val="Algoritmbrdtext"/>
+                                  <w:spacing w:before="160" w:after="40"/>
+                                </w:pPr>
+                                <w:r>
+                                  <w:t>Med ledning av provsvar ge:</w:t>
+                                </w:r>
+                                <w:r>
+                                  <w:br/>
+                                </w:r>
+                                <w:r w:rsidRPr="00144172">
+                                  <w:t xml:space="preserve">Fibrinogen </w:t>
+                                </w:r>
+                                <w:r>
+                                  <w:t>2-4 g</w:t>
+                                </w:r>
+                              </w:p>
+                              <w:p w14:paraId="1739AEBB" w14:textId="77777777" w:rsidR="0044610C" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                                <w:pPr>
+                                  <w:pStyle w:val="Algoritmbrdtext"/>
+                                  <w:spacing w:before="160" w:after="0"/>
+                                </w:pPr>
+                                <w:r w:rsidRPr="008E0F82">
+                                  <w:rPr>
+                                    <w:szCs w:val="18"/>
+                                  </w:rPr>
+                                  <w:t>Novoseven</w:t>
+                                </w:r>
+                                <w:r w:rsidRPr="00A951B5">
+                                  <w:rPr>
+                                    <w:vertAlign w:val="superscript"/>
+                                  </w:rPr>
+                                  <w:t>®</w:t>
+                                </w:r>
+                                <w:r w:rsidRPr="008E0F82">
+                                  <w:t xml:space="preserve"> </w:t>
+                                </w:r>
+                                <w:r>
+                                  <w:t>först när allt annat provats</w:t>
+                                </w:r>
+                              </w:p>
+                            </w:txbxContent>
+                          </wps:txbx>
+                          <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="72009" tIns="45720" rIns="72009" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                            <a:noAutofit/>
+                          </wps:bodyPr>
+                        </wps:wsp>
+                      </wpg:grpSp>
+                      <wps:wsp>
+                        <wps:cNvPr id="22" name="Text Box 22"/>
+                        <wps:cNvSpPr txBox="1">
+                          <a:spLocks noChangeArrowheads="1"/>
+                        </wps:cNvSpPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="24442" y="3207385"/>
+                            <a:ext cx="2035175" cy="281940"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="FFFFB9"/>
+                          </a:solidFill>
+                          <a:ln w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="17895670" w14:textId="77777777" w:rsidR="0044610C" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                              <w:pPr>
+                                <w:pStyle w:val="Algoritmbrdtext"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:t>Ev. trauma-CT</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="32" name="Text Box 32"/>
+                        <wps:cNvSpPr txBox="1">
+                          <a:spLocks noChangeArrowheads="1"/>
+                        </wps:cNvSpPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="4925733" y="0"/>
+                            <a:ext cx="1901825" cy="857885"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="FFFFB9"/>
+                          </a:solidFill>
+                          <a:ln w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="0A626521" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="003E65EC" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                              <w:pPr>
+                                <w:pStyle w:val="Algoritmbrdtext"/>
+                              </w:pPr>
+                              <w:r w:rsidRPr="00FF48A9">
+                                <w:rPr>
+                                  <w:b/>
+                                </w:rPr>
+                                <w:t>Traumapack</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                </w:rPr>
+                                <w:t>/MTP</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:t xml:space="preserve"> (</w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="003E65EC">
+                                <w:t>4+4+1</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:t>)</w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="003E65EC">
+                                <w:t>4 påsar erytrocytkonc</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="7BCE5530" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="003E65EC" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                              <w:pPr>
+                                <w:pStyle w:val="Algoritmbrdtext"/>
+                              </w:pPr>
+                              <w:r w:rsidRPr="003E65EC">
+                                <w:t>4 påsar FFP</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="35A7071A" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="003E65EC" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                              <w:pPr>
+                                <w:pStyle w:val="Algoritmbrdtext"/>
+                              </w:pPr>
+                              <w:r w:rsidRPr="003E65EC">
+                                <w:t>1 påse trombocyter</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wpg:grpSp>
+                        <wpg:cNvPr id="221332837" name="Grupp 46"/>
+                        <wpg:cNvGrpSpPr/>
+                        <wpg:grpSpPr>
+                          <a:xfrm>
+                            <a:off x="1426191" y="6171034"/>
+                            <a:ext cx="5392183" cy="1436805"/>
+                            <a:chOff x="0" y="0"/>
+                            <a:chExt cx="5392183" cy="1436805"/>
+                          </a:xfrm>
+                        </wpg:grpSpPr>
+                        <wps:wsp>
+                          <wps:cNvPr id="2" name="Straight Connector 2"/>
+                          <wps:cNvCnPr>
+                            <a:cxnSpLocks noChangeShapeType="1"/>
+                          </wps:cNvCnPr>
+                          <wps:spPr bwMode="auto">
+                            <a:xfrm>
+                              <a:off x="1905" y="1260816"/>
+                              <a:ext cx="1106170" cy="0"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="line">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:noFill/>
+                            <a:ln w="9525">
+                              <a:solidFill>
+                                <a:srgbClr val="000000"/>
+                              </a:solidFill>
+                              <a:round/>
+                              <a:headEnd/>
+                              <a:tailEnd/>
+                            </a:ln>
+                            <a:extLst>
+                              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                                <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                  <a:noFill/>
+                                </a14:hiddenFill>
+                              </a:ext>
+                            </a:extLst>
+                          </wps:spPr>
+                          <wps:bodyPr/>
+                        </wps:wsp>
+                        <wps:wsp>
+                          <wps:cNvPr id="12" name="Straight Connector 12"/>
+                          <wps:cNvCnPr>
+                            <a:cxnSpLocks noChangeShapeType="1"/>
+                          </wps:cNvCnPr>
+                          <wps:spPr bwMode="auto">
+                            <a:xfrm>
+                              <a:off x="2412971" y="736486"/>
+                              <a:ext cx="0" cy="396240"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="line">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:noFill/>
+                            <a:ln w="9525">
+                              <a:solidFill>
+                                <a:srgbClr val="000000"/>
+                              </a:solidFill>
+                              <a:round/>
+                              <a:headEnd/>
+                              <a:tailEnd type="triangle" w="med" len="med"/>
+                            </a:ln>
+                            <a:extLst>
+                              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                                <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                  <a:noFill/>
+                                </a14:hiddenFill>
+                              </a:ext>
+                            </a:extLst>
+                          </wps:spPr>
+                          <wps:bodyPr/>
+                        </wps:wsp>
+                        <wps:wsp>
+                          <wps:cNvPr id="8" name="Straight Connector 8"/>
+                          <wps:cNvCnPr>
+                            <a:cxnSpLocks noChangeShapeType="1"/>
+                          </wps:cNvCnPr>
+                          <wps:spPr bwMode="auto">
+                            <a:xfrm>
+                              <a:off x="1447790" y="735216"/>
+                              <a:ext cx="0" cy="396240"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="line">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:noFill/>
+                            <a:ln w="9525">
+                              <a:solidFill>
+                                <a:srgbClr val="000000"/>
+                              </a:solidFill>
+                              <a:round/>
+                              <a:headEnd/>
+                              <a:tailEnd type="triangle" w="med" len="med"/>
+                            </a:ln>
+                            <a:extLst>
+                              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                                <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                  <a:noFill/>
+                                </a14:hiddenFill>
+                              </a:ext>
+                            </a:extLst>
+                          </wps:spPr>
+                          <wps:bodyPr/>
+                        </wps:wsp>
+                        <wps:wsp>
+                          <wps:cNvPr id="13" name="Straight Connector 13"/>
+                          <wps:cNvCnPr>
+                            <a:cxnSpLocks noChangeShapeType="1"/>
+                          </wps:cNvCnPr>
+                          <wps:spPr bwMode="auto">
+                            <a:xfrm>
+                              <a:off x="1982811" y="495342"/>
+                              <a:ext cx="0" cy="222258"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="line">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:noFill/>
+                            <a:ln w="9525">
+                              <a:solidFill>
+                                <a:srgbClr val="000000"/>
+                              </a:solidFill>
+                              <a:round/>
+                              <a:headEnd/>
+                              <a:tailEnd type="triangle" w="med" len="med"/>
+                            </a:ln>
+                            <a:extLst>
+                              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                                <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                  <a:noFill/>
+                                </a14:hiddenFill>
+                              </a:ext>
+                            </a:extLst>
+                          </wps:spPr>
+                          <wps:bodyPr/>
+                        </wps:wsp>
+                        <wps:wsp>
+                          <wps:cNvPr id="11" name="Text Box 11"/>
+                          <wps:cNvSpPr txBox="1">
+                            <a:spLocks noChangeArrowheads="1"/>
+                          </wps:cNvSpPr>
+                          <wps:spPr bwMode="auto">
+                            <a:xfrm>
+                              <a:off x="665726" y="736620"/>
+                              <a:ext cx="2663825" cy="251460"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="rect">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:solidFill>
+                              <a:srgbClr val="FFFFB9"/>
+                            </a:solidFill>
+                            <a:ln w="9525">
+                              <a:solidFill>
+                                <a:srgbClr val="000000"/>
+                              </a:solidFill>
+                              <a:miter lim="800000"/>
+                              <a:headEnd/>
+                              <a:tailEnd/>
+                            </a:ln>
+                          </wps:spPr>
+                          <wps:txbx>
+                            <w:txbxContent>
+                              <w:p w14:paraId="273D3668" w14:textId="77777777" w:rsidR="0044610C" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                                <w:pPr>
+                                  <w:pStyle w:val="Algoritmbrdtext"/>
+                                  <w:jc w:val="center"/>
+                                </w:pPr>
+                                <w:r>
+                                  <w:t>Fortsatt blödning?</w:t>
+                                </w:r>
+                              </w:p>
+                            </w:txbxContent>
+                          </wps:txbx>
+                          <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                            <a:noAutofit/>
+                          </wps:bodyPr>
+                        </wps:wsp>
+                        <wps:wsp>
+                          <wps:cNvPr id="7" name="Text Box 7"/>
+                          <wps:cNvSpPr txBox="1">
+                            <a:spLocks noChangeArrowheads="1"/>
+                          </wps:cNvSpPr>
+                          <wps:spPr bwMode="auto">
+                            <a:xfrm>
+                              <a:off x="1037230" y="1138621"/>
+                              <a:ext cx="720090" cy="252095"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="rect">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:solidFill>
+                              <a:srgbClr val="FFFFB9"/>
+                            </a:solidFill>
+                            <a:ln w="9525">
+                              <a:solidFill>
+                                <a:srgbClr val="000000"/>
+                              </a:solidFill>
+                              <a:miter lim="800000"/>
+                              <a:headEnd/>
+                              <a:tailEnd/>
+                            </a:ln>
+                          </wps:spPr>
+                          <wps:txbx>
+                            <w:txbxContent>
+                              <w:p w14:paraId="756EFF0D" w14:textId="77777777" w:rsidR="0044610C" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                                <w:pPr>
+                                  <w:pStyle w:val="Algoritmbrdtext"/>
+                                  <w:jc w:val="center"/>
+                                </w:pPr>
+                                <w:r>
+                                  <w:t>Ja</w:t>
+                                </w:r>
+                              </w:p>
+                            </w:txbxContent>
+                          </wps:txbx>
+                          <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                            <a:noAutofit/>
+                          </wps:bodyPr>
+                        </wps:wsp>
+                        <wps:wsp>
+                          <wps:cNvPr id="5" name="Text Box 5"/>
+                          <wps:cNvSpPr txBox="1">
+                            <a:spLocks noChangeArrowheads="1"/>
+                          </wps:cNvSpPr>
+                          <wps:spPr bwMode="auto">
+                            <a:xfrm>
+                              <a:off x="3427493" y="986590"/>
+                              <a:ext cx="1964690" cy="450215"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="rect">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:solidFill>
+                              <a:srgbClr val="FFFFB9"/>
+                            </a:solidFill>
+                            <a:ln w="9525">
+                              <a:solidFill>
+                                <a:srgbClr val="000000"/>
+                              </a:solidFill>
+                              <a:miter lim="800000"/>
+                              <a:headEnd/>
+                              <a:tailEnd/>
+                            </a:ln>
+                          </wps:spPr>
+                          <wps:txbx>
+                            <w:txbxContent>
+                              <w:p w14:paraId="0AE2E5AA" w14:textId="77777777" w:rsidR="0044610C" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                                <w:pPr>
+                                  <w:pStyle w:val="Punktlistaalgorism"/>
+                                  <w:ind w:hanging="178"/>
+                                </w:pPr>
+                                <w:r>
+                                  <w:t>Avbryt transfusion</w:t>
+                                </w:r>
+                              </w:p>
+                              <w:p w14:paraId="3D916068" w14:textId="77777777" w:rsidR="0044610C" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                                <w:pPr>
+                                  <w:pStyle w:val="Punktlistaalgorism"/>
+                                  <w:ind w:hanging="178"/>
+                                </w:pPr>
+                                <w:r>
+                                  <w:t>Meddela blodcentralen</w:t>
+                                </w:r>
+                              </w:p>
+                            </w:txbxContent>
+                          </wps:txbx>
+                          <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                            <a:noAutofit/>
+                          </wps:bodyPr>
+                        </wps:wsp>
+                        <wps:wsp>
+                          <wps:cNvPr id="14" name="Straight Connector 14"/>
+                          <wps:cNvCnPr>
+                            <a:cxnSpLocks noChangeShapeType="1"/>
+                          </wps:cNvCnPr>
+                          <wps:spPr bwMode="auto">
+                            <a:xfrm>
+                              <a:off x="0" y="0"/>
+                              <a:ext cx="647700" cy="0"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="line">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:noFill/>
+                            <a:ln w="9525">
+                              <a:solidFill>
+                                <a:srgbClr val="000000"/>
+                              </a:solidFill>
+                              <a:round/>
+                              <a:headEnd/>
+                              <a:tailEnd type="triangle" w="med" len="med"/>
+                            </a:ln>
+                            <a:extLst>
+                              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                                <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                  <a:noFill/>
+                                </a14:hiddenFill>
+                              </a:ext>
+                            </a:extLst>
+                          </wps:spPr>
+                          <wps:bodyPr/>
+                        </wps:wsp>
+                        <wps:wsp>
+                          <wps:cNvPr id="15" name="Straight Connector 15"/>
+                          <wps:cNvCnPr>
+                            <a:cxnSpLocks noChangeShapeType="1"/>
+                          </wps:cNvCnPr>
+                          <wps:spPr bwMode="auto">
+                            <a:xfrm flipV="1">
+                              <a:off x="0" y="142"/>
+                              <a:ext cx="0" cy="1278255"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="line">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:noFill/>
+                            <a:ln w="9525">
+                              <a:solidFill>
+                                <a:srgbClr val="000000"/>
+                              </a:solidFill>
+                              <a:round/>
+                              <a:headEnd/>
+                              <a:tailEnd/>
+                            </a:ln>
+                            <a:extLst>
+                              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                                <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                  <a:noFill/>
+                                </a14:hiddenFill>
+                              </a:ext>
+                            </a:extLst>
+                          </wps:spPr>
+                          <wps:bodyPr/>
+                        </wps:wsp>
+                        <wps:wsp>
+                          <wps:cNvPr id="1" name="Text Box 1"/>
+                          <wps:cNvSpPr txBox="1">
+                            <a:spLocks noChangeArrowheads="1"/>
+                          </wps:cNvSpPr>
+                          <wps:spPr bwMode="auto">
+                            <a:xfrm>
+                              <a:off x="1985749" y="1135446"/>
+                              <a:ext cx="720090" cy="252095"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="rect">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:solidFill>
+                              <a:srgbClr val="FFFFB9"/>
+                            </a:solidFill>
+                            <a:ln w="9525">
+                              <a:solidFill>
+                                <a:srgbClr val="000000"/>
+                              </a:solidFill>
+                              <a:miter lim="800000"/>
+                              <a:headEnd/>
+                              <a:tailEnd/>
+                            </a:ln>
+                          </wps:spPr>
+                          <wps:txbx>
+                            <w:txbxContent>
+                              <w:p w14:paraId="7847D4CF" w14:textId="77777777" w:rsidR="0044610C" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                                <w:pPr>
+                                  <w:pStyle w:val="Algoritmbrdtext"/>
+                                  <w:jc w:val="center"/>
+                                </w:pPr>
+                                <w:r>
+                                  <w:t>Nej</w:t>
+                                </w:r>
+                              </w:p>
+                            </w:txbxContent>
+                          </wps:txbx>
+                          <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                            <a:noAutofit/>
+                          </wps:bodyPr>
+                        </wps:wsp>
+                        <wps:wsp>
+                          <wps:cNvPr id="3" name="Straight Connector 3"/>
+                          <wps:cNvCnPr>
+                            <a:cxnSpLocks noChangeShapeType="1"/>
+                          </wps:cNvCnPr>
+                          <wps:spPr bwMode="auto">
+                            <a:xfrm>
+                              <a:off x="2712094" y="1258769"/>
+                              <a:ext cx="720090" cy="0"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="line">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:noFill/>
+                            <a:ln w="9525">
+                              <a:solidFill>
+                                <a:srgbClr val="000000"/>
+                              </a:solidFill>
+                              <a:round/>
+                              <a:headEnd/>
+                              <a:tailEnd type="triangle" w="med" len="med"/>
+                            </a:ln>
+                            <a:extLst>
+                              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                                <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                  <a:noFill/>
+                                </a14:hiddenFill>
+                              </a:ext>
+                            </a:extLst>
+                          </wps:spPr>
+                          <wps:bodyPr/>
+                        </wps:wsp>
+                      </wpg:grpSp>
+                    </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="page">
-[...2 lines deleted...]
-                <wp14:sizeRelV relativeFrom="page">
+                <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="44C1CFCC" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...67 lines deleted...]
-              </v:shape>
+              <v:group w14:anchorId="310AE606" id="Grupp 48" o:spid="_x0000_s1026" style="position:absolute;margin-left:-16.6pt;margin-top:8.85pt;width:544.55pt;height:9in;z-index:251708416;mso-height-relative:margin" coordsize="69158,76078" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDxdnvgFwgAAPpGAAAOAAAAZHJzL2Uyb0RvYy54bWzsXF1zm0YUfe9M/wPDeyN2gYXVRM4kTuJ2&#10;Jm0z47TvGCGJKQIK2JL763t2FxaEJDtOIhzH+EEWLJ+Xs/eee+5FL19t14lxExVlnKUzk7ywTCNK&#10;w2wep8uZ+den97/4plFWQToPkiyNZuZtVJqvzn7+6eUmn0Y0W2XJPCoMHCQtp5t8Zq6qKp9OJmW4&#10;itZB+SLLoxSDi6xYBxUWi+VkXgQbHH2dTKhlsckmK+Z5kYVRWWLtWzVonsnjLxZRWP25WJRRZSQz&#10;E9dWyc9Cfl6Jz8nZy2C6LIJ8FYf1ZQRfcBXrIE5xUn2ot0EVGNdFvHeodRwWWZktqhdhtp5ki0Uc&#10;RvIecDfE6t3NRZFd5/JeltPNMtdmgml7dvriw4Z/3FwU+WX+sYAlNvkStpBL4l62i2It/uMqja00&#10;2a02WbStjBArGSeuT23TCDHmU8qZVRs1XMHye/uFq3eH9vSY5fk2F49j0px4snM5mxwAKVsblF9n&#10;g8tVkEfStOUUNvhYGPF8ZlLXNNJgDZxeVkUQL1eVcZ6lKVCUFQYGpY3kDufpx0LYJtyml/mHLPyn&#10;NNLsfBWky0ge+tNtjqMQeUPi0nEOtYtYKGFu42rzezbHNsF1lUno9MzNObUoMQ3YlXoOt31pnWDa&#10;WB5oFjZ3XA/zYMdwwTQvyuoiytaG+DIzkzgV9xpMg5sPZaVs3GwiVqfZ+zhJsD6YJqmxmZncxc2K&#10;xTJL4rkYlAvF8uo8KYybQEwm+Vefd2czgDady4OtomD+rv5eBXGC70YlDVMVMUyVRKY42zqam0YS&#10;wX+Ib+rykhRIaGwlkFlOr7L5rYSpXA8sqNUnB4UNSx8FBQZxwTtP+JSgcGxKfZdKVDi+bftMnL4F&#10;hc+pT2pkCFzwERkqspzEXdiYnseRISf/aZFhLJI4/1X4GQGC2k8Tz2XEhicT3uEwRrCJ8h4e4Y4r&#10;/Zp2u6P3aOnHg8LqkZByF0bg34f0HsQiFJFEIsO2HcuCJ9lxH2NMGSqm4CEoz/FJxPM32daw7Q4W&#10;BCEzqi3WN5O77LGM10WRbUSAhWfboRliV3UXn0UzKHGYZTsSEzVzaxgGZcz2BSUSPINzq6Z2xz1F&#10;AaJ0F8/YoQlll028x9+bhv7tbPYNCMk6rpBjJPEaDFWzlmB6gJ1gMuDuDnCPanu1rWeqoiFGkalc&#10;ArkPvqyy4j9wGeQRM7P89zoowGyS31I8G04cB9OqkguSrJlG0R256o4EaYhDzczKNNTX80olK9d5&#10;Iehog4Y0ew3auIglmWvJUc2ZhuNGlO3hGKtanzYcjgnjvkIxoZZnu3I2tcSIWjZznBrLxPU8uD9x&#10;nc8VzDLd0dFnxHQ3CeT7mJauqeZyw2EasdoiHhQU+F+gmjrw08Bsi2rCfZc1qIaAgO1HVEtO0/rE&#10;0VMraQMw6jEO6j+KpwbjcLmLmFijGlnqLqp3eAf1oCpZMqY8a1+t2eEDfbVrc5HsHeAf9cjp+Ect&#10;Jgoyuuz4V0IodAu4Lq9B5EVxneeG4yk4ym0fJkraLuGu19NCmM8dnwH2gr7axGcWqd1nT5qklLqK&#10;fUO6afXJI7trFD6GPolZc1RwoNL1n1Zw6MgMtgNkwYWIacx8j3g9xlXnkpi83L8nKI365OfVAw4r&#10;DETPowOiNQZbNn4i0fqgCgV4eL5VM3IfTnxfqsSEVXPTYpiC4jr13BpFqG8qQpF9SotVLTCGo7Qq&#10;7HuMu6TnrpGhuVqXdBhFYeluSPzYaoMkbTJejVS2qa80Vbp98QwVyMdAczdB67KIRkEjnDkMNRjp&#10;5rDgojz67EGty6gPZLI/tpJG9vMzrHoMUCM/s7y6SsAtn+xJaV1ZmFg+ZyOoTS16jqDupnr78rAK&#10;+4NLaV1QU0osbkti3EppO6IDIdxjqKPfSUmfAf/QycMDUS1bDw6KDvXIqUSHNicfqJCHvGVPVtMC&#10;JJp+hmPW1HEc1RhiiwKIL8NsB99deo0mET7WP0wdXx8I7x+bidj7kMaqx2AiDqeuB2VOSEzSGbdw&#10;Jtwiujbtu56v8H5cQHgG3lpn9E8HzkckYkRo26Y+YnTtXGuFuGZZD1KIiUMhNqtGSkY8IpodAOYW&#10;StDBKfGBMqETE8dmvlX7zp5OXEOwlYiP7alR2Iajpifj5N2KevIeEAO7s/hEWmBHIMYUReFB2JQy&#10;pBE9uYcQC0+jTo3vYVrfkT6sGOGBDhE158Sw4LbDdWCQux44Blu/ffonTh1Cuaemmod+i77kWz9t&#10;mzN6H/v4jh75E2xZ1lrCASegSY9uST9lwzK6nzxPKGDwA+jKoX03MEJioESFaNH0ACYwOKSfQO0X&#10;GYjyEw53beQtOH0bkWtQQFGlroSrDqhjXejb1oV0c7JuQ8VjaaEwXPbKGN5jgVok3QRjqpbdImJH&#10;naGu6FkVl3kcF8+A7it9aqwO9apDOmfQkNYq1qB6DBINj4p3hwQDJuh4Uc3+Labr93Nk2kFdtEmM&#10;9c7W+TydFHaA1xKRRvVa93QNbVBII1CLNxElpLmPauaeKNMpdzouXl8cId2mYCOku5UhdAYd7WRT&#10;fXp1jej0aavy0T0sM+QtaKaW3vkerjHmql/Vvqa926HEpOvoToQE2b72N4J09yXKOm4fyUyI6Ep+&#10;Qu9NKqr8PalWzezXJO1x0g7xAgVCWkPSXMfpyZQjSWuUa/EKnHprSIsFY0TrRLS79BVtsUE0N+rh&#10;ZSHevAzn+ui23NVXuqB+rrGtLc1IyV7+wIoUFOofgxG/4NJdllu1P1lz9j8AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQDUqpUt4gAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BasMwDIbvg72D0WC31klN&#10;ljWLU0rZdiqDtYPRmxqrSWhsh9hN0refe1pvEv/Hr0/5atItG6h3jTUS4nkEjExpVWMqCT/7j9kr&#10;MOfRKGytIQlXcrAqHh9yzJQdzTcNO1+xUGJchhJq77uMc1fWpNHNbUcmZCfba/Rh7SuuehxDuW75&#10;IopeuMbGhAs1drSpqTzvLlrC54jjWsTvw/Z82lwP++TrdxuTlM9P0/oNmKfJ/8Nw0w/qUASno70Y&#10;5VgrYSbEIqAhSFNgNyBKkiWwY5hELFLgRc7vnyj+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAPF2e+AXCAAA+kYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhANSqlS3iAAAADAEAAA8AAAAAAAAAAAAAAAAAcQoAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAACACwAAAAA=&#10;">
+                <v:line id="Straight Connector 25" o:spid="_x0000_s1027" style="position:absolute;visibility:visible;mso-wrap-style:square" from="9920,27493" to="9920,32065" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDsomEZxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvhX6H8ArealbBqqtRShfBgy34B8/PzXOzdPOybNI1fvumUPA4zMxvmOU62kb01PnasYLRMANB&#10;XDpdc6XgdNy8zkD4gKyxcUwK7uRhvXp+WmKu3Y331B9CJRKEfY4KTAhtLqUvDVn0Q9cSJ+/qOosh&#10;ya6SusNbgttGjrPsTVqsOS0YbOnDUPl9+LEKpqbYy6ksdsevoq9H8/gZz5e5UoOX+L4AESiGR/i/&#10;vdUKxhP4+5J+gFz9AgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOyiYRnEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
+                  <v:stroke endarrow="block"/>
+                </v:line>
+                <v:line id="Straight Connector 30" o:spid="_x0000_s1028" style="position:absolute;visibility:visible;mso-wrap-style:square" from="43228,4833" to="52156,12034" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB5DFRcwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/Pa8Iw&#10;FL4L/g/hCbvZ1A2m1kYRy2CHTVDHzs/mrSlrXkqT1ey/Xw4Djx/f73IXbSdGGnzrWMEiy0EQ1063&#10;3Cj4uLzMVyB8QNbYOSYFv+Rht51OSiy0u/GJxnNoRAphX6ACE0JfSOlrQxZ95nrixH25wWJIcGik&#10;HvCWwm0nH/P8WVpsOTUY7OlgqP4+/1gFS1Od5FJWb5djNbaLdXyPn9e1Ug+zuN+ACBTDXfzvftUK&#10;ntL69CX9ALn9AwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHkMVFzBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
+                  <v:stroke endarrow="block"/>
+                </v:line>
+                <v:line id="Straight Connector 31" o:spid="_x0000_s1029" style="position:absolute;flip:x;visibility:visible;mso-wrap-style:square" from="17561,4833" to="26483,12028" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCb5nGJxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;EIXvBf/DMkIvoW5sQGx0FdsqFMSD2kOPQ3ZMgtnZkJ1q/PddQejx8eZ9b9582btGXagLtWcD41EK&#10;irjwtubSwPdx8zIFFQTZYuOZDNwowHIxeJpjbv2V93Q5SKkihEOOBiqRNtc6FBU5DCPfEkfv5DuH&#10;EmVXatvhNcJdo1/TdKId1hwbKmzpo6LifPh18Y3Njj+zLHl3OkneaP0j21SLMc/DfjUDJdTL//Ej&#10;/WUNZGO4b4kA0Is/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJvmcYnEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
+                  <v:stroke endarrow="block"/>
+                </v:line>
+                <v:line id="Straight Connector 21" o:spid="_x0000_s1030" style="position:absolute;visibility:visible;mso-wrap-style:square" from="10124,33400" to="10124,37972" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCTmWcaxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeIK3ml0PWlejiEvBgy2opefn5rlZ3Lwsm3RN/31TKPQ4zMw3zHobbSsG6n3jWEE+zUAQ&#10;V043XCv4uLw+v4DwAVlj65gUfJOH7Wb0tMZCuwefaDiHWiQI+wIVmBC6QkpfGbLop64jTt7N9RZD&#10;kn0tdY+PBLetnGXZXFpsOC0Y7GhvqLqfv6yChSlPciHL4+W9HJp8Gd/i53Wp1GQcdysQgWL4D/+1&#10;D1rBLIffL+kHyM0PAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJOZZxrEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
+                  <v:stroke endarrow="block"/>
+                </v:line>
+                <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                  <v:stroke joinstyle="miter"/>
+                  <v:path gradientshapeok="t" o:connecttype="rect"/>
+                </v:shapetype>
+                <v:shape id="Text Box 33" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:21460;width:26638;height:9906;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAGS7+0wQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RisIw&#10;FETfF/yHcIV9kTV1C7JUo4gg+Lja/YBrc02LzU1NYlv/fiMs7OMwM2eY9Xa0rejJh8axgsU8A0Fc&#10;Od2wUfBTHj6+QISIrLF1TAqeFGC7mbytsdBu4BP152hEgnAoUEEdY1dIGaqaLIa564iTd3XeYkzS&#10;G6k9DgluW/mZZUtpseG0UGNH+5qq2/lhFXwbK/vLZYkzU+bjzJV3P+BdqffpuFuBiDTG//Bf+6gV&#10;5Dm8vqQfIDe/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAZLv7TBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" fillcolor="#ffffb9">
+                  <v:textbox>
+                    <w:txbxContent>
+                      <w:p w14:paraId="4924DE09" w14:textId="77777777" w:rsidR="0044610C" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                        <w:pPr>
+                          <w:pStyle w:val="Algoritmbrdtext"/>
+                        </w:pPr>
+                        <w:r w:rsidRPr="003C768D">
+                          <w:rPr>
+                            <w:b/>
+                          </w:rPr>
+                          <w:t>Massiv blödning</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="002B1B75">
+                          <w:t>:</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="2666DE81" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="003C768D" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                        <w:pPr>
+                          <w:pStyle w:val="Punktlistaalgorism"/>
+                        </w:pPr>
+                        <w:r w:rsidRPr="003C768D">
+                          <w:t>Hemodynamiskt instabil +</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:br/>
+                        </w:r>
+                        <w:r w:rsidRPr="003C768D">
+                          <w:t>förmodad fortsatt blödning</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="5372CF88" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="003C768D" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                        <w:pPr>
+                          <w:pStyle w:val="Punktlistaalgorism"/>
+                        </w:pPr>
+                        <w:r w:rsidRPr="003C768D">
+                          <w:t>Stort trauma</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="769077FC" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="003C768D" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                        <w:pPr>
+                          <w:pStyle w:val="Punktlistaalgorism"/>
+                        </w:pPr>
+                        <w:r w:rsidRPr="003C768D">
+                          <w:t>Stor obste</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:t>t</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="003C768D">
+                          <w:t>risk/kiru</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:t>r</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="003C768D">
+                          <w:t>gisk blödning</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:shape>
+                <v:shape id="Text Box 26" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:169;top:12073;width:20365;height:15773;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCT5YrxwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RisIw&#10;FETfBf8hXGFfZE11oSzVKCIIPu5aP+DaXNNic1OT2Na/3yws7OMwM2eYzW60rejJh8axguUiA0Fc&#10;Od2wUXApj++fIEJE1tg6JgUvCrDbTicbLLQb+Jv6czQiQTgUqKCOsSukDFVNFsPCdcTJuzlvMSbp&#10;jdQehwS3rVxlWS4tNpwWauzoUFN1Pz+tgi9jZX+95jg35cc4d+XDD/hQ6m027tcgIo3xP/zXPmkF&#10;qxx+v6QfILc/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJPlivHBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" fillcolor="#ffffb9">
+                  <v:textbox>
+                    <w:txbxContent>
+                      <w:p w14:paraId="6DE35C33" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="001A0921" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                        <w:pPr>
+                          <w:pStyle w:val="Algoritmbrdtext"/>
+                          <w:rPr>
+                            <w:b/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="001A0921">
+                          <w:rPr>
+                            <w:b/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">Initiala åtgärder av </w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="001A0921">
+                          <w:rPr>
+                            <w:b/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:br/>
+                          <w:t>kirurg</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">kompetent läkare </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:br/>
+                        </w:r>
+                        <w:r w:rsidRPr="001A0921">
+                          <w:rPr>
+                            <w:b/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:t>på akutmottagningen</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="001A0921">
+                          <w:rPr>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:t>:</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="4655057E" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00894B08" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                        <w:pPr>
+                          <w:pStyle w:val="Punktlistaalgorism"/>
+                        </w:pPr>
+                        <w:r w:rsidRPr="00894B08">
+                          <w:t>Identifiera orsak</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="46C07B14" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00894B08" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                        <w:pPr>
+                          <w:pStyle w:val="Punktlistaalgorism"/>
+                        </w:pPr>
+                        <w:r w:rsidRPr="00894B08">
+                          <w:t>Komprimera</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="613E92F8" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00894B08" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                        <w:pPr>
+                          <w:pStyle w:val="Punktlistaalgorism"/>
+                        </w:pPr>
+                        <w:r w:rsidRPr="00894B08">
+                          <w:t>Torniquet</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="389912BB" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00894B08" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                        <w:pPr>
+                          <w:pStyle w:val="Punktlistaalgorism"/>
+                        </w:pPr>
+                        <w:r w:rsidRPr="00894B08">
+                          <w:t>Packa</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="63705338" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00894B08" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                        <w:pPr>
+                          <w:pStyle w:val="Punktlistaalgorism"/>
+                        </w:pPr>
+                        <w:r w:rsidRPr="00894B08">
+                          <w:t>Torakotomi på traumarum</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:shape>
+                <v:shape id="Text Box 29" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:49301;top:12024;width:19857;height:20193;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDieh6DwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RisIw&#10;FETfF/yHcIV9EU1XQbQaRQTBx13rB1yba1psbmqSbbt/v1kQ9nGYmTPMdj/YRnTkQ+1YwccsA0Fc&#10;Ol2zUXAtTtMViBCRNTaOScEPBdjvRm9bzLXr+Yu6SzQiQTjkqKCKsc2lDGVFFsPMtcTJuztvMSbp&#10;jdQe+wS3jZxn2VJarDktVNjSsaLycfm2Cj6Nld3ttsSJKRbDxBVP3+NTqffxcNiAiDTE//CrfdYK&#10;5mv4+5J+gNz9AgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOJ6HoPBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" fillcolor="#ffffb9">
+                  <v:textbox>
+                    <w:txbxContent>
+                      <w:p w14:paraId="14C8705A" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00B855E9" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                        <w:pPr>
+                          <w:pStyle w:val="Algoritmbrdtext"/>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="1276"/>
+                          </w:tabs>
+                          <w:rPr>
+                            <w:b/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="00B855E9">
+                          <w:rPr>
+                            <w:b/>
+                          </w:rPr>
+                          <w:t>Provtagning</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="00D774E2">
+                          <w:t>:</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="688AE377" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00E313D5" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                        <w:pPr>
+                          <w:pStyle w:val="Algoritmbrdtext"/>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="1418"/>
+                          </w:tabs>
+                          <w:spacing w:after="20"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:tab/>
+                        </w:r>
+                        <w:r w:rsidRPr="00E313D5">
+                          <w:t>Målvärde</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="334543F8" w14:textId="77777777" w:rsidR="0044610C" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                        <w:pPr>
+                          <w:pStyle w:val="Punktlistaalgorism"/>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="1418"/>
+                          </w:tabs>
+                        </w:pPr>
+                        <w:r>
+                          <w:t>Hb</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:tab/>
+                          <w:t>&gt;90 g/l</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="034D3E9D" w14:textId="77777777" w:rsidR="0044610C" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                        <w:pPr>
+                          <w:pStyle w:val="Punktlistaalgorism"/>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="1418"/>
+                          </w:tabs>
+                          <w:rPr>
+                            <w:sz w:val="28"/>
+                            <w:vertAlign w:val="superscript"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:t>TPK</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:tab/>
+                          <w:t>&gt;100 x 10</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:vertAlign w:val="superscript"/>
+                          </w:rPr>
+                          <w:t>9</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="4567C562" w14:textId="77777777" w:rsidR="0044610C" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                        <w:pPr>
+                          <w:pStyle w:val="Punktlistaalgorism"/>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="1418"/>
+                          </w:tabs>
+                        </w:pPr>
+                        <w:r>
+                          <w:t>Fibrinogen</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:tab/>
+                          <w:t>&gt;2-3 g/l</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="390C0ADC" w14:textId="77777777" w:rsidR="0044610C" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                        <w:pPr>
+                          <w:pStyle w:val="Punktlistaalgorism"/>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="1418"/>
+                          </w:tabs>
+                        </w:pPr>
+                        <w:r>
+                          <w:t>PK/INR</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:tab/>
+                          <w:t>&lt;1,5</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="1E0964A1" w14:textId="77777777" w:rsidR="0044610C" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                        <w:pPr>
+                          <w:pStyle w:val="Punktlistaalgorism"/>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="1418"/>
+                          </w:tabs>
+                        </w:pPr>
+                        <w:r>
+                          <w:t>APTT</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:tab/>
+                          <w:t>normalisering</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="69662BA2" w14:textId="77777777" w:rsidR="0044610C" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                        <w:pPr>
+                          <w:pStyle w:val="Punktlistaalgorism"/>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="1418"/>
+                          </w:tabs>
+                        </w:pPr>
+                        <w:r>
+                          <w:t>pH</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:tab/>
+                          <w:t>&gt;7,2</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="0FA4DA12" w14:textId="77777777" w:rsidR="0044610C" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                        <w:pPr>
+                          <w:pStyle w:val="Punktlistaalgorism"/>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="1418"/>
+                          </w:tabs>
+                        </w:pPr>
+                        <w:r>
+                          <w:t>Fritt Ca++</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:tab/>
+                          <w:t>&gt;1 mmol</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="424E8D73" w14:textId="77777777" w:rsidR="0044610C" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                        <w:pPr>
+                          <w:pStyle w:val="Punktlistaalgorism"/>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="1418"/>
+                          </w:tabs>
+                        </w:pPr>
+                        <w:r>
+                          <w:t>Laktat</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:tab/>
+                          <w:t>Mål:sjunkande</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="5A95555C" w14:textId="77777777" w:rsidR="0044610C" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                        <w:pPr>
+                          <w:pStyle w:val="Punktlistaalgorism"/>
+                          <w:numPr>
+                            <w:ilvl w:val="0"/>
+                            <w:numId w:val="0"/>
+                          </w:numPr>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="1418"/>
+                          </w:tabs>
+                          <w:ind w:left="142" w:hanging="142"/>
+                        </w:pPr>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:shape>
+                <v:shape id="Text Box 28" o:spid="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:21459;top:12020;width:26638;height:27822;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDXQ8UhwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/dasIw&#10;FL4f+A7hCLubqQpjdEYpgqhjg+l8gENzbIrNSU1SrT79ciF4+fH9zxa9bcSFfKgdKxiPMhDEpdM1&#10;VwoOf6u3DxAhImtsHJOCGwVYzAcvM8y1u/KOLvtYiRTCIUcFJsY2lzKUhiyGkWuJE3d03mJM0FdS&#10;e7ymcNvISZa9S4s1pwaDLS0Nlad9ZxWc79uDPxbr3ddP9xv998lMu6JX6nXYF58gIvXxKX64N1rB&#10;JI1NX9IPkPN/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANdDxSHBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" fillcolor="#ffffb9">
+                  <v:textbox inset="4.25pt,,4.25pt">
+                    <w:txbxContent>
+                      <w:p w14:paraId="32BD2717" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="003C768D" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                        <w:pPr>
+                          <w:pStyle w:val="Algoritmbrdtext"/>
+                          <w:rPr>
+                            <w:b/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="003C768D">
+                          <w:rPr>
+                            <w:b/>
+                          </w:rPr>
+                          <w:t>Initiala åtgärder på akutmottagningen</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="0020587B">
+                          <w:t>:</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="1D9166F0" w14:textId="77777777" w:rsidR="0044610C" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                        <w:pPr>
+                          <w:pStyle w:val="Punktlistaalgorism"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:t>2 grova iv. infarter/alt. Intraosseös nål</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="6E26C6E6" w14:textId="77777777" w:rsidR="0044610C" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                        <w:pPr>
+                          <w:pStyle w:val="Punktlistaalgorism"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:t>Varm Ringer-Acetat (ges sparsamt)</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="21D14A12" w14:textId="2378D9AA" w:rsidR="00BD571E" w:rsidRDefault="00BD571E" w:rsidP="0044610C">
+                        <w:pPr>
+                          <w:pStyle w:val="Punktlistaalgorism"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:t>Frystorkad plasma (FDP</w:t>
+                        </w:r>
+                        <w:r w:rsidR="001459F6">
+                          <w:t>) vb</w:t>
+                        </w:r>
+                        <w:r w:rsidR="004B4B20">
+                          <w:t xml:space="preserve"> (finns på akutmottagningen)</w:t>
+                        </w:r>
+                        <w:r w:rsidR="001459F6">
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="60A94ADB" w14:textId="77777777" w:rsidR="0044610C" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                        <w:pPr>
+                          <w:pStyle w:val="Punktlistaalgorism"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:t>0-neg blod vb (finns på akutmottagn.)</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="59A9A393" w14:textId="77777777" w:rsidR="0044610C" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                        <w:pPr>
+                          <w:pStyle w:val="Punktlistaalgorism"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:t>Smärtstillande</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="5BF52D72" w14:textId="77777777" w:rsidR="0044610C" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                        <w:pPr>
+                          <w:pStyle w:val="Punktlistaalgorism"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:t>Temp-KAD Värme temp &gt;36 grader</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="67DD4F98" w14:textId="77777777" w:rsidR="0044610C" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                        <w:pPr>
+                          <w:pStyle w:val="Punktlistaalgorism"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:t>Anestesi/ETI</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="30436A9D" w14:textId="77777777" w:rsidR="0044610C" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                        <w:pPr>
+                          <w:pStyle w:val="Punktlistaalgorism"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:t>Artärnål, bör inte försena fortsatt handläggning</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="255DCE32" w14:textId="77777777" w:rsidR="0044610C" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                        <w:pPr>
+                          <w:pStyle w:val="Punktlistaalgorism"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:t>Reversera ev. antikoagulationsbehandl.</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="1ABC20BE" w14:textId="77777777" w:rsidR="0044610C" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                        <w:pPr>
+                          <w:pStyle w:val="Punktlistaalgorism"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:t>Meddela blodcentralen ”Stor blödning”, beställ blodprod. 4+4+1/”#Traumapack”</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="3E40E4ED" w14:textId="77777777" w:rsidR="0044610C" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                        <w:pPr>
+                          <w:pStyle w:val="Punktlistaalgorism"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:t>Cyklokapron</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="00A951B5">
+                          <w:rPr>
+                            <w:vertAlign w:val="superscript"/>
+                          </w:rPr>
+                          <w:t>®</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:t xml:space="preserve"> 1 g iv</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="5A9B3203" w14:textId="77777777" w:rsidR="0044610C" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                        <w:pPr>
+                          <w:pStyle w:val="Punktlistaalgorism"/>
+                        </w:pPr>
+                        <w:r w:rsidRPr="00B855E9">
+                          <w:t xml:space="preserve">2-4 </w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="00144172">
+                          <w:t>g fibrinogen</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:shape>
+                <v:group id="Grupp 47" o:spid="_x0000_s1035" style="position:absolute;top:35195;width:68948;height:31860" coordorigin=",2225" coordsize="68948,31860" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDCVfT6yQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8f+B3CDfY20yjT2hlFxI09iKAOhm9Hc7bF5lKarK3ffhkM9ni//7dcD7YWHbW+cqxBjRMQxLkz&#10;FRcaPs9vzykIH5AN1o5Jw508rFejhyVmxvV8pO4UChFD2GeooQyhyaT0eUkW/dg1xJG7utZiiGdb&#10;SNNiH8NtLSdJMpMWK44NJTa0LSm/nb6thvce+81U7br97bq9X84vh6+9Iq2fHofNK4hAQ/gX/7k/&#10;TJyvJtN0phbpHH5/igDI1Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAwlX0+skAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;">
+                  <v:line id="Straight Connector 20" o:spid="_x0000_s1036" style="position:absolute;visibility:visible;mso-wrap-style:square" from="34397,6871" to="34397,9081" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD81cKBwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0P+A/hCrMbU12MYzWKWAQXM4IPXF+ba1NsbkoTa+bvJwthlofzXqyibURPna8dKxiPMhDEpdM1&#10;VwrOp+3HFwgfkDU2jknBL3lYLQdvC8y1e/KB+mOoRAphn6MCE0KbS+lLQxb9yLXEibu5zmJIsKuk&#10;7vCZwm0jJ1n2KS3WnBoMtrQxVN6PD6tgaoqDnMri+7Qv+no8iz/xcp0p9T6M6zmIQDH8i1/unVYw&#10;SevTl/QD5PIPAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA/NXCgcAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;">
+                    <v:stroke endarrow="block"/>
+                  </v:line>
+                  <v:line id="Straight Connector 17" o:spid="_x0000_s1037" style="position:absolute;flip:x;visibility:visible;mso-wrap-style:square" from="34378,18782" to="34467,21845" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAw9hAGxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;EIXvQv/DMgUvoW6sYNvUVWpVKIiHRg89DtlpEpqdDdlR4793C4K3Gd773ryZLXrXqBN1ofZsYDxK&#10;QREX3tZcGjjsN0+voIIgW2w8k4ELBVjMHwYzzKw/8zedcilVDOGQoYFKpM20DkVFDsPIt8RR+/Wd&#10;Q4lrV2rb4TmGu0Y/p+lUO6w5Xqiwpc+Kir/86GKNzY5Xk0mydDpJ3mj9I9tUizHDx/7jHZRQL3fz&#10;jf6ykXuB/1/iAHp+BQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADD2EAbEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
+                    <v:stroke endarrow="block"/>
+                  </v:line>
+                  <v:shape id="Text Box 19" o:spid="_x0000_s1038" type="#_x0000_t202" style="position:absolute;top:7695;width:20351;height:4629;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAsFtQ+vwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/dasIw&#10;FL4f+A7hCLsRTedAZjUtMhC83Owe4Ngc02JzUpPYdm+/DAa7Ox/f79mXk+3EQD60jhW8rDIQxLXT&#10;LRsFX9Vx+QYiRGSNnWNS8E0BymL2tMdcu5E/aThHI1IIhxwVNDH2uZShbshiWLmeOHFX5y3GBL2R&#10;2uOYwm0n11m2kRZbTg0N9vTeUH07P6yCD2PlcLlscGGq12nhqrsf8a7U83w67EBEmuK/+M990mn+&#10;Fn5/SQfI4gcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAAAAAA&#10;AAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAsFtQ+vwAAANsAAAAPAAAAAAAA&#10;AAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA8wIAAAAA&#10;" fillcolor="#ffffb9">
+                    <v:textbox>
+                      <w:txbxContent>
+                        <w:p w14:paraId="61E20821" w14:textId="77777777" w:rsidR="0044610C" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                          <w:pPr>
+                            <w:pStyle w:val="Algoritmbrdtext"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:t>Damage control kirurgi</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="375ED10D" w14:textId="77777777" w:rsidR="0044610C" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                          <w:pPr>
+                            <w:pStyle w:val="Algoritmbrdtext"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:t>Embolisering</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="4B86AB40" w14:textId="77777777" w:rsidR="0044610C" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                          <w:pPr>
+                            <w:pStyle w:val="Algoritmbrdtext"/>
+                          </w:pPr>
+                        </w:p>
+                      </w:txbxContent>
+                    </v:textbox>
+                  </v:shape>
+                  <v:shape id="Text Box 23" o:spid="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:49301;top:2225;width:19647;height:19659;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCDkilpwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RisIw&#10;FETfF/yHcIV9EU1XQaQaRQRhH1e7H3BtrmmxualJbLt/vxEEH4eZOcNsdoNtREc+1I4VfM0yEMSl&#10;0zUbBb/FcboCESKyxsYxKfijALvt6GODuXY9n6g7RyMShEOOCqoY21zKUFZkMcxcS5y8q/MWY5Le&#10;SO2xT3DbyHmWLaXFmtNChS0dKipv54dV8GOs7C6XJU5MsRgmrrj7Hu9KfY6H/RpEpCG+w6/2t1Yw&#10;X8DzS/oBcvsPAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAg5IpacAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" fillcolor="#ffffb9">
+                    <v:textbox>
+                      <w:txbxContent>
+                        <w:p w14:paraId="071E4640" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00863153" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                          <w:pPr>
+                            <w:pStyle w:val="Algoritmbrdtext"/>
+                            <w:rPr>
+                              <w:b/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00863153">
+                            <w:rPr>
+                              <w:b/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">Fortsatt provtagning var </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">10:e – </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00863153">
+                            <w:rPr>
+                              <w:b/>
+                            </w:rPr>
+                            <w:t>60</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                            </w:rPr>
+                            <w:t>:e</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00863153">
+                            <w:rPr>
+                              <w:b/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> min</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00863153">
+                            <w:t>:</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="2F79AF70" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00894B08" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                          <w:pPr>
+                            <w:pStyle w:val="Punktlistaalgorism"/>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00894B08">
+                            <w:t>Laktat</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="6A4C1947" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00894B08" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                          <w:pPr>
+                            <w:pStyle w:val="Punktlistaalgorism"/>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00894B08">
+                            <w:t>pH</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="04729E7A" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00894B08" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                          <w:pPr>
+                            <w:pStyle w:val="Punktlistaalgorism"/>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00894B08">
+                            <w:t>Hb (på blodgas)</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="3C364E17" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00894B08" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                          <w:pPr>
+                            <w:pStyle w:val="Punktlistaalgorism"/>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00894B08">
+                            <w:t>TPK</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="0A5EA2CC" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00894B08" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                          <w:pPr>
+                            <w:pStyle w:val="Punktlistaalgorism"/>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00894B08">
+                            <w:t>Blodgas</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="6B9828CD" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00894B08" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                          <w:pPr>
+                            <w:pStyle w:val="Punktlistaalgorism"/>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00894B08">
+                            <w:t>PK och APTT</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="47621F42" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00894B08" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                          <w:pPr>
+                            <w:pStyle w:val="Punktlistaalgorism"/>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00894B08">
+                            <w:t>Fibrinogen</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="1A55F847" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00894B08" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                          <w:pPr>
+                            <w:pStyle w:val="Punktlistaalgorism"/>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00894B08">
+                            <w:t>S-Ca</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </v:textbox>
+                  </v:shape>
+                  <v:shape id="Text Box 18" o:spid="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:21407;top:9081;width:26639;height:10897;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBDWnGlwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8Mw&#10;DIXvhf0Ho8EuZXW6QhlZ3VIGhR3Xpj9AjTUnNJZT20uyfz8dCr1JvKf3Pm12k+/UQDG1gQ0sFwUo&#10;4jrYlp2Bc3V4fQeVMrLFLjAZ+KMEu+3TbIOlDSMfaThlpySEU4kGmpz7UutUN+QxLUJPLNpPiB6z&#10;rNFpG3GUcN/pt6JYa48tS0ODPX02VF9Pv97At/N6uFzWOHfVapqH6hZHvBnz8jztP0BlmvLDfL/+&#10;soIvsPKLDKC3/wAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBDWnGlwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" fillcolor="#ffffb9">
+                    <v:textbox>
+                      <w:txbxContent>
+                        <w:p w14:paraId="15828DD3" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="003E65EC" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                          <w:pPr>
+                            <w:pStyle w:val="Algoritmbrdtext"/>
+                          </w:pPr>
+                          <w:r w:rsidRPr="001F5308">
+                            <w:rPr>
+                              <w:b/>
+                            </w:rPr>
+                            <w:t>Fortsatt handläggning på op/IVA</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="003E65EC">
+                            <w:t>:</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="4C8784AF" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="003E65EC" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                          <w:pPr>
+                            <w:pStyle w:val="Punktlistaalgorism"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:t xml:space="preserve">Ev. grov </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="003E65EC">
+                            <w:t>CVK</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="05FA0DC9" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="003E65EC" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                          <w:pPr>
+                            <w:pStyle w:val="Punktlistaalgorism"/>
+                          </w:pPr>
+                          <w:r w:rsidRPr="003E65EC">
+                            <w:t xml:space="preserve">Acceptera lätt hypotension, </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:br/>
+                          </w:r>
+                          <w:r w:rsidRPr="003E65EC">
+                            <w:t>SBP 80-100 mmHg</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:t>, högre (MAP ca 80) vid samtidig TBI</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="64EF942F" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="003E65EC" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                          <w:pPr>
+                            <w:pStyle w:val="Punktlistaalgorism"/>
+                          </w:pPr>
+                          <w:r w:rsidRPr="003E65EC">
+                            <w:t>Värme</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </v:textbox>
+                  </v:shape>
+                  <v:shape id="Text Box 16" o:spid="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:21407;top:22109;width:26639;height:11976;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAKZTJ7wgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4X/A/LFLzVTUVCjW5CEYX2VHzhdciO2dTsbMhuY+yv7wpCb/PxPWdZDLYRPXW+dqzgdZKAIC6d&#10;rrlScNhvXt5A+ICssXFMCm7kochHT0vMtLvylvpdqEQMYZ+hAhNCm0npS0MW/cS1xJE7u85iiLCr&#10;pO7wGsNtI6dJkkqLNccGgy2tDJWX3Y9VcPr+mpfrz+mWZ5d12pp+9Xs835QaPw/vCxCBhvAvfrg/&#10;dJyfwv2XeIDM/wAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAKZTJ7wgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" fillcolor="#ffffb9">
+                    <v:textbox inset="5.67pt,,5.67pt">
+                      <w:txbxContent>
+                        <w:p w14:paraId="768ED1E7" w14:textId="77777777" w:rsidR="0044610C" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                          <w:pPr>
+                            <w:pStyle w:val="Algoritmbrdtext"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:t>Transfusion 4 + 4 + 1</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="6017849A" w14:textId="77777777" w:rsidR="0044610C" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                          <w:pPr>
+                            <w:pStyle w:val="Algoritmbrdtext"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:t>Calcium-Sandoz</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00A951B5">
+                            <w:rPr>
+                              <w:vertAlign w:val="superscript"/>
+                            </w:rPr>
+                            <w:t>®</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00144172">
+                            <w:t>10 ml</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:t xml:space="preserve"> var 6:e erytrocytkonc</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="0146E130" w14:textId="77777777" w:rsidR="0044610C" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                          <w:pPr>
+                            <w:pStyle w:val="Algoritmbrdtext"/>
+                            <w:spacing w:before="160" w:after="40"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:t>Med ledning av provsvar ge:</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:br/>
+                          </w:r>
+                          <w:r w:rsidRPr="00144172">
+                            <w:t xml:space="preserve">Fibrinogen </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:t>2-4 g</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="1739AEBB" w14:textId="77777777" w:rsidR="0044610C" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                          <w:pPr>
+                            <w:pStyle w:val="Algoritmbrdtext"/>
+                            <w:spacing w:before="160" w:after="0"/>
+                          </w:pPr>
+                          <w:r w:rsidRPr="008E0F82">
+                            <w:rPr>
+                              <w:szCs w:val="18"/>
+                            </w:rPr>
+                            <w:t>Novoseven</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00A951B5">
+                            <w:rPr>
+                              <w:vertAlign w:val="superscript"/>
+                            </w:rPr>
+                            <w:t>®</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="008E0F82">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:t>först när allt annat provats</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </v:textbox>
+                  </v:shape>
+                </v:group>
+                <v:shape id="Text Box 22" o:spid="_x0000_s1042" type="#_x0000_t202" style="position:absolute;left:244;top:32073;width:20352;height:2820;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDs3ozywQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RisIw&#10;FETfBf8hXGFfZE3tgizVKCIIPu5aP+DaXNNic1OT2Na/3yws7OMwM2eYzW60rejJh8axguUiA0Fc&#10;Od2wUXApj++fIEJE1tg6JgUvCrDbTicbLLQb+Jv6czQiQTgUqKCOsSukDFVNFsPCdcTJuzlvMSbp&#10;jdQehwS3rcyzbCUtNpwWauzoUFN1Pz+tgi9jZX+9rnBuyo9x7sqHH/Ch1Nts3K9BRBrjf/ivfdIK&#10;8hx+v6QfILc/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOzejPLBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" fillcolor="#ffffb9">
+                  <v:textbox>
+                    <w:txbxContent>
+                      <w:p w14:paraId="17895670" w14:textId="77777777" w:rsidR="0044610C" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                        <w:pPr>
+                          <w:pStyle w:val="Algoritmbrdtext"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:t>Ev. trauma-CT</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:shape>
+                <v:shape id="Text Box 32" o:spid="_x0000_s1043" type="#_x0000_t202" style="position:absolute;left:49257;width:19018;height:8578;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBpBxovwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RisIw&#10;FETfF/yHcIV9EU1XQaQaRQRhH1e7H3BtrmmxualJbLt/vxEEH4eZOcNsdoNtREc+1I4VfM0yEMSl&#10;0zUbBb/FcboCESKyxsYxKfijALvt6GODuXY9n6g7RyMShEOOCqoY21zKUFZkMcxcS5y8q/MWY5Le&#10;SO2xT3DbyHmWLaXFmtNChS0dKipv54dV8GOs7C6XJU5MsRgmrrj7Hu9KfY6H/RpEpCG+w6/2t1aw&#10;mMPzS/oBcvsPAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAaQcaL8AAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" fillcolor="#ffffb9">
+                  <v:textbox>
+                    <w:txbxContent>
+                      <w:p w14:paraId="0A626521" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="003E65EC" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                        <w:pPr>
+                          <w:pStyle w:val="Algoritmbrdtext"/>
+                        </w:pPr>
+                        <w:r w:rsidRPr="00FF48A9">
+                          <w:rPr>
+                            <w:b/>
+                          </w:rPr>
+                          <w:t>Traumapack</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                          </w:rPr>
+                          <w:t>/MTP</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:t xml:space="preserve"> (</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="003E65EC">
+                          <w:t>4+4+1</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:t>)</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="003E65EC">
+                          <w:t>4 påsar erytrocytkonc</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="7BCE5530" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="003E65EC" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                        <w:pPr>
+                          <w:pStyle w:val="Algoritmbrdtext"/>
+                        </w:pPr>
+                        <w:r w:rsidRPr="003E65EC">
+                          <w:t>4 påsar FFP</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="35A7071A" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="003E65EC" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                        <w:pPr>
+                          <w:pStyle w:val="Algoritmbrdtext"/>
+                        </w:pPr>
+                        <w:r w:rsidRPr="003E65EC">
+                          <w:t>1 påse trombocyter</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:shape>
+                <v:group id="Grupp 46" o:spid="_x0000_s1044" style="position:absolute;left:14261;top:61710;width:53922;height:14368" coordsize="53921,14368" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQADmHwxygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvQr/D8oTedPOHWomuIlJLD1JQC6W3R/aZBLNvQ3ZN4rd3hYLHYWZ+wyzXg6lFR62rLCuIpxEI&#10;4tzqigsFP6fdZA7CeWSNtWVScCMH69XLaImZtj0fqDv6QgQIuwwVlN43mZQuL8mgm9qGOHhn2xr0&#10;QbaF1C32AW5qmUTRTBqsOCyU2NC2pPxyvBoFnz32mzT+6PaX8/b2d3r7/t3HpNTreNgsQHga/DP8&#10;3/7SCpIkTtNknr7D41K4A3J1BwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAOYfDHKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;">
+                  <v:line id="Straight Connector 2" o:spid="_x0000_s1045" style="position:absolute;visibility:visible;mso-wrap-style:square" from="19,12608" to="11080,12608" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB+/YlHxAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heUJvutFCKNFVRCloD6VaQY/P7DOJZt+G3W2S/vtuodDjMDPfMItVb2rRkvOVZQXTSQKC&#10;OLe64kLB6fN1/ALCB2SNtWVS8E0eVsvhYIGZth0fqD2GQkQI+wwVlCE0mZQ+L8mgn9iGOHo36wyG&#10;KF0htcMuwk0tZ0mSSoMVx4USG9qUlD+OX0bB+/NH2q73b7v+vE+v+fZwvdw7p9TTqF/PQQTqw3/4&#10;r73TCmbweyXeALn8AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAH79iUfEAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;"/>
+                  <v:line id="Straight Connector 12" o:spid="_x0000_s1046" style="position:absolute;visibility:visible;mso-wrap-style:square" from="24129,7364" to="24129,11327" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCtJzPQwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LFLzVTTxoTV1DMRQ82IJaep5mx2wwOxuy27j+e7dQ6G0e73PWZbSdGGnwrWMF+SwDQVw7&#10;3XKj4PP09vQMwgdkjZ1jUnAjD+Vm8rDGQrsrH2g8hkakEPYFKjAh9IWUvjZk0c9cT5y4sxsshgSH&#10;RuoBryncdnKeZQtpseXUYLCnraH6cvyxCpamOsilrPanj2ps81V8j1/fK6Wmj/H1BUSgGP7Ff+6d&#10;TvPn8PtLOkBu7gAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCtJzPQwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
+                    <v:stroke endarrow="block"/>
+                  </v:line>
+                  <v:line id="Straight Connector 8" o:spid="_x0000_s1047" style="position:absolute;visibility:visible;mso-wrap-style:square" from="14477,7352" to="14477,11314" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDjq5ilwAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8Iw&#10;GL4P9h/CO/A2Uz34UY0yVoQddGAdO782r02xeVOarMZ/bw4Djw/P93obbSsG6n3jWMFknIEgrpxu&#10;uFbwc9q9L0D4gKyxdUwK7uRhu3l9WWOu3Y2PNJShFimEfY4KTAhdLqWvDFn0Y9cRJ+7ieoshwb6W&#10;usdbCretnGbZTFpsODUY7OjTUHUt/6yCuSmOci6L/em7GJrJMh7i73mp1OgtfqxABIrhKf53f2kF&#10;aWu6km6A3DwAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA46uYpcAAAADaAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;">
+                    <v:stroke endarrow="block"/>
+                  </v:line>
+                  <v:line id="Straight Connector 13" o:spid="_x0000_s1048" style="position:absolute;visibility:visible;mso-wrap-style:square" from="19828,4953" to="19828,7176" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDCa5ZLwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/fa8Iw&#10;EH4X/B/CCXvT1A2mVqOIZbCHTbCOPZ/NrSlrLqXJavbfLwPBt/v4ft5mF20rBup941jBfJaBIK6c&#10;brhW8HF+mS5B+ICssXVMCn7Jw247Hm0w1+7KJxrKUIsUwj5HBSaELpfSV4Ys+pnriBP35XqLIcG+&#10;lrrHawq3rXzMsmdpseHUYLCjg6Hqu/yxChamOMmFLN7Ox2Jo5qv4Hj8vK6UeJnG/BhEohrv45n7V&#10;af4T/P+SDpDbPwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDCa5ZLwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
+                    <v:stroke endarrow="block"/>
+                  </v:line>
+                  <v:shape id="Text Box 11" o:spid="_x0000_s1049" type="#_x0000_t202" style="position:absolute;left:6657;top:7366;width:26638;height:2514;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDSYNg4vwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LasMw&#10;EN0XcgcxgW5MI7sFU9wooQQCWaZ2DzCxprKpNXIkxXZuXxUK3c3jfWe7X+wgJvKhd6yg2OQgiFun&#10;ezYKPpvj0yuIEJE1Do5JwZ0C7Herhy1W2s38QVMdjUghHCpU0MU4VlKGtiOLYeNG4sR9OW8xJuiN&#10;1B7nFG4H+ZznpbTYc2rocKRDR+13fbMKzsbK6XIpMTPNy5K55upnvCr1uF7e30BEWuK/+M990ml+&#10;Ab+/pAPk7gcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAAAAAA&#10;AAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDSYNg4vwAAANsAAAAPAAAAAAAA&#10;AAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA8wIAAAAA&#10;" fillcolor="#ffffb9">
+                    <v:textbox>
+                      <w:txbxContent>
+                        <w:p w14:paraId="273D3668" w14:textId="77777777" w:rsidR="0044610C" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                          <w:pPr>
+                            <w:pStyle w:val="Algoritmbrdtext"/>
+                            <w:jc w:val="center"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:t>Fortsatt blödning?</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </v:textbox>
+                  </v:shape>
+                  <v:shape id="Text Box 7" o:spid="_x0000_s1050" type="#_x0000_t202" style="position:absolute;left:10372;top:11386;width:7201;height:2521;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDUHn0dwQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ra8Iw&#10;FIXfB/6HcIW9iKZz4KSaFhkIPm52P+DaXNNic1OT2Hb/fhkM9ng453yHsy8n24mBfGgdK3hZZSCI&#10;a6dbNgq+quNyCyJEZI2dY1LwTQHKYva0x1y7kT9pOEcjEoRDjgqaGPtcylA3ZDGsXE+cvKvzFmOS&#10;3kjtcUxw28l1lm2kxZbTQoM9vTdU384Pq+DDWDlcLhtcmOp1Wrjq7ke8K/U8nw47EJGm+B/+a5+0&#10;gjf4vZJugCx+AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANQefR3BAAAA2gAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" fillcolor="#ffffb9">
+                    <v:textbox>
+                      <w:txbxContent>
+                        <w:p w14:paraId="756EFF0D" w14:textId="77777777" w:rsidR="0044610C" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                          <w:pPr>
+                            <w:pStyle w:val="Algoritmbrdtext"/>
+                            <w:jc w:val="center"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:t>Ja</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </v:textbox>
+                  </v:shape>
+                  <v:shape id="Text Box 5" o:spid="_x0000_s1051" type="#_x0000_t202" style="position:absolute;left:34274;top:9865;width:19647;height:4503;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBLgEbxwQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ra8Iw&#10;FIXfhf2HcAe+yEynWKQzyhgM9qjWH3Bt7tKy5qYmWVv/vREEHw/nnO9wNrvRtqInHxrHCt7nGQji&#10;yumGjYJT+f22BhEissbWMSm4UoDd9mWywUK7gQ/UH6MRCcKhQAV1jF0hZahqshjmriNO3q/zFmOS&#10;3kjtcUhw28pFluXSYsNpocaOvmqq/o7/VsHeWNmfzznOTLkcZ668+AEvSk1fx88PEJHG+Aw/2j9a&#10;wQruV9INkNsbAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEuARvHBAAAA2gAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" fillcolor="#ffffb9">
+                    <v:textbox>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0AE2E5AA" w14:textId="77777777" w:rsidR="0044610C" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                          <w:pPr>
+                            <w:pStyle w:val="Punktlistaalgorism"/>
+                            <w:ind w:hanging="178"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:t>Avbryt transfusion</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="3D916068" w14:textId="77777777" w:rsidR="0044610C" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                          <w:pPr>
+                            <w:pStyle w:val="Punktlistaalgorism"/>
+                            <w:ind w:hanging="178"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:t>Meddela blodcentralen</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </v:textbox>
+                  </v:shape>
+                  <v:line id="Straight Connector 14" o:spid="_x0000_s1052" style="position:absolute;visibility:visible;mso-wrap-style:square" from="0,0" to="6477,0" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBNgg4/wgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/fa8Iw&#10;EH4X/B/CCXvT1DGmVqOIZbCHTbCOPZ/NrSlrLqXJavbfLwPBt/v4ft5mF20rBup941jBfJaBIK6c&#10;brhW8HF+mS5B+ICssXVMCn7Jw247Hm0w1+7KJxrKUIsUwj5HBSaELpfSV4Ys+pnriBP35XqLIcG+&#10;lrrHawq3rXzMsmdpseHUYLCjg6Hqu/yxChamOMmFLN7Ox2Jo5qv4Hj8vK6UeJnG/BhEohrv45n7V&#10;af4T/P+SDpDbPwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBNgg4/wgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
+                    <v:stroke endarrow="block"/>
+                  </v:line>
+                  <v:line id="Straight Connector 15" o:spid="_x0000_s1053" style="position:absolute;flip:y;visibility:visible;mso-wrap-style:square" from="0,1" to="0,12783" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDnNIH7wwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9NawIx&#10;EL0X/A9hhF5KzVpasatRRBA8eKnKSm/TzbhZdjNZk6jbf98UCr3N433OfNnbVtzIh9qxgvEoA0Fc&#10;Ol1zpeB42DxPQYSIrLF1TAq+KcByMXiYY67dnT/oto+VSCEcclRgYuxyKUNpyGIYuY44cWfnLcYE&#10;fSW1x3sKt618ybKJtFhzajDY0dpQ2eyvVoGc7p4ufvX12hTN6fRuirLoPndKPQ771QxEpD7+i//c&#10;W53mv8HvL+kAufgBAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA5zSB+8MAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;"/>
+                  <v:shape id="Text Box 1" o:spid="_x0000_s1054" type="#_x0000_t202" style="position:absolute;left:19857;top:11354;width:7201;height:2521;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA0u0DyvgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LasMw&#10;EN0XcgcxgW5CLTeFUNwooQQKWaZ2DzC2prKpNXIkxXZuXxkKXQ2P9539cba9GMmHzrGC5ywHQdw4&#10;3bFR8FV9PL2CCBFZY++YFNwpwPGwethjod3EnzSW0YgUwqFABW2MQyFlaFqyGDI3ECfu23mLMUFv&#10;pPY4pXDby22e76TFjlNDiwOdWmp+yptVcDFWjnW9w42pXuaNq65+wqtSj+v5/Q1EpDn+i//cZ53m&#10;w/LKcuXhFwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAAAAAA&#10;AAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADS7QPK+AAAA2gAAAA8AAAAAAAAA&#10;AAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAADyAgAAAAA=&#10;" fillcolor="#ffffb9">
+                    <v:textbox>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7847D4CF" w14:textId="77777777" w:rsidR="0044610C" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+                          <w:pPr>
+                            <w:pStyle w:val="Algoritmbrdtext"/>
+                            <w:jc w:val="center"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:t>Nej</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </v:textbox>
+                  </v:shape>
+                  <v:line id="Straight Connector 3" o:spid="_x0000_s1055" style="position:absolute;visibility:visible;mso-wrap-style:square" from="27120,12587" to="34321,12587" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDtDwrUwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeIK3mtWC1tUo4lLwUAtq6fm5ed0s3bwsm7im/94IhR6HmfmGWW2ibURPna8dK5iMMxDE&#10;pdM1Vwo+z2/PryB8QNbYOCYFv+Rhsx48rTDX7sZH6k+hEgnCPkcFJoQ2l9KXhiz6sWuJk/ftOosh&#10;ya6SusNbgttGTrNsJi3WnBYMtrQzVP6crlbB3BRHOZfF+/mj6OvJIh7i12Wh1GgYt0sQgWL4D/+1&#10;91rBCzyupBsg13cAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA7Q8K1MMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
+                    <v:stroke endarrow="block"/>
+                  </v:line>
+                </v:group>
+              </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00F02A10">
-[...181 lines deleted...]
-    <w:p w14:paraId="3C46693B" w14:textId="77777777" w:rsidR="00F02A10" w:rsidRPr="00F02A10" w:rsidRDefault="00F02A10" w:rsidP="00F02A10">
+    </w:p>
+    <w:p w14:paraId="70650A58" w14:textId="641F1344" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="72"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="743FC303" w14:textId="4DA7DB61" w:rsidR="00F02A10" w:rsidRPr="00F02A10" w:rsidRDefault="00F02A10" w:rsidP="00F02A10">
+    <w:p w14:paraId="6F4ABD30" w14:textId="298FD366" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2676" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F02A10">
-[...152 lines deleted...]
-    <w:p w14:paraId="4D294E56" w14:textId="77777777" w:rsidR="00F02A10" w:rsidRPr="00F02A10" w:rsidRDefault="00F02A10" w:rsidP="00F02A10">
+    </w:p>
+    <w:p w14:paraId="2148D7F2" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="72"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44AF2A02" w14:textId="77777777" w:rsidR="00F02A10" w:rsidRPr="00F02A10" w:rsidRDefault="00F02A10" w:rsidP="00F02A10">
+    <w:p w14:paraId="02911BFC" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2676" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0EEB76BB" w14:textId="2D842EF4" w:rsidR="00F02A10" w:rsidRPr="00F02A10" w:rsidRDefault="00F02A10" w:rsidP="00F02A10">
+    <w:p w14:paraId="13EB4773" w14:textId="75CDD731" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2676" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F02A10">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0FE94E0A" wp14:editId="0380F22F">
-[...879 lines deleted...]
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7933CCFB" wp14:editId="2D92F3FD">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251680768" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2C30B8E5" wp14:editId="7FCD6503">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3237230</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>21590</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="220980"/>
                 <wp:effectExtent l="55880" t="12065" r="58420" b="14605"/>
                 <wp:wrapNone/>
                 <wp:docPr id="27" name="Straight Connector 27"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="0" cy="220980"/>
                         </a:xfrm>
@@ -3610,512 +4499,161 @@
                           <a:headEnd/>
                           <a:tailEnd type="triangle" w="med" len="med"/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-            <w:pict w14:anchorId="25A96FEB">
-              <v:line id="Straight Connector 27" style="position:absolute;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:spid="_x0000_s1026" from="254.9pt,1.7pt" to="254.9pt,19.1pt" w14:anchorId="6766B594" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC5qjURwQEAAGkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+wY6NAacXpI1126&#10;LUDbH8BItC1MFgVRiZN/P0lJs2K7DfNB4JeeHh/p1f1xsuKAgQ25Ti4XtRToFGnjhk6+vjx+upWC&#10;IzgNlhx28oQs79cfP6xm32JDI1mNQSQQx+3sOznG6NuqYjXiBLwgjy4lewoTxOSGodIB5oQ+2aqp&#10;68/VTEH7QAqZU/ThnJTrgt/3qOKPvmeMwnYycYvlDOXc5bNar6AdAvjRqAsN+AcWExiXHr1CPUAE&#10;sQ/mL6jJqEBMfVwomirqe6Ow9JC6WdZ/dPM8gsfSSxKH/VUm/n+w6vth47YhU1dH9+yfSP1k4Wgz&#10;ghuwEHg5+TS4ZZaqmj231yvZYb8NYjd/I51qYB+pqHDsw5QhU3/iWMQ+XcXGYxTqHFQp2jT13W2Z&#10;QwXt2z0fOH5FmkQ2OmmNyzJAC4cnjpkHtG8lOezo0VhbRmmdmDt5d9PclAtM1uiczGUcht3GBnGA&#10;vAzlK02lzPuyQHunC9iIoL9c7AjGJlvEokYMJuljUebXJtRSWEz7n60zPesuamWB8jZyuyN92oac&#10;zl6aZ+njsnt5Yd77per3H7L+BQAA//8DAFBLAwQUAAYACAAAACEAev2K3N4AAAAIAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPy07DMBBF90j9B2uQ2FGn5aEQ4lRVpbJpKWqLEOzceEiixuPIdtrw9wxi&#10;AcujO7r3TD4bbCtO6EPjSMFknIBAKp1pqFLwul9epyBC1GR06wgVfGGAWTG6yHVm3Jm2eNrFSnAJ&#10;hUwrqGPsMilDWaPVYew6JM4+nbc6MvpKGq/PXG5bOU2Se2l1Q7xQ6w4XNZbHXW8VbNfLVfq26ofS&#10;fzxNNvuX9fN7SJW6uhzmjyAiDvHvGH70WR0Kdjq4nkwQrYK75IHVo4KbWxCc//KBOZ2CLHL5/4Hi&#10;GwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALmqNRHBAQAAaQMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHr9itzeAAAACAEAAA8AAAAAAAAAAAAA&#10;AAAAGwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;">
+            <w:pict w14:anchorId="7A007415">
+              <v:line id="Straight Connector 27" style="position:absolute;z-index:251680768;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:spid="_x0000_s1026" from="254.9pt,1.7pt" to="254.9pt,19.1pt" w14:anchorId="2A2D3DB3" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC5qjURwQEAAGkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+wY6NAacXpI1126&#10;LUDbH8BItC1MFgVRiZN/P0lJs2K7DfNB4JeeHh/p1f1xsuKAgQ25Ti4XtRToFGnjhk6+vjx+upWC&#10;IzgNlhx28oQs79cfP6xm32JDI1mNQSQQx+3sOznG6NuqYjXiBLwgjy4lewoTxOSGodIB5oQ+2aqp&#10;68/VTEH7QAqZU/ThnJTrgt/3qOKPvmeMwnYycYvlDOXc5bNar6AdAvjRqAsN+AcWExiXHr1CPUAE&#10;sQ/mL6jJqEBMfVwomirqe6Ow9JC6WdZ/dPM8gsfSSxKH/VUm/n+w6vth47YhU1dH9+yfSP1k4Wgz&#10;ghuwEHg5+TS4ZZaqmj231yvZYb8NYjd/I51qYB+pqHDsw5QhU3/iWMQ+XcXGYxTqHFQp2jT13W2Z&#10;QwXt2z0fOH5FmkQ2OmmNyzJAC4cnjpkHtG8lOezo0VhbRmmdmDt5d9PclAtM1uiczGUcht3GBnGA&#10;vAzlK02lzPuyQHunC9iIoL9c7AjGJlvEokYMJuljUebXJtRSWEz7n60zPesuamWB8jZyuyN92oac&#10;zl6aZ+njsnt5Yd77per3H7L+BQAA//8DAFBLAwQUAAYACAAAACEAev2K3N4AAAAIAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPy07DMBBF90j9B2uQ2FGn5aEQ4lRVpbJpKWqLEOzceEiixuPIdtrw9wxi&#10;AcujO7r3TD4bbCtO6EPjSMFknIBAKp1pqFLwul9epyBC1GR06wgVfGGAWTG6yHVm3Jm2eNrFSnAJ&#10;hUwrqGPsMilDWaPVYew6JM4+nbc6MvpKGq/PXG5bOU2Se2l1Q7xQ6w4XNZbHXW8VbNfLVfq26ofS&#10;fzxNNvuX9fN7SJW6uhzmjyAiDvHvGH70WR0Kdjq4nkwQrYK75IHVo4KbWxCc//KBOZ2CLHL5/4Hi&#10;GwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALmqNRHBAQAAaQMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHr9itzeAAAACAEAAA8AAAAAAAAAAAAA&#10;AAAAGwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;">
                 <v:stroke endarrow="block"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00F02A10">
-[...266 lines deleted...]
-    <w:p w14:paraId="7A369BE7" w14:textId="77777777" w:rsidR="00F02A10" w:rsidRPr="00F02A10" w:rsidRDefault="00F02A10" w:rsidP="00F02A10">
+    </w:p>
+    <w:p w14:paraId="4420C366" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="72"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C07E10F" w14:textId="77777777" w:rsidR="00F02A10" w:rsidRPr="00F02A10" w:rsidRDefault="00F02A10" w:rsidP="00F02A10">
+    <w:p w14:paraId="37F4E883" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="72"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7551C4E7" w14:textId="77777777" w:rsidR="00F02A10" w:rsidRPr="00F02A10" w:rsidRDefault="00F02A10" w:rsidP="00F02A10">
+    <w:p w14:paraId="4988B5DE" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2676" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5CFBC48F" w14:textId="77777777" w:rsidR="00F02A10" w:rsidRPr="00F02A10" w:rsidRDefault="00F02A10" w:rsidP="00F02A10">
+    <w:p w14:paraId="1CB5DC0B" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2676" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41B0787E" w14:textId="77777777" w:rsidR="00F02A10" w:rsidRPr="00F02A10" w:rsidRDefault="00F02A10" w:rsidP="00F02A10">
+    <w:p w14:paraId="07C75609" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2676" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A0B4BBF" w14:textId="77777777" w:rsidR="00F02A10" w:rsidRPr="00F02A10" w:rsidRDefault="00F02A10" w:rsidP="00F02A10">
+    <w:p w14:paraId="053C480D" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2676" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E65AD4A" w14:textId="76579F1B" w:rsidR="00F02A10" w:rsidRPr="00F02A10" w:rsidRDefault="00F02A10" w:rsidP="00F02A10">
+    <w:p w14:paraId="74A4D7B6" w14:textId="7A76F9D6" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="00B257C9" w:rsidP="0044610C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2676" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F02A10">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="17C6C2BC" wp14:editId="14C5026C">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251685888" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6C1E77C1" wp14:editId="1BDF45D7">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>781050</wp:posOffset>
+                  <wp:posOffset>5716905</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>71755</wp:posOffset>
-[...84 lines deleted...]
-                  <wp:posOffset>148590</wp:posOffset>
+                  <wp:posOffset>295657</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5080" cy="796925"/>
                 <wp:effectExtent l="59055" t="5715" r="50165" b="16510"/>
                 <wp:wrapNone/>
                 <wp:docPr id="24" name="Straight Connector 24"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm flipH="1">
                           <a:off x="0" y="0"/>
                           <a:ext cx="5080" cy="796925"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
@@ -4124,7547 +4662,3000 @@
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd type="triangle" w="med" len="med"/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...1 lines deleted...]
-              <v:line id="Straight Connector 24" style="position:absolute;flip:x;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:spid="_x0000_s1026" from="293.4pt,11.7pt" to="293.8pt,74.45pt" w14:anchorId="0DE49F63" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCkAWAsygEAAHYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YCpGuMOD2k63bo&#10;tgDtPkCRaFuYJAqSEjt/P1E10m67DfNBIEXq8fGR3t5N1rAzhKjRtXy5qDkDJ1Fp17f8x/PDh1vO&#10;YhJOCYMOWn6ByO92799tR9/ACgc0CgLLIC42o2/5kJJvqirKAayIC/TgcrDDYEXKbugrFcSY0a2p&#10;VnV9U40YlA8oIcZ8e/8S5LuC33Ug0/eui5CYaXnmlsoZynmks9ptRdMH4QctZxriH1hYoV0ueoW6&#10;F0mwU9B/QVktA0bs0kKirbDrtITSQ+5mWf/RzdMgPJResjjRX2WK/w9Wfjvv3SEQdTm5J/+I8mdk&#10;DveDcD0UAs8Xnwe3JKmq0cfm+oSc6A+BHcevqHKOOCUsKkxdsKwz2n+hhwSeO2VTkf1ylR2mxGS+&#10;XNe3eTQyBz5ubjardakkGgKhpz7E9BnQMjJabrQjTUQjzo8xEanXFLp2+KCNKXM1jo0t36wzJEUi&#10;Gq0oWJzQH/cmsLOgzSjfXPe3tIAnpwrYAEJ9mu0ktMk2S0WaFHQWywCnahYUZwbyz0DWCz3jZulI&#10;LVrN2BxRXQ6BwuTl4ZY+5kWk7Xnrl6zX32X3CwAA//8DAFBLAwQUAAYACAAAACEAaQj0n+EAAAAK&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBCF7yb+h82YeLNLKyBFlsYYTTwZbZsm3rYwApad&#10;xd1pQX+960mPk/flvW+K1WR6cULnO0sK5rMIBFJl644aBdvN41UGwrOmWveWUMEXeliV52eFzms7&#10;0iue1tyIUEI+1wpa5iGX0lctGu1ndkAK2bt1RnM4XSNrp8dQbnq5iKJUGt1RWGj1gPctVof10ShY&#10;bsbEvrjDLp53n2/fDx88PD2zUpcX090tCMaJ/2D41Q/qUAanvT1S7UWvIMnSoM4KFtcxiAAk2U0K&#10;Yh/IOFuCLAv5/4XyBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKQBYCzKAQAAdgMAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGkI9J/hAAAACgEA&#10;AA8AAAAAAAAAAAAAAAAAJAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAyBQAAAAA=&#10;">
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="4597742F" id="Straight Connector 24" o:spid="_x0000_s1026" style="position:absolute;flip:x;z-index:251685888;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="450.15pt,23.3pt" to="450.55pt,86.05pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCkAWAsygEAAHYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YCpGuMOD2k63bo&#10;tgDtPkCRaFuYJAqSEjt/P1E10m67DfNBIEXq8fGR3t5N1rAzhKjRtXy5qDkDJ1Fp17f8x/PDh1vO&#10;YhJOCYMOWn6ByO92799tR9/ACgc0CgLLIC42o2/5kJJvqirKAayIC/TgcrDDYEXKbugrFcSY0a2p&#10;VnV9U40YlA8oIcZ8e/8S5LuC33Ug0/eui5CYaXnmlsoZynmks9ptRdMH4QctZxriH1hYoV0ueoW6&#10;F0mwU9B/QVktA0bs0kKirbDrtITSQ+5mWf/RzdMgPJResjjRX2WK/w9Wfjvv3SEQdTm5J/+I8mdk&#10;DveDcD0UAs8Xnwe3JKmq0cfm+oSc6A+BHcevqHKOOCUsKkxdsKwz2n+hhwSeO2VTkf1ylR2mxGS+&#10;XNe3eTQyBz5ubjardakkGgKhpz7E9BnQMjJabrQjTUQjzo8xEanXFLp2+KCNKXM1jo0t36wzJEUi&#10;Gq0oWJzQH/cmsLOgzSjfXPe3tIAnpwrYAEJ9mu0ktMk2S0WaFHQWywCnahYUZwbyz0DWCz3jZulI&#10;LVrN2BxRXQ6BwuTl4ZY+5kWk7Xnrl6zX32X3CwAA//8DAFBLAwQUAAYACAAAACEANQz07t8AAAAK&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAxA70j8Q2QkbizpGIWVphNCIHFCsCEkbllj2rLG&#10;KUm2Fr4ec4Kj5afn53I1uV4cMMTOk4ZspkAg1d521Gh42dyfXYGIyZA1vSfU8IURVtXxUWkK60d6&#10;xsM6NYIlFAujoU1pKKSMdYvOxJkfkHj37oMzicfQSBvMyHLXy7lSuXSmI77QmgFvW6x3673TsNyM&#10;F/4p7F4XWff59n33kYaHx6T16cl0cw0i4ZT+YPjN53SouGnr92Sj6Nmh1DmjGhZ5DoKBpcoyEFsm&#10;L+cZyKqU/1+ofgAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCkAWAsygEAAHYDAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA1DPTu3wAAAAoBAAAP&#10;AAAAAAAAAAAAAAAAACQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAMAUAAAAA&#10;">
                 <v:stroke endarrow="block"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DD2A060" w14:textId="01AE0417" w:rsidR="00F02A10" w:rsidRPr="00F02A10" w:rsidRDefault="003C7E8E" w:rsidP="00F02A10">
+    <w:p w14:paraId="72F45BC6" w14:textId="3DEAF99E" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="72"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2371A21C" w14:textId="58DC9017" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2676" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F02A10">
-[...487 lines deleted...]
-    <w:p w14:paraId="445F6734" w14:textId="1093659D" w:rsidR="00F02A10" w:rsidRPr="00F02A10" w:rsidRDefault="00F02A10" w:rsidP="00F02A10">
+    </w:p>
+    <w:p w14:paraId="5964C44B" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="72"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B071820" w14:textId="77777777" w:rsidR="00F02A10" w:rsidRPr="00F02A10" w:rsidRDefault="00F02A10" w:rsidP="00F02A10">
+    <w:p w14:paraId="09CB4CF6" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="72"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A353C1E" w14:textId="6C0532C9" w:rsidR="00F02A10" w:rsidRPr="00F02A10" w:rsidRDefault="00F02A10" w:rsidP="00F02A10">
+    <w:p w14:paraId="5754396E" w14:textId="2912C4F8" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="72"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F02A10">
-[...76 lines deleted...]
-    <w:p w14:paraId="67504973" w14:textId="7CE77A0E" w:rsidR="00F02A10" w:rsidRPr="00F02A10" w:rsidRDefault="00F02A10" w:rsidP="00F02A10">
+    </w:p>
+    <w:p w14:paraId="552C166A" w14:textId="4BBA2C8F" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="72"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F02A10">
-[...402 lines deleted...]
-    <w:p w14:paraId="0E1EB90A" w14:textId="77777777" w:rsidR="00F02A10" w:rsidRPr="00F02A10" w:rsidRDefault="00F02A10" w:rsidP="00F02A10">
+    </w:p>
+    <w:p w14:paraId="1764B81A" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2676" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4BAD7C90" w14:textId="77777777" w:rsidR="00F02A10" w:rsidRPr="00F02A10" w:rsidRDefault="00F02A10" w:rsidP="00F02A10">
+    <w:p w14:paraId="0DF77DE3" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="72"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59908889" w14:textId="77777777" w:rsidR="00F02A10" w:rsidRPr="00F02A10" w:rsidRDefault="00F02A10" w:rsidP="00F02A10">
+    <w:p w14:paraId="3DC944DF" w14:textId="77777777" w:rsidR="0044610C" w:rsidRDefault="0044610C" w:rsidP="0044610C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="72"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...1426 lines deleted...]
-    <w:p w14:paraId="46BBC71E" w14:textId="77777777" w:rsidR="00F02A10" w:rsidRPr="00F02A10" w:rsidRDefault="00F02A10" w:rsidP="00056156">
+        <w:sectPr w:rsidR="0044610C" w:rsidSect="0044610C">
+          <w:pgSz w:w="11900" w:h="16840"/>
+          <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:noEndnote/>
+          <w:docGrid w:linePitch="326"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77C1D420" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="43" w:name="_Toc256000415"/>
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00F02A10">
+      <w:bookmarkStart w:id="26" w:name="_Toc256000415"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc256000390"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc256000365"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc256000340"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc256000315"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc256000290"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc256000265"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc256000240"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc256000215"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc256000190"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc256000165"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc532373075"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc256000018"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc256000090"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc256000115"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc256000140"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc94281136"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc157774198"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc203304148"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc203304362"/>
+      <w:r w:rsidRPr="00F02A10">
+        <w:lastRenderedPageBreak/>
         <w:t>Inledning</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="42"/>
       <w:bookmarkEnd w:id="43"/>
       <w:bookmarkEnd w:id="44"/>
       <w:bookmarkEnd w:id="45"/>
+    </w:p>
+    <w:p w14:paraId="1FC6584C" w14:textId="06A8052D" w:rsidR="00B405A1" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>Optimal resuscitering för den enskilda patienten förutsätter möjlighet till individualiserad vård. Riktlinjen är därför enbart vägledande och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0044610C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>stödjande i sin utformning. Den enskilde läkaren/medarbetaren tar alltid beslut utifrån sin erfarenhet i den enskilda situationen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29B03EF5" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="46" w:name="_Toc100327186"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc203304149"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc203304363"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r>
+        <w:t>Bakgrund och syfte</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="46"/>
       <w:bookmarkEnd w:id="47"/>
       <w:bookmarkEnd w:id="48"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18B3C307" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>Tekniken och förmågan att omhänderta svåra traumatiska skador och stora blödningar har förbättrats de senaste årtiondena. Bland annat har koncepten Damage control surgery (DCS) och Damage control resuscitation (DCR) utvecklats och förfinats [1, 2]. Detta har gett sjukvården betydligt bättre förutsättningar att hantera dessa patienter, bland annat genom att undvika den fruktade triaden med hypotermi, acidos och koagulopati.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="434DAA47" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>DCR-konceptet baserar sig på fem huvudprinciper:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="158A2B41" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="004D441F" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004D441F">
+        <w:t>Förhindra hypotermi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70AA1EB3" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="004D441F" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004D441F">
+        <w:t>Korrigera acidos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49689ACF" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="004D441F" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004D441F">
+        <w:t>Permissiv hypotension</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D07D2B0" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="004D441F" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004D441F">
+        <w:t xml:space="preserve">Restriktiv vätskeadministration och </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="402A7B76" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="004D441F" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004D441F">
+        <w:t>Hemostatisk resuscitering.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38CF2952" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>[3].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E710541" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:r w:rsidRPr="00F02A10">
+        <w:t xml:space="preserve">När det gäller allvarlig blödning är varje patient unik med olika individuella behov. Trots detta kan man sätta upp vissa konkreta behandlingsmål och strategier för farmakologisk behandling. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50E37FFB" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:r w:rsidRPr="00F02A10">
+        <w:t xml:space="preserve">Denna riktlinje är till delar baserad på riktlinjen </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="00565B5A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Hemostas vid allvarlig blödning</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t xml:space="preserve"> [4]. För detaljerade rekommendationer och vissa doseringar hänvisas till detta dokument. Se även regional rutin </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="00565B5A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Massivt transfusions</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00565B5A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:softHyphen/>
+          <w:t>protokoll (MTP)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="534B4453" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="49" w:name="_Toc256000417"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc256000392"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc256000367"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc256000342"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc256000317"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc256000292"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc256000267"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc256000242"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc256000217"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc256000192"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc256000167"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc449526504"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc454357070"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc256000002"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc256000021"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc256000040"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc256000059"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc532373077"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc256000028"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc256000092"/>
+      <w:bookmarkStart w:id="69" w:name="_Toc256000117"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc256000142"/>
+      <w:bookmarkStart w:id="71" w:name="_Toc94281138"/>
+      <w:bookmarkStart w:id="72" w:name="_Toc157774200"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc203304364"/>
+      <w:bookmarkStart w:id="74" w:name="_Toc100327192"/>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>Definitioner</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="49"/>
       <w:bookmarkEnd w:id="50"/>
       <w:bookmarkEnd w:id="51"/>
       <w:bookmarkEnd w:id="52"/>
       <w:bookmarkEnd w:id="53"/>
       <w:bookmarkEnd w:id="54"/>
       <w:bookmarkEnd w:id="55"/>
       <w:bookmarkEnd w:id="56"/>
       <w:bookmarkEnd w:id="57"/>
       <w:bookmarkEnd w:id="58"/>
       <w:bookmarkEnd w:id="59"/>
       <w:bookmarkEnd w:id="60"/>
-    </w:p>
-[...47 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="61"/>
       <w:bookmarkEnd w:id="62"/>
       <w:bookmarkEnd w:id="63"/>
       <w:bookmarkEnd w:id="64"/>
       <w:bookmarkEnd w:id="65"/>
       <w:bookmarkEnd w:id="66"/>
       <w:bookmarkEnd w:id="67"/>
       <w:bookmarkEnd w:id="68"/>
       <w:bookmarkEnd w:id="69"/>
       <w:bookmarkEnd w:id="70"/>
       <w:bookmarkEnd w:id="71"/>
       <w:bookmarkEnd w:id="72"/>
       <w:bookmarkEnd w:id="73"/>
-      <w:bookmarkEnd w:id="74"/>
+    </w:p>
+    <w:p w14:paraId="0989111A" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>Massiv blödning betecknar ett transfusionsbehov av erytrocytkoncentrat överstigande 10 enheter de senaste 24 timmarna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A61D85A" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:r w:rsidRPr="00F02A10">
+        <w:lastRenderedPageBreak/>
+        <w:t>Blödningen övergår i:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46B5E098" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1349"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F02A10">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Kritisk blödning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t xml:space="preserve"> vid ett transfusionsbehov av erytrocytkoncentrat överstigande 1 enhet/10 kg kroppsvikt/timme alternativt mer än 4 enheter/timme.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A75F046" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1349"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F02A10">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Massiv blödning med chock</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>, då patienten uppvisar organsymtom på otillräcklig syrgastransport.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="298F8B17" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1349"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F02A10">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Annan allvarlig blödning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>. Blödning som hotar vitalt organ, t.ex. hjärna, hals eller större muskelgrupp med hotande kompartmentsyndrom eller bukkompartmentsyndrom.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02D7CD26" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>Det är förstås viktigt att kunna kvantifiera och definiera blödningar. Tidsramen för ovanstående definitioner begränsar dock användbarheten i praktiken. I varje fall initialt måste den kliniska bedömningen av blödningens omfattning och sannolika utveckling baseras på ett ganska oprecist besluts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F02A10">
+        <w:softHyphen/>
+        <w:t>underlag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BE5CB7A" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="75" w:name="_Toc256000418"/>
+      <w:bookmarkStart w:id="76" w:name="_Toc256000393"/>
+      <w:bookmarkStart w:id="77" w:name="_Toc256000368"/>
+      <w:bookmarkStart w:id="78" w:name="_Toc256000343"/>
+      <w:bookmarkStart w:id="79" w:name="_Toc256000318"/>
+      <w:bookmarkStart w:id="80" w:name="_Toc256000293"/>
+      <w:bookmarkStart w:id="81" w:name="_Toc256000268"/>
+      <w:bookmarkStart w:id="82" w:name="_Toc256000243"/>
+      <w:bookmarkStart w:id="83" w:name="_Toc256000218"/>
+      <w:bookmarkStart w:id="84" w:name="_Toc256000193"/>
+      <w:bookmarkStart w:id="85" w:name="_Toc256000168"/>
+      <w:bookmarkStart w:id="86" w:name="_Toc449526505"/>
+      <w:bookmarkStart w:id="87" w:name="_Toc454357071"/>
+      <w:bookmarkStart w:id="88" w:name="_Toc256000003"/>
+      <w:bookmarkStart w:id="89" w:name="_Toc256000022"/>
+      <w:bookmarkStart w:id="90" w:name="_Toc256000041"/>
+      <w:bookmarkStart w:id="91" w:name="_Toc256000060"/>
+      <w:bookmarkStart w:id="92" w:name="_Toc532373078"/>
+      <w:bookmarkStart w:id="93" w:name="_Toc256000037"/>
+      <w:bookmarkStart w:id="94" w:name="_Toc256000093"/>
+      <w:bookmarkStart w:id="95" w:name="_Toc256000118"/>
+      <w:bookmarkStart w:id="96" w:name="_Toc256000143"/>
+      <w:bookmarkStart w:id="97" w:name="_Toc94281139"/>
+      <w:bookmarkStart w:id="98" w:name="_Toc157774201"/>
+      <w:bookmarkStart w:id="99" w:name="_Toc203304365"/>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>Faktorer som påverkar hemostas och prognos</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="75"/>
       <w:bookmarkEnd w:id="76"/>
       <w:bookmarkEnd w:id="77"/>
       <w:bookmarkEnd w:id="78"/>
       <w:bookmarkEnd w:id="79"/>
       <w:bookmarkEnd w:id="80"/>
       <w:bookmarkEnd w:id="81"/>
       <w:bookmarkEnd w:id="82"/>
       <w:bookmarkEnd w:id="83"/>
       <w:bookmarkEnd w:id="84"/>
-    </w:p>
-[...219 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="85"/>
       <w:bookmarkEnd w:id="86"/>
       <w:bookmarkEnd w:id="87"/>
       <w:bookmarkEnd w:id="88"/>
       <w:bookmarkEnd w:id="89"/>
       <w:bookmarkEnd w:id="90"/>
       <w:bookmarkEnd w:id="91"/>
       <w:bookmarkEnd w:id="92"/>
       <w:bookmarkEnd w:id="93"/>
       <w:bookmarkEnd w:id="94"/>
       <w:bookmarkEnd w:id="95"/>
       <w:bookmarkEnd w:id="96"/>
       <w:bookmarkEnd w:id="97"/>
       <w:bookmarkEnd w:id="98"/>
       <w:bookmarkEnd w:id="99"/>
+    </w:p>
+    <w:p w14:paraId="29BBC24B" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1349"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>Tidsfaktorn och det initiala omhändertagandet är av avgörande prognostisk betydelse vid alla former av allvarlig blödning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23197FDB" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1349"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>Prognosen är också beroende av antalet blodenheter som behövt transfunderas och koagulationsrubbningens svårighetsgrad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="244AA869" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1349"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>Syntetiska kolloidala lösningar interfererar negativt med hemostasen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F2B924B" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>Faktorer av betydelse för en optimal hemostatisk miljö:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25983265" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlistaniv2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>pH (&gt;7,2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AD21CCA" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlistaniv2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>Kroppstemperatur (&gt;36,5ºC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49A751E4" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlistaniv2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>Hb &gt;90 g/L</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32FD6FDF" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlistaniv2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>Kalciumkoncentration (joniserat kalcium &gt;1 mmol/L)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FB981E6" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlistaniv2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>Adekvat smärtstillning och ångestdämpande åtgärder.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AB91DC2" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1349"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>Blodtryck.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AB78713" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="Normalmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>Blodtryck, speciellt non-invasivt mätt sådant, är en potentiellt dålig kvantifiering av cirkulatorisk chock. Speciellt i det inledande resuscite</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F02A10">
+        <w:softHyphen/>
+        <w:t>rinsskedet har bedömningen av perfusion av ändorganen hud och hjärna stora fördelar (en perifert kall patient som är cerebralt påverkad ger skäl att misstänka påverkad cirkulation även vid opåverkat blodtryck och hjärtfrekvens!). Icke desto mindre innehåller flertalet publicerade riktlinjer målvärden avseende blodtryck</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DC5B773" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlistaniv2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F02A10">
+        <w:lastRenderedPageBreak/>
+        <w:t>Målvärden för blodtryck vid pågående blödning varierar mellan olika riktlinjer, men ett bra riktmärke kan vara ett systoliskt blodtryck på 80-100 mmHg [2].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="151B7E90" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlistaniv2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>Vid samtidig traumatisk skallskada bör man eftersträva ett systoliskt blodtryck över 110 mmHg [5] alternativt ett medelartärtryck (MAP) på minst 80 mmHg [6]. Framför allt bör man vid misstanke om traumatisk skallskada undvika blodtrycksfall på grund av exempelvis anestesiinduktion.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AD30E3D" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1349"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>Pågående antitrombotisk behandling (antikoagulantia och trombocyt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F02A10">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">hämmande läkemedel), oavsett behandlingsindikation, avslutas och reverseras så fort och fullständigt som möjligt. För Waranbehandlad patient, se rubrik </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Patient_som_står" w:history="1">
+        <w:r w:rsidRPr="00E86022">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Patient som står på warfarinbehandling</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C9B9D1C" w14:textId="77777777" w:rsidR="0044610C" w:rsidRDefault="0044610C" w:rsidP="0044610C"/>
+    <w:p w14:paraId="37C7076C" w14:textId="0839CDDF" w:rsidR="009A32ED" w:rsidRPr="00065A6B" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="100" w:name="_Toc203304150"/>
+      <w:bookmarkStart w:id="101" w:name="_Toc203304366"/>
+      <w:r w:rsidRPr="00065A6B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Utförande</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="74"/>
       <w:bookmarkEnd w:id="100"/>
       <w:bookmarkEnd w:id="101"/>
+    </w:p>
+    <w:p w14:paraId="0BE04A9B" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="102" w:name="_Toc256000420"/>
+      <w:bookmarkStart w:id="103" w:name="_Toc256000395"/>
+      <w:bookmarkStart w:id="104" w:name="_Toc256000370"/>
+      <w:bookmarkStart w:id="105" w:name="_Toc256000345"/>
+      <w:bookmarkStart w:id="106" w:name="_Toc256000320"/>
+      <w:bookmarkStart w:id="107" w:name="_Toc256000295"/>
+      <w:bookmarkStart w:id="108" w:name="_Toc256000270"/>
+      <w:bookmarkStart w:id="109" w:name="_Toc256000245"/>
+      <w:bookmarkStart w:id="110" w:name="_Toc256000220"/>
+      <w:bookmarkStart w:id="111" w:name="_Toc256000195"/>
+      <w:bookmarkStart w:id="112" w:name="_Toc256000170"/>
+      <w:bookmarkStart w:id="113" w:name="_Toc449526508"/>
+      <w:bookmarkStart w:id="114" w:name="_Toc454357074"/>
+      <w:bookmarkStart w:id="115" w:name="_Toc256000006"/>
+      <w:bookmarkStart w:id="116" w:name="_Toc256000025"/>
+      <w:bookmarkStart w:id="117" w:name="_Toc256000044"/>
+      <w:bookmarkStart w:id="118" w:name="_Toc532373080"/>
+      <w:bookmarkStart w:id="119" w:name="_Toc256000047"/>
+      <w:bookmarkStart w:id="120" w:name="_Toc256000095"/>
+      <w:bookmarkStart w:id="121" w:name="_Toc256000120"/>
+      <w:bookmarkStart w:id="122" w:name="_Toc256000145"/>
+      <w:bookmarkStart w:id="123" w:name="_Toc94281141"/>
+      <w:bookmarkStart w:id="124" w:name="_Toc157774203"/>
+      <w:bookmarkStart w:id="125" w:name="_Toc203304367"/>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>Prehospitala behandlingsstrategier</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="102"/>
       <w:bookmarkEnd w:id="103"/>
       <w:bookmarkEnd w:id="104"/>
       <w:bookmarkEnd w:id="105"/>
       <w:bookmarkEnd w:id="106"/>
       <w:bookmarkEnd w:id="107"/>
       <w:bookmarkEnd w:id="108"/>
-    </w:p>
-[...140 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="109"/>
       <w:bookmarkEnd w:id="110"/>
       <w:bookmarkEnd w:id="111"/>
       <w:bookmarkEnd w:id="112"/>
       <w:bookmarkEnd w:id="113"/>
       <w:bookmarkEnd w:id="114"/>
       <w:bookmarkEnd w:id="115"/>
       <w:bookmarkEnd w:id="116"/>
       <w:bookmarkEnd w:id="117"/>
       <w:bookmarkEnd w:id="118"/>
       <w:bookmarkEnd w:id="119"/>
       <w:bookmarkEnd w:id="120"/>
       <w:bookmarkEnd w:id="121"/>
       <w:bookmarkEnd w:id="122"/>
       <w:bookmarkEnd w:id="123"/>
       <w:bookmarkEnd w:id="124"/>
       <w:bookmarkEnd w:id="125"/>
+    </w:p>
+    <w:p w14:paraId="369AD22F" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:r w:rsidRPr="00F02A10">
+        <w:t xml:space="preserve">Patienter med pågående blödning ska behandlas med så liten tidsförlust som möjligt [5]. Svårt skadade patienter gagnas samtidigt av omhändertagande på centraliserade traumacenter [5, 7]. För blödande traumapatienter i närområdet till SÄS innebär detta en konflikt mellan att med kort fördröjning omhänderta dem på SÄS eller genomföra en längre direkttransport till det regionala traumacentret (RTC). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C7E1F8D" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="126" w:name="_Toc256000421"/>
+      <w:bookmarkStart w:id="127" w:name="_Toc256000396"/>
+      <w:bookmarkStart w:id="128" w:name="_Toc256000371"/>
+      <w:bookmarkStart w:id="129" w:name="_Toc256000346"/>
+      <w:bookmarkStart w:id="130" w:name="_Toc256000321"/>
+      <w:bookmarkStart w:id="131" w:name="_Toc256000296"/>
+      <w:bookmarkStart w:id="132" w:name="_Toc256000271"/>
+      <w:bookmarkStart w:id="133" w:name="_Toc256000246"/>
+      <w:bookmarkStart w:id="134" w:name="_Toc256000221"/>
+      <w:bookmarkStart w:id="135" w:name="_Toc256000196"/>
+      <w:bookmarkStart w:id="136" w:name="_Toc256000171"/>
+      <w:bookmarkStart w:id="137" w:name="_Toc532373081"/>
+      <w:bookmarkStart w:id="138" w:name="_Toc256000056"/>
+      <w:bookmarkStart w:id="139" w:name="_Toc256000096"/>
+      <w:bookmarkStart w:id="140" w:name="_Toc256000121"/>
+      <w:bookmarkStart w:id="141" w:name="_Toc256000146"/>
+      <w:bookmarkStart w:id="142" w:name="_Toc94281142"/>
+      <w:bookmarkStart w:id="143" w:name="_Toc157774204"/>
+      <w:bookmarkStart w:id="144" w:name="_Toc203304368"/>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>Prehospital riktlinje</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="126"/>
       <w:bookmarkEnd w:id="127"/>
       <w:bookmarkEnd w:id="128"/>
       <w:bookmarkEnd w:id="129"/>
       <w:bookmarkEnd w:id="130"/>
       <w:bookmarkEnd w:id="131"/>
       <w:bookmarkEnd w:id="132"/>
-    </w:p>
-[...284 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="133"/>
       <w:bookmarkEnd w:id="134"/>
       <w:bookmarkEnd w:id="135"/>
       <w:bookmarkEnd w:id="136"/>
       <w:bookmarkEnd w:id="137"/>
       <w:bookmarkEnd w:id="138"/>
       <w:bookmarkEnd w:id="139"/>
       <w:bookmarkEnd w:id="140"/>
       <w:bookmarkEnd w:id="141"/>
       <w:bookmarkEnd w:id="142"/>
       <w:bookmarkEnd w:id="143"/>
       <w:bookmarkEnd w:id="144"/>
+    </w:p>
+    <w:p w14:paraId="3D8D5331" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>Patienter med pågående blödning i SÄS upptagningsområde ska transporteras till närmaste sjukhus för initial resuscitering och eventuell kirurgi. Detta innebär i flertalet fall att patienten ska transporteras till SÄS. Konferera med traumaledare SÄS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71BD5916" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>Stoppa externa blödningar med direkt tryck och/eller torniquet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="080F9C7A" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>Förhindra nerkylning av patienter, använd aktiv/passiv uppvärmning även på sommaren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59F2B4FB" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t xml:space="preserve">Saknas blodprodukter ska kristalloider ges med stor försiktighet, vid korta prehospitala vårdtider (&lt;20 min) ska stor återhållsamhet uppvisas med vätska och systoliska målblodtryck ned mot 60-70 mm Hg kan användas för friska individer. Vid </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F02A10">
+        <w:lastRenderedPageBreak/>
+        <w:t>längre transporter bör dosen chock dock minskas med högre målblodtryck (BT systoliskt ca 80-90 mm Hg). Komorbiditet i form av framförallt hjärt-/</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>kärlsjukdomar påverkar dessa gränser uppåt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F15F805" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>För patienter med misstänkt blödning och cirkulatorisk påverkan bör alla åtgärder utföras under transport. Tranexamsyra (t.ex. Statraxen) i dos 1g ges så snart som möjligt men bör ej ges om &gt;3 timmar förlöpt sedan traumat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18D8B4CE" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>Läkarbemannad enhet med intensivvårdskompetens samt tillgång till blodprodukter kan överväga att genomföra direkttransport till RTC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C9D0645" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t xml:space="preserve">För prehospital hantering av patienter med traumatiskt hjärtstopp, se </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="00513C47">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>separat riktlinje</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t xml:space="preserve"> (ingår i ambulanssjukvårdens behandlingsriktlinjer).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F067130" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="145" w:name="_Toc256000063"/>
+      <w:bookmarkStart w:id="146" w:name="_Toc256000422"/>
+      <w:bookmarkStart w:id="147" w:name="_Toc256000397"/>
+      <w:bookmarkStart w:id="148" w:name="_Toc256000372"/>
+      <w:bookmarkStart w:id="149" w:name="_Toc256000347"/>
+      <w:bookmarkStart w:id="150" w:name="_Toc256000322"/>
+      <w:bookmarkStart w:id="151" w:name="_Toc256000297"/>
+      <w:bookmarkStart w:id="152" w:name="_Toc256000272"/>
+      <w:bookmarkStart w:id="153" w:name="_Toc256000247"/>
+      <w:bookmarkStart w:id="154" w:name="_Toc256000222"/>
+      <w:bookmarkStart w:id="155" w:name="_Toc256000197"/>
+      <w:bookmarkStart w:id="156" w:name="_Toc256000172"/>
+      <w:bookmarkStart w:id="157" w:name="_Toc532373082"/>
+      <w:bookmarkStart w:id="158" w:name="_Toc256000061"/>
+      <w:bookmarkStart w:id="159" w:name="_Toc256000097"/>
+      <w:bookmarkStart w:id="160" w:name="_Toc256000122"/>
+      <w:bookmarkStart w:id="161" w:name="_Toc256000147"/>
+      <w:bookmarkStart w:id="162" w:name="_Toc94281143"/>
+      <w:bookmarkStart w:id="163" w:name="_Toc157774205"/>
+      <w:bookmarkStart w:id="164" w:name="_Toc203304369"/>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>Behandlingsstrategier</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="145"/>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t xml:space="preserve"> på sjukhus</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="146"/>
       <w:bookmarkEnd w:id="147"/>
       <w:bookmarkEnd w:id="148"/>
       <w:bookmarkEnd w:id="149"/>
       <w:bookmarkEnd w:id="150"/>
       <w:bookmarkEnd w:id="151"/>
       <w:bookmarkEnd w:id="152"/>
       <w:bookmarkEnd w:id="153"/>
       <w:bookmarkEnd w:id="154"/>
       <w:bookmarkEnd w:id="155"/>
       <w:bookmarkEnd w:id="156"/>
-    </w:p>
-[...34 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="157"/>
       <w:bookmarkEnd w:id="158"/>
       <w:bookmarkEnd w:id="159"/>
       <w:bookmarkEnd w:id="160"/>
       <w:bookmarkEnd w:id="161"/>
       <w:bookmarkEnd w:id="162"/>
       <w:bookmarkEnd w:id="163"/>
       <w:bookmarkEnd w:id="164"/>
+    </w:p>
+    <w:p w14:paraId="799D3A42" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>Patienter med pågående blödning ska behandlas med så liten tidsförlust som möjligt [5]. Svårt skadade patienter gagnas samtidigt av omhändertagande på centraliserade traumacenter [5]. För blödande traumapatienter i närområdet till SÄS, innebär detta en konflikt mellan att med kort fördröjning omhänderta dom på SÄS eller genomföra en längre direkttransport till det regionala traumacentrat (RTC).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F02A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F02A10">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>Nu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>varande</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>prehospitala riktlinjer innebär att patienten i de flesta fall ska transporteras till SÄS. Förvänta samtal från ambulans till traumaledare SÄS som har beslutsrätt avseende vårdnivå. Under inledande resuscitering och eventuell kirurgi bör man dessutom kontinuerligt överväga alternativet att genomföra sekundärtransport till RTC (diskussion med traumabakjour på RTC är en fördel).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FD0EF5D" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>En sådan transport kan ske:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D7B8027" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>Efter snabb undersökning i ambulansen i ambulanshallen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75F028F0" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>Efter primary survey och resuscitering på traumarum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="195F780D" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>Efter CT undersökning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E8D3DBF" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>Efter kirurgisk (ev temporär) eller annan (endovaskulär) hemostas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B86BCFB" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:r w:rsidRPr="00F02A10">
+        <w:lastRenderedPageBreak/>
+        <w:t>Anestesiläkare ska medfölja sådan transport. Intensivvårdsutrustning för transport och blodprodukter bör medföras. Tidsförluster ska minimeras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B0C8E93" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="165" w:name="_Toc449526509"/>
+      <w:bookmarkStart w:id="166" w:name="_Toc454357075"/>
+      <w:bookmarkStart w:id="167" w:name="_Toc256000007"/>
+      <w:bookmarkStart w:id="168" w:name="_Toc256000026"/>
+      <w:bookmarkStart w:id="169" w:name="_Toc256000045"/>
+      <w:bookmarkStart w:id="170" w:name="_Toc256000423"/>
+      <w:bookmarkStart w:id="171" w:name="_Toc256000398"/>
+      <w:bookmarkStart w:id="172" w:name="_Toc256000373"/>
+      <w:bookmarkStart w:id="173" w:name="_Toc256000348"/>
+      <w:bookmarkStart w:id="174" w:name="_Toc256000323"/>
+      <w:bookmarkStart w:id="175" w:name="_Toc256000298"/>
+      <w:bookmarkStart w:id="176" w:name="_Toc256000273"/>
+      <w:bookmarkStart w:id="177" w:name="_Toc256000248"/>
+      <w:bookmarkStart w:id="178" w:name="_Toc256000223"/>
+      <w:bookmarkStart w:id="179" w:name="_Toc256000198"/>
+      <w:bookmarkStart w:id="180" w:name="_Toc256000173"/>
+      <w:bookmarkStart w:id="181" w:name="_Toc532373083"/>
+      <w:bookmarkStart w:id="182" w:name="_Toc256000064"/>
+      <w:bookmarkStart w:id="183" w:name="_Toc256000098"/>
+      <w:bookmarkStart w:id="184" w:name="_Toc256000123"/>
+      <w:bookmarkStart w:id="185" w:name="_Toc256000148"/>
+      <w:bookmarkStart w:id="186" w:name="_Toc94281144"/>
+      <w:bookmarkStart w:id="187" w:name="_Toc157774206"/>
+      <w:bookmarkStart w:id="188" w:name="_Toc203304370"/>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>Akut omhändertagande</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="165"/>
       <w:bookmarkEnd w:id="166"/>
       <w:bookmarkEnd w:id="167"/>
       <w:bookmarkEnd w:id="168"/>
       <w:bookmarkEnd w:id="169"/>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t xml:space="preserve"> på sjukhus</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="170"/>
       <w:bookmarkEnd w:id="171"/>
       <w:bookmarkEnd w:id="172"/>
       <w:bookmarkEnd w:id="173"/>
       <w:bookmarkEnd w:id="174"/>
       <w:bookmarkEnd w:id="175"/>
       <w:bookmarkEnd w:id="176"/>
       <w:bookmarkEnd w:id="177"/>
       <w:bookmarkEnd w:id="178"/>
       <w:bookmarkEnd w:id="179"/>
-    </w:p>
-[...29 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="180"/>
       <w:bookmarkEnd w:id="181"/>
       <w:bookmarkEnd w:id="182"/>
       <w:bookmarkEnd w:id="183"/>
       <w:bookmarkEnd w:id="184"/>
       <w:bookmarkEnd w:id="185"/>
       <w:bookmarkEnd w:id="186"/>
       <w:bookmarkEnd w:id="187"/>
       <w:bookmarkEnd w:id="188"/>
+    </w:p>
+    <w:p w14:paraId="3BC66961" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F02A10">
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Stoppa extern blödning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45C58F1F" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>Klinisk bedömning: Försök att tidigt avgöra om det rör sig om en allvarlig eller potentiellt allvarlig blödning. Att tidigt identifiera patienter som är instabila i sin cirkulation, och som till synes svarat positivt men övergående på initial volymsubstitution, är väsentligt. Notera att nedsatt perifer hudcirkulation och ett påverkat mentalstatus är tidiga prediktorer på cirkulatorisk chock. Hemodynamisk reaktion på analgesi eller anestesi-induktion är en tidig indikator på hypovolemi. Ultraljud enligt exempelvis E-FAST kan underlätta dessa bedömningar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47106CC8" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>Överväg och uteslut differentialdiagnoser med obstruktiv chock och relativ hypovolemi p.g.a. övertryckspneumothorax, hjärttamponad eller cavakompression.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C2A0A4C" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>Syrgasbehandling utifrån SaO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F02A10">
+        <w:rPr>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t xml:space="preserve"> med målvärde 93-94%. Vid svårigheter att mäta SaO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F02A10">
+        <w:rPr>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t xml:space="preserve"> ges syrgas i högflödesmask.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53D9F70D" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>Tillgång till grov perifer/central venväg eller intraosseös infart. Intraosseös infart användes med fördel då annan venväg dröjer. Blodprodukter skall eftersträvas och numera finns noll negativt blod tillgängligt på akutmottagningen. Det är fullt möjligt att transfundera genom IO nål men det råder motstridiga uppgifter om möjliga flödeshastigheter [8, 9]. Notera att ”vanlig” (tunn) CVK inte lämpar sig för snabb transfusion, använd grova (t.ex. Sekalon T) centrala katetrar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BE787B6" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>Eftersträva invasiv blodtrycksmätning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C4E30BA" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Frystorkad plasma (FDP) och noll negativt blod ges tills enskilda blodkomponenter eller Trauma-Pack anländer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0357E601" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t xml:space="preserve">Transfusion enligt förhållandet 4:4:1, se beskrivning under rubrik </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Inledande_transfusion_och" w:history="1">
+        <w:r w:rsidRPr="007F5632">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Inledande transfusion och prokoagulativa åtgärder på sjukhus</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00F02A10">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E1F66DD" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F02A10">
+        <w:lastRenderedPageBreak/>
+        <w:t>Inotrop- och vasopressorbehandling vid trauma och blödning är kontroversiellt och rekommenderas till dessa patienter i guidelines endast som sista åtgärd [5] men kan inte uteslutas som en mer generell åtgärd [10]. Speciellt vid inledande av anestesi kan det vara klokt att ha inotropi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F02A10">
+        <w:softHyphen/>
+        <w:t>behandling färdigställd. Noradrenalin (NA) är sannolikt det lämpligaste läkemedelsvalet (1 mg NA i 20 ml spruta ger 50ug/ml och 1 mg NA i 50 ml spruta ger 20 ug/ml) efter utspädning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75BA1675" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>Att intubera patienter på akutmottagning är en högriskprocedur [11]. Blödande patienter i cirkulatorisk chock utgör en högriskgrupp för anestesi och övertrycksventilation [12]. Samtidigt finns fördelar med dessa åtgärder [3] och att transportera en cerebralt påverkad patient med oskyddad luftväg och suboptimal ventilation och gasutbyte medför också risker. Anestesiinduktion av cirkulatoriskt påverkade patienter bör dock ske med anpassade läkemedelsdoser (ned till 1/10 av normal dos sede</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F02A10">
+        <w:softHyphen/>
+        <w:t>ring) och företrädesvis med ketamin (t.ex. Ketamin Abcur). Relaxerings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F02A10">
+        <w:softHyphen/>
+        <w:t>dosen bör dubbleras. Induktion bör ske först när volymsbehandling med blodprodukter är påbörjad. Inledande övertrycksventilation bör i normal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F02A10">
+        <w:softHyphen/>
+        <w:t>fallet ske med små tidalvolymer och tryck.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EFC6F1A" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>Håll patienten varm! Varma täcken och vätskevärmare.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="353F282A" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>Överväg tidigt möjligheter för kirurgisk intervention, t.ex. torakotomi/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F02A10">
+        <w:br/>
+        <w:t>laparotomi, endovaskulära åtgärder/REBOA, kärlligatur, avsnörande förband (tourniquet), dubbellumentub vid ensidig lungblödning, kärlkompression och aorta-/uteruskompression samt ballongtamponad vid obstetrisk blödning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52F4A681" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t xml:space="preserve">Skadade patienter som inkommer med cirkulationsstillestånd eller i ett ”low output state” bör thorakotomeras på traumarum, HLR under transport till operationsavdelning är inte optimal behandling av dessa patienter (se </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidRPr="005420E7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>separat riktlinje om traumatiskt hjärtstopp</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t xml:space="preserve"> (ingår i ambulanssjukvårdens behandlingsriktlinjer).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EA47523" w14:textId="653732EB" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>Kontakta blodcentralen</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="789BF12C" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="189" w:name="_Toc256000424"/>
+      <w:bookmarkStart w:id="190" w:name="_Toc256000399"/>
+      <w:bookmarkStart w:id="191" w:name="_Toc256000374"/>
+      <w:bookmarkStart w:id="192" w:name="_Toc256000349"/>
+      <w:bookmarkStart w:id="193" w:name="_Toc256000324"/>
+      <w:bookmarkStart w:id="194" w:name="_Toc256000299"/>
+      <w:bookmarkStart w:id="195" w:name="_Toc256000274"/>
+      <w:bookmarkStart w:id="196" w:name="_Toc256000249"/>
+      <w:bookmarkStart w:id="197" w:name="_Toc256000224"/>
+      <w:bookmarkStart w:id="198" w:name="_Toc256000199"/>
+      <w:bookmarkStart w:id="199" w:name="_Toc256000174"/>
+      <w:bookmarkStart w:id="200" w:name="_Toc532373084"/>
+      <w:bookmarkStart w:id="201" w:name="_Toc256000066"/>
+      <w:bookmarkStart w:id="202" w:name="_Toc256000099"/>
+      <w:bookmarkStart w:id="203" w:name="_Toc256000124"/>
+      <w:bookmarkStart w:id="204" w:name="_Toc256000149"/>
+      <w:bookmarkStart w:id="205" w:name="_Toc94281145"/>
+      <w:bookmarkStart w:id="206" w:name="_Toc157774207"/>
+      <w:bookmarkStart w:id="207" w:name="_Toc203304371"/>
+      <w:r w:rsidRPr="00F02A10">
+        <w:lastRenderedPageBreak/>
+        <w:t>Vätskeresuscitering på sjukhus</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="189"/>
       <w:bookmarkEnd w:id="190"/>
       <w:bookmarkEnd w:id="191"/>
       <w:bookmarkEnd w:id="192"/>
       <w:bookmarkEnd w:id="193"/>
       <w:bookmarkEnd w:id="194"/>
       <w:bookmarkEnd w:id="195"/>
       <w:bookmarkEnd w:id="196"/>
       <w:bookmarkEnd w:id="197"/>
-    </w:p>
-[...200 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="198"/>
-      <w:r w:rsidRPr="00F02A10">
-[...1 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="199"/>
       <w:bookmarkEnd w:id="200"/>
       <w:bookmarkEnd w:id="201"/>
       <w:bookmarkEnd w:id="202"/>
       <w:bookmarkEnd w:id="203"/>
       <w:bookmarkEnd w:id="204"/>
       <w:bookmarkEnd w:id="205"/>
       <w:bookmarkEnd w:id="206"/>
       <w:bookmarkEnd w:id="207"/>
+    </w:p>
+    <w:p w14:paraId="1180153B" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:r>
+        <w:t>Initial vätskeresuscitering av patienter med misstänkt blödning med kristalloider bör ske med stor försiktighet, eftersom detta riskerar att öka blödningsintensitet, reblödning och förvärra utspädningskoagulopati. Användning av ”vanliga” kolloider bör undvikas [6]. Vid tveksamhet kring omfattningen av blödningen kan det finnas skäl att inledningsvis ändå prova små mängder kristalloider. Vid minsta tveksamhet övergår man till blodprodukter. Frystorkad plasma och Noll-negativt blod finns på akutmottagningen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79BB2FCD" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="208" w:name="_Inledande_transfusion_och"/>
+      <w:bookmarkStart w:id="209" w:name="_Toc256000425"/>
+      <w:bookmarkStart w:id="210" w:name="_Toc256000400"/>
+      <w:bookmarkStart w:id="211" w:name="_Toc256000375"/>
+      <w:bookmarkStart w:id="212" w:name="_Toc256000350"/>
+      <w:bookmarkStart w:id="213" w:name="_Toc256000325"/>
+      <w:bookmarkStart w:id="214" w:name="_Toc256000300"/>
+      <w:bookmarkStart w:id="215" w:name="_Toc256000275"/>
+      <w:bookmarkStart w:id="216" w:name="_Toc256000250"/>
+      <w:bookmarkStart w:id="217" w:name="_Toc256000225"/>
+      <w:bookmarkStart w:id="218" w:name="_Toc256000200"/>
+      <w:bookmarkStart w:id="219" w:name="_Toc256000175"/>
+      <w:bookmarkStart w:id="220" w:name="_Toc532373085"/>
+      <w:bookmarkStart w:id="221" w:name="_Toc256000075"/>
+      <w:bookmarkStart w:id="222" w:name="_Toc256000100"/>
+      <w:bookmarkStart w:id="223" w:name="_Toc256000125"/>
+      <w:bookmarkStart w:id="224" w:name="_Toc256000150"/>
+      <w:bookmarkStart w:id="225" w:name="_Toc94281146"/>
+      <w:bookmarkStart w:id="226" w:name="_Toc157774208"/>
+      <w:bookmarkStart w:id="227" w:name="_Toc203304372"/>
       <w:bookmarkEnd w:id="208"/>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>Inledande transfusion och prokoagulativa åtgärder på sjukhus</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="209"/>
       <w:bookmarkEnd w:id="210"/>
       <w:bookmarkEnd w:id="211"/>
       <w:bookmarkEnd w:id="212"/>
       <w:bookmarkEnd w:id="213"/>
       <w:bookmarkEnd w:id="214"/>
       <w:bookmarkEnd w:id="215"/>
       <w:bookmarkEnd w:id="216"/>
-    </w:p>
-[...163 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="217"/>
       <w:bookmarkEnd w:id="218"/>
       <w:bookmarkEnd w:id="219"/>
       <w:bookmarkEnd w:id="220"/>
       <w:bookmarkEnd w:id="221"/>
-      <w:r w:rsidRPr="00F02A10">
-[...1 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="222"/>
       <w:bookmarkEnd w:id="223"/>
       <w:bookmarkEnd w:id="224"/>
       <w:bookmarkEnd w:id="225"/>
       <w:bookmarkEnd w:id="226"/>
       <w:bookmarkEnd w:id="227"/>
+    </w:p>
+    <w:p w14:paraId="1D25D498" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t xml:space="preserve">Vid kritisk blödning rekommenderas att tidigt påbörja transfusion med erytrocytkoncentrat och plasma samtidigt i en proportion om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F02A10">
+        <w:br/>
+        <w:t>1 : 1 och trombocytkoncentrat efter var fjärde erytrocytkoncentrat (4 : 4 : 1) [13].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F598E47" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="Normalmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>Oberoende av laboratoriesvar, och utan att invänta svar på nytagna prover, påbörjas vid massiv blödning initial behandling med blod</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F02A10">
+        <w:softHyphen/>
+        <w:t>komponenter i transfusionspaket (Trauma-pack/MTP).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39B42970" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="Normalmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>På SÄS finns frystorkad plasma och noll-negativt blod på akutmottagningen och blodcentralen kan leverera både erytrocyter, plasma och trombocyter till patienter utan blodgruppering eller förenlighetsprövning. Antingen beställer man de enheter man vill ha, men blodcentralen kan också hantera beställning av ”Trauma-pack/MTP”. Man får då (e-konc : plasma : trc-konc) i förhållande 4 : 4 : 1 (Massive Transfusion Package, MTP).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FA679E4" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00E63F90" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E63F90">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Fibrinogenkoncentrat (t.ex. Fibryga</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E63F90">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>®</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E63F90">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>) ges 2-4 gram (30-40 mg/kg kroppsvikt).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="409EEF41" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="Normalmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>Ytterligare komplettering med koagulationsfaktor- och trombocytkon</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F02A10">
+        <w:softHyphen/>
+        <w:t>centrat, i första hand fibrinogen, sker på kliniska grunder och efter bestämning av fibrinogen, PK (INR) och APTT.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C4D58C5" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="6028DFB4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Tranexamsyra (t.ex. Statraxen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6028DFB4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>®</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6028DFB4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">) ges så tidigt som möjligt; till vuxen person 1 gram intravenöst (20 mg/kg) följt av ytterligare 1-2 gram inom 8 timmar som intravenös infusion eller som intravenös bolusinjektion </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6028DFB4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>(kontrollera om bolusdos givits av ambulansen).</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Max effekt ses om det ges inom 1 timme efter skada, dock ökad mortalitet om det ges senare än 3 timmar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E535456" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00631963" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00631963">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Kalcium (kalciumglukonat; licens) 0,226 mmol/mL; 10 mL ges outspätt i.v. var 5:e minut vid fritt kalcium &lt;0,8-1 mmol/L. Upprepas vid behov.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DD727C1" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00631963">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Under initial resuscitering på traumarum och operationssal följs effekten av resuscitering framförallt med laktat och pH, sådana prover kan behöva tas med 10-15 min mellanrum. Dessutom tas upprepade (2-4:e timme)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00631963">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="riktmärken" w:history="1">
+        <w:r w:rsidRPr="00631963">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>bestämningar av laboratorieparametrar enligt nedan</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BEF352F" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F02A10">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>ROTEM;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t xml:space="preserve"> Det finns möjlighet att genomföra en global skattning av blodets koagulationspotential genom ett tromboelastogram där blodets viskoelasticitet visualiseras över tid. Denna utrustning (ROTEM) finns på IVA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12D8058C" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>Plasma är inte ett hemostatiskt medel och ska inte användas för att, i före</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F02A10">
+        <w:softHyphen/>
+        <w:t>byggande syfte, korrigera patologiska screeningprover för koagulation eller i försök att reversera effekten av heparin, lågmolekylärt heparin eller nya faktor Xa- eller trombinhämmande medel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04598B8D" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="228" w:name="_Toc256000426"/>
+      <w:bookmarkStart w:id="229" w:name="_Toc256000401"/>
+      <w:bookmarkStart w:id="230" w:name="_Toc256000376"/>
+      <w:bookmarkStart w:id="231" w:name="_Toc256000351"/>
+      <w:bookmarkStart w:id="232" w:name="_Toc256000326"/>
+      <w:bookmarkStart w:id="233" w:name="_Toc256000301"/>
+      <w:bookmarkStart w:id="234" w:name="_Toc256000276"/>
+      <w:bookmarkStart w:id="235" w:name="_Toc256000251"/>
+      <w:bookmarkStart w:id="236" w:name="_Toc256000226"/>
+      <w:bookmarkStart w:id="237" w:name="_Toc256000201"/>
+      <w:bookmarkStart w:id="238" w:name="_Toc256000176"/>
+      <w:bookmarkStart w:id="239" w:name="_Toc449526510"/>
+      <w:bookmarkStart w:id="240" w:name="_Toc454357076"/>
+      <w:bookmarkStart w:id="241" w:name="_Toc256000008"/>
+      <w:bookmarkStart w:id="242" w:name="_Toc256000027"/>
+      <w:bookmarkStart w:id="243" w:name="_Toc256000046"/>
+      <w:bookmarkStart w:id="244" w:name="_Toc256000065"/>
+      <w:bookmarkStart w:id="245" w:name="_Toc532373086"/>
+      <w:bookmarkStart w:id="246" w:name="_Toc256000076"/>
+      <w:bookmarkStart w:id="247" w:name="_Toc256000101"/>
+      <w:bookmarkStart w:id="248" w:name="_Toc256000126"/>
+      <w:bookmarkStart w:id="249" w:name="_Toc256000151"/>
+      <w:bookmarkStart w:id="250" w:name="_Toc94281147"/>
+      <w:bookmarkStart w:id="251" w:name="_Toc157774209"/>
+      <w:bookmarkStart w:id="252" w:name="_Toc203304373"/>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>Akut provtagning</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="228"/>
       <w:bookmarkEnd w:id="229"/>
       <w:bookmarkEnd w:id="230"/>
       <w:bookmarkEnd w:id="231"/>
       <w:bookmarkEnd w:id="232"/>
       <w:bookmarkEnd w:id="233"/>
       <w:bookmarkEnd w:id="234"/>
       <w:bookmarkEnd w:id="235"/>
       <w:bookmarkEnd w:id="236"/>
       <w:bookmarkEnd w:id="237"/>
       <w:bookmarkEnd w:id="238"/>
       <w:bookmarkEnd w:id="239"/>
-    </w:p>
-[...510 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="240"/>
       <w:bookmarkEnd w:id="241"/>
       <w:bookmarkEnd w:id="242"/>
       <w:bookmarkEnd w:id="243"/>
       <w:bookmarkEnd w:id="244"/>
       <w:bookmarkEnd w:id="245"/>
       <w:bookmarkEnd w:id="246"/>
       <w:bookmarkEnd w:id="247"/>
       <w:bookmarkEnd w:id="248"/>
       <w:bookmarkEnd w:id="249"/>
       <w:bookmarkEnd w:id="250"/>
       <w:bookmarkEnd w:id="251"/>
       <w:bookmarkEnd w:id="252"/>
+    </w:p>
+    <w:p w14:paraId="7A4B62D5" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>Blodgruppering och bastest. I akuta fall får blodgruppslika erytrocyter transfunderas utan godkänd bastest, enligt beslut av behandlande läkare.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="391B7193" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t xml:space="preserve">APTT, PK (INR), Hb, TPK, fibrinogen, blodgas (Hb, pH, Ca++). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CE0F954" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>Laktat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DC9FF0F" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>Elektrolyter, B-glukos, kreatinin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="194A9986" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00334259" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="253" w:name="riktmärken"/>
       <w:bookmarkEnd w:id="253"/>
+      <w:r w:rsidRPr="00334259">
+        <w:t>Riktmärken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DF0708F" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>Blodtryck: Adekvat för cerebral perfusion (ta hänsyn till eventuell hjärt-/kärlsjukdom).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C1B17B5" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>Hb &gt;70-90 g/L.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66695AF6" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F02A10">
+        <w:lastRenderedPageBreak/>
+        <w:t>TPK &gt;100 x 109/L vid stort trauma eller hjärnblödning och 50 x 109/L efter uppnådd hemostas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72D371E5" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>Fibrinogen &gt;2,0 - 3,0 g/L.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34C558ED" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>PK (INR) &lt;1,5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11F143F5" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>APTT-normalisering.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FC8C8E5" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>pH &gt;7,2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04CFF08E" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>Laktat - sjunkande</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="384C38B3" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>Fritt Ca</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F02A10">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2+</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t xml:space="preserve"> &gt;1 mmol.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F27FEF2" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>Temperatur &gt;36,5 grader.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C6C748A" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>Upprepad provtagning är viktig (från var 10:e minut till 2-4 timmars intervall beroende på patientens tillstånd).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07BF97D2" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="254" w:name="_Toc256000427"/>
+      <w:bookmarkStart w:id="255" w:name="_Toc256000402"/>
+      <w:bookmarkStart w:id="256" w:name="_Toc256000377"/>
+      <w:bookmarkStart w:id="257" w:name="_Toc256000352"/>
+      <w:bookmarkStart w:id="258" w:name="_Toc256000327"/>
+      <w:bookmarkStart w:id="259" w:name="_Toc256000302"/>
+      <w:bookmarkStart w:id="260" w:name="_Toc256000277"/>
+      <w:bookmarkStart w:id="261" w:name="_Toc256000252"/>
+      <w:bookmarkStart w:id="262" w:name="_Toc256000227"/>
+      <w:bookmarkStart w:id="263" w:name="_Toc256000202"/>
+      <w:bookmarkStart w:id="264" w:name="_Toc256000177"/>
+      <w:bookmarkStart w:id="265" w:name="_Toc449526512"/>
+      <w:bookmarkStart w:id="266" w:name="_Toc454357078"/>
+      <w:bookmarkStart w:id="267" w:name="_Toc256000010"/>
+      <w:bookmarkStart w:id="268" w:name="_Toc256000029"/>
+      <w:bookmarkStart w:id="269" w:name="_Toc256000048"/>
+      <w:bookmarkStart w:id="270" w:name="_Toc256000067"/>
+      <w:bookmarkStart w:id="271" w:name="_Toc532373087"/>
+      <w:bookmarkStart w:id="272" w:name="_Toc256000077"/>
+      <w:bookmarkStart w:id="273" w:name="_Toc256000102"/>
+      <w:bookmarkStart w:id="274" w:name="_Toc256000127"/>
+      <w:bookmarkStart w:id="275" w:name="_Toc256000152"/>
+      <w:bookmarkStart w:id="276" w:name="_Toc94281148"/>
+      <w:bookmarkStart w:id="277" w:name="_Toc157774210"/>
+      <w:bookmarkStart w:id="278" w:name="_Toc203304374"/>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>Fortsatt behandling</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="254"/>
       <w:bookmarkEnd w:id="255"/>
       <w:bookmarkEnd w:id="256"/>
       <w:bookmarkEnd w:id="257"/>
-    </w:p>
-[...77 lines deleted...]
-      <w:bookmarkStart w:id="276" w:name="_Toc157774208"/>
       <w:bookmarkEnd w:id="258"/>
-      <w:r w:rsidRPr="00F02A10">
-[...9 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="259"/>
       <w:bookmarkEnd w:id="260"/>
       <w:bookmarkEnd w:id="261"/>
       <w:bookmarkEnd w:id="262"/>
       <w:bookmarkEnd w:id="263"/>
       <w:bookmarkEnd w:id="264"/>
       <w:bookmarkEnd w:id="265"/>
       <w:bookmarkEnd w:id="266"/>
       <w:bookmarkEnd w:id="267"/>
       <w:bookmarkEnd w:id="268"/>
       <w:bookmarkEnd w:id="269"/>
       <w:bookmarkEnd w:id="270"/>
       <w:bookmarkEnd w:id="271"/>
       <w:bookmarkEnd w:id="272"/>
       <w:bookmarkEnd w:id="273"/>
       <w:bookmarkEnd w:id="274"/>
       <w:bookmarkEnd w:id="275"/>
       <w:bookmarkEnd w:id="276"/>
-    </w:p>
-[...100 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+      <w:bookmarkEnd w:id="277"/>
+      <w:bookmarkEnd w:id="278"/>
+    </w:p>
+    <w:p w14:paraId="5C3003EB" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>Fortsätt med transfusionspaket från blodcentral, erytrocyt-, plasma- och trombocyttransfusion efter behov. Upprepa koagulationsstatus och lägg till fibrinogenkoncentrat (Riastap</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F02A10">
         <w:rPr>
-          <w:b/>
-[...31 lines deleted...]
-          <w:bCs/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63F90">
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>) i syfte att hålla en fibrinogenkoncentration &gt;2,0 - 3,0 g/L tills blödningen är under kontroll.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="391323CA" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="279" w:name="_Toc256000428"/>
+      <w:bookmarkStart w:id="280" w:name="_Toc256000403"/>
+      <w:bookmarkStart w:id="281" w:name="_Toc256000378"/>
+      <w:bookmarkStart w:id="282" w:name="_Toc256000353"/>
+      <w:bookmarkStart w:id="283" w:name="_Toc256000328"/>
+      <w:bookmarkStart w:id="284" w:name="_Toc256000303"/>
+      <w:bookmarkStart w:id="285" w:name="_Toc256000278"/>
+      <w:bookmarkStart w:id="286" w:name="_Toc256000253"/>
+      <w:bookmarkStart w:id="287" w:name="_Toc256000228"/>
+      <w:bookmarkStart w:id="288" w:name="_Toc256000203"/>
+      <w:bookmarkStart w:id="289" w:name="_Toc256000178"/>
+      <w:bookmarkStart w:id="290" w:name="_Toc532373088"/>
+      <w:bookmarkStart w:id="291" w:name="_Toc256000078"/>
+      <w:bookmarkStart w:id="292" w:name="_Toc256000103"/>
+      <w:bookmarkStart w:id="293" w:name="_Toc256000128"/>
+      <w:bookmarkStart w:id="294" w:name="_Toc256000153"/>
+      <w:bookmarkStart w:id="295" w:name="_Toc94281149"/>
+      <w:bookmarkStart w:id="296" w:name="_Toc157774211"/>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>Tranexamsyra (t.ex. Statraxen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F02A10">
         <w:rPr>
-          <w:b/>
-[...81 lines deleted...]
-          <w:bCs/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
-      <w:r w:rsidRPr="6028DFB4">
-[...345 lines deleted...]
-      <w:bookmarkEnd w:id="278"/>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>)</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="279"/>
       <w:bookmarkEnd w:id="280"/>
       <w:bookmarkEnd w:id="281"/>
       <w:bookmarkEnd w:id="282"/>
       <w:bookmarkEnd w:id="283"/>
       <w:bookmarkEnd w:id="284"/>
       <w:bookmarkEnd w:id="285"/>
       <w:bookmarkEnd w:id="286"/>
       <w:bookmarkEnd w:id="287"/>
       <w:bookmarkEnd w:id="288"/>
       <w:bookmarkEnd w:id="289"/>
       <w:bookmarkEnd w:id="290"/>
       <w:bookmarkEnd w:id="291"/>
       <w:bookmarkEnd w:id="292"/>
       <w:bookmarkEnd w:id="293"/>
       <w:bookmarkEnd w:id="294"/>
       <w:bookmarkEnd w:id="295"/>
       <w:bookmarkEnd w:id="296"/>
+    </w:p>
+    <w:p w14:paraId="2E50D8EC" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:r>
+        <w:t>1 g som bolus för att minska ökad eller ogynnsam fibrinolys. Kan upprepas 2-3 gånger per dygn, dessa doser kan ges som infusion (vid dygnsdoser överstigande 40-60 mg/kg kroppsvikt finns risk för cerebral påverkan).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E9E95B8" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>Några egentliga kontraindikationer finns inte, och medlet har inga allvarliga biverkningar annat än att det avråds vid pågående blödning i urinvägar med risk för koagelbildning, vid aktiv tromboembolisk sjukdom och vid mikrotrombotiskt syndrom. Reducerad dygnsdos vid nedsatt njurfunktion.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54E2B8B1" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="297" w:name="_Toc256000429"/>
+      <w:bookmarkStart w:id="298" w:name="_Toc256000404"/>
+      <w:bookmarkStart w:id="299" w:name="_Toc256000379"/>
+      <w:bookmarkStart w:id="300" w:name="_Toc256000354"/>
+      <w:bookmarkStart w:id="301" w:name="_Toc256000329"/>
+      <w:bookmarkStart w:id="302" w:name="_Toc256000304"/>
+      <w:bookmarkStart w:id="303" w:name="_Toc256000279"/>
+      <w:bookmarkStart w:id="304" w:name="_Toc256000254"/>
+      <w:bookmarkStart w:id="305" w:name="_Toc256000229"/>
+      <w:bookmarkStart w:id="306" w:name="_Toc256000204"/>
+      <w:bookmarkStart w:id="307" w:name="_Toc256000179"/>
+      <w:bookmarkStart w:id="308" w:name="_Toc532373089"/>
+      <w:bookmarkStart w:id="309" w:name="_Toc256000079"/>
+      <w:bookmarkStart w:id="310" w:name="_Toc256000104"/>
+      <w:bookmarkStart w:id="311" w:name="_Toc256000129"/>
+      <w:bookmarkStart w:id="312" w:name="_Toc256000154"/>
+      <w:bookmarkStart w:id="313" w:name="_Toc94281150"/>
+      <w:bookmarkStart w:id="314" w:name="_Toc157774212"/>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>rFVIIa (NovoSeven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F02A10">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>®</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>) - användning utanför godkänd indikation</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="297"/>
       <w:bookmarkEnd w:id="298"/>
       <w:bookmarkEnd w:id="299"/>
       <w:bookmarkEnd w:id="300"/>
-    </w:p>
-[...88 lines deleted...]
-      <w:bookmarkStart w:id="301" w:name="riktmärken"/>
       <w:bookmarkEnd w:id="301"/>
-      <w:r w:rsidRPr="00334259">
-[...184 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="302"/>
       <w:bookmarkEnd w:id="303"/>
       <w:bookmarkEnd w:id="304"/>
       <w:bookmarkEnd w:id="305"/>
       <w:bookmarkEnd w:id="306"/>
       <w:bookmarkEnd w:id="307"/>
       <w:bookmarkEnd w:id="308"/>
       <w:bookmarkEnd w:id="309"/>
       <w:bookmarkEnd w:id="310"/>
       <w:bookmarkEnd w:id="311"/>
       <w:bookmarkEnd w:id="312"/>
       <w:bookmarkEnd w:id="313"/>
       <w:bookmarkEnd w:id="314"/>
+    </w:p>
+    <w:p w14:paraId="18D43A17" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:r w:rsidRPr="00F02A10">
+        <w:t xml:space="preserve">Rekombinant faktor VIIa – Om blödningen inte minskar i intensitet av ovanstående åtgärder kan hemostatisk behandling prövas med rFVIIa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F02A10">
+        <w:lastRenderedPageBreak/>
+        <w:t>cirka 0,1 mg/kg kroppsvikt (avrundas till lämplig förpackningsstorlek) som intravenös injektion under 2-3 minuter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20C54B64" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>Observera att effekten av rFVIIa (NovoSeven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F02A10">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>®</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>) är sämre vid endera TPK</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F02A10">
+        <w:br/>
+        <w:t>&lt;50 x 10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F02A10">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>/L, fibrinogen &lt;1 g/L eller pH &lt;7,2. Effekten av rFVIIa är också tveksam och bristfälligt utprövad för att reversera antikoagulantia och trombocythämmande läkemedel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BE9F64C" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>Vid långdragen blödning och dålig hemostas trots ovanstående åtgärder, genomför en global skattning av koagulationen med hjälp av ROTEM (tromboelastogram) som finns på IVA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="699A9993" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>Kontakta koagulationsjour på SU för diskussion angående tillförsel av faktor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F02A10">
+        <w:softHyphen/>
+        <w:t>koncentrat innehållande von Willebrandfaktor och faktor VIII, faktor XIII-koncentrat eller annan åtgärd. Säkerställ att akutleverans fungerar till berörd enhet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B027FAE" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="315" w:name="_Patient_som_står"/>
+      <w:bookmarkStart w:id="316" w:name="_Toc256000430"/>
+      <w:bookmarkStart w:id="317" w:name="_Toc256000405"/>
+      <w:bookmarkStart w:id="318" w:name="_Toc256000380"/>
+      <w:bookmarkStart w:id="319" w:name="_Toc256000355"/>
+      <w:bookmarkStart w:id="320" w:name="_Toc256000330"/>
+      <w:bookmarkStart w:id="321" w:name="_Toc256000305"/>
+      <w:bookmarkStart w:id="322" w:name="_Toc256000280"/>
+      <w:bookmarkStart w:id="323" w:name="_Toc256000255"/>
+      <w:bookmarkStart w:id="324" w:name="_Toc256000230"/>
+      <w:bookmarkStart w:id="325" w:name="_Toc256000205"/>
+      <w:bookmarkStart w:id="326" w:name="_Toc256000180"/>
+      <w:bookmarkStart w:id="327" w:name="_Toc454357079"/>
+      <w:bookmarkStart w:id="328" w:name="_Toc256000011"/>
+      <w:bookmarkStart w:id="329" w:name="_Toc256000030"/>
+      <w:bookmarkStart w:id="330" w:name="_Toc256000049"/>
+      <w:bookmarkStart w:id="331" w:name="_Toc256000068"/>
+      <w:bookmarkStart w:id="332" w:name="_Toc532373090"/>
+      <w:bookmarkStart w:id="333" w:name="_Toc256000080"/>
+      <w:bookmarkStart w:id="334" w:name="_Toc256000105"/>
+      <w:bookmarkStart w:id="335" w:name="_Toc256000130"/>
+      <w:bookmarkStart w:id="336" w:name="_Toc256000155"/>
+      <w:bookmarkStart w:id="337" w:name="_Toc94281151"/>
+      <w:bookmarkStart w:id="338" w:name="_Toc157774213"/>
+      <w:bookmarkStart w:id="339" w:name="_Toc203304375"/>
       <w:bookmarkEnd w:id="315"/>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>Patient som står på warfarinbehandling</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="316"/>
       <w:bookmarkEnd w:id="317"/>
       <w:bookmarkEnd w:id="318"/>
       <w:bookmarkEnd w:id="319"/>
       <w:bookmarkEnd w:id="320"/>
       <w:bookmarkEnd w:id="321"/>
       <w:bookmarkEnd w:id="322"/>
       <w:bookmarkEnd w:id="323"/>
       <w:bookmarkEnd w:id="324"/>
       <w:bookmarkEnd w:id="325"/>
-    </w:p>
-[...94 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="326"/>
       <w:bookmarkEnd w:id="327"/>
       <w:bookmarkEnd w:id="328"/>
       <w:bookmarkEnd w:id="329"/>
       <w:bookmarkEnd w:id="330"/>
       <w:bookmarkEnd w:id="331"/>
       <w:bookmarkEnd w:id="332"/>
       <w:bookmarkEnd w:id="333"/>
       <w:bookmarkEnd w:id="334"/>
       <w:bookmarkEnd w:id="335"/>
       <w:bookmarkEnd w:id="336"/>
       <w:bookmarkEnd w:id="337"/>
       <w:bookmarkEnd w:id="338"/>
       <w:bookmarkEnd w:id="339"/>
+    </w:p>
+    <w:p w14:paraId="59E929E6" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>Vid allvarlig blödning hos patient som behandlas med warfarin (t.ex. Waran</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F02A10">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>®)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>, är akut omhändertagande absolut nödvändigt eftersom blödning inte kan avstanna förrän PK är under cirka 1,6. Speciellt viktigt är detta vid intrakraniella blödningar, där skadorna kan bli omfattande även om blödningen i sig inte är massiv [14].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60F947C6" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>Koagulationsrubbning reverseras i första hand med koagulationsfaktor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F02A10">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">koncentrat. Effekten av detta avtar efter 6-8 timmar; därför ges samtidigt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F02A10">
+        <w:br/>
+        <w:t>K-vitamin vars effekt märks först efter 6-8 timmar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5643745C" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="340" w:name="_Toc454357080"/>
+      <w:bookmarkStart w:id="341" w:name="_Toc256000012"/>
+      <w:bookmarkStart w:id="342" w:name="_Toc256000031"/>
+      <w:bookmarkStart w:id="343" w:name="_Toc256000050"/>
+      <w:bookmarkStart w:id="344" w:name="_Toc256000069"/>
+      <w:bookmarkStart w:id="345" w:name="_Toc256000431"/>
+      <w:bookmarkStart w:id="346" w:name="_Toc256000406"/>
+      <w:bookmarkStart w:id="347" w:name="_Toc256000381"/>
+      <w:bookmarkStart w:id="348" w:name="_Toc256000356"/>
+      <w:bookmarkStart w:id="349" w:name="_Toc256000331"/>
+      <w:bookmarkStart w:id="350" w:name="_Toc256000306"/>
+      <w:bookmarkStart w:id="351" w:name="_Toc256000281"/>
+      <w:bookmarkStart w:id="352" w:name="_Toc256000256"/>
+      <w:bookmarkStart w:id="353" w:name="_Toc256000231"/>
+      <w:bookmarkStart w:id="354" w:name="_Toc256000206"/>
+      <w:bookmarkStart w:id="355" w:name="_Toc256000181"/>
+      <w:bookmarkStart w:id="356" w:name="_Toc532373091"/>
+      <w:bookmarkStart w:id="357" w:name="_Toc256000081"/>
+      <w:bookmarkStart w:id="358" w:name="_Toc256000106"/>
+      <w:bookmarkStart w:id="359" w:name="_Toc256000131"/>
+      <w:bookmarkStart w:id="360" w:name="_Toc256000156"/>
+      <w:bookmarkStart w:id="361" w:name="_Toc94281152"/>
+      <w:bookmarkStart w:id="362" w:name="_Toc157774214"/>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>Protrombinkomplexkoncentrat (t.ex. Ocplex</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="340"/>
       <w:bookmarkEnd w:id="341"/>
       <w:bookmarkEnd w:id="342"/>
       <w:bookmarkEnd w:id="343"/>
-    </w:p>
-[...89 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="344"/>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>)</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="345"/>
       <w:bookmarkEnd w:id="346"/>
       <w:bookmarkEnd w:id="347"/>
       <w:bookmarkEnd w:id="348"/>
       <w:bookmarkEnd w:id="349"/>
       <w:bookmarkEnd w:id="350"/>
       <w:bookmarkEnd w:id="351"/>
       <w:bookmarkEnd w:id="352"/>
       <w:bookmarkEnd w:id="353"/>
       <w:bookmarkEnd w:id="354"/>
       <w:bookmarkEnd w:id="355"/>
       <w:bookmarkEnd w:id="356"/>
       <w:bookmarkEnd w:id="357"/>
       <w:bookmarkEnd w:id="358"/>
       <w:bookmarkEnd w:id="359"/>
       <w:bookmarkEnd w:id="360"/>
       <w:bookmarkEnd w:id="361"/>
-    </w:p>
-[...58 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:bookmarkEnd w:id="362"/>
+    </w:p>
+    <w:p w14:paraId="74D3C9CE" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>Påbörja behandling med 2-3 ampuller á 500 E Ocplex</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F02A10">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
       <w:r w:rsidRPr="00F02A10">
-        <w:t>) är sämre vid endera TPK</w:t>
-[...3 lines deleted...]
-        <w:t>&lt;50 x 10</w:t>
+        <w:t xml:space="preserve"> iv redan innan provsvar kommit. Därefter fortsätter behandling utifrån lab-svar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BF1E29C" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="363" w:name="_Toc454357081"/>
+      <w:bookmarkStart w:id="364" w:name="_Toc256000013"/>
+      <w:bookmarkStart w:id="365" w:name="_Toc256000032"/>
+      <w:bookmarkStart w:id="366" w:name="_Toc256000051"/>
+      <w:bookmarkStart w:id="367" w:name="_Toc256000070"/>
+      <w:bookmarkStart w:id="368" w:name="_Toc256000432"/>
+      <w:bookmarkStart w:id="369" w:name="_Toc256000407"/>
+      <w:bookmarkStart w:id="370" w:name="_Toc256000382"/>
+      <w:bookmarkStart w:id="371" w:name="_Toc256000357"/>
+      <w:bookmarkStart w:id="372" w:name="_Toc256000332"/>
+      <w:bookmarkStart w:id="373" w:name="_Toc256000307"/>
+      <w:bookmarkStart w:id="374" w:name="_Toc256000282"/>
+      <w:bookmarkStart w:id="375" w:name="_Toc256000257"/>
+      <w:bookmarkStart w:id="376" w:name="_Toc256000232"/>
+      <w:bookmarkStart w:id="377" w:name="_Toc256000207"/>
+      <w:bookmarkStart w:id="378" w:name="_Toc256000182"/>
+      <w:bookmarkStart w:id="379" w:name="_Toc532373092"/>
+      <w:bookmarkStart w:id="380" w:name="_Toc256000082"/>
+      <w:bookmarkStart w:id="381" w:name="_Toc256000107"/>
+      <w:bookmarkStart w:id="382" w:name="_Toc256000132"/>
+      <w:bookmarkStart w:id="383" w:name="_Toc256000157"/>
+      <w:bookmarkStart w:id="384" w:name="_Toc94281153"/>
+      <w:bookmarkStart w:id="385" w:name="_Toc157774215"/>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>K-vitamin (Konakion</w:t>
       </w:r>
       <w:r w:rsidRPr="00F02A10">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>9</w:t>
-[...98 lines deleted...]
-        <w:t>warfarinbehandling</w:t>
+        <w:t>®</w:t>
       </w:r>
       <w:bookmarkEnd w:id="363"/>
       <w:bookmarkEnd w:id="364"/>
       <w:bookmarkEnd w:id="365"/>
       <w:bookmarkEnd w:id="366"/>
       <w:bookmarkEnd w:id="367"/>
+      <w:r w:rsidRPr="00F02A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="368"/>
       <w:bookmarkEnd w:id="369"/>
       <w:bookmarkEnd w:id="370"/>
       <w:bookmarkEnd w:id="371"/>
       <w:bookmarkEnd w:id="372"/>
       <w:bookmarkEnd w:id="373"/>
       <w:bookmarkEnd w:id="374"/>
       <w:bookmarkEnd w:id="375"/>
       <w:bookmarkEnd w:id="376"/>
       <w:bookmarkEnd w:id="377"/>
       <w:bookmarkEnd w:id="378"/>
       <w:bookmarkEnd w:id="379"/>
       <w:bookmarkEnd w:id="380"/>
       <w:bookmarkEnd w:id="381"/>
       <w:bookmarkEnd w:id="382"/>
       <w:bookmarkEnd w:id="383"/>
       <w:bookmarkEnd w:id="384"/>
       <w:bookmarkEnd w:id="385"/>
-      <w:proofErr w:type="spellEnd"/>
-[...25 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="098F87C4" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>Ge 10 mg Konakion</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F02A10">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>®)</w:t>
-[...79 lines deleted...]
-        <w:t>Ocplex</w:t>
+        <w:t>®</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t xml:space="preserve"> iv samtidigt som första dosen Ocplex</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F02A10">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>®</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t xml:space="preserve"> ges.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62581EE0" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>I övrigt hanteras den allvarliga (massiva) blödningen på samma sätt som om patienten inte stod på Waran</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F02A10">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>®</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69A56BD0" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="386" w:name="_Toc256000433"/>
+      <w:bookmarkStart w:id="387" w:name="_Toc256000408"/>
+      <w:bookmarkStart w:id="388" w:name="_Toc256000383"/>
+      <w:bookmarkStart w:id="389" w:name="_Toc256000358"/>
+      <w:bookmarkStart w:id="390" w:name="_Toc256000333"/>
+      <w:bookmarkStart w:id="391" w:name="_Toc256000308"/>
+      <w:bookmarkStart w:id="392" w:name="_Toc256000283"/>
+      <w:bookmarkStart w:id="393" w:name="_Toc256000258"/>
+      <w:bookmarkStart w:id="394" w:name="_Toc256000233"/>
+      <w:bookmarkStart w:id="395" w:name="_Toc256000208"/>
+      <w:bookmarkStart w:id="396" w:name="_Toc256000183"/>
+      <w:bookmarkStart w:id="397" w:name="_Toc532373093"/>
+      <w:bookmarkStart w:id="398" w:name="_Toc256000083"/>
+      <w:bookmarkStart w:id="399" w:name="_Toc256000108"/>
+      <w:bookmarkStart w:id="400" w:name="_Toc256000133"/>
+      <w:bookmarkStart w:id="401" w:name="_Toc256000158"/>
+      <w:bookmarkStart w:id="402" w:name="_Toc94281154"/>
+      <w:bookmarkStart w:id="403" w:name="_Toc157774216"/>
+      <w:bookmarkStart w:id="404" w:name="_Toc203304376"/>
+      <w:r w:rsidRPr="00F02A10">
+        <w:lastRenderedPageBreak/>
+        <w:t>Patient som står på NOAK</w:t>
       </w:r>
       <w:bookmarkEnd w:id="386"/>
       <w:bookmarkEnd w:id="387"/>
       <w:bookmarkEnd w:id="388"/>
       <w:bookmarkEnd w:id="389"/>
       <w:bookmarkEnd w:id="390"/>
-      <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="391"/>
       <w:bookmarkEnd w:id="392"/>
       <w:bookmarkEnd w:id="393"/>
       <w:bookmarkEnd w:id="394"/>
       <w:bookmarkEnd w:id="395"/>
       <w:bookmarkEnd w:id="396"/>
       <w:bookmarkEnd w:id="397"/>
       <w:bookmarkEnd w:id="398"/>
       <w:bookmarkEnd w:id="399"/>
       <w:bookmarkEnd w:id="400"/>
       <w:bookmarkEnd w:id="401"/>
       <w:bookmarkEnd w:id="402"/>
       <w:bookmarkEnd w:id="403"/>
       <w:bookmarkEnd w:id="404"/>
+    </w:p>
+    <w:p w14:paraId="0A25EEBF" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:r w:rsidRPr="00F02A10">
+        <w:t xml:space="preserve">Se riktlinje </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidRPr="00F60C59">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Hemostas vid allvarlig blödning</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t xml:space="preserve"> upprättad av Svenska Sällskapet för Trombos och Hemostas [4].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C44C33E" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="405" w:name="_Toc256000434"/>
+      <w:bookmarkStart w:id="406" w:name="_Toc256000409"/>
+      <w:bookmarkStart w:id="407" w:name="_Toc256000384"/>
+      <w:bookmarkStart w:id="408" w:name="_Toc256000359"/>
+      <w:bookmarkStart w:id="409" w:name="_Toc256000334"/>
+      <w:bookmarkStart w:id="410" w:name="_Toc256000309"/>
+      <w:bookmarkStart w:id="411" w:name="_Toc256000284"/>
+      <w:bookmarkStart w:id="412" w:name="_Toc256000259"/>
+      <w:bookmarkStart w:id="413" w:name="_Toc256000234"/>
+      <w:bookmarkStart w:id="414" w:name="_Toc256000209"/>
+      <w:bookmarkStart w:id="415" w:name="_Toc256000184"/>
+      <w:bookmarkStart w:id="416" w:name="_Toc449526513"/>
+      <w:bookmarkStart w:id="417" w:name="_Toc454357082"/>
+      <w:bookmarkStart w:id="418" w:name="_Toc256000014"/>
+      <w:bookmarkStart w:id="419" w:name="_Toc256000033"/>
+      <w:bookmarkStart w:id="420" w:name="_Toc256000052"/>
+      <w:bookmarkStart w:id="421" w:name="_Toc256000071"/>
+      <w:bookmarkStart w:id="422" w:name="_Toc532373094"/>
+      <w:bookmarkStart w:id="423" w:name="_Toc256000084"/>
+      <w:bookmarkStart w:id="424" w:name="_Toc256000109"/>
+      <w:bookmarkStart w:id="425" w:name="_Toc256000134"/>
+      <w:bookmarkStart w:id="426" w:name="_Toc256000159"/>
+      <w:bookmarkStart w:id="427" w:name="_Toc94281155"/>
+      <w:bookmarkStart w:id="428" w:name="_Toc157774217"/>
+      <w:bookmarkStart w:id="429" w:name="_Toc203304377"/>
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>Uppföljning</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="405"/>
       <w:bookmarkEnd w:id="406"/>
       <w:bookmarkEnd w:id="407"/>
       <w:bookmarkEnd w:id="408"/>
-    </w:p>
-[...75 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="409"/>
       <w:bookmarkEnd w:id="410"/>
       <w:bookmarkEnd w:id="411"/>
       <w:bookmarkEnd w:id="412"/>
       <w:bookmarkEnd w:id="413"/>
-      <w:r w:rsidRPr="00F02A10">
-[...4 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="414"/>
       <w:bookmarkEnd w:id="415"/>
       <w:bookmarkEnd w:id="416"/>
       <w:bookmarkEnd w:id="417"/>
       <w:bookmarkEnd w:id="418"/>
       <w:bookmarkEnd w:id="419"/>
       <w:bookmarkEnd w:id="420"/>
       <w:bookmarkEnd w:id="421"/>
       <w:bookmarkEnd w:id="422"/>
       <w:bookmarkEnd w:id="423"/>
       <w:bookmarkEnd w:id="424"/>
       <w:bookmarkEnd w:id="425"/>
       <w:bookmarkEnd w:id="426"/>
       <w:bookmarkEnd w:id="427"/>
       <w:bookmarkEnd w:id="428"/>
       <w:bookmarkEnd w:id="429"/>
+    </w:p>
+    <w:p w14:paraId="1B60F777" w14:textId="0886F25C" w:rsidR="009A32ED" w:rsidRDefault="0044610C" w:rsidP="0044610C">
+      <w:r w:rsidRPr="00F02A10">
+        <w:t>Avvikelser från denna behandlingsplan bör rapporteras via avvikelsesystem eller ”gröna korset”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46F80C1F" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRPr="000D04ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="430" w:name="_Toc100327194"/>
+      <w:bookmarkStart w:id="431" w:name="_Toc203304151"/>
+      <w:bookmarkStart w:id="432" w:name="_Toc203304378"/>
+      <w:r w:rsidRPr="000D04ED">
+        <w:t>Arbetsgrupp</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="430"/>
       <w:bookmarkEnd w:id="431"/>
-    </w:p>
-[...77 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="432"/>
-      <w:bookmarkEnd w:id="433"/>
-[...180 lines deleted...]
-    <w:p w14:paraId="13183C36" w14:textId="77777777" w:rsidR="00F02A10" w:rsidRPr="00F60C59" w:rsidRDefault="00F02A10" w:rsidP="00F60C59">
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C0C6C5E" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F60C59" w:rsidRDefault="0044610C" w:rsidP="0044610C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F60C59">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>För innehållet svarar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23CA8CE8" w14:textId="7DA6BEC3" w:rsidR="00F02A10" w:rsidRPr="00F02A10" w:rsidRDefault="00F02A10" w:rsidP="00F60C59">
+    <w:p w14:paraId="43A62DC9" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F02A10">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Joacim Linde, överläkare, </w:t>
       </w:r>
-      <w:r w:rsidR="008930E3">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>VO AnOpIVA/</w:t>
       </w:r>
       <w:r w:rsidRPr="00F02A10">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>anestesi, SÄS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C8C56FB" w14:textId="77777777" w:rsidR="00F02A10" w:rsidRPr="00F60C59" w:rsidRDefault="00F02A10" w:rsidP="00F60C59">
+    <w:p w14:paraId="5937577A" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F60C59" w:rsidRDefault="0044610C" w:rsidP="0044610C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="499" w:name="_Toc149035757"/>
-      <w:bookmarkStart w:id="500" w:name="_Toc149978547"/>
+      <w:bookmarkStart w:id="433" w:name="_Toc149035757"/>
+      <w:bookmarkStart w:id="434" w:name="_Toc149978547"/>
       <w:r w:rsidRPr="00F60C59">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Remissinstanser</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="499"/>
-      <w:bookmarkEnd w:id="500"/>
+      <w:bookmarkEnd w:id="433"/>
+      <w:bookmarkEnd w:id="434"/>
       <w:r w:rsidRPr="00F60C59">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (utgåva 1)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EF1A597" w14:textId="77777777" w:rsidR="00F02A10" w:rsidRPr="00F02A10" w:rsidRDefault="00F02A10" w:rsidP="00F60C59">
+    <w:p w14:paraId="3B23CCE5" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F02A10">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Verksamhetschefer, SÄS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="376A537E" w14:textId="77777777" w:rsidR="00F02A10" w:rsidRPr="00F60C59" w:rsidRDefault="00F02A10" w:rsidP="00F60C59">
-[...71 lines deleted...]
-    <w:p w14:paraId="5DEDF604" w14:textId="77777777" w:rsidR="00F02A10" w:rsidRPr="007C622C" w:rsidRDefault="00F02A10" w:rsidP="007C622C">
+    <w:p w14:paraId="188AE2C8" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRPr="000D04ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-      </w:pPr>
-[...55 lines deleted...]
-    <w:p w14:paraId="0D03D1BF" w14:textId="77777777" w:rsidR="00F02A10" w:rsidRPr="00F02A10" w:rsidRDefault="00F02A10" w:rsidP="00992BD1">
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="435" w:name="_Toc100327195"/>
+      <w:bookmarkStart w:id="436" w:name="_Toc203304152"/>
+      <w:bookmarkStart w:id="437" w:name="_Toc203304379"/>
+      <w:r w:rsidRPr="000D04ED">
+        <w:t>Källförteckning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="435"/>
+      <w:bookmarkEnd w:id="436"/>
+      <w:bookmarkEnd w:id="437"/>
+    </w:p>
+    <w:p w14:paraId="185F30D0" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
       </w:pPr>
       <w:r w:rsidRPr="00F02A10">
         <w:t>Damage control resuscitation: history, theory and technique Chad G. Ball, MD, MSc Can J Surg. 2014 Feb; 57(1): 55–60</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66923B24" w14:textId="77777777" w:rsidR="00F02A10" w:rsidRPr="00F02A10" w:rsidRDefault="00F02A10" w:rsidP="00992BD1">
+    <w:p w14:paraId="16E0490C" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
       </w:pPr>
       <w:r w:rsidRPr="00F02A10">
         <w:t>Dutton, Damage Control Anesthesia, Richard P. Dutton, MD, MBA ITAACS, 2005</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12F3BB1C" w14:textId="77777777" w:rsidR="00F02A10" w:rsidRPr="00F02A10" w:rsidRDefault="00F02A10" w:rsidP="00992BD1">
+    <w:p w14:paraId="355F0EA7" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...16 lines deleted...]
-    <w:p w14:paraId="2B5DCB48" w14:textId="77777777" w:rsidR="00F02A10" w:rsidRPr="00F02A10" w:rsidRDefault="00F02A10" w:rsidP="00992BD1">
+      <w:r w:rsidRPr="00F02A10">
+        <w:t xml:space="preserve">Haemostatic resuscitation, R. P. Dutton, Br. J. Anaesth. (2012) 109 (suppl 1): i39-i46. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AC1E67A" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...72 lines deleted...]
-    <w:p w14:paraId="484C6624" w14:textId="7F13AE4A" w:rsidR="00F02A10" w:rsidRPr="00F02A10" w:rsidRDefault="00F02A10" w:rsidP="00992BD1">
+      <w:r w:rsidRPr="00F02A10">
+        <w:t xml:space="preserve">Hemostas vid allvarlig blödning. Arbetsgrupp inom Svenska Sällskapet för Trombos och Hemostas (SSTH) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BB38694" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
       </w:pPr>
       <w:r w:rsidRPr="00F02A10">
         <w:t>The European guideline on management of major bleeding and coagulopathy following trauma: fourth edition.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F02A10">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="00BF6F76">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://ccforum.biomedcentral.com/articles/10.1186/s13054-016-1265-x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="35F75CE1" w14:textId="77777777" w:rsidR="00F02A10" w:rsidRPr="00F02A10" w:rsidRDefault="00F02A10" w:rsidP="00992BD1">
+    <w:p w14:paraId="513E8E57" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
       </w:pPr>
       <w:r w:rsidRPr="00F02A10">
         <w:t>Scandinavian guidelines – “The massively bleeding patient”, Scandinavian Journal of Surgery 97: 15–36, 2008</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DB2E97E" w14:textId="77777777" w:rsidR="00F02A10" w:rsidRPr="00F02A10" w:rsidRDefault="00F02A10" w:rsidP="00992BD1">
+    <w:p w14:paraId="67E790BF" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
       </w:pPr>
       <w:r w:rsidRPr="00F02A10">
         <w:t>Transfusion of plasma, platelets, and red blood cells in a 1:1:1 vs a 1:1:2 ratio and mortality in patients with severe trauma: the PROPPR randomized clinical trial. Holcomb JB, JAMA. 2015 Feb 3;313(5):471-8</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03B48B1A" w14:textId="307DB408" w:rsidR="00F02A10" w:rsidRPr="00F02A10" w:rsidRDefault="00F02A10" w:rsidP="00992BD1">
+    <w:p w14:paraId="39A8D3DE" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F02A10">
         <w:t>Waran</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F02A10">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
       <w:r w:rsidRPr="00F02A10">
-        <w:t xml:space="preserve"> och </w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> (SSTH)</w:t>
+        <w:t xml:space="preserve"> och Waranbehandling, En handbok. Hans Johnsson, Lennart Stigendal. 2011, Svenska Sällskapet för Trombos och Hemostas (SSTH)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F02A10">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="00A03B9C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>http://media1.ssth.se/2007/11/waran2011.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="40490F88" w14:textId="77777777" w:rsidR="00F02A10" w:rsidRPr="00F02A10" w:rsidRDefault="00F02A10" w:rsidP="00992BD1">
+    <w:p w14:paraId="1CD4B561" w14:textId="77777777" w:rsidR="0044610C" w:rsidRPr="00F02A10" w:rsidRDefault="0044610C" w:rsidP="0044610C">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
       </w:pPr>
       <w:r w:rsidRPr="00F02A10">
-        <w:t xml:space="preserve">Kim WY, Kwak MK, Ko BS, et al.  Factors associated with the occurrence of cardiac arrest after emergency tracheal intubation in the emergency department. </w:t>
-[...22 lines deleted...]
-      <w:r w:rsidRPr="00F02A10">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Crewdson K, Rehn M, </w:t>
-[...338 lines deleted...]
-      <w:type w:val="continuous"/>
+        <w:t>Kim WY, Kwak MK, Ko BS, et al.  Factors associated with the occurrence of cardiac arrest after emergency tracheal intubation in the emergency department. PLoS One. 2011; 9(11):e112779.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40AA233F" w14:textId="38818AF7" w:rsidR="009C6C0C" w:rsidRDefault="009C6C0C" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="009C6C0C" w:rsidSect="0044610C">
       <w:pgSz w:w="11900" w:h="16840"/>
-      <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
+      <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4A9533D1" w14:textId="77777777" w:rsidR="00F701ED" w:rsidRDefault="00F701ED">
+    <w:p w14:paraId="0342BF58" w14:textId="77777777" w:rsidR="009E14CD" w:rsidRDefault="009E14CD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4B107EA0" w14:textId="77777777" w:rsidR="00F701ED" w:rsidRDefault="00F701ED">
+    <w:p w14:paraId="211B66AE" w14:textId="77777777" w:rsidR="009E14CD" w:rsidRDefault="009E14CD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0E75C38D" w14:textId="77777777" w:rsidR="00F701ED" w:rsidRDefault="00F701ED">
+    <w:p w14:paraId="0D94888D" w14:textId="77777777" w:rsidR="009E14CD" w:rsidRDefault="009E14CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Agency FB">
     <w:panose1 w:val="020B0503020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Fet">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1FE2B820" w14:textId="787F80D0" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
-    </w:r>
-[...11 lines deleted...]
-      <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...26 lines deleted...]
-            <w:szCs w:val="16"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="009E14CD" w:rsidP="00EC0A68">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:id w:val="-2070031421"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:r w:rsidR="00A65FD4" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
-[...2 lines deleted...]
-            <w:szCs w:val="16"/>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
-[...2 lines deleted...]
-            <w:szCs w:val="16"/>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
-[...2 lines deleted...]
-            <w:szCs w:val="16"/>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
-[...2 lines deleted...]
-            <w:szCs w:val="16"/>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
-[...2 lines deleted...]
-            <w:szCs w:val="16"/>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
-      </w:p>
-[...1 lines deleted...]
-  </w:sdt>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> (</w:t>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:noProof/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>)</w:t>
+    </w:r>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FE2B822" w14:textId="76DF6159" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="5971BB2D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>4388307</wp:posOffset>
+            <wp:posOffset>4391660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-27355</wp:posOffset>
+            <wp:posOffset>-3947</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1897920" cy="384860"/>
-          <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+          <wp:extent cx="1953671" cy="348178"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="9" name="Bildobjekt 9">
+          <wp:docPr id="796504400" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="VG_Ne.wmf"/>
+                  <pic:cNvPr id="12" name="Bildobjekt 12">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
-                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1953671" cy="396165"/>
+                    <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="15FC234B" w14:textId="77777777" w:rsidR="00F701ED" w:rsidRDefault="00F701ED"/>
+    <w:p w14:paraId="3C463D0A" w14:textId="77777777" w:rsidR="009E14CD" w:rsidRDefault="009E14CD"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0A935B7C" w14:textId="77777777" w:rsidR="00F701ED" w:rsidRDefault="00F701ED">
+    <w:p w14:paraId="42CB4158" w14:textId="77777777" w:rsidR="009E14CD" w:rsidRDefault="009E14CD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="156EB41B" w14:textId="77777777" w:rsidR="00F701ED" w:rsidRDefault="00F701ED">
+    <w:p w14:paraId="4F4DF319" w14:textId="77777777" w:rsidR="009E14CD" w:rsidRDefault="009E14CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -11708,295 +7699,212 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" o:spid="_x0000_s1056" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="058CDD4D" w14:textId="448A65ED" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="0C751635">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="4667250" cy="323850"/>
+              <wp:extent cx="4669200" cy="2160000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:wrapNone/>
+              <wp:wrapTopAndBottom/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="4667250" cy="323850"/>
+                        <a:ext cx="4669200" cy="2160000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1041" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" o:spid="_x0000_s1057" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
+              <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
-    </w:r>
-[...85 lines deleted...]
-      <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -12094,91 +8002,70 @@
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF83"/>
-[...19 lines deleted...]
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3C063CDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01584122"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DAFC6F2A"/>
     <w:lvl w:ilvl="0" w:tplc="CDFA68FE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlistaalgorism"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="36C825AC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -12248,51 +8135,51 @@
     <w:lvl w:ilvl="7" w:tplc="441E9104" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A9967976" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DF67F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75525A52"/>
     <w:lvl w:ilvl="0" w:tplc="A0D81926">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -12361,51 +8248,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07F0337A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E54CEB4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12474,51 +8361,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135A157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65667058"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -12587,51 +8474,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1480309A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B82C9A8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12694,50 +8581,162 @@
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="15742DAF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FB7A0C2C"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
@@ -13279,52 +9278,52 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="381601CE"/>
-    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+    <w:tmpl w:val="DDF0BC38"/>
+    <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
@@ -14098,50 +10097,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74F05A89"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4C7C80B8"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14210,51 +10322,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -14323,670 +10435,686 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1388719452">
+  <w:num w:numId="1" w16cid:durableId="1909921896">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1367871050">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="164058872">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="861477783">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1280868239">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="444931515">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="739910959">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="391579451">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1296368398">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="689646344">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1979215945">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="830874331">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="57095060">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="36130748">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="560679449">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1420566503">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="256527698">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1090539201">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1846439597">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="945120149">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="20" w16cid:durableId="1805582849">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="455834300">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="21" w16cid:durableId="189882128">
+    <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1904023822">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="22" w16cid:durableId="49615571">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="157620459">
-[...11 lines deleted...]
-  <w:num w:numId="9" w16cid:durableId="1740057211">
+  <w:num w:numId="23" w16cid:durableId="1693265956">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="49816939">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="24" w16cid:durableId="828403451">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1126116883">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="25" w16cid:durableId="1010596689">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1933396922">
-[...5 lines deleted...]
-  <w:num w:numId="14" w16cid:durableId="1967660472">
+  <w:num w:numId="26" w16cid:durableId="428820492">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="1130589619">
-[...24 lines deleted...]
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="27" w16cid:durableId="2049865999">
+    <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
-    <w:rsid w:val="0002435C"/>
-    <w:rsid w:val="00027173"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
-    <w:rsid w:val="00056156"/>
+    <w:rsid w:val="00052A15"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
+    <w:rsid w:val="00061969"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
-    <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
+    <w:rsid w:val="001108C0"/>
+    <w:rsid w:val="00111CB2"/>
     <w:rsid w:val="001139D4"/>
+    <w:rsid w:val="001160B9"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
+    <w:rsid w:val="001459F6"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
-    <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
+    <w:rsid w:val="0017508E"/>
     <w:rsid w:val="00181FDC"/>
+    <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
-    <w:rsid w:val="001A14EF"/>
+    <w:rsid w:val="00196F61"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
-    <w:rsid w:val="001F6DD5"/>
+    <w:rsid w:val="001E3789"/>
+    <w:rsid w:val="002011ED"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
-    <w:rsid w:val="00250D3D"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
+    <w:rsid w:val="00270FA8"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
+    <w:rsid w:val="002952DA"/>
+    <w:rsid w:val="002A1C4F"/>
+    <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
-    <w:rsid w:val="003207FD"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
-    <w:rsid w:val="00334259"/>
     <w:rsid w:val="00337F99"/>
+    <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
+    <w:rsid w:val="003446F1"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
-    <w:rsid w:val="00363AAF"/>
-    <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
+    <w:rsid w:val="003754CE"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
-    <w:rsid w:val="003C7E8E"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
-    <w:rsid w:val="003D395C"/>
+    <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
-    <w:rsid w:val="004323E7"/>
     <w:rsid w:val="0043409A"/>
-    <w:rsid w:val="00443C1E"/>
+    <w:rsid w:val="0044610C"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
+    <w:rsid w:val="00466F4E"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
+    <w:rsid w:val="004735F1"/>
+    <w:rsid w:val="0047638D"/>
     <w:rsid w:val="00480DC7"/>
-    <w:rsid w:val="004872C3"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
-    <w:rsid w:val="004B0056"/>
-    <w:rsid w:val="004B099E"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
-    <w:rsid w:val="004C2559"/>
-    <w:rsid w:val="004D441F"/>
+    <w:rsid w:val="004B4B20"/>
+    <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
-    <w:rsid w:val="00513C47"/>
-    <w:rsid w:val="00514719"/>
     <w:rsid w:val="00531E60"/>
-    <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
-    <w:rsid w:val="005420E7"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
-    <w:rsid w:val="00565B5A"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
+    <w:rsid w:val="0057277B"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
-    <w:rsid w:val="005826FA"/>
-    <w:rsid w:val="005850CD"/>
     <w:rsid w:val="00597E28"/>
-    <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
-    <w:rsid w:val="00631963"/>
     <w:rsid w:val="006319DB"/>
+    <w:rsid w:val="006514E7"/>
     <w:rsid w:val="0065595B"/>
+    <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
-    <w:rsid w:val="00687900"/>
-    <w:rsid w:val="00697970"/>
+    <w:rsid w:val="006827E6"/>
+    <w:rsid w:val="00685193"/>
+    <w:rsid w:val="006A133B"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
-    <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
-    <w:rsid w:val="0070244A"/>
     <w:rsid w:val="00710B77"/>
+    <w:rsid w:val="007155D5"/>
+    <w:rsid w:val="00717A17"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
-    <w:rsid w:val="00725816"/>
+    <w:rsid w:val="007268AB"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
-    <w:rsid w:val="007441B0"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
+    <w:rsid w:val="00763C5D"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
+    <w:rsid w:val="00774944"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
+    <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A5C6F"/>
-    <w:rsid w:val="007C4D64"/>
-    <w:rsid w:val="007C622C"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
-    <w:rsid w:val="007F5632"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
+    <w:rsid w:val="00831C35"/>
     <w:rsid w:val="00835C4D"/>
+    <w:rsid w:val="00837555"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
+    <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
-    <w:rsid w:val="00863A58"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
+    <w:rsid w:val="00873419"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
-    <w:rsid w:val="008930E3"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
+    <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
+    <w:rsid w:val="008D124E"/>
+    <w:rsid w:val="008D4B13"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
+    <w:rsid w:val="00907DFA"/>
     <w:rsid w:val="00907EF9"/>
+    <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
-    <w:rsid w:val="0092667F"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
-    <w:rsid w:val="00944D0F"/>
-    <w:rsid w:val="00945393"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
-    <w:rsid w:val="00967A49"/>
+    <w:rsid w:val="00957D35"/>
     <w:rsid w:val="00971D93"/>
-    <w:rsid w:val="00985047"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00992BD1"/>
+    <w:rsid w:val="009A07DC"/>
+    <w:rsid w:val="009A32ED"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
+    <w:rsid w:val="009C2E3E"/>
+    <w:rsid w:val="009C6C0C"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
+    <w:rsid w:val="009E14CD"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
-    <w:rsid w:val="00A03B9C"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
-    <w:rsid w:val="00A3637F"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
+    <w:rsid w:val="00A433DE"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
+    <w:rsid w:val="00A55086"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
-    <w:rsid w:val="00AB369C"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
+    <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
+    <w:rsid w:val="00AF7CA0"/>
     <w:rsid w:val="00B046D8"/>
-    <w:rsid w:val="00B113E4"/>
     <w:rsid w:val="00B13F4C"/>
+    <w:rsid w:val="00B14487"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
+    <w:rsid w:val="00B257C9"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
+    <w:rsid w:val="00B405A1"/>
+    <w:rsid w:val="00B41571"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
+    <w:rsid w:val="00B83715"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
+    <w:rsid w:val="00B96AFF"/>
+    <w:rsid w:val="00B97D4E"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
+    <w:rsid w:val="00BC6590"/>
+    <w:rsid w:val="00BD571E"/>
     <w:rsid w:val="00BE7978"/>
-    <w:rsid w:val="00BF6F76"/>
+    <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
+    <w:rsid w:val="00C71040"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
+    <w:rsid w:val="00CA21E8"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
+    <w:rsid w:val="00D00BD7"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
-    <w:rsid w:val="00D306A4"/>
+    <w:rsid w:val="00D20779"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
+    <w:rsid w:val="00D62468"/>
+    <w:rsid w:val="00D67C88"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
-    <w:rsid w:val="00DB2581"/>
-    <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
+    <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
+    <w:rsid w:val="00DF2674"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
-    <w:rsid w:val="00E1036C"/>
     <w:rsid w:val="00E11853"/>
-    <w:rsid w:val="00E30723"/>
+    <w:rsid w:val="00E411B6"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
-    <w:rsid w:val="00E63F90"/>
+    <w:rsid w:val="00E66CDB"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
-    <w:rsid w:val="00E86022"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
+    <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
-    <w:rsid w:val="00EF3508"/>
-    <w:rsid w:val="00F02A10"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
-    <w:rsid w:val="00F60C59"/>
-    <w:rsid w:val="00F701ED"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
-    <w:rsid w:val="00FF59DE"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
-    <w:rsid w:val="10190CAC"/>
-[...8 lines deleted...]
-    <w:rsid w:val="6028DFB4"/>
+    <w:rsid w:val="14EC60B4"/>
+    <w:rsid w:val="35117A26"/>
+    <w:rsid w:val="5D6277E8"/>
     <w:rsid w:val="647B2B65"/>
-    <w:rsid w:val="6A669491"/>
     <w:rsid w:val="6B2CF8ED"/>
-    <w:rsid w:val="7EA81C10"/>
+    <w:rsid w:val="6F9B742E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -15324,234 +11452,193 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="008A0C5F"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
-      <w:ind w:left="992" w:right="868"/>
+      <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="567" w:right="868"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00250D3D"/>
+    <w:rsid w:val="001108C0"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="1600" w:after="240"/>
-      <w:ind w:left="992"/>
+      <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
+      <w:ind w:left="567"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik6">
-[...42 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00F02A10"/>
+    <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
+      <w:ind w:left="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
@@ -15723,70 +11810,71 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002651D6"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
-    <w:rsid w:val="00250D3D"/>
+    <w:rsid w:val="001108C0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
@@ -15898,233 +11986,227 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
-      <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D306A4"/>
+    <w:rsid w:val="00B405A1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
-      <w:spacing w:after="0"/>
+      <w:ind w:right="142"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
-    <w:name w:val="Omslagsunderrubrik"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UnderrubrikVGR">
+    <w:name w:val="Underrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="OmslagsunderrubrikChar"/>
+    <w:link w:val="UnderrubrikVGRChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
-    <w:name w:val="Omslagsunderrubrik Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikVGRChar">
+    <w:name w:val="Underrubrik VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Omslagsunderrubrik"/>
+    <w:link w:val="UnderrubrikVGR"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D306A4"/>
+    <w:rsid w:val="003446F1"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="8789"/>
       </w:tabs>
-      <w:spacing w:after="0"/>
-      <w:ind w:left="1349"/>
+      <w:ind w:left="993" w:right="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00985047"/>
+    <w:rsid w:val="00E61294"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="1707"/>
+      <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="960"/>
     </w:pPr>
@@ -16161,118 +12243,118 @@
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="00334259"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:color w:val="000000"/>
-      <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FB5086"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
@@ -17254,56 +13336,55 @@
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="004D441F"/>
+    <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
-      <w:ind w:left="1349" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
@@ -17429,373 +13510,493 @@
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik6Char">
-[...28 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
     <w:name w:val="Rubrik 9 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F02A10"/>
+    <w:rsid w:val="009A32ED"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Punktlista2">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Brdtext">
+    <w:name w:val="Body Text"/>
+    <w:aliases w:val="(=Löpande text)"/>
+    <w:link w:val="BrdtextChar"/>
+    <w:rsid w:val="009A32ED"/>
+    <w:pPr>
+      <w:spacing w:after="160"/>
+      <w:ind w:left="2676"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextChar">
+    <w:name w:val="Brödtext Char"/>
+    <w:aliases w:val="(=Löpande text) Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Brdtext"/>
+    <w:rsid w:val="009A32ED"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabell">
+    <w:name w:val="Tabell"/>
+    <w:link w:val="TabellChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00831C35"/>
+    <w:pPr>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:ind w:right="-142"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TabellChar">
+    <w:name w:val="Tabell Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Tabell"/>
+    <w:rsid w:val="00831C35"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="AnvndHyperlnk">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F02A10"/>
-[...5 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00B97D4E"/>
+    <w:rPr>
+      <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Algoritmbrdtext">
     <w:name w:val="Algoritm brödtext"/>
     <w:qFormat/>
-    <w:rsid w:val="00F02A10"/>
+    <w:rsid w:val="0044610C"/>
     <w:pPr>
       <w:spacing w:after="70"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:bCs/>
       <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Punktlistaalgorism">
     <w:name w:val="Punktlista algorism"/>
     <w:qFormat/>
-    <w:rsid w:val="00F02A10"/>
+    <w:rsid w:val="0044610C"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="22"/>
+        <w:numId w:val="23"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="142"/>
       </w:tabs>
       <w:spacing w:after="90"/>
       <w:ind w:left="142" w:hanging="142"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:bCs/>
       <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="AnvndHyperlnk">
-[...10 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Punktlistaniv2">
     <w:name w:val="Punktlista nivå2"/>
     <w:qFormat/>
-    <w:rsid w:val="00944D0F"/>
+    <w:rsid w:val="0044610C"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="21"/>
+        <w:numId w:val="24"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1707"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="288" w:lineRule="auto"/>
       <w:ind w:right="868"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalmedindrag">
     <w:name w:val="Normal med indrag"/>
     <w:qFormat/>
-    <w:rsid w:val="00945393"/>
+    <w:rsid w:val="0044610C"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="1349" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Kommentarsreferens">
-[...70 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Punktlistanumrerad">
     <w:name w:val="Punktlista numrerad"/>
     <w:qFormat/>
-    <w:rsid w:val="00992BD1"/>
+    <w:rsid w:val="0044610C"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="23"/>
+        <w:numId w:val="25"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1349"/>
       </w:tabs>
       <w:spacing w:after="80" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="1349" w:right="868" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="121657028">
+    <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="380325300">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="845944156">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="440343269">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1552494802">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="35545485">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="281300898">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="640159375">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2112778604">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1869025395">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="345402248">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1985888712">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="949511237">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1297760539">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1070150670">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="110101650">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1624269920">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1665234401">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1649165735">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1304851724">
-[...11 lines deleted...]
-    </w:div>
   </w:divs>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/HS9766-305841775-17/SURROGATE/Massivt%20transfusionsprotokoll%20(MTP).pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://media1.ssth.se/2007/11/waran2011.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/HS9766-305841775-17/SURROGATE/Massivt%20transfusionsprotokoll%20(MTP).pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ssth.se/lankar" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ccforum.biomedcentral.com/articles/10.1186/s13054-016-1265-x" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ssth.se/lankar" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ssth.se/lankar" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11760-725702066-635/native/Terapir%c3%a5d%20Ven%c3%b6s%20tromboembolism%20och%20antikoagulantiabehandling%20hos%20vuxna%20och%20vid%20graviditet.pdf" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument/medicinska-styrdokument-per-amne/akutmedicin" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ccforum.biomedcentral.com/articles/10.1186/s13054-016-1265-x" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.eclinm.2018.07.001" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument/medicinska-styrdokument-per-amne/akutmedicin" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument/medicinska-styrdokument-per-amne/akutmedicin" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId30" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/HS9766-305841775-17/SURROGATE/Massivt%20transfusionsprotokoll%20(MTP).pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ssth.se/lankar" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ssth.se/lankar" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument/medicinska-styrdokument-per-amne/akutmedicin" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://media1.ssth.se/2007/11/waran2011.pdf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument/medicinska-styrdokument-per-amne/akutmedicin" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ccforum.biomedcentral.com/articles/10.1186/s13054-016-1265-x" TargetMode="External" Id="rId22" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="367B1E"/>
       </a:accent2>
       <a:accent3>
@@ -18076,59 +14277,58 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Dok_med_omslag_sd_red</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>14</Pages>
-[...1 lines deleted...]
-  <Characters>22249</Characters>
+  <Pages>15</Pages>
+  <Words>3467</Words>
+  <Characters>18376</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>185</Lines>
-  <Paragraphs>49</Paragraphs>
+  <Lines>153</Lines>
+  <Paragraphs>43</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>24992</CharactersWithSpaces>
+  <CharactersWithSpaces>21800</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Allvarlig blödning</dc:title>
   <dc:subject/>
-  <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
+  <dc:creator/>
   <keywords/>
-  <lastModifiedBy>Karin Åhlin</lastModifiedBy>
-[...1 lines deleted...]
-  <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
+  <lastModifiedBy/>
+  <revision>3</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>