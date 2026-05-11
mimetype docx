--- v1 (2026-03-12)
+++ v2 (2026-05-11)
@@ -1,52 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
-  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidP="00D61C81" w:rsidRDefault="0032017C" w14:paraId="0675935F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc314219120" w:id="0"/>
       <w:bookmarkStart w:name="_Toc321146591" w:id="1"/>
       <w:r w:rsidRPr="0032017C">
         <w:t>Akutläkemedel för HLR respektive anafylaxi, SÄS</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidP="00D61C81" w:rsidRDefault="0032017C" w14:paraId="67A3544A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc256000056" w:id="2"/>
@@ -1267,51 +1265,51 @@
     </w:p>
     <w:p w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidP="009B72E2" w:rsidRDefault="0032017C" w14:paraId="48A0103D" w14:textId="77777777">
       <w:r w:rsidRPr="0032017C">
         <w:t>De 4 akutaskarna ska ha följande innehåll:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7938" w:type="dxa"/>
         <w:tblInd w:w="936" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1587"/>
         <w:gridCol w:w="4763"/>
         <w:gridCol w:w="1588"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidTr="7204BE33" w14:paraId="1B89C8F5" w14:textId="77777777">
+      <w:tr w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidTr="3B298614" w14:paraId="1B89C8F5" w14:textId="77777777">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidP="0032017C" w:rsidRDefault="0032017C" w14:paraId="3F9BE274" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:name="_Hlk54597190" w:id="66"/>
@@ -1375,51 +1373,51 @@
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032017C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Mängd</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidTr="7204BE33" w14:paraId="32017B6A" w14:textId="77777777">
+      <w:tr w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidTr="3B298614" w14:paraId="32017B6A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidP="0032017C" w:rsidRDefault="0032017C" w14:paraId="0FEF2870" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032017C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:eastAsia="Calibri"/>
@@ -1492,51 +1490,51 @@
           <w:p w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidP="0032017C" w:rsidRDefault="0032017C" w14:paraId="408B106A" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032017C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3 x 10 ml</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidTr="7204BE33" w14:paraId="48B470D6" w14:textId="77777777">
+      <w:tr w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidTr="3B298614" w14:paraId="48B470D6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vMerge/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidP="0032017C" w:rsidRDefault="0032017C" w14:paraId="7DE8613A" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -1616,51 +1614,51 @@
           <w:p w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidP="0032017C" w:rsidRDefault="0032017C" w14:paraId="75D6B396" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-NZ" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032017C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-NZ" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3 x 3 ml</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidTr="7204BE33" w14:paraId="0E5C2567" w14:textId="77777777">
+      <w:tr w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidTr="3B298614" w14:paraId="0E5C2567" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vMerge/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidP="0032017C" w:rsidRDefault="0032017C" w14:paraId="4D599895" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1696,51 +1694,51 @@
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidP="0032017C" w:rsidRDefault="0032017C" w14:paraId="7B372A3B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032017C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1 x 100 ml</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidTr="7204BE33" w14:paraId="42423396" w14:textId="77777777">
+      <w:tr w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidTr="3B298614" w14:paraId="42423396" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidP="0032017C" w:rsidRDefault="0032017C" w14:paraId="0013AB20" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032017C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:eastAsia="Calibri"/>
@@ -1814,51 +1812,51 @@
           <w:p w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidP="0032017C" w:rsidRDefault="0032017C" w14:paraId="3382F6C8" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032017C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3 x 10 ml</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidTr="7204BE33" w14:paraId="41D8AACE" w14:textId="77777777">
+      <w:tr w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidTr="3B298614" w14:paraId="41D8AACE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vMerge/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidP="0032017C" w:rsidRDefault="0032017C" w14:paraId="00C1DC76" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1932,51 +1930,51 @@
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidP="0032017C" w:rsidRDefault="0032017C" w14:paraId="5082B7F9" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032017C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3 x 3 ml</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidTr="7204BE33" w14:paraId="2508D378" w14:textId="77777777">
+      <w:tr w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidTr="3B298614" w14:paraId="2508D378" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vMerge/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidP="0032017C" w:rsidRDefault="0032017C" w14:paraId="301D6CD1" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -2012,51 +2010,51 @@
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidP="0032017C" w:rsidRDefault="0032017C" w14:paraId="17BC11F0" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032017C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1 x 100 ml</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidTr="7204BE33" w14:paraId="3262A9D3" w14:textId="77777777">
+      <w:tr w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidTr="3B298614" w14:paraId="3262A9D3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vMerge/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidP="0032017C" w:rsidRDefault="0032017C" w14:paraId="5EA56DAC" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -2110,51 +2108,51 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">1 x </w:t>
             </w:r>
             <w:r w:rsidR="004522CA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="0032017C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>00 ml</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidTr="7204BE33" w14:paraId="6DA5E1DC" w14:textId="77777777">
+      <w:tr w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidTr="3B298614" w14:paraId="6DA5E1DC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vMerge/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidP="0032017C" w:rsidRDefault="0032017C" w14:paraId="0E19D2B4" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -2190,51 +2188,51 @@
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidP="0032017C" w:rsidRDefault="0032017C" w14:paraId="300FEA8D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032017C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1 x 100 ml</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidTr="7204BE33" w14:paraId="1FDE5FB5" w14:textId="77777777">
+      <w:tr w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidTr="3B298614" w14:paraId="1FDE5FB5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidP="0032017C" w:rsidRDefault="0032017C" w14:paraId="0FD6AF6F" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032017C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:eastAsia="Calibri"/>
@@ -2326,51 +2324,51 @@
           <w:p w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidP="0032017C" w:rsidRDefault="0032017C" w14:paraId="4F1CD32E" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032017C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2 st</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidTr="7204BE33" w14:paraId="4ADF532E" w14:textId="77777777">
+      <w:tr w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidTr="3B298614" w14:paraId="4ADF532E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vMerge/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidP="0032017C" w:rsidRDefault="0032017C" w14:paraId="310A6DFC" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -2559,80 +2557,72 @@
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidP="0032017C" w:rsidRDefault="0032017C" w14:paraId="02D1EF8B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:commentRangeStart w:id="969443674"/>
-            <w:r w:rsidRPr="7204BE33" w:rsidR="0032017C">
+            <w:r w:rsidRPr="3B298614" w:rsidR="0032017C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">30 </w:t>
             </w:r>
-            <w:r w:rsidRPr="7204BE33" w:rsidR="0032017C">
+            <w:r w:rsidRPr="3B298614" w:rsidR="0032017C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>st</w:t>
             </w:r>
-            <w:commentRangeEnd w:id="969443674"/>
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidTr="7204BE33" w14:paraId="5F01411D" w14:textId="77777777">
+      <w:tr w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidTr="3B298614" w14:paraId="5F01411D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vMerge/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidP="0032017C" w:rsidRDefault="0032017C" w14:paraId="7486E194" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -2717,51 +2707,51 @@
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidP="0032017C" w:rsidRDefault="0032017C" w14:paraId="1F496DAD" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032017C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>30 st</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidTr="7204BE33" w14:paraId="7B9BFED5" w14:textId="77777777">
+      <w:tr w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidTr="3B298614" w14:paraId="7B9BFED5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidP="0032017C" w:rsidRDefault="0032017C" w14:paraId="4E2BE960" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032017C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
@@ -2829,51 +2819,51 @@
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidP="0032017C" w:rsidRDefault="0032017C" w14:paraId="2065C750" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032017C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2 st</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidTr="7204BE33" w14:paraId="73530860" w14:textId="77777777">
+      <w:tr w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidTr="3B298614" w14:paraId="73530860" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vMerge/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidP="0032017C" w:rsidRDefault="0032017C" w14:paraId="2A8C291E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -3070,51 +3060,51 @@
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidP="0032017C" w:rsidRDefault="0032017C" w14:paraId="789E7DF5" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032017C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>30 st</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidTr="7204BE33" w14:paraId="080E1FB9" w14:textId="77777777">
+      <w:tr w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidTr="3B298614" w14:paraId="080E1FB9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vMerge/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidP="0032017C" w:rsidRDefault="0032017C" w14:paraId="53754C20" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -6435,87 +6425,56 @@
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2676" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidSect="0032017C">
       <w:headerReference w:type="default" r:id="rId19"/>
       <w:footerReference w:type="even" r:id="rId20"/>
       <w:footerReference w:type="default" r:id="rId21"/>
       <w:headerReference w:type="first" r:id="rId22"/>
       <w:footerReference w:type="first" r:id="rId23"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-[...19 lines deleted...]
-
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:commentsEx xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w15">
-[...7 lines deleted...]
-</w16cex:commentsExtensible>
+<w15:commentsEx xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w15"/>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
-<w16cid:commentsIds xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" mc:Ignorable="w16cid">
-[...1 lines deleted...]
-</w16cid:commentsIds>
+<w16cid:commentsIds xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" mc:Ignorable="w16cid"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="007A2402" w:rsidRDefault="007A2402" w14:paraId="552A5834" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="007A2402" w:rsidRDefault="007A2402" w14:paraId="4DFAA3CA" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
     <w:p w:rsidR="007A2402" w:rsidRDefault="007A2402" w14:paraId="44B67522" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
@@ -9233,58 +9192,51 @@
   <w:num w:numId="13" w16cid:durableId="1045645777">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="970550574">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1341616894">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="338582170">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="633145738">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="831530972">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="415782263">
     <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:people xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w15">
-[...6 lines deleted...]
-</w15:people>
+<w15:people xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w15"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:zoom w:percent="90"/>
   <w:embedSystemFonts/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:trackRevisions w:val="true"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke weight="1pt" color="#4a773c"/>
       <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
@@ -9747,50 +9699,51 @@
     <w:rsid w:val="00EE55E7"/>
     <w:rsid w:val="00EE770A"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F22962"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="172F8A8B"/>
     <w:rsid w:val="23EC61E7"/>
     <w:rsid w:val="281EE946"/>
     <w:rsid w:val="2B6C8196"/>
     <w:rsid w:val="33C986C7"/>
+    <w:rsid w:val="3B298614"/>
     <w:rsid w:val="433C62DF"/>
     <w:rsid w:val="51E64D3B"/>
     <w:rsid w:val="553F63FE"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="69F016A6"/>
     <w:rsid w:val="6B2BDD1C"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="6E889CD6"/>
     <w:rsid w:val="71993F84"/>
     <w:rsid w:val="7204BE33"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
@@ -12499,51 +12452,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-259/SURROGATE/HLR%20-%20Genomf%c3%b6rande%20vid%20S%c3%84S.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-217/SURROGATE/Akut%20anafylaktisk%20reaktion%20hos%20vuxna%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-93/SURROGATE/HLR%20-%20Kompetenskrav%20vid%20S%c3%84S.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-259/SURROGATE/HLR%20-%20Genomf%c3%b6rande%20vid%20S%c3%84S.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-217/SURROGATE/Akut%20anafylaktisk%20reaktion%20hos%20vuxna%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas467-1574791863-405/surrogate/Checklista%20Akutvagnen.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-259/SURROGATE/HLR%20-%20Genomf%c3%b6rande%20vid%20S%c3%84S.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml" Id="Rfed2ccee62df4bf2" /><Relationship Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml" Id="Rcad5d957d89a4c21" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml" Id="R88c95d51ccb44157" /><Relationship Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml" Id="Raf70e0f2fce346bb" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml" Id="R4380fe2e25a6402e" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-259/SURROGATE/HLR%20-%20Genomf%c3%b6rande%20vid%20S%c3%84S.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-217/SURROGATE/Akut%20anafylaktisk%20reaktion%20hos%20vuxna%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-93/SURROGATE/HLR%20-%20Kompetenskrav%20vid%20S%c3%84S.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-259/SURROGATE/HLR%20-%20Genomf%c3%b6rande%20vid%20S%c3%84S.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-217/SURROGATE/Akut%20anafylaktisk%20reaktion%20hos%20vuxna%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas467-1574791863-405/surrogate/Checklista%20Akutvagnen.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-259/SURROGATE/HLR%20-%20Genomf%c3%b6rande%20vid%20S%c3%84S.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId22" /><Relationship Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml" Id="Rcad5d957d89a4c21" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml" Id="R88c95d51ccb44157" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml" Id="R4380fe2e25a6402e" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -12857,31 +12810,31 @@
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Dok_med_omslag_sd_red</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Manager/>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinkBase/>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Akutläkemedel för HLR respektive anafylaxi, SÄS</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Isabell Skott</lastModifiedBy>
-  <revision>57</revision>
+  <revision>58</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>