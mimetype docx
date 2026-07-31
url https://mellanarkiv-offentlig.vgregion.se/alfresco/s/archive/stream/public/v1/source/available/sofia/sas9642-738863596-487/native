--- v2 (2026-05-11)
+++ v3 (2026-07-31)
@@ -1265,51 +1265,51 @@
     </w:p>
     <w:p w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidP="009B72E2" w:rsidRDefault="0032017C" w14:paraId="48A0103D" w14:textId="77777777">
       <w:r w:rsidRPr="0032017C">
         <w:t>De 4 akutaskarna ska ha följande innehåll:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7938" w:type="dxa"/>
         <w:tblInd w:w="936" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1587"/>
         <w:gridCol w:w="4763"/>
         <w:gridCol w:w="1588"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidTr="3B298614" w14:paraId="1B89C8F5" w14:textId="77777777">
+      <w:tr w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidTr="33EE953D" w14:paraId="1B89C8F5" w14:textId="77777777">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidP="0032017C" w:rsidRDefault="0032017C" w14:paraId="3F9BE274" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:name="_Hlk54597190" w:id="66"/>
@@ -1373,51 +1373,51 @@
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032017C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Mängd</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidTr="3B298614" w14:paraId="32017B6A" w14:textId="77777777">
+      <w:tr w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidTr="33EE953D" w14:paraId="32017B6A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidP="0032017C" w:rsidRDefault="0032017C" w14:paraId="0FEF2870" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032017C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:eastAsia="Calibri"/>
@@ -1490,51 +1490,51 @@
           <w:p w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidP="0032017C" w:rsidRDefault="0032017C" w14:paraId="408B106A" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032017C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3 x 10 ml</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidTr="3B298614" w14:paraId="48B470D6" w14:textId="77777777">
+      <w:tr w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidTr="33EE953D" w14:paraId="48B470D6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vMerge/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidP="0032017C" w:rsidRDefault="0032017C" w14:paraId="7DE8613A" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -1614,51 +1614,51 @@
           <w:p w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidP="0032017C" w:rsidRDefault="0032017C" w14:paraId="75D6B396" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-NZ" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032017C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-NZ" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3 x 3 ml</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidTr="3B298614" w14:paraId="0E5C2567" w14:textId="77777777">
+      <w:tr w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidTr="33EE953D" w14:paraId="0E5C2567" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vMerge/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidP="0032017C" w:rsidRDefault="0032017C" w14:paraId="4D599895" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1694,51 +1694,51 @@
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidP="0032017C" w:rsidRDefault="0032017C" w14:paraId="7B372A3B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032017C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1 x 100 ml</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidTr="3B298614" w14:paraId="42423396" w14:textId="77777777">
+      <w:tr w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidTr="33EE953D" w14:paraId="42423396" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidP="0032017C" w:rsidRDefault="0032017C" w14:paraId="0013AB20" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032017C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:eastAsia="Calibri"/>
@@ -1812,51 +1812,51 @@
           <w:p w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidP="0032017C" w:rsidRDefault="0032017C" w14:paraId="3382F6C8" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032017C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3 x 10 ml</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidTr="3B298614" w14:paraId="41D8AACE" w14:textId="77777777">
+      <w:tr w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidTr="33EE953D" w14:paraId="41D8AACE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vMerge/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidP="0032017C" w:rsidRDefault="0032017C" w14:paraId="00C1DC76" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1930,51 +1930,51 @@
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidP="0032017C" w:rsidRDefault="0032017C" w14:paraId="5082B7F9" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032017C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3 x 3 ml</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidTr="3B298614" w14:paraId="2508D378" w14:textId="77777777">
+      <w:tr w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidTr="33EE953D" w14:paraId="2508D378" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vMerge/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidP="0032017C" w:rsidRDefault="0032017C" w14:paraId="301D6CD1" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -2010,51 +2010,51 @@
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidP="0032017C" w:rsidRDefault="0032017C" w14:paraId="17BC11F0" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032017C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1 x 100 ml</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidTr="3B298614" w14:paraId="3262A9D3" w14:textId="77777777">
+      <w:tr w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidTr="33EE953D" w14:paraId="3262A9D3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vMerge/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidP="0032017C" w:rsidRDefault="0032017C" w14:paraId="5EA56DAC" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -2108,51 +2108,51 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">1 x </w:t>
             </w:r>
             <w:r w:rsidR="004522CA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="0032017C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>00 ml</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidTr="3B298614" w14:paraId="6DA5E1DC" w14:textId="77777777">
+      <w:tr w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidTr="33EE953D" w14:paraId="6DA5E1DC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vMerge/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidP="0032017C" w:rsidRDefault="0032017C" w14:paraId="0E19D2B4" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -2188,51 +2188,51 @@
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidP="0032017C" w:rsidRDefault="0032017C" w14:paraId="300FEA8D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032017C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1 x 100 ml</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidTr="3B298614" w14:paraId="1FDE5FB5" w14:textId="77777777">
+      <w:tr w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidTr="33EE953D" w14:paraId="1FDE5FB5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidP="0032017C" w:rsidRDefault="0032017C" w14:paraId="0FD6AF6F" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032017C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:eastAsia="Calibri"/>
@@ -2324,51 +2324,51 @@
           <w:p w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidP="0032017C" w:rsidRDefault="0032017C" w14:paraId="4F1CD32E" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032017C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2 st</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidTr="3B298614" w14:paraId="4ADF532E" w14:textId="77777777">
+      <w:tr w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidTr="33EE953D" w14:paraId="4ADF532E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vMerge/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidP="0032017C" w:rsidRDefault="0032017C" w14:paraId="310A6DFC" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -2461,113 +2461,107 @@
             <w:r w:rsidRPr="7204BE33" w:rsidR="6E889CD6">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>Caredin</w:t>
             </w:r>
             <w:r w:rsidRPr="7204BE33" w:rsidR="6E889CD6">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5 mg </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidP="7204BE33" w:rsidRDefault="0032017C" w14:paraId="6E445EB7" w14:textId="7AE958E6">
+          <w:p w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidP="33EE953D" w:rsidRDefault="0032017C" w14:paraId="6E445EB7" w14:textId="7AE958E6">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="300" w:lineRule="auto"/>
               <w:ind/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
-              <w:pPrChange w:author="Isabell Skott" w:date="2026-01-21T14:01:46.293Z">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="7204BE33" w:rsidR="6E889CD6">
+            </w:pPr>
+            <w:r w:rsidRPr="33EE953D" w:rsidR="36620ED9">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t xml:space="preserve">30 </w:t>
             </w:r>
-            <w:r w:rsidRPr="7204BE33" w:rsidR="6E889CD6">
+            <w:r w:rsidRPr="33EE953D" w:rsidR="36620ED9">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>st</w:t>
             </w:r>
-            <w:r w:rsidRPr="7204BE33" w:rsidR="6E889CD6">
+            <w:r w:rsidRPr="33EE953D" w:rsidR="36620ED9">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidP="7204BE33" w:rsidRDefault="0032017C" w14:paraId="08E25DBA" w14:textId="08650830">
+          <w:p w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidP="33EE953D" w:rsidRDefault="0032017C" w14:paraId="08E25DBA" w14:textId="08650830">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="300" w:lineRule="auto"/>
               <w:ind/>
-              <w:pPrChange w:author="Isabell Skott" w:date="2026-01-21T14:01:46.295Z">
-[...1 lines deleted...]
-              </w:pPrChange>
             </w:pPr>
           </w:p>
           <w:p w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidP="0032017C" w:rsidRDefault="0032017C" w14:paraId="782A1E1B" w14:textId="027E1C45">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidP="0032017C" w:rsidRDefault="0032017C" w14:paraId="02D1EF8B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
@@ -2578,51 +2572,51 @@
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3B298614" w:rsidR="0032017C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">30 </w:t>
             </w:r>
             <w:r w:rsidRPr="3B298614" w:rsidR="0032017C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>st</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidTr="3B298614" w14:paraId="5F01411D" w14:textId="77777777">
+      <w:tr w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidTr="33EE953D" w14:paraId="5F01411D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vMerge/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidP="0032017C" w:rsidRDefault="0032017C" w14:paraId="7486E194" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -2707,51 +2701,51 @@
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidP="0032017C" w:rsidRDefault="0032017C" w14:paraId="1F496DAD" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032017C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>30 st</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidTr="3B298614" w14:paraId="7B9BFED5" w14:textId="77777777">
+      <w:tr w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidTr="33EE953D" w14:paraId="7B9BFED5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidP="0032017C" w:rsidRDefault="0032017C" w14:paraId="4E2BE960" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032017C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
@@ -2819,51 +2813,51 @@
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidP="0032017C" w:rsidRDefault="0032017C" w14:paraId="2065C750" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032017C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2 st</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidTr="3B298614" w14:paraId="73530860" w14:textId="77777777">
+      <w:tr w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidTr="33EE953D" w14:paraId="73530860" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vMerge/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidP="0032017C" w:rsidRDefault="0032017C" w14:paraId="2A8C291E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -2955,156 +2949,150 @@
             <w:r w:rsidRPr="7204BE33" w:rsidR="51E64D3B">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>Caredin</w:t>
             </w:r>
             <w:r w:rsidRPr="7204BE33" w:rsidR="51E64D3B">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5 mg </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidP="7204BE33" w:rsidRDefault="0032017C" w14:paraId="596F6050" w14:textId="7BBD8AB3">
+          <w:p w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidP="33EE953D" w:rsidRDefault="0032017C" w14:paraId="596F6050" w14:textId="7BBD8AB3">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="300" w:lineRule="auto"/>
               <w:ind/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
-              <w:pPrChange w:author="Isabell Skott" w:date="2026-01-21T14:04:20.876Z">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="7204BE33" w:rsidR="51E64D3B">
+            </w:pPr>
+            <w:r w:rsidRPr="33EE953D" w:rsidR="65F2142D">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t xml:space="preserve">30 </w:t>
             </w:r>
-            <w:r w:rsidRPr="7204BE33" w:rsidR="51E64D3B">
+            <w:r w:rsidRPr="33EE953D" w:rsidR="65F2142D">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>st</w:t>
             </w:r>
-            <w:r w:rsidRPr="7204BE33" w:rsidR="51E64D3B">
+            <w:r w:rsidRPr="33EE953D" w:rsidR="65F2142D">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidP="7204BE33" w:rsidRDefault="0032017C" w14:paraId="35159A66" w14:textId="322151FB">
+          <w:p w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidP="33EE953D" w:rsidRDefault="0032017C" w14:paraId="35159A66" w14:textId="322151FB">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="300" w:lineRule="auto"/>
               <w:ind/>
-              <w:pPrChange w:author="Isabell Skott" w:date="2026-01-21T14:04:20.878Z">
-[...1 lines deleted...]
-              </w:pPrChange>
             </w:pPr>
           </w:p>
           <w:p w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidP="0032017C" w:rsidRDefault="0032017C" w14:paraId="5E122190" w14:textId="469536F1">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidP="0032017C" w:rsidRDefault="0032017C" w14:paraId="789E7DF5" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032017C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>30 st</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidTr="3B298614" w14:paraId="080E1FB9" w14:textId="77777777">
+      <w:tr w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidTr="33EE953D" w14:paraId="080E1FB9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vMerge/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="0032017C" w:rsidR="0032017C" w:rsidP="0032017C" w:rsidRDefault="0032017C" w14:paraId="53754C20" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -9201,51 +9189,51 @@
   <w:num w:numId="16" w16cid:durableId="338582170">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="633145738">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="831530972">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="415782263">
     <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w15"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:zoom w:percent="90"/>
   <w:embedSystemFonts/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
-  <w:trackRevisions w:val="true"/>
+  <w:trackRevisions w:val="false"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke weight="1pt" color="#4a773c"/>
       <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -9699,61 +9687,65 @@
     <w:rsid w:val="00EE55E7"/>
     <w:rsid w:val="00EE770A"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F22962"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="172F8A8B"/>
     <w:rsid w:val="23EC61E7"/>
     <w:rsid w:val="281EE946"/>
     <w:rsid w:val="2B6C8196"/>
     <w:rsid w:val="33C986C7"/>
+    <w:rsid w:val="33EE953D"/>
+    <w:rsid w:val="36620ED9"/>
     <w:rsid w:val="3B298614"/>
     <w:rsid w:val="433C62DF"/>
     <w:rsid w:val="51E64D3B"/>
     <w:rsid w:val="553F63FE"/>
     <w:rsid w:val="647B2B65"/>
+    <w:rsid w:val="65F2142D"/>
     <w:rsid w:val="69F016A6"/>
     <w:rsid w:val="6B2BDD1C"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="6E889CD6"/>
     <w:rsid w:val="71993F84"/>
     <w:rsid w:val="7204BE33"/>
+    <w:rsid w:val="7C55C471"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke weight="1pt" color="#4a773c"/>
       <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
@@ -12809,32 +12801,32 @@
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Dok_med_omslag_sd_red</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Manager/>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinkBase/>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Akutläkemedel för HLR respektive anafylaxi, SÄS</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
-  <lastModifiedBy>Isabell Skott</lastModifiedBy>
-  <revision>58</revision>
+  <lastModifiedBy>Madeleine Wahlgren</lastModifiedBy>
+  <revision>59</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>