--- v1 (2025-12-17)
+++ v2 (2026-04-01)
@@ -1,48 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w:rsidRPr="00624FB7" w:rsidR="00624FB7" w:rsidP="00CD0511" w:rsidRDefault="00E21660" w14:paraId="435B8370" w14:textId="2C218258">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc321146591" w:id="0"/>
       <w:r>
         <w:t>PCR-</w:t>
       </w:r>
       <w:r w:rsidR="00624FB7">
         <w:t>Provtagnin</w:t>
       </w:r>
       <w:r>
         <w:t>g vid</w:t>
       </w:r>
       <w:r w:rsidR="00BC73FF">
         <w:t xml:space="preserve"> luftvägsinfektion</w:t>
@@ -1179,82 +1180,87 @@
         <w:pStyle w:val="Rubrik3"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc195023251" w:id="6"/>
       <w:r>
         <w:t>Provtagning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w:rsidRPr="00B9269F" w:rsidR="00AE3549" w:rsidP="00AE3549" w:rsidRDefault="00095CE8" w14:paraId="2735D687" w14:textId="6F9CAC34">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Se länk </w:t>
       </w:r>
       <w:r w:rsidR="00C62033">
         <w:t>via rubriken på respektive analys</w:t>
       </w:r>
       <w:r w:rsidR="00B774C2">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A35CA8" w:rsidP="003D1658" w:rsidRDefault="00A35CA8" w14:paraId="19F25968" w14:textId="77777777">
+    <w:p w:rsidR="00A35CA8" w:rsidP="2E7331A1" w:rsidRDefault="00A35CA8" w14:paraId="19F25968" w14:textId="4CA6122C">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc195023252" w:id="7"/>
-      <w:r w:rsidRPr="00A35CA8">
+      <w:r w:rsidR="00A35CA8">
+        <w:rPr/>
         <w:t>Provsvarshantering</w:t>
+      </w:r>
+      <w:r w:rsidR="5066A673">
+        <w:rPr/>
+        <w:t xml:space="preserve"> från laboratoriet</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="7463" w:type="dxa"/>
         <w:tblInd w:w="992" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3398"/>
         <w:gridCol w:w="855"/>
         <w:gridCol w:w="3210"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FD754E" w:rsidTr="17088065" w14:paraId="4FD7D872" w14:textId="77777777">
+      <w:tr w:rsidR="00FD754E" w:rsidTr="63CD190E" w14:paraId="4FD7D872" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3398" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00FD754E" w:rsidP="004952C6" w:rsidRDefault="00FD754E" w14:paraId="2F7FF24B" w14:textId="33E55F0C">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="312" w:right="96"/>
             </w:pPr>
             <w:r>
               <w:t>Akut luftvägspanel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="855" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
@@ -1262,51 +1268,51 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="32"/>
             </w:pPr>
             <w:r>
               <w:t>SÄS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00FD754E" w:rsidP="004952C6" w:rsidRDefault="00FD754E" w14:paraId="50E72DE0" w14:textId="033C0300">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="126" w:right="96"/>
             </w:pPr>
             <w:r w:rsidRPr="00B453B9">
               <w:t>Telefonsvar</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD754E" w:rsidTr="17088065" w14:paraId="6770C63A" w14:textId="77777777">
+      <w:tr w:rsidR="00FD754E" w:rsidTr="63CD190E" w14:paraId="6770C63A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3398" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00FD754E" w:rsidP="004952C6" w:rsidRDefault="00FD754E" w14:paraId="269760BC" w14:textId="2FF0425F">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="312" w:right="96"/>
             </w:pPr>
             <w:r w:rsidRPr="00056B7A">
               <w:t>Luftvägspanel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="855" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
@@ -1319,93 +1325,93 @@
               <w:t>SÄS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00FD754E" w:rsidP="004952C6" w:rsidRDefault="00FD754E" w14:paraId="3E809F6C" w14:textId="721D11C0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="126" w:right="96"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Lab-modul i </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Melior</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F44472" w:rsidTr="17088065" w14:paraId="0D22864A" w14:textId="77777777">
+      <w:tr w:rsidR="00F44472" w:rsidTr="63CD190E" w14:paraId="0D22864A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3398" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00056B7A" w:rsidR="00F44472" w:rsidP="004952C6" w:rsidRDefault="00F44472" w14:paraId="00299A25" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="312" w:right="96" w:firstLine="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="855" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00F44472" w:rsidP="004952C6" w:rsidRDefault="00F44472" w14:paraId="570B2A66" w14:textId="579F5DB7">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="32"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00F44472" w:rsidP="004952C6" w:rsidRDefault="00F44472" w14:paraId="6266644B" w14:textId="2345493C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="126" w:right="96"/>
             </w:pPr>
             <w:r>
               <w:t>Ej telefonsvar</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD754E" w:rsidTr="17088065" w14:paraId="4467D04C" w14:textId="77777777">
+      <w:tr w:rsidR="00FD754E" w:rsidTr="63CD190E" w14:paraId="4467D04C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3398" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00FD754E" w:rsidP="004952C6" w:rsidRDefault="00FD754E" w14:paraId="6C7190A9" w14:textId="06D5FABB">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="312" w:right="0"/>
             </w:pPr>
             <w:r>
               <w:t>Atypiska luftvägsbakterier</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="855" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
@@ -1418,51 +1424,51 @@
               <w:t>SÄS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00FD754E" w:rsidP="17088065" w:rsidRDefault="00FD754E" w14:paraId="1138A03C" w14:textId="5606CEAE">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:suppressLineNumbers w:val="0"/>
               <w:bidi w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="126" w:right="720"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r w:rsidR="59BBE4F7">
               <w:rPr/>
               <w:t>Lab-modul i Melior</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD754E" w:rsidTr="17088065" w14:paraId="43DE630D" w14:textId="77777777">
+      <w:tr w:rsidR="00FD754E" w:rsidTr="63CD190E" w14:paraId="43DE630D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3398" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00FD754E" w:rsidP="004952C6" w:rsidRDefault="00FD754E" w14:paraId="5DAEDDC8" w14:textId="714A0365">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="312" w:right="0"/>
             </w:pPr>
             <w:r>
               <w:t>Luftvägsblock</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="855" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
@@ -1475,51 +1481,51 @@
               <w:t>SU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00FD754E" w:rsidP="004952C6" w:rsidRDefault="00FD754E" w14:paraId="6184EF54" w14:textId="4E72E5E2">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="126" w:right="176"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Lab-modul </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Melior</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD754E" w:rsidTr="17088065" w14:paraId="0A86C628" w14:textId="77777777">
+      <w:tr w:rsidR="00FD754E" w:rsidTr="63CD190E" w14:paraId="0A86C628" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3398" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00FD754E" w:rsidP="004952C6" w:rsidRDefault="00FD754E" w14:paraId="458AB507" w14:textId="453F8999">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="312" w:right="0"/>
             </w:pPr>
             <w:r>
               <w:t>Atypiska luftvägsbakterier</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="855" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
@@ -1527,51 +1533,51 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="32"/>
             </w:pPr>
             <w:r>
               <w:t>SU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00FD754E" w:rsidP="004952C6" w:rsidRDefault="00FD754E" w14:paraId="093D2A27" w14:textId="36B4B9DF">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="126" w:right="176"/>
             </w:pPr>
             <w:r>
               <w:t>Papperssvar till E-arkiv</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD754E" w:rsidTr="17088065" w14:paraId="5D6E5460" w14:textId="77777777">
+      <w:tr w:rsidR="00FD754E" w:rsidTr="63CD190E" w14:paraId="5D6E5460" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3398" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00FD754E" w:rsidP="004952C6" w:rsidRDefault="00FD754E" w14:paraId="6F6C918B" w14:textId="7BD9AF98">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="312" w:right="0"/>
             </w:pPr>
             <w:r>
               <w:t>Kikhosta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="855" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
@@ -1580,51 +1586,266 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="32"/>
             </w:pPr>
             <w:r>
               <w:t>SU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00FD754E" w:rsidP="004952C6" w:rsidRDefault="00FD754E" w14:paraId="4CA7D39F" w14:textId="146DD1ED">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="126" w:right="176"/>
             </w:pPr>
             <w:r>
               <w:t>Papperssvar till E-arkiv</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00F47EDC" w:rsidR="00F47EDC" w:rsidP="00F47EDC" w:rsidRDefault="00F47EDC" w14:paraId="664694D1" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00F47EDC" w:rsidR="00F47EDC" w:rsidP="63CD190E" w:rsidRDefault="00F47EDC" w14:paraId="6486E593" w14:textId="3029E79B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F47EDC" w:rsidR="00F47EDC" w:rsidP="2E7331A1" w:rsidRDefault="00F47EDC" w14:paraId="0723DE57" w14:textId="0B78ECEB">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidR="700220B2">
+        <w:rPr/>
+        <w:t>Provsvarshantering till poliklinisk patient</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F47EDC" w:rsidR="00F47EDC" w:rsidP="5FBB8B75" w:rsidRDefault="00F47EDC" w14:paraId="4F7F7559" w14:textId="20985FAA">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5FBB8B75" w:rsidR="33B11D9B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Patient som provstas på akutmottagningen får information om att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5FBB8B75" w:rsidR="33B11D9B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>vi hör</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5FBB8B75" w:rsidR="33B11D9B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> av oss via 1177 vid positivt fynd</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F47EDC" w:rsidR="00F47EDC" w:rsidP="5FBB8B75" w:rsidRDefault="00F47EDC" w14:paraId="487973DC" w14:textId="37BB8FAD">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5FBB8B75" w:rsidR="33B11D9B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Positivt provsvar går till sekreterare på akutmottagningen som använder brevmall i Melior</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5FBB8B75" w:rsidR="07020E85">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5FBB8B75" w:rsidR="07020E85">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Brevmall </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Int_Xj78W6MZ" w:id="955503658"/>
+      <w:r w:rsidRPr="5FBB8B75" w:rsidR="07020E85">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>provsvar luftvägsinfektion</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="955503658"/>
+      <w:r w:rsidRPr="5FBB8B75" w:rsidR="07020E85">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F47EDC" w:rsidR="00F47EDC" w:rsidP="5FBB8B75" w:rsidRDefault="00F47EDC" w14:paraId="30649DE2" w14:textId="23CB6B23">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5FBB8B75" w:rsidR="33B11D9B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Färdigt brevsvar skrivs ut som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5FBB8B75" w:rsidR="0044BE4A">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>PDF-fil</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5FBB8B75" w:rsidR="5071E230">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> som sparas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5FBB8B75" w:rsidR="33B11D9B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5FBB8B75" w:rsidR="194568C7">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>i dato</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5FBB8B75" w:rsidR="63DCB301">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5FBB8B75" w:rsidR="194568C7">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ns Templagring(T) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5FBB8B75" w:rsidR="33B11D9B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5FBB8B75" w:rsidR="1086EA2E">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sedan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5FBB8B75" w:rsidR="33B11D9B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> skickas som bilaga via meddelan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5FBB8B75" w:rsidR="6EB96775">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5FBB8B75" w:rsidR="33B11D9B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5FBB8B75" w:rsidR="6B5D86E8">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>177 till patienten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F47EDC" w:rsidR="00F47EDC" w:rsidP="63CD190E" w:rsidRDefault="00F47EDC" w14:paraId="604A4964" w14:textId="4FC3BB06">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5FBB8B75" w:rsidR="645D60AB">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Om patienten ej är kopplad till 1177 skickas brevet per post</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5FBB8B75" w:rsidR="645D60AB">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F47EDC" w:rsidR="00F47EDC" w:rsidP="00F47EDC" w:rsidRDefault="00F47EDC" w14:paraId="664694D1" w14:textId="70C882E2"/>
     <w:p w:rsidRPr="00A35CA8" w:rsidR="00A35CA8" w:rsidP="002C13C1" w:rsidRDefault="00A35CA8" w14:paraId="449A35B6" w14:textId="4AEDBD56">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc195023253" w:id="8"/>
       <w:r w:rsidRPr="00A35CA8">
         <w:t>Dokumentation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w:rsidRPr="00B00005" w:rsidR="006D1D15" w:rsidP="00515A21" w:rsidRDefault="006E6635" w14:paraId="7DAA7D7F" w14:textId="17085434">
       <w:r>
         <w:t>Ordination av prover dokumenteras i Planering i Melior under rubriken</w:t>
       </w:r>
       <w:r w:rsidR="00B00005">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005B0590" w:rsidR="005B0590">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="005B0590" w:rsidR="006D1D15">
@@ -2501,52 +2722,181 @@
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>intranät</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidRPr="00762EE0" w:rsidR="00BC48A6">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
+<int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence">
+  <int2:observations>
+    <int2:textHash int2:hashCode="xD+Wok/d6AqM0L" int2:id="ZhL7Bqn3">
+      <int2:state int2:type="spell" int2:value="Rejected"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="RC47ZL/1bpYpuz" int2:id="oxPAy7Gg">
+      <int2:state int2:type="spell" int2:value="Rejected"/>
+    </int2:textHash>
+    <int2:bookmark int2:bookmarkName="_Int_Xj78W6MZ" int2:invalidationBookmarkName="" int2:hashCode="WNKoJnK2pjWdQ8" int2:id="rwBufyDL">
+      <int2:state int2:type="gram" int2:value="Rejected"/>
+    </int2:bookmark>
+  </int2:observations>
+  <int2:intelligenceSettings/>
+</int2:intelligence>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="31">
+    <w:nsid w:val="1324d26f"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1352" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2072" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2792" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3512" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4232" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4952" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5672" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6392" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7112" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5826,50 +6176,53 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7115" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7835" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
   <w:num w:numId="1" w16cid:durableId="2089189246">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="576674452">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="76906011">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1766220748">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1916889080">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1017582439">
     <w:abstractNumId w:val="4"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
@@ -6266,50 +6619,51 @@
     <w:rsid w:val="003E22E1"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="003F2B2A"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00405128"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00407EFC"/>
     <w:rsid w:val="00411DFC"/>
     <w:rsid w:val="00413A3F"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="00413F58"/>
     <w:rsid w:val="004170D1"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="004249E6"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="004332DB"/>
     <w:rsid w:val="00433C19"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00440EFA"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00444875"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00446CB4"/>
+    <w:rsid w:val="0044BE4A"/>
     <w:rsid w:val="00451202"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00453076"/>
     <w:rsid w:val="004547C3"/>
     <w:rsid w:val="00456297"/>
     <w:rsid w:val="00457857"/>
     <w:rsid w:val="00457A64"/>
     <w:rsid w:val="00460A29"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00465C58"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00471964"/>
     <w:rsid w:val="004722D3"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="004739B7"/>
     <w:rsid w:val="00475886"/>
     <w:rsid w:val="004765DA"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004869DD"/>
     <w:rsid w:val="00486A98"/>
     <w:rsid w:val="00487379"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
@@ -7075,96 +7429,127 @@
     <w:rsid w:val="00FA6979"/>
     <w:rsid w:val="00FB2695"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC5252"/>
     <w:rsid w:val="00FC71CA"/>
     <w:rsid w:val="00FCF3B4"/>
     <w:rsid w:val="00FD006E"/>
     <w:rsid w:val="00FD2024"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FD754E"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FE241D"/>
     <w:rsid w:val="00FE43CE"/>
     <w:rsid w:val="00FE457A"/>
     <w:rsid w:val="00FE5EDA"/>
     <w:rsid w:val="00FF076A"/>
     <w:rsid w:val="00FF1BA3"/>
     <w:rsid w:val="00FF473A"/>
     <w:rsid w:val="00FF5DF2"/>
     <w:rsid w:val="00FF6F45"/>
     <w:rsid w:val="00FF7C02"/>
+    <w:rsid w:val="0165F7C0"/>
+    <w:rsid w:val="0240C859"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="04B68376"/>
+    <w:rsid w:val="07020E85"/>
+    <w:rsid w:val="098BB4A8"/>
     <w:rsid w:val="0E82B576"/>
     <w:rsid w:val="1007B197"/>
+    <w:rsid w:val="1086EA2E"/>
     <w:rsid w:val="10CBA64A"/>
+    <w:rsid w:val="10D9F949"/>
     <w:rsid w:val="1185D110"/>
     <w:rsid w:val="1431681A"/>
     <w:rsid w:val="14D0F185"/>
     <w:rsid w:val="166CC1E6"/>
     <w:rsid w:val="17088065"/>
+    <w:rsid w:val="194568C7"/>
+    <w:rsid w:val="1AD18BD4"/>
     <w:rsid w:val="1C70F8BC"/>
     <w:rsid w:val="1C80B1D3"/>
     <w:rsid w:val="1D4EC224"/>
+    <w:rsid w:val="1DF40F6D"/>
     <w:rsid w:val="2031129A"/>
+    <w:rsid w:val="24BFDC2D"/>
     <w:rsid w:val="24EF02D5"/>
+    <w:rsid w:val="28886223"/>
     <w:rsid w:val="294593C9"/>
     <w:rsid w:val="2A2BD37B"/>
     <w:rsid w:val="2A7E0202"/>
     <w:rsid w:val="2A952108"/>
+    <w:rsid w:val="2D246237"/>
     <w:rsid w:val="2E5F4A1C"/>
+    <w:rsid w:val="2E7331A1"/>
     <w:rsid w:val="33644412"/>
+    <w:rsid w:val="33B11D9B"/>
     <w:rsid w:val="3453B0B4"/>
     <w:rsid w:val="39D42744"/>
     <w:rsid w:val="3A63047F"/>
+    <w:rsid w:val="3C34541D"/>
     <w:rsid w:val="3C4F02B9"/>
+    <w:rsid w:val="3F0F038C"/>
     <w:rsid w:val="40DEA001"/>
+    <w:rsid w:val="4C7E184E"/>
     <w:rsid w:val="4D04DE87"/>
+    <w:rsid w:val="5066A673"/>
+    <w:rsid w:val="5071E230"/>
+    <w:rsid w:val="50A83A94"/>
+    <w:rsid w:val="50C0AA4C"/>
     <w:rsid w:val="51BB59B2"/>
     <w:rsid w:val="57840F50"/>
     <w:rsid w:val="591FDFB1"/>
     <w:rsid w:val="59BBE4F7"/>
     <w:rsid w:val="5A1E4421"/>
+    <w:rsid w:val="5FBB8B75"/>
     <w:rsid w:val="617AC147"/>
     <w:rsid w:val="61AFBE57"/>
+    <w:rsid w:val="63CD190E"/>
+    <w:rsid w:val="63DCB301"/>
     <w:rsid w:val="643BF80F"/>
+    <w:rsid w:val="645D60AB"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="672B34B7"/>
     <w:rsid w:val="6B2CF8ED"/>
+    <w:rsid w:val="6B5D86E8"/>
     <w:rsid w:val="6BCEBD55"/>
     <w:rsid w:val="6DF2A8DD"/>
     <w:rsid w:val="6E50EDAE"/>
+    <w:rsid w:val="6EB96775"/>
     <w:rsid w:val="6F065E17"/>
     <w:rsid w:val="6F1DFBA4"/>
+    <w:rsid w:val="6F766E97"/>
     <w:rsid w:val="6F8A29C5"/>
+    <w:rsid w:val="700220B2"/>
     <w:rsid w:val="70A0B580"/>
+    <w:rsid w:val="73CC15DC"/>
     <w:rsid w:val="77B90F37"/>
+    <w:rsid w:val="7D658BCB"/>
     <w:rsid w:val="7E0CB536"/>
     <w:rsid w:val="7F44BDE7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke weight="1pt" color="#4a773c"/>
       <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
@@ -9841,51 +10226,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sas.vgregion.se/vardgivare/laboratoriemedicin/provtagningsanvisningar2/klinisk-mikrobiologi/Atypiska_luftvagsbakterier/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sas.vgregion.se/vardgivare/laboratoriemedicin/provtagningsanvisningar2/klinisk-mikrobiologi/sars-cov-2-influensa-a--b-rsv-luftvagspanel-virus/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://labbutbud.vgregion.se/api/file/DOK-361388" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://labbutbud.vgregion.se/api/file/DOK-361382" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://labbutbud.vgregion.se/katalog/luftvagsblock-dnarna-41e8" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://labbutbud.vgregion.se/katalog/pneumocystis-jiroveci-dna-d464" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9757-872331702-15/surrogate/Remiss%20Mikrobiologi.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://labbutbud.vgregion.se/api/file/DOK-361382" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sas.vgregion.se/vardgivare/laboratoriemedicin/provtagningsanvisningar2/klinisk-mikrobiologi/sars-cov-2-influensa-a--b-rsv-luftvagspanel-virus/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://labbutbud.vgregion.se/katalog/pertussis-dna-e480" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9757-872331702-15/surrogate/Remiss%20Mikrobiologi.pdf" TargetMode="External" Id="Rebf0be2315524b08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9757-872331702-15/surrogate/Remiss%20Mikrobiologi.pdf" TargetMode="External" Id="R7c90d5ace9274034" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sas.vgregion.se/vardgivare/laboratoriemedicin/provtagningsanvisningar2/klinisk-mikrobiologi/Atypiska_luftvagsbakterier/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sas.vgregion.se/vardgivare/laboratoriemedicin/provtagningsanvisningar2/klinisk-mikrobiologi/sars-cov-2-influensa-a--b-rsv-luftvagspanel-virus/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://labbutbud.vgregion.se/api/file/DOK-361388" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://labbutbud.vgregion.se/api/file/DOK-361382" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://labbutbud.vgregion.se/katalog/luftvagsblock-dnarna-41e8" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://labbutbud.vgregion.se/katalog/pneumocystis-jiroveci-dna-d464" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9757-872331702-15/surrogate/Remiss%20Mikrobiologi.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://labbutbud.vgregion.se/api/file/DOK-361382" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sas.vgregion.se/vardgivare/laboratoriemedicin/provtagningsanvisningar2/klinisk-mikrobiologi/sars-cov-2-influensa-a--b-rsv-luftvagspanel-virus/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://labbutbud.vgregion.se/katalog/pertussis-dna-e480" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9757-872331702-15/surrogate/Remiss%20Mikrobiologi.pdf" TargetMode="External" Id="Rebf0be2315524b08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9757-872331702-15/surrogate/Remiss%20Mikrobiologi.pdf" TargetMode="External" Id="R7c90d5ace9274034" /><Relationship Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml" Id="R1cfe89a903d04703" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
@@ -10194,32 +10579,32 @@
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Dok_med_omslag_sd_red.dotx</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Manager/>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinkBase/>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>PCR-provtagning vid luftvägsinfektion, SÄS </dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
-  <lastModifiedBy>Anders Bengtsson Lundqvist</lastModifiedBy>
-  <revision>443</revision>
+  <lastModifiedBy>Madeleine Wahlgren</lastModifiedBy>
+  <revision>446</revision>
   <lastPrinted>2016-03-31T19:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>