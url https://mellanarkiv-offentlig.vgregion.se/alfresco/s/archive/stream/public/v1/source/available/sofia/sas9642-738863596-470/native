--- v1 (2025-12-17)
+++ v2 (2026-10-19)
@@ -7,130 +7,135 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="65315A27" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="009229B4">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="009229B4" w:rsidRDefault="008D7696" w14:paraId="65315A27" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc314219769"/>
-      <w:bookmarkStart w:id="1" w:name="_Toc321146591"/>
+      <w:bookmarkStart w:name="_Toc314219769" w:id="0"/>
+      <w:bookmarkStart w:name="_Toc321146591" w:id="1"/>
       <w:r w:rsidRPr="008D7696">
         <w:t>Operationsmiljö – arbetsrutiner för optimal miljö på alla opererande enheter, SÄS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="315C862D" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="009229B4">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="009229B4" w:rsidRDefault="008D7696" w14:paraId="315C862D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc482016721"/>
-[...13 lines deleted...]
-      <w:bookmarkStart w:id="16" w:name="_Toc196742300"/>
+      <w:bookmarkStart w:name="_Toc482016721" w:id="2"/>
+      <w:bookmarkStart w:name="_Toc496277740" w:id="3"/>
+      <w:bookmarkStart w:name="_Toc256000000" w:id="4"/>
+      <w:bookmarkStart w:name="_Toc256000038" w:id="5"/>
+      <w:bookmarkStart w:name="_Toc256000076" w:id="6"/>
+      <w:bookmarkStart w:name="_Toc256000114" w:id="7"/>
+      <w:bookmarkStart w:name="_Toc256000152" w:id="8"/>
+      <w:bookmarkStart w:name="_Toc256000190" w:id="9"/>
+      <w:bookmarkStart w:name="_Toc256000228" w:id="10"/>
+      <w:bookmarkStart w:name="_Toc256000304" w:id="11"/>
+      <w:bookmarkStart w:name="_Toc92807521" w:id="12"/>
+      <w:bookmarkStart w:name="_Toc97818768" w:id="13"/>
+      <w:bookmarkStart w:name="_Toc256000266" w:id="14"/>
+      <w:bookmarkStart w:name="_Toc256000342" w:id="15"/>
+      <w:bookmarkStart w:name="_Toc196742300" w:id="16"/>
       <w:r w:rsidRPr="008D7696">
         <w:t>Sammanfattning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
-    <w:p w14:paraId="4594376D" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="009229B4">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="009229B4" w:rsidRDefault="008D7696" w14:paraId="4594376D" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7696">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Syftet med denna rutin är att förhindra smittspridning samt uppkomst av postoperativa sårinfektioner inom all operationsverksamhet. Rutinen beskriver hur medarbetarna ska arbeta för att skapa en optimal operations</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7696">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008D7696">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>miljö genom korrekt beteende, rätt klädsel samt städ- och smittreningsrutiner.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45EDA126" w14:textId="32EC35B6" w:rsidR="009229B4" w:rsidRDefault="009229B4" w:rsidP="009229B4">
+    <w:p w:rsidR="009229B4" w:rsidP="009229B4" w:rsidRDefault="009229B4" w14:paraId="45EDA126" w14:textId="32EC35B6">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc196742301"/>
+      <w:bookmarkStart w:name="_Toc196742301" w:id="17"/>
       <w:r>
         <w:t>Förändringar sedan tidigare version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
-    <w:p w14:paraId="183B86C9" w14:textId="0A68BEBB" w:rsidR="005A84F5" w:rsidRDefault="00036211" w:rsidP="11B8D88C">
+    <w:p w:rsidR="005A84F5" w:rsidP="11B8D88C" w:rsidRDefault="00036211" w14:paraId="183B86C9" w14:textId="0A68BEBB">
       <w:pPr>
         <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">Tillägg av </w:t>
       </w:r>
       <w:r w:rsidR="005318D1">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t>information</w:t>
       </w:r>
       <w:r w:rsidR="004740D2">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve"> om </w:t>
       </w:r>
@@ -138,153 +143,153 @@
       <w:r w:rsidR="004740D2">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t>descutan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004740D2">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t>-tvätt</w:t>
       </w:r>
       <w:r w:rsidR="005318D1">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005F20F5">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">under rubrik </w:t>
       </w:r>
-      <w:r w:rsidR="005F20F5" w:rsidRPr="005F20F5">
+      <w:r w:rsidRPr="005F20F5" w:rsidR="005F20F5">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
-      <w:r w:rsidR="005318D1" w:rsidRPr="005F20F5">
+      <w:r w:rsidRPr="005F20F5" w:rsidR="005318D1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t>örberedelser av patient</w:t>
       </w:r>
       <w:r w:rsidR="004300E9">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004300E9">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t>(sidan 10)</w:t>
       </w:r>
       <w:r w:rsidR="005F20F5">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="621F2A96" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="00D77819" w:rsidRDefault="008D7696" w:rsidP="009229B4">
+    <w:p w:rsidRPr="00D77819" w:rsidR="008D7696" w:rsidP="009229B4" w:rsidRDefault="008D7696" w14:paraId="621F2A96" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="360" w:after="40"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D77819">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="18" w:name="_Toc482016722"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="1614A8A3" w14:textId="0E6A8B24" w:rsidR="004740D2" w:rsidRDefault="00564AD0">
+    <w:bookmarkStart w:name="_Toc482016722" w:id="18"/>
+    <w:bookmarkStart w:name="_Toc496277741" w:id="19"/>
+    <w:bookmarkStart w:name="_Toc256000001" w:id="20"/>
+    <w:bookmarkStart w:name="_Toc256000039" w:id="21"/>
+    <w:bookmarkStart w:name="_Toc256000077" w:id="22"/>
+    <w:bookmarkStart w:name="_Toc256000115" w:id="23"/>
+    <w:bookmarkStart w:name="_Toc256000153" w:id="24"/>
+    <w:bookmarkStart w:name="_Toc256000191" w:id="25"/>
+    <w:bookmarkStart w:name="_Toc256000229" w:id="26"/>
+    <w:bookmarkStart w:name="_Toc256000305" w:id="27"/>
+    <w:p w:rsidR="004740D2" w:rsidRDefault="00564AD0" w14:paraId="1614A8A3" w14:textId="0E6A8B24">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \h \z \t "Rubrik 2;1;Rubrik 3;2;Mellanrubrik VGR;3" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc196742300" w:history="1">
-        <w:r w:rsidR="004740D2" w:rsidRPr="000C6C04">
+      <w:hyperlink w:history="1" w:anchor="_Toc196742300">
+        <w:r w:rsidRPr="000C6C04" w:rsidR="004740D2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Sammanfattning</w:t>
         </w:r>
         <w:r w:rsidR="004740D2">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="004740D2">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="004740D2">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -298,61 +303,61 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="004740D2">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="004740D2">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidR="004740D2">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="319632F5" w14:textId="0D672169" w:rsidR="004740D2" w:rsidRDefault="004740D2">
+    <w:p w:rsidR="004740D2" w:rsidRDefault="004740D2" w14:paraId="319632F5" w14:textId="0D672169">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc196742301" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc196742301">
         <w:r w:rsidRPr="000C6C04">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förändringar sedan tidigare version</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -367,61 +372,61 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6A2DAE41" w14:textId="7C176BE6" w:rsidR="004740D2" w:rsidRDefault="004740D2">
+    <w:p w:rsidR="004740D2" w:rsidRDefault="004740D2" w14:paraId="6A2DAE41" w14:textId="7C176BE6">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc196742302" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc196742302">
         <w:r w:rsidRPr="000C6C04">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förutsättningar</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -436,61 +441,61 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7582D7DD" w14:textId="347911DA" w:rsidR="004740D2" w:rsidRDefault="004740D2">
+    <w:p w:rsidR="004740D2" w:rsidRDefault="004740D2" w14:paraId="7582D7DD" w14:textId="347911DA">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc196742303" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc196742303">
         <w:r w:rsidRPr="000C6C04">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Teamarbete och kommunikation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -505,61 +510,61 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="37A03AD6" w14:textId="7953D5CC" w:rsidR="004740D2" w:rsidRDefault="004740D2">
+    <w:p w:rsidR="004740D2" w:rsidRDefault="004740D2" w14:paraId="37A03AD6" w14:textId="7953D5CC">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc196742304" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc196742304">
         <w:r w:rsidRPr="000C6C04">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Ansvar</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -574,61 +579,61 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="18FDFFD5" w14:textId="0DA639C7" w:rsidR="004740D2" w:rsidRDefault="004740D2">
+    <w:p w:rsidR="004740D2" w:rsidRDefault="004740D2" w14:paraId="18FDFFD5" w14:textId="0DA639C7">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc196742305" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc196742305">
         <w:r w:rsidRPr="000C6C04">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Avsteg</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -643,61 +648,61 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="634C4AEB" w14:textId="457B05E8" w:rsidR="004740D2" w:rsidRDefault="004740D2">
+    <w:p w:rsidR="004740D2" w:rsidRDefault="004740D2" w14:paraId="634C4AEB" w14:textId="457B05E8">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc196742306" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc196742306">
         <w:r w:rsidRPr="000C6C04">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Genomförande</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -712,61 +717,61 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="00E31096" w14:textId="371AFE49" w:rsidR="004740D2" w:rsidRDefault="004740D2">
+    <w:p w:rsidR="004740D2" w:rsidRDefault="004740D2" w14:paraId="00E31096" w14:textId="371AFE49">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc196742307" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc196742307">
         <w:r w:rsidRPr="000C6C04">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Klädsel och skyddsutrustning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -781,61 +786,61 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="21FFFD98" w14:textId="29C92F60" w:rsidR="004740D2" w:rsidRDefault="004740D2">
+    <w:p w:rsidR="004740D2" w:rsidRDefault="004740D2" w14:paraId="21FFFD98" w14:textId="29C92F60">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc196742308" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc196742308">
         <w:r w:rsidRPr="000C6C04">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Operationsklädsel och skor</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -850,61 +855,61 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="74B08569" w14:textId="0FF478D4" w:rsidR="004740D2" w:rsidRDefault="004740D2">
+    <w:p w:rsidR="004740D2" w:rsidRDefault="004740D2" w14:paraId="74B08569" w14:textId="0FF478D4">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc196742309" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc196742309">
         <w:r w:rsidRPr="000C6C04">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Specialarbetsdräkt (eng. clean air suit)</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
@@ -920,61 +925,61 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="32FB06A4" w14:textId="2B91AC2B" w:rsidR="004740D2" w:rsidRDefault="004740D2">
+    <w:p w:rsidR="004740D2" w:rsidRDefault="004740D2" w14:paraId="32FB06A4" w14:textId="2B91AC2B">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc196742310" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc196742310">
         <w:r w:rsidRPr="000C6C04">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Klädsel för personal på IVA och postoperativ avdelning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -989,61 +994,61 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="633A9C9D" w14:textId="0B272147" w:rsidR="004740D2" w:rsidRDefault="004740D2">
+    <w:p w:rsidR="004740D2" w:rsidRDefault="004740D2" w14:paraId="633A9C9D" w14:textId="0B272147">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc196742311" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc196742311">
         <w:r w:rsidRPr="000C6C04">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Klädsel för tillfälliga besökare exempelvis tekniker, anhöriga, företagsrepresentanter</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -1058,61 +1063,61 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5A972779" w14:textId="65FDD0D4" w:rsidR="004740D2" w:rsidRDefault="004740D2">
+    <w:p w:rsidR="004740D2" w:rsidRDefault="004740D2" w14:paraId="5A972779" w14:textId="65FDD0D4">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc196742312" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc196742312">
         <w:r w:rsidRPr="000C6C04">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Mössa</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -1127,61 +1132,61 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="73D23122" w14:textId="7FD72C21" w:rsidR="004740D2" w:rsidRDefault="004740D2">
+    <w:p w:rsidR="004740D2" w:rsidRDefault="004740D2" w14:paraId="73D23122" w14:textId="7FD72C21">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc196742313" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc196742313">
         <w:r w:rsidRPr="000C6C04">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Munskydd och andningsskydd</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -1196,61 +1201,61 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="61B3DFEF" w14:textId="45FAE8BC" w:rsidR="004740D2" w:rsidRDefault="004740D2">
+    <w:p w:rsidR="004740D2" w:rsidRDefault="004740D2" w14:paraId="61B3DFEF" w14:textId="45FAE8BC">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc196742314" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc196742314">
         <w:r w:rsidRPr="000C6C04">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Steril operationsrock och sterila operationshandskar</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -1265,61 +1270,61 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4CA2B3F5" w14:textId="705C0456" w:rsidR="004740D2" w:rsidRDefault="004740D2">
+    <w:p w:rsidR="004740D2" w:rsidRDefault="004740D2" w14:paraId="4CA2B3F5" w14:textId="705C0456">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc196742315" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc196742315">
         <w:r w:rsidRPr="000C6C04">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Lokaler och åtgärder vid mindre kirurgiska ingrepp</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -1334,61 +1339,61 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="18DE9992" w14:textId="600D851E" w:rsidR="004740D2" w:rsidRDefault="004740D2">
+    <w:p w:rsidR="004740D2" w:rsidRDefault="004740D2" w14:paraId="18DE9992" w14:textId="600D851E">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc196742316" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc196742316">
         <w:r w:rsidRPr="000C6C04">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Personalinfektioner</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -1403,61 +1408,61 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2EB6282B" w14:textId="245D0769" w:rsidR="004740D2" w:rsidRDefault="004740D2">
+    <w:p w:rsidR="004740D2" w:rsidRDefault="004740D2" w14:paraId="2EB6282B" w14:textId="245D0769">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc196742317" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc196742317">
         <w:r w:rsidRPr="000C6C04">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Preoperativ handdesinfektion</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -1472,61 +1477,61 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1D2FC0F5" w14:textId="6EE49AB9" w:rsidR="004740D2" w:rsidRDefault="004740D2">
+    <w:p w:rsidR="004740D2" w:rsidRDefault="004740D2" w14:paraId="1D2FC0F5" w14:textId="6EE49AB9">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc196742318" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc196742318">
         <w:r w:rsidRPr="000C6C04">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Uppdukning av sterila instrument</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -1541,61 +1546,61 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4C0A277B" w14:textId="41C2A641" w:rsidR="004740D2" w:rsidRDefault="004740D2">
+    <w:p w:rsidR="004740D2" w:rsidRDefault="004740D2" w14:paraId="4C0A277B" w14:textId="41C2A641">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc196742319" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc196742319">
         <w:r w:rsidRPr="000C6C04">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Uppdukningsrum</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -1610,61 +1615,61 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3C998787" w14:textId="6FDC56A9" w:rsidR="004740D2" w:rsidRDefault="004740D2">
+    <w:p w:rsidR="004740D2" w:rsidRDefault="004740D2" w14:paraId="3C998787" w14:textId="6FDC56A9">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc196742320" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc196742320">
         <w:r w:rsidRPr="000C6C04">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Uppdukning i operations- eller uppdukningsrum där ingen annan aktivitet pågår och med stängda dörrar</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -1679,61 +1684,61 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="68F12AD2" w14:textId="5BCC8463" w:rsidR="004740D2" w:rsidRDefault="004740D2">
+    <w:p w:rsidR="004740D2" w:rsidRDefault="004740D2" w14:paraId="68F12AD2" w14:textId="5BCC8463">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc196742321" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc196742321">
         <w:r w:rsidRPr="000C6C04">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Uppdukning på operationssal samtidigt som patient förbereds</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -1748,61 +1753,61 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="07049FE5" w14:textId="7282F19B" w:rsidR="004740D2" w:rsidRDefault="004740D2">
+    <w:p w:rsidR="004740D2" w:rsidRDefault="004740D2" w14:paraId="07049FE5" w14:textId="7282F19B">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc196742322" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc196742322">
         <w:r w:rsidRPr="000C6C04">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Uppdukning inför regionalanestesi till exempel EDA och CVK</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -1817,61 +1822,61 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5776D35B" w14:textId="0E729678" w:rsidR="004740D2" w:rsidRDefault="004740D2">
+    <w:p w:rsidR="004740D2" w:rsidRDefault="004740D2" w14:paraId="5776D35B" w14:textId="0E729678">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc196742323" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc196742323">
         <w:r w:rsidRPr="000C6C04">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förberedelse av patienter</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -1886,61 +1891,61 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0497289F" w14:textId="45ADB55A" w:rsidR="004740D2" w:rsidRDefault="004740D2">
+    <w:p w:rsidR="004740D2" w:rsidRDefault="004740D2" w14:paraId="0497289F" w14:textId="45ADB55A">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc196742324" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc196742324">
         <w:r w:rsidRPr="000C6C04">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Arbete i operationssal</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -1955,61 +1960,61 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="35FE1814" w14:textId="3507781C" w:rsidR="004740D2" w:rsidRDefault="004740D2">
+    <w:p w:rsidR="004740D2" w:rsidRDefault="004740D2" w14:paraId="35FE1814" w14:textId="3507781C">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc196742325" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc196742325">
         <w:r w:rsidRPr="000C6C04">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Smittrening/städning av operationssal</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -2024,61 +2029,61 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6FEE9992" w14:textId="0680AFAF" w:rsidR="004740D2" w:rsidRDefault="004740D2">
+    <w:p w:rsidR="004740D2" w:rsidRDefault="004740D2" w14:paraId="6FEE9992" w14:textId="0680AFAF">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc196742326" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc196742326">
         <w:r w:rsidRPr="000C6C04">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Smittrening av ytor och utrustning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -2093,61 +2098,61 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2F865BDE" w14:textId="30C59543" w:rsidR="004740D2" w:rsidRDefault="004740D2">
+    <w:p w:rsidR="004740D2" w:rsidRDefault="004740D2" w14:paraId="2F865BDE" w14:textId="30C59543">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc196742327" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc196742327">
         <w:r w:rsidRPr="000C6C04">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Inför dagens första operation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -2162,61 +2167,61 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="507F27CB" w14:textId="50BF60CD" w:rsidR="004740D2" w:rsidRDefault="004740D2">
+    <w:p w:rsidR="004740D2" w:rsidRDefault="004740D2" w14:paraId="507F27CB" w14:textId="50BF60CD">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc196742328" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc196742328">
         <w:r w:rsidRPr="000C6C04">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Mellanstädning utförs efter varje operation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -2231,61 +2236,61 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="39266FE9" w14:textId="4A2B08B5" w:rsidR="004740D2" w:rsidRDefault="004740D2">
+    <w:p w:rsidR="004740D2" w:rsidRDefault="004740D2" w14:paraId="39266FE9" w14:textId="4A2B08B5">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc196742329" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc196742329">
         <w:r w:rsidRPr="000C6C04">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Slutstädning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -2300,61 +2305,61 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="12A01D55" w14:textId="45EF5740" w:rsidR="004740D2" w:rsidRDefault="004740D2">
+    <w:p w:rsidR="004740D2" w:rsidRDefault="004740D2" w14:paraId="12A01D55" w14:textId="45EF5740">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc196742330" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc196742330">
         <w:r w:rsidRPr="000C6C04">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Rengöringsrutiner för narkosutrustning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -2369,61 +2374,61 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2391F7A2" w14:textId="0DDE230B" w:rsidR="004740D2" w:rsidRDefault="004740D2">
+    <w:p w:rsidR="004740D2" w:rsidRDefault="004740D2" w14:paraId="2391F7A2" w14:textId="0DDE230B">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc196742331" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc196742331">
         <w:r w:rsidRPr="000C6C04">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Mellan operationerna</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -2438,61 +2443,61 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="31D5CCB5" w14:textId="3CEA0D61" w:rsidR="004740D2" w:rsidRDefault="004740D2">
+    <w:p w:rsidR="004740D2" w:rsidRDefault="004740D2" w14:paraId="31D5CCB5" w14:textId="3CEA0D61">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc196742332" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc196742332">
         <w:r w:rsidRPr="000C6C04">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Efter dagsprogrammet är slut</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -2507,61 +2512,61 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="721B00D6" w14:textId="0F816E1C" w:rsidR="004740D2" w:rsidRDefault="004740D2">
+    <w:p w:rsidR="004740D2" w:rsidRDefault="004740D2" w14:paraId="721B00D6" w14:textId="0F816E1C">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc196742333" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc196742333">
         <w:r w:rsidRPr="000C6C04">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Godshantering</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -2576,61 +2581,61 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="10FBFDB8" w14:textId="49C84254" w:rsidR="004740D2" w:rsidRDefault="004740D2">
+    <w:p w:rsidR="004740D2" w:rsidRDefault="004740D2" w14:paraId="10FBFDB8" w14:textId="49C84254">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc196742334" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc196742334">
         <w:r w:rsidRPr="000C6C04">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Inslussning av gods</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -2645,61 +2650,61 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2E412595" w14:textId="7102DA59" w:rsidR="004740D2" w:rsidRDefault="004740D2">
+    <w:p w:rsidR="004740D2" w:rsidRDefault="004740D2" w14:paraId="2E412595" w14:textId="7102DA59">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc196742335" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc196742335">
         <w:r w:rsidRPr="000C6C04">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förrådshantering</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -2714,61 +2719,61 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="144B7F47" w14:textId="41526154" w:rsidR="004740D2" w:rsidRDefault="004740D2">
+    <w:p w:rsidR="004740D2" w:rsidRDefault="004740D2" w14:paraId="144B7F47" w14:textId="41526154">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc196742336" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc196742336">
         <w:r w:rsidRPr="000C6C04">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Hållbarhetstider</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -2783,61 +2788,61 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2F5E7879" w14:textId="073D2774" w:rsidR="004740D2" w:rsidRDefault="004740D2">
+    <w:p w:rsidR="004740D2" w:rsidRDefault="004740D2" w14:paraId="2F5E7879" w14:textId="073D2774">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc196742337" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc196742337">
         <w:r w:rsidRPr="000C6C04">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Luftburen smitta</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -2852,61 +2857,61 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="56407DD7" w14:textId="13535D81" w:rsidR="004740D2" w:rsidRDefault="004740D2">
+    <w:p w:rsidR="004740D2" w:rsidRDefault="004740D2" w14:paraId="56407DD7" w14:textId="13535D81">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc196742338" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc196742338">
         <w:r w:rsidRPr="000C6C04">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Specialfall vid tuberkulos</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -2921,61 +2926,61 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>16</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="032890AD" w14:textId="0132C10B" w:rsidR="004740D2" w:rsidRDefault="004740D2">
+    <w:p w:rsidR="004740D2" w:rsidRDefault="004740D2" w14:paraId="032890AD" w14:textId="0132C10B">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc196742339" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc196742339">
         <w:r w:rsidRPr="000C6C04">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Multiresistenta bakterier (MRB)</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -2990,61 +2995,61 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>16</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="46430215" w14:textId="0C39F38E" w:rsidR="004740D2" w:rsidRDefault="004740D2">
+    <w:p w:rsidR="004740D2" w:rsidRDefault="004740D2" w14:paraId="46430215" w14:textId="0C39F38E">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc196742340" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc196742340">
         <w:r w:rsidRPr="000C6C04">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Uppföljning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -3059,61 +3064,61 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>16</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="13B3B32E" w14:textId="5A2C36CE" w:rsidR="004740D2" w:rsidRDefault="004740D2">
+    <w:p w:rsidR="004740D2" w:rsidRDefault="004740D2" w14:paraId="13B3B32E" w14:textId="5A2C36CE">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc196742341" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc196742341">
         <w:r w:rsidRPr="000C6C04">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Dokumentinformation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -3128,61 +3133,61 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>17</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6FEDA421" w14:textId="419EAF9F" w:rsidR="004740D2" w:rsidRDefault="004740D2">
+    <w:p w:rsidR="004740D2" w:rsidRDefault="004740D2" w14:paraId="6FEDA421" w14:textId="419EAF9F">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc196742342" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc196742342">
         <w:r w:rsidRPr="000C6C04">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Referensförteckning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -3197,61 +3202,61 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>17</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0ABE7D94" w14:textId="11F1C5CB" w:rsidR="004740D2" w:rsidRDefault="004740D2">
+    <w:p w:rsidR="004740D2" w:rsidRDefault="004740D2" w14:paraId="0ABE7D94" w14:textId="11F1C5CB">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc196742343" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc196742343">
         <w:r w:rsidRPr="000C6C04">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Länkförteckning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -3266,795 +3271,792 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>18</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6B8639C7" w14:textId="48E44658" w:rsidR="008D7696" w:rsidRPr="001D7AD5" w:rsidRDefault="00564AD0" w:rsidP="001F1A52">
+    <w:p w:rsidRPr="001D7AD5" w:rsidR="008D7696" w:rsidP="001F1A52" w:rsidRDefault="00564AD0" w14:paraId="6B8639C7" w14:textId="48E44658">
       <w:pPr>
         <w:spacing w:before="360" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="008D7696" w:rsidRPr="001D7AD5">
+      <w:r w:rsidRPr="001D7AD5" w:rsidR="008D7696">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>Bilaga</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="28" w:name="_Hlk92807430"/>
-    <w:p w14:paraId="7791B766" w14:textId="0E232528" w:rsidR="000D5C2E" w:rsidRDefault="00642795" w:rsidP="00776BD5">
+    <w:bookmarkStart w:name="_Hlk92807430" w:id="28"/>
+    <w:p w:rsidR="000D5C2E" w:rsidP="00776BD5" w:rsidRDefault="00642795" w14:paraId="7791B766" w14:textId="0E232528">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="000E6CB3">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
         <w:instrText>HYPERLINK "https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-298/SURROGATE/Operationsverksamhet%20-%20Checklista%20v%c3%a5rdhygieniska%20riskfaktorer%2c%20S%c3%84S.pdf"</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008D7696" w:rsidRPr="00642795">
+      <w:r w:rsidRPr="00642795" w:rsidR="008D7696">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
         <w:t>Operationsverksamhet - Checklista vårdhygieniska riskfaktorer, SÄS</w:t>
       </w:r>
-      <w:bookmarkStart w:id="29" w:name="_Toc92807522"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="32" w:name="_Toc256000343"/>
+      <w:bookmarkStart w:name="_Toc92807522" w:id="29"/>
+      <w:bookmarkStart w:name="_Toc97818769" w:id="30"/>
+      <w:bookmarkStart w:name="_Toc256000267" w:id="31"/>
+      <w:bookmarkStart w:name="_Toc256000343" w:id="32"/>
       <w:bookmarkEnd w:id="28"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E46D845" w14:textId="0F8189D7" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="009229B4">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="009229B4" w:rsidRDefault="008D7696" w14:paraId="5E46D845" w14:textId="0F8189D7">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_Toc196742302"/>
+      <w:bookmarkStart w:name="_Toc196742302" w:id="33"/>
       <w:r w:rsidRPr="008D7696">
         <w:t>Förutsättningar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
       <w:bookmarkEnd w:id="33"/>
     </w:p>
-    <w:p w14:paraId="5EE3C706" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="009229B4">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="009229B4" w:rsidRDefault="008D7696" w14:paraId="5EE3C706" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7696">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Vid vård av patient i samband med operation är det viktigt att basala hygienrutiner tillämpas av all personal för att förebygga uppkomsten av vårdrelaterade infektioner. Brister i aseptisk teknik och handhygien har visat sig leda till bakteriekontamination av bland annat intravaskulära infarter, trevägskranar, katetrar, laryngoskop och läkemedel och är associerat till ökad sjuklighet och dödlighet efter kirurgi [1].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="635729F6" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="009229B4">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="009229B4" w:rsidRDefault="008D7696" w14:paraId="635729F6" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7696">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>All personal</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7696">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> ska ha kunskap om och tillämpa rutiner enligt Basal hygien SOSFS 2015:10 [2]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21F1BB14" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00D86640">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00D86640" w:rsidRDefault="008D7696" w14:paraId="21F1BB14" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="008D7696">
         <w:t>Händerna ska desinfekteras före och efter varje arbetsmoment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51A2B9A5" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00D86640">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00D86640" w:rsidRDefault="008D7696" w14:paraId="51A2B9A5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="008D7696">
         <w:t xml:space="preserve">I samband med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008D7696">
         <w:t>invasiva</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008D7696">
         <w:t xml:space="preserve"> arbetsmoment ska strikt aseptisk teknik användas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AB8BE70" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00D86640">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00D86640" w:rsidRDefault="008D7696" w14:paraId="6AB8BE70" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="008D7696">
         <w:t>Vid risk för kontakt med kroppsvätska eller annat biologiskt material ska skyddshandskar användas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C6EC42D" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00D86640">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00D86640" w:rsidRDefault="008D7696" w14:paraId="4C6EC42D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="008D7696">
         <w:t>Före och efter användning av skyddshandskar ska händerna desinfekteras</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5068C4FE" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00D86640">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00D86640" w:rsidRDefault="008D7696" w14:paraId="5068C4FE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="008D7696">
         <w:t>Skyddshandskar tas av direkt efter ett arbetsmoment och byts mellan olika arbetsmoment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E5A2B86" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00D86640">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00D86640" w:rsidRDefault="008D7696" w14:paraId="5E5A2B86" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="008D7696">
         <w:t>Engångsförkläde av plast ska användas för att skydda arbetsklädseln vid patientnära arbete och omhändertagande av använd utrustning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4444990F" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00D86640">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00D86640" w:rsidRDefault="008D7696" w14:paraId="4444990F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="008D7696">
         <w:t>Personal ska ha tillgång till plastförkläde och engångshandskar på operationsrummet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16B0A513" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00D86640">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00D86640" w:rsidRDefault="008D7696" w14:paraId="16B0A513" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="_Toc496277742"/>
-[...12 lines deleted...]
-      <w:bookmarkStart w:id="47" w:name="_Toc196742303"/>
+      <w:bookmarkStart w:name="_Toc496277742" w:id="34"/>
+      <w:bookmarkStart w:name="_Toc256000002" w:id="35"/>
+      <w:bookmarkStart w:name="_Toc256000040" w:id="36"/>
+      <w:bookmarkStart w:name="_Toc256000078" w:id="37"/>
+      <w:bookmarkStart w:name="_Toc256000116" w:id="38"/>
+      <w:bookmarkStart w:name="_Toc256000154" w:id="39"/>
+      <w:bookmarkStart w:name="_Toc256000192" w:id="40"/>
+      <w:bookmarkStart w:name="_Toc256000230" w:id="41"/>
+      <w:bookmarkStart w:name="_Toc256000306" w:id="42"/>
+      <w:bookmarkStart w:name="_Toc92807523" w:id="43"/>
+      <w:bookmarkStart w:name="_Toc97818770" w:id="44"/>
+      <w:bookmarkStart w:name="_Toc256000268" w:id="45"/>
+      <w:bookmarkStart w:name="_Toc256000344" w:id="46"/>
+      <w:bookmarkStart w:name="_Toc196742303" w:id="47"/>
       <w:r w:rsidRPr="008D7696">
         <w:t>Teamarbete och kommunikation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="35"/>
       <w:bookmarkEnd w:id="36"/>
       <w:bookmarkEnd w:id="37"/>
       <w:bookmarkEnd w:id="38"/>
       <w:bookmarkEnd w:id="39"/>
       <w:bookmarkEnd w:id="40"/>
       <w:bookmarkEnd w:id="41"/>
       <w:bookmarkEnd w:id="42"/>
       <w:bookmarkEnd w:id="43"/>
       <w:bookmarkEnd w:id="44"/>
       <w:bookmarkEnd w:id="45"/>
       <w:bookmarkEnd w:id="46"/>
       <w:bookmarkEnd w:id="47"/>
     </w:p>
-    <w:p w14:paraId="11B98E77" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00D86640">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00D86640" w:rsidRDefault="008D7696" w14:paraId="11B98E77" w14:textId="77777777">
       <w:r w:rsidRPr="008D7696">
         <w:t>Operationsmiljön räknas som en komplex så kallad högriskmiljö där flera professioner med olika utbildning, kunskapsområden och mål arbetar tillsammans i en högteknologisk miljö. Ett flertal studier har visat att god kommunikation och ett välfungerande teamarbete mellan de olika professionerna leder till färre misstag, kortare operationstider och ökad säkerhet. Teamarbete som involverar alla yrkeskategorier har alltså mycket stor betydelse för att förhindra uppkomsten av allvarliga och avvikande händelser. En grundläggande förutsättning för interprofessionella välfungerande team är ömsesidig respekt för varandra och varandras kompetenser.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="169B266D" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="001C2B3E">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="001C2B3E" w:rsidRDefault="008D7696" w14:paraId="169B266D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="008D7696">
         <w:t xml:space="preserve">Använd </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId12">
         <w:r w:rsidRPr="007E4BAA">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>WHOs Checklista</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008D7696">
         <w:t xml:space="preserve"> för Säker Kirurgi eller annan validerad </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008D7696">
         <w:t>perioperativ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008D7696">
         <w:t xml:space="preserve"> checklista [3].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="591DEA1B" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="001C2B3E">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="001C2B3E" w:rsidRDefault="008D7696" w14:paraId="591DEA1B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="008D7696">
         <w:t>Det är väsentligt att alla inblandade i operationsteamet förstår vikten av och bidrar till ett korrekt och engagerat utförande.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BAAE4B9" w14:textId="6AC8A91D" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="001C2B3E">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="001C2B3E" w:rsidRDefault="008D7696" w14:paraId="6BAAE4B9" w14:textId="6AC8A91D">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="008D7696">
         <w:t xml:space="preserve">Arbeta för ett välfungerande teamarbete och en god kommunikation i operationssalen genom att stödja interprofessionellt samarbete och teamkänsla. Förutom att alltid sträva efter ett allmänt tillåtande kommunikations- och arbetsklimat kan man också använda specifika kommunikationsformat såsom </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId13">
         <w:r w:rsidRPr="007E4BAA">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>SBAR</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008D7696">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16158206" w14:textId="0041A37A" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="001C2B3E">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="001C2B3E" w:rsidRDefault="008D7696" w14:paraId="16158206" w14:textId="0041A37A">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="008D7696">
         <w:t xml:space="preserve">Följ även Vårdhandbokens avsnitt </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId14">
         <w:r w:rsidRPr="007E4BAA">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Operationssjukvård</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008D7696">
         <w:t xml:space="preserve"> [4].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5229DA8C" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00C96486">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00C96486" w:rsidRDefault="008D7696" w14:paraId="5229DA8C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="48" w:name="_Toc482016723"/>
-[...13 lines deleted...]
-      <w:bookmarkStart w:id="62" w:name="_Toc196742304"/>
+      <w:bookmarkStart w:name="_Toc482016723" w:id="48"/>
+      <w:bookmarkStart w:name="_Toc496277743" w:id="49"/>
+      <w:bookmarkStart w:name="_Toc256000003" w:id="50"/>
+      <w:bookmarkStart w:name="_Toc256000041" w:id="51"/>
+      <w:bookmarkStart w:name="_Toc256000079" w:id="52"/>
+      <w:bookmarkStart w:name="_Toc256000117" w:id="53"/>
+      <w:bookmarkStart w:name="_Toc256000155" w:id="54"/>
+      <w:bookmarkStart w:name="_Toc256000193" w:id="55"/>
+      <w:bookmarkStart w:name="_Toc256000231" w:id="56"/>
+      <w:bookmarkStart w:name="_Toc256000307" w:id="57"/>
+      <w:bookmarkStart w:name="_Toc92807524" w:id="58"/>
+      <w:bookmarkStart w:name="_Toc97818771" w:id="59"/>
+      <w:bookmarkStart w:name="_Toc256000269" w:id="60"/>
+      <w:bookmarkStart w:name="_Toc256000345" w:id="61"/>
+      <w:bookmarkStart w:name="_Toc196742304" w:id="62"/>
       <w:r w:rsidRPr="008D7696">
-        <w:lastRenderedPageBreak/>
         <w:t>Ansvar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="48"/>
       <w:bookmarkEnd w:id="49"/>
       <w:bookmarkEnd w:id="50"/>
       <w:bookmarkEnd w:id="51"/>
       <w:bookmarkEnd w:id="52"/>
       <w:bookmarkEnd w:id="53"/>
       <w:bookmarkEnd w:id="54"/>
       <w:bookmarkEnd w:id="55"/>
       <w:bookmarkEnd w:id="56"/>
       <w:bookmarkEnd w:id="57"/>
       <w:bookmarkEnd w:id="58"/>
       <w:bookmarkEnd w:id="59"/>
       <w:bookmarkEnd w:id="60"/>
       <w:bookmarkEnd w:id="61"/>
       <w:bookmarkEnd w:id="62"/>
     </w:p>
-    <w:p w14:paraId="2AB219CF" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="007E4BAA">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="007E4BAA" w:rsidRDefault="008D7696" w14:paraId="2AB219CF" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E4BAA">
         <w:t>Det är vårdenhetschef och/eller läkarchefen som har ansvaret för att rutinen är känd och följs på respektive enhet och utvärderas på respektive enhet. Anpassning av denna rutin kan göras för vissa typer av ingrepp beroende på hur infektionskänslig kirurgi det är frågan om i samförstånd med opererande specialitets verksamhetschef</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7696">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D94D1B9" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="007E4BAA">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="007E4BAA" w:rsidRDefault="008D7696" w14:paraId="0D94D1B9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="63" w:name="_Toc496277744"/>
-[...12 lines deleted...]
-      <w:bookmarkStart w:id="76" w:name="_Toc196742305"/>
+      <w:bookmarkStart w:name="_Toc496277744" w:id="63"/>
+      <w:bookmarkStart w:name="_Toc256000004" w:id="64"/>
+      <w:bookmarkStart w:name="_Toc256000042" w:id="65"/>
+      <w:bookmarkStart w:name="_Toc256000080" w:id="66"/>
+      <w:bookmarkStart w:name="_Toc256000118" w:id="67"/>
+      <w:bookmarkStart w:name="_Toc256000156" w:id="68"/>
+      <w:bookmarkStart w:name="_Toc256000194" w:id="69"/>
+      <w:bookmarkStart w:name="_Toc256000232" w:id="70"/>
+      <w:bookmarkStart w:name="_Toc256000308" w:id="71"/>
+      <w:bookmarkStart w:name="_Toc92807525" w:id="72"/>
+      <w:bookmarkStart w:name="_Toc97818772" w:id="73"/>
+      <w:bookmarkStart w:name="_Toc256000270" w:id="74"/>
+      <w:bookmarkStart w:name="_Toc256000346" w:id="75"/>
+      <w:bookmarkStart w:name="_Toc196742305" w:id="76"/>
       <w:r w:rsidRPr="008D7696">
         <w:t>Avsteg</w:t>
       </w:r>
       <w:bookmarkEnd w:id="63"/>
       <w:bookmarkEnd w:id="64"/>
       <w:bookmarkEnd w:id="65"/>
       <w:bookmarkEnd w:id="66"/>
       <w:bookmarkEnd w:id="67"/>
       <w:bookmarkEnd w:id="68"/>
       <w:bookmarkEnd w:id="69"/>
       <w:bookmarkEnd w:id="70"/>
       <w:bookmarkEnd w:id="71"/>
       <w:bookmarkEnd w:id="72"/>
       <w:bookmarkEnd w:id="73"/>
       <w:bookmarkEnd w:id="74"/>
       <w:bookmarkEnd w:id="75"/>
       <w:bookmarkEnd w:id="76"/>
     </w:p>
-    <w:p w14:paraId="737018CD" w14:textId="6C88CE20" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="005109C9">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="005109C9" w:rsidRDefault="008D7696" w14:paraId="737018CD" w14:textId="6C88CE20">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7696">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Vid akut/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008D7696">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>urakut</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008D7696">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> patient, där det medicinskt bedöms att det är överordnat att snabbt starta operationen, görs undantag från denna rutin. Avsteg från rutinen ska dokumenteras i Melior. I verksamhet där urakuta ingrepp är en återkommande företeelse, exempelvis urakuta snitt, behöver inte avsteg dokumenteras i Melior.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E7452EE" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="001A4895">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="001A4895" w:rsidRDefault="008D7696" w14:paraId="2E7452EE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="77" w:name="_Toc482016724"/>
-[...13 lines deleted...]
-      <w:bookmarkStart w:id="91" w:name="_Toc196742306"/>
+      <w:bookmarkStart w:name="_Toc482016724" w:id="77"/>
+      <w:bookmarkStart w:name="_Toc496277745" w:id="78"/>
+      <w:bookmarkStart w:name="_Toc256000005" w:id="79"/>
+      <w:bookmarkStart w:name="_Toc256000043" w:id="80"/>
+      <w:bookmarkStart w:name="_Toc256000081" w:id="81"/>
+      <w:bookmarkStart w:name="_Toc256000119" w:id="82"/>
+      <w:bookmarkStart w:name="_Toc256000157" w:id="83"/>
+      <w:bookmarkStart w:name="_Toc256000195" w:id="84"/>
+      <w:bookmarkStart w:name="_Toc256000233" w:id="85"/>
+      <w:bookmarkStart w:name="_Toc256000309" w:id="86"/>
+      <w:bookmarkStart w:name="_Toc92807526" w:id="87"/>
+      <w:bookmarkStart w:name="_Toc97818773" w:id="88"/>
+      <w:bookmarkStart w:name="_Toc256000271" w:id="89"/>
+      <w:bookmarkStart w:name="_Toc256000347" w:id="90"/>
+      <w:bookmarkStart w:name="_Toc196742306" w:id="91"/>
       <w:r w:rsidRPr="008D7696">
         <w:t>Genomförande</w:t>
       </w:r>
       <w:bookmarkEnd w:id="77"/>
       <w:bookmarkEnd w:id="78"/>
       <w:bookmarkEnd w:id="79"/>
       <w:bookmarkEnd w:id="80"/>
       <w:bookmarkEnd w:id="81"/>
       <w:bookmarkEnd w:id="82"/>
       <w:bookmarkEnd w:id="83"/>
       <w:bookmarkEnd w:id="84"/>
       <w:bookmarkEnd w:id="85"/>
       <w:bookmarkEnd w:id="86"/>
       <w:bookmarkEnd w:id="87"/>
       <w:bookmarkEnd w:id="88"/>
       <w:bookmarkEnd w:id="89"/>
       <w:bookmarkEnd w:id="90"/>
       <w:bookmarkEnd w:id="91"/>
     </w:p>
-    <w:p w14:paraId="3F9E4203" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="008D3E43">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="008D3E43" w:rsidRDefault="008D7696" w14:paraId="3F9E4203" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:spacing w:before="120"/>
       </w:pPr>
-      <w:bookmarkStart w:id="92" w:name="_Toc496277746"/>
-[...12 lines deleted...]
-      <w:bookmarkStart w:id="105" w:name="_Toc196742307"/>
+      <w:bookmarkStart w:name="_Toc496277746" w:id="92"/>
+      <w:bookmarkStart w:name="_Toc256000006" w:id="93"/>
+      <w:bookmarkStart w:name="_Toc256000044" w:id="94"/>
+      <w:bookmarkStart w:name="_Toc256000082" w:id="95"/>
+      <w:bookmarkStart w:name="_Toc256000120" w:id="96"/>
+      <w:bookmarkStart w:name="_Toc256000158" w:id="97"/>
+      <w:bookmarkStart w:name="_Toc256000196" w:id="98"/>
+      <w:bookmarkStart w:name="_Toc256000234" w:id="99"/>
+      <w:bookmarkStart w:name="_Toc256000310" w:id="100"/>
+      <w:bookmarkStart w:name="_Toc92807527" w:id="101"/>
+      <w:bookmarkStart w:name="_Toc97818774" w:id="102"/>
+      <w:bookmarkStart w:name="_Toc256000272" w:id="103"/>
+      <w:bookmarkStart w:name="_Toc256000348" w:id="104"/>
+      <w:bookmarkStart w:name="_Toc196742307" w:id="105"/>
       <w:r w:rsidRPr="008D7696">
         <w:t>Klädsel och skyddsutrustning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="92"/>
       <w:bookmarkEnd w:id="93"/>
       <w:bookmarkEnd w:id="94"/>
       <w:bookmarkEnd w:id="95"/>
       <w:bookmarkEnd w:id="96"/>
       <w:bookmarkEnd w:id="97"/>
       <w:bookmarkEnd w:id="98"/>
       <w:bookmarkEnd w:id="99"/>
       <w:bookmarkEnd w:id="100"/>
       <w:bookmarkEnd w:id="101"/>
       <w:bookmarkEnd w:id="102"/>
       <w:bookmarkEnd w:id="103"/>
       <w:bookmarkEnd w:id="104"/>
       <w:bookmarkEnd w:id="105"/>
     </w:p>
-    <w:p w14:paraId="355746DB" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="001A4895">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="001A4895" w:rsidRDefault="008D7696" w14:paraId="355746DB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:spacing w:before="120"/>
       </w:pPr>
-      <w:bookmarkStart w:id="106" w:name="_Toc196742308"/>
+      <w:bookmarkStart w:name="_Toc196742308" w:id="106"/>
       <w:r w:rsidRPr="008D7696">
         <w:t>Operationsklädsel och skor</w:t>
       </w:r>
       <w:bookmarkEnd w:id="106"/>
     </w:p>
-    <w:p w14:paraId="70460A42" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="001A4895">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="001A4895" w:rsidRDefault="008D7696" w14:paraId="70460A42" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="008D7696">
         <w:t>Arbetsdräkten ska förvaras och hanteras så att renhetsgraden bibehålls.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A0489DA" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="001A4895">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="001A4895" w:rsidRDefault="008D7696" w14:paraId="4A0489DA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="008D7696">
         <w:t>Byt arbetsdräkten dagligen samt vid förorening och vid vårdarbete utanför operationsenheten där dräkten inte skyddats av plastförkläde.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B293E0C" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="001A4895">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="001A4895" w:rsidRDefault="008D7696" w14:paraId="2B293E0C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="008D7696">
         <w:t>Behöver inte bytas vid kortare besök utanför operationsenheten som inte inneburit patientkontakt (t.ex. matsal) och kortare patientkontakt där dräkten skyddats av plastförkläde.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="683E21A2" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="001A4895">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="001A4895" w:rsidRDefault="008D7696" w14:paraId="683E21A2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="008D7696">
         <w:t xml:space="preserve">Vid patientnära arbete och omhändertagande av använd utrustning ska alltid engångs plastförkläde bäras. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="329D246F" w14:textId="1D5ABB89" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="001A4895">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="001A4895" w:rsidRDefault="008D7696" w14:paraId="329D246F" w14:textId="1D5ABB89">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:hyperlink w:anchor="_Specialarbetsdräkt_(eng._clean" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Specialarbetsdräkt_(eng._clean">
         <w:r w:rsidRPr="001A4895">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Specialarbetsdräkt</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008D7696">
         <w:t xml:space="preserve"> bärs aldrig utanför operationsavdelningen (inklusive utomhus).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="518B9555" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="001A4895">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="001A4895" w:rsidRDefault="008D7696" w14:paraId="518B9555" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="008D7696">
         <w:t>Arbetsskor med hel ovansida rekommenderas att användas för att skydda fötterna mot stänk och skärskador. Skorna ska rengöras och desinfekteras vid förorening av blod och övriga kroppsvätskor. Skor som inte är förorenade får användas utanför operationsenheten.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72ECC401" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="003B4983">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="003B4983" w:rsidRDefault="008D7696" w14:paraId="72ECC401" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:keepNext/>
         <w:keepLines/>
       </w:pPr>
       <w:r w:rsidRPr="008D7696">
-        <w:lastRenderedPageBreak/>
         <w:t>Hängande halsband, örhängen och andra utsmyckningar som riskerar att fastna i utrustning, skada patienten eller kan tappas på sterilt område ska döljas under arbetsdräkt och operationsmössan/hjälm.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="236C7C34" w14:textId="4D6DC2D1" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="13C1759B" w:rsidP="11B8D88C">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="11B8D88C" w:rsidRDefault="13C1759B" w14:paraId="236C7C34" w14:textId="4D6DC2D1">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Piercing är en risk för kontaktsmitta om hålet är infekterat, men utgör ingen påvisad smittrisk om hålet är läkt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00284A4F" w14:textId="055FB147" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008810AF" w:rsidP="11B8D88C">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="11B8D88C" w:rsidRDefault="008810AF" w14:paraId="00284A4F" w14:textId="055FB147">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Byxben på a</w:t>
       </w:r>
-      <w:r w:rsidR="3A4E3322" w:rsidRPr="11B8D88C">
+      <w:r w:rsidRPr="11B8D88C" w:rsidR="3A4E3322">
         <w:t xml:space="preserve">rbetsbyxor får inte </w:t>
       </w:r>
       <w:r>
         <w:t>rullas upp u</w:t>
       </w:r>
-      <w:r w:rsidR="3A4E3322" w:rsidRPr="11B8D88C">
+      <w:r w:rsidRPr="11B8D88C" w:rsidR="3A4E3322">
         <w:t xml:space="preserve">tan ska bäras i sin fulla längd </w:t>
       </w:r>
       <w:r w:rsidR="00C87040">
         <w:t>så att vristerna täcks</w:t>
       </w:r>
       <w:r w:rsidR="008A056E">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="38735238">
         <w:t xml:space="preserve"> Strumpor ska användas i </w:t>
       </w:r>
       <w:r w:rsidR="00E17737">
         <w:t>skor</w:t>
       </w:r>
       <w:r w:rsidR="00097976">
         <w:t>na</w:t>
       </w:r>
       <w:r w:rsidR="000E7939">
         <w:t xml:space="preserve"> för att </w:t>
       </w:r>
       <w:r w:rsidR="38735238">
         <w:t>täcka fötterna.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DE5B331" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00157D17">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00157D17" w:rsidRDefault="008D7696" w14:paraId="2DE5B331" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="107" w:name="_Specialarbetsdräkt_(eng._clean"/>
-[...14 lines deleted...]
-      <w:bookmarkStart w:id="122" w:name="_Toc196742309"/>
+      <w:bookmarkStart w:name="_Specialarbetsdräkt_(eng._clean" w:id="107"/>
+      <w:bookmarkStart w:name="_Toc482016728" w:id="108"/>
+      <w:bookmarkStart w:name="_Toc496277747" w:id="109"/>
+      <w:bookmarkStart w:name="_Toc256000007" w:id="110"/>
+      <w:bookmarkStart w:name="_Toc256000045" w:id="111"/>
+      <w:bookmarkStart w:name="_Toc256000083" w:id="112"/>
+      <w:bookmarkStart w:name="_Toc256000121" w:id="113"/>
+      <w:bookmarkStart w:name="_Toc256000159" w:id="114"/>
+      <w:bookmarkStart w:name="_Toc256000197" w:id="115"/>
+      <w:bookmarkStart w:name="_Toc256000235" w:id="116"/>
+      <w:bookmarkStart w:name="_Toc256000311" w:id="117"/>
+      <w:bookmarkStart w:name="_Toc92807528" w:id="118"/>
+      <w:bookmarkStart w:name="_Toc97818775" w:id="119"/>
+      <w:bookmarkStart w:name="_Toc256000273" w:id="120"/>
+      <w:bookmarkStart w:name="_Toc256000349" w:id="121"/>
+      <w:bookmarkStart w:name="_Toc196742309" w:id="122"/>
       <w:bookmarkEnd w:id="107"/>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008D7696">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Specialarbetsdräkt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008D7696">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008D7696">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>eng.</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008D7696">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> clean air suit)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="108"/>
       <w:bookmarkEnd w:id="109"/>
       <w:bookmarkEnd w:id="110"/>
       <w:bookmarkEnd w:id="111"/>
       <w:bookmarkEnd w:id="112"/>
       <w:bookmarkEnd w:id="113"/>
       <w:bookmarkEnd w:id="114"/>
       <w:bookmarkEnd w:id="115"/>
       <w:bookmarkEnd w:id="116"/>
       <w:bookmarkEnd w:id="117"/>
       <w:bookmarkEnd w:id="118"/>
       <w:bookmarkEnd w:id="119"/>
       <w:bookmarkEnd w:id="120"/>
       <w:bookmarkEnd w:id="121"/>
       <w:bookmarkEnd w:id="122"/>
     </w:p>
-    <w:p w14:paraId="60182E99" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00157D17">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00157D17" w:rsidRDefault="008D7696" w14:paraId="60182E99" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="008D7696">
         <w:t>Specialarbetsdräkten är en medicintekniskprodukt och omfattas av standard SS-EN 13795:2011+A1:2013 [5].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AC08E95" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00157D17">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00157D17" w:rsidRDefault="008D7696" w14:paraId="1AC08E95" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="008D7696">
         <w:t>Minskar spridning av bakteriebärande hudpartiklar från personalens hud till luften i operationsrummet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="682AAC4A" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00157D17">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00157D17" w:rsidRDefault="008D7696" w14:paraId="682AAC4A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="008D7696">
         <w:t xml:space="preserve">Ska användas vid kirurgi med höga renhetskrav till exempel för </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008D7696">
         <w:t>infek-tionskänslig</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008D7696">
         <w:t xml:space="preserve"> kirurgi (protes och ortoped-implantatkirurgi) [6].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48207BA2" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00157D17">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00157D17" w:rsidRDefault="008D7696" w14:paraId="48207BA2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="008D7696">
         <w:t>Tunika utan mudd i midjan bärs nedstoppad i byxan och hjälm/huva ska vara nerstoppad i halslinningen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2133CD25" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00157D17">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00157D17" w:rsidRDefault="008D7696" w14:paraId="2133CD25" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="008D7696">
         <w:t>För att minska bakterietalen i operationsrummet måste all personal i operationsrummet använda en sådan specialarbetsdräkt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B51CF5E" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00157D17">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00157D17" w:rsidRDefault="008D7696" w14:paraId="5B51CF5E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="008D7696">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Specialarbetsdräkten ska inte</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7696">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008D7696">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">användas tillsammans med andra textilier som inte är av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008D7696">
@@ -4063,1264 +4065,1256 @@
         </w:rPr>
         <w:t>microfibermaterial</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008D7696">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (t.ex. undertröja eller sterilrock) och får inte</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7696">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008D7696">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>bäras utanför operationsavdelningen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C8D3B90" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00EC12AE">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00EC12AE" w:rsidRDefault="008D7696" w14:paraId="6C8D3B90" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="123" w:name="_Toc482016729"/>
-[...13 lines deleted...]
-      <w:bookmarkStart w:id="137" w:name="_Toc196742310"/>
+      <w:bookmarkStart w:name="_Toc482016729" w:id="123"/>
+      <w:bookmarkStart w:name="_Toc496277748" w:id="124"/>
+      <w:bookmarkStart w:name="_Toc256000008" w:id="125"/>
+      <w:bookmarkStart w:name="_Toc256000046" w:id="126"/>
+      <w:bookmarkStart w:name="_Toc256000084" w:id="127"/>
+      <w:bookmarkStart w:name="_Toc256000122" w:id="128"/>
+      <w:bookmarkStart w:name="_Toc256000160" w:id="129"/>
+      <w:bookmarkStart w:name="_Toc256000198" w:id="130"/>
+      <w:bookmarkStart w:name="_Toc256000236" w:id="131"/>
+      <w:bookmarkStart w:name="_Toc256000312" w:id="132"/>
+      <w:bookmarkStart w:name="_Toc92807529" w:id="133"/>
+      <w:bookmarkStart w:name="_Toc97818776" w:id="134"/>
+      <w:bookmarkStart w:name="_Toc256000274" w:id="135"/>
+      <w:bookmarkStart w:name="_Toc256000350" w:id="136"/>
+      <w:bookmarkStart w:name="_Toc196742310" w:id="137"/>
       <w:r w:rsidRPr="008D7696">
         <w:t>Klädsel för personal på IVA och postoperativ avdelning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="123"/>
       <w:bookmarkEnd w:id="124"/>
       <w:bookmarkEnd w:id="125"/>
       <w:bookmarkEnd w:id="126"/>
       <w:bookmarkEnd w:id="127"/>
       <w:bookmarkEnd w:id="128"/>
       <w:bookmarkEnd w:id="129"/>
       <w:bookmarkEnd w:id="130"/>
       <w:bookmarkEnd w:id="131"/>
       <w:bookmarkEnd w:id="132"/>
       <w:bookmarkEnd w:id="133"/>
       <w:bookmarkEnd w:id="134"/>
       <w:bookmarkEnd w:id="135"/>
       <w:bookmarkEnd w:id="136"/>
       <w:bookmarkEnd w:id="137"/>
     </w:p>
-    <w:p w14:paraId="0132EB2B" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00EC12AE">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00EC12AE" w:rsidRDefault="008D7696" w14:paraId="0132EB2B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="008D7696">
         <w:t>Personal som kommer in på operationsenheten under kortare tid kan använda sin ordinarie arbetsdräkt med tillägg av operationsmössa så länge personalen inte beträder en operationssal med pågående operation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19747ACF" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00EC12AE">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00EC12AE" w:rsidRDefault="008D7696" w14:paraId="19747ACF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7696">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Vid längre tids vistelse på operationsavdelningen eller vistelse på operationssal under pågående operation, gäller ombyte till operationsenhetens arbetsdräkt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="249814CB" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="003428C2">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="003428C2" w:rsidRDefault="008D7696" w14:paraId="249814CB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="138" w:name="_Toc482016730"/>
-[...13 lines deleted...]
-      <w:bookmarkStart w:id="152" w:name="_Toc196742311"/>
+      <w:bookmarkStart w:name="_Toc482016730" w:id="138"/>
+      <w:bookmarkStart w:name="_Toc496277749" w:id="139"/>
+      <w:bookmarkStart w:name="_Toc256000009" w:id="140"/>
+      <w:bookmarkStart w:name="_Toc256000047" w:id="141"/>
+      <w:bookmarkStart w:name="_Toc256000085" w:id="142"/>
+      <w:bookmarkStart w:name="_Toc256000123" w:id="143"/>
+      <w:bookmarkStart w:name="_Toc256000161" w:id="144"/>
+      <w:bookmarkStart w:name="_Toc256000199" w:id="145"/>
+      <w:bookmarkStart w:name="_Toc256000237" w:id="146"/>
+      <w:bookmarkStart w:name="_Toc256000313" w:id="147"/>
+      <w:bookmarkStart w:name="_Toc92807530" w:id="148"/>
+      <w:bookmarkStart w:name="_Toc97818777" w:id="149"/>
+      <w:bookmarkStart w:name="_Toc256000275" w:id="150"/>
+      <w:bookmarkStart w:name="_Toc256000351" w:id="151"/>
+      <w:bookmarkStart w:name="_Toc196742311" w:id="152"/>
       <w:r w:rsidRPr="008D7696">
-        <w:lastRenderedPageBreak/>
         <w:t>Klädsel för tillfälliga besökare exempelvis tekniker, anhöriga, företagsrepresentanter</w:t>
       </w:r>
       <w:bookmarkEnd w:id="138"/>
       <w:bookmarkEnd w:id="139"/>
       <w:bookmarkEnd w:id="140"/>
       <w:bookmarkEnd w:id="141"/>
       <w:bookmarkEnd w:id="142"/>
       <w:bookmarkEnd w:id="143"/>
       <w:bookmarkEnd w:id="144"/>
       <w:bookmarkEnd w:id="145"/>
       <w:bookmarkEnd w:id="146"/>
       <w:bookmarkEnd w:id="147"/>
       <w:bookmarkEnd w:id="148"/>
       <w:bookmarkEnd w:id="149"/>
       <w:bookmarkEnd w:id="150"/>
       <w:bookmarkEnd w:id="151"/>
       <w:bookmarkEnd w:id="152"/>
     </w:p>
-    <w:p w14:paraId="79627A8F" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="003428C2">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="003428C2" w:rsidRDefault="008D7696" w14:paraId="79627A8F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="008D7696">
         <w:t>Vid kortare besök tillåts civil klädsel med tillägg av ren besöksrock eller engångsrock. Mössa ska användas samt tossor om skorna är smutsiga alternativt byte av skor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5204BB18" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="003428C2">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="003428C2" w:rsidRDefault="008D7696" w14:paraId="5204BB18" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="008D7696">
         <w:t>Vid vistelse på operationssal under pågående operation, ska ombyte till operationsenhetens arbetsdräkt ske.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A8A629C" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="003428C2">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="003428C2" w:rsidRDefault="008D7696" w14:paraId="1A8A629C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="153" w:name="_Toc482016731"/>
-[...13 lines deleted...]
-      <w:bookmarkStart w:id="167" w:name="_Toc196742312"/>
+      <w:bookmarkStart w:name="_Toc482016731" w:id="153"/>
+      <w:bookmarkStart w:name="_Toc496277750" w:id="154"/>
+      <w:bookmarkStart w:name="_Toc256000010" w:id="155"/>
+      <w:bookmarkStart w:name="_Toc256000048" w:id="156"/>
+      <w:bookmarkStart w:name="_Toc256000086" w:id="157"/>
+      <w:bookmarkStart w:name="_Toc256000124" w:id="158"/>
+      <w:bookmarkStart w:name="_Toc256000162" w:id="159"/>
+      <w:bookmarkStart w:name="_Toc256000200" w:id="160"/>
+      <w:bookmarkStart w:name="_Toc256000238" w:id="161"/>
+      <w:bookmarkStart w:name="_Toc256000314" w:id="162"/>
+      <w:bookmarkStart w:name="_Toc92807531" w:id="163"/>
+      <w:bookmarkStart w:name="_Toc97818778" w:id="164"/>
+      <w:bookmarkStart w:name="_Toc256000276" w:id="165"/>
+      <w:bookmarkStart w:name="_Toc256000352" w:id="166"/>
+      <w:bookmarkStart w:name="_Toc196742312" w:id="167"/>
       <w:r w:rsidRPr="008D7696">
         <w:t>Mössa</w:t>
       </w:r>
       <w:bookmarkEnd w:id="153"/>
       <w:bookmarkEnd w:id="154"/>
       <w:bookmarkEnd w:id="155"/>
       <w:bookmarkEnd w:id="156"/>
       <w:bookmarkEnd w:id="157"/>
       <w:bookmarkEnd w:id="158"/>
       <w:bookmarkEnd w:id="159"/>
       <w:bookmarkEnd w:id="160"/>
       <w:bookmarkEnd w:id="161"/>
       <w:bookmarkEnd w:id="162"/>
       <w:bookmarkEnd w:id="163"/>
       <w:bookmarkEnd w:id="164"/>
       <w:bookmarkEnd w:id="165"/>
       <w:bookmarkEnd w:id="166"/>
       <w:bookmarkEnd w:id="167"/>
     </w:p>
-    <w:p w14:paraId="49F5BACF" w14:textId="3FDD6FB8" w:rsidR="008D7696" w:rsidRPr="001D7AD5" w:rsidRDefault="13C1759B" w:rsidP="001D7AD5">
+    <w:p w:rsidRPr="001D7AD5" w:rsidR="008D7696" w:rsidP="001D7AD5" w:rsidRDefault="13C1759B" w14:paraId="49F5BACF" w14:textId="3FDD6FB8">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="001D7AD5">
         <w:t>Engångsmössa ska bäras av all personal på operationssalarna och i operationskorridorerna utanför operationssalarna.</w:t>
       </w:r>
-      <w:r w:rsidR="0E141D5C" w:rsidRPr="001D7AD5">
+      <w:r w:rsidRPr="001D7AD5" w:rsidR="0E141D5C">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos Narrow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0E141D5C" w:rsidRPr="001D7AD5">
+      <w:r w:rsidRPr="001D7AD5" w:rsidR="0E141D5C">
         <w:t xml:space="preserve">Tygmössa som tillhandahålls av arbetsgivaren </w:t>
       </w:r>
-      <w:r w:rsidR="628868A7" w:rsidRPr="001D7AD5">
+      <w:r w:rsidRPr="001D7AD5" w:rsidR="628868A7">
         <w:t xml:space="preserve">kan användas </w:t>
       </w:r>
-      <w:r w:rsidR="0E141D5C" w:rsidRPr="001D7AD5">
+      <w:r w:rsidRPr="001D7AD5" w:rsidR="0E141D5C">
         <w:t>och ska bytas dagligen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="730C839E" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="001D7AD5" w:rsidRDefault="008D7696" w:rsidP="001D7AD5">
+    <w:p w:rsidRPr="001D7AD5" w:rsidR="008D7696" w:rsidP="001D7AD5" w:rsidRDefault="008D7696" w14:paraId="730C839E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="001D7AD5">
         <w:t>Allt hår ska vara instoppat för att hindra hårstrån från att falla ned i operationssåret, på sterildraperingen eller på instrument och instrumentbord.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42223E3B" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="001D7AD5" w:rsidRDefault="008D7696" w:rsidP="001D7AD5">
+    <w:p w:rsidRPr="001D7AD5" w:rsidR="008D7696" w:rsidP="001D7AD5" w:rsidRDefault="008D7696" w14:paraId="42223E3B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="001D7AD5">
         <w:t>Huvudduk ersätts av eller täcks av operationsmössa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2653E3A6" w14:textId="74E4436B" w:rsidR="35348D4F" w:rsidRDefault="35348D4F" w:rsidP="001D7AD5">
+    <w:p w:rsidR="35348D4F" w:rsidP="001D7AD5" w:rsidRDefault="35348D4F" w14:paraId="2653E3A6" w14:textId="74E4436B">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="001D7AD5">
         <w:t>Operationshjälm vid infektionskänslig kirurgi och när håret inte täcks av vanlig operationsmössa och för att undvika att hårstr</w:t>
       </w:r>
-      <w:r w:rsidR="3F49BBB7" w:rsidRPr="001D7AD5">
+      <w:r w:rsidRPr="001D7AD5" w:rsidR="3F49BBB7">
         <w:t>å</w:t>
       </w:r>
       <w:r w:rsidRPr="001D7AD5">
         <w:t>n att falla ned</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36BA44C3" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="007556ED">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="007556ED" w:rsidRDefault="008D7696" w14:paraId="36BA44C3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="168" w:name="_Toc482016732"/>
-[...13 lines deleted...]
-      <w:bookmarkStart w:id="182" w:name="_Toc196742313"/>
+      <w:bookmarkStart w:name="_Toc482016732" w:id="168"/>
+      <w:bookmarkStart w:name="_Toc496277751" w:id="169"/>
+      <w:bookmarkStart w:name="_Toc256000011" w:id="170"/>
+      <w:bookmarkStart w:name="_Toc256000049" w:id="171"/>
+      <w:bookmarkStart w:name="_Toc256000087" w:id="172"/>
+      <w:bookmarkStart w:name="_Toc256000125" w:id="173"/>
+      <w:bookmarkStart w:name="_Toc256000163" w:id="174"/>
+      <w:bookmarkStart w:name="_Toc256000201" w:id="175"/>
+      <w:bookmarkStart w:name="_Toc256000239" w:id="176"/>
+      <w:bookmarkStart w:name="_Toc256000315" w:id="177"/>
+      <w:bookmarkStart w:name="_Toc92807532" w:id="178"/>
+      <w:bookmarkStart w:name="_Toc97818779" w:id="179"/>
+      <w:bookmarkStart w:name="_Toc256000277" w:id="180"/>
+      <w:bookmarkStart w:name="_Toc256000353" w:id="181"/>
+      <w:bookmarkStart w:name="_Toc196742313" w:id="182"/>
       <w:r w:rsidRPr="008D7696">
         <w:t>Munskydd och andningsskydd</w:t>
       </w:r>
       <w:bookmarkEnd w:id="168"/>
       <w:bookmarkEnd w:id="169"/>
       <w:bookmarkEnd w:id="170"/>
       <w:bookmarkEnd w:id="171"/>
       <w:bookmarkEnd w:id="172"/>
       <w:bookmarkEnd w:id="173"/>
       <w:bookmarkEnd w:id="174"/>
       <w:bookmarkEnd w:id="175"/>
       <w:bookmarkEnd w:id="176"/>
       <w:bookmarkEnd w:id="177"/>
       <w:bookmarkEnd w:id="178"/>
       <w:bookmarkEnd w:id="179"/>
       <w:bookmarkEnd w:id="180"/>
       <w:bookmarkEnd w:id="181"/>
       <w:bookmarkEnd w:id="182"/>
     </w:p>
-    <w:p w14:paraId="22ECB2D3" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="007556ED">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="007556ED" w:rsidRDefault="008D7696" w14:paraId="22ECB2D3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Vätsketätt munskydd typ IIR används av sterilklädd personal som stänkskydd i kombination med skyddsglasögon alternativt visir, och även för att hindra salivdroppar från att falla ned i operationsområdet och på sterila instrument.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D951527" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="007556ED">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="007556ED" w:rsidRDefault="008D7696" w14:paraId="6D951527" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Munskydd IIR ska användas av alla som pratar/hostar/skrattar inom en armlängds avstånd från det sterila operationsområdet och/eller sterila instrument och vätskor. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B596478" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="007556ED">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="007556ED" w:rsidRDefault="008D7696" w14:paraId="0B596478" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Vid proteskirurgi ska all personal på operationssalen bära munskydd IIR.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F700743" w14:textId="1E21D2DA" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="13C1759B" w:rsidP="007556ED">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="007556ED" w:rsidRDefault="13C1759B" w14:paraId="7F700743" w14:textId="1E21D2DA">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Andningsskydd (FFP3) ska användas vid laserbehandling</w:t>
       </w:r>
       <w:r w:rsidR="2F85BA53">
         <w:t xml:space="preserve"> och </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="2F85BA53">
         <w:t>konisering</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> för att förhindra inandning av laserrök.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07D393F9" w14:textId="62855E84" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="007556ED">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="007556ED" w:rsidRDefault="008D7696" w14:paraId="07D393F9" w14:textId="62855E84">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Andningsskydd (FFP3) ska användas vid misstänkt/konstaterad luftburen smitta som till exempel larynx- eller lungtuberkulos och vid ingrepp på patient med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>extrapulmonell</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> tuberkulos där det finns risk för aerosolbildning, se r</w:t>
       </w:r>
       <w:r w:rsidR="00933BE4">
         <w:t xml:space="preserve">utinen </w:t>
       </w:r>
       <w:hyperlink r:id="rId15">
-        <w:r w:rsidR="00933BE4" w:rsidRPr="5ACE3F3E">
+        <w:r w:rsidRPr="5ACE3F3E" w:rsidR="00933BE4">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Instruktion för användning av andningsskydd</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00800716" w:rsidRPr="5ACE3F3E">
+      <w:r w:rsidRPr="5ACE3F3E" w:rsidR="00800716">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AE06A08" w14:textId="4E811513" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00800716">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00800716" w:rsidRDefault="008D7696" w14:paraId="5AE06A08" w14:textId="4E811513">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Vid konstaterad eller misstänkt luftvägssmitta ska andningsskydd användas i kombination med visir vid AGP (aerosolgenerande procedur) ex. intubation/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>extubation</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve">, </w:t>
-[...3 lines deleted...]
-        <w:t>bronkoskopi, se regionalt informationsma</w:t>
+        <w:t>, bronkoskopi, se regionalt informationsma</w:t>
       </w:r>
       <w:r w:rsidR="00222643">
         <w:t>t</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">erial </w:t>
       </w:r>
       <w:hyperlink r:id="rId16">
         <w:r w:rsidRPr="226B5728">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Skyddsutrustning vid misstänkt eller konstaterad covid-19 vid aerosol-genererande procedur</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E50A60C" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="0001119E">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="0001119E" w:rsidRDefault="008D7696" w14:paraId="6E50A60C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="183" w:name="_Toc482016733"/>
-[...13 lines deleted...]
-      <w:bookmarkStart w:id="197" w:name="_Toc196742314"/>
+      <w:bookmarkStart w:name="_Toc482016733" w:id="183"/>
+      <w:bookmarkStart w:name="_Toc496277752" w:id="184"/>
+      <w:bookmarkStart w:name="_Toc256000012" w:id="185"/>
+      <w:bookmarkStart w:name="_Toc256000050" w:id="186"/>
+      <w:bookmarkStart w:name="_Toc256000088" w:id="187"/>
+      <w:bookmarkStart w:name="_Toc256000126" w:id="188"/>
+      <w:bookmarkStart w:name="_Toc256000164" w:id="189"/>
+      <w:bookmarkStart w:name="_Toc256000202" w:id="190"/>
+      <w:bookmarkStart w:name="_Toc256000240" w:id="191"/>
+      <w:bookmarkStart w:name="_Toc256000316" w:id="192"/>
+      <w:bookmarkStart w:name="_Toc92807533" w:id="193"/>
+      <w:bookmarkStart w:name="_Toc97818780" w:id="194"/>
+      <w:bookmarkStart w:name="_Toc256000278" w:id="195"/>
+      <w:bookmarkStart w:name="_Toc256000354" w:id="196"/>
+      <w:bookmarkStart w:name="_Toc196742314" w:id="197"/>
       <w:r w:rsidRPr="008D7696">
         <w:t>Steril operationsrock och sterila operationshandskar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="183"/>
       <w:bookmarkEnd w:id="184"/>
       <w:bookmarkEnd w:id="185"/>
       <w:bookmarkEnd w:id="186"/>
       <w:bookmarkEnd w:id="187"/>
       <w:bookmarkEnd w:id="188"/>
       <w:bookmarkEnd w:id="189"/>
       <w:bookmarkEnd w:id="190"/>
       <w:bookmarkEnd w:id="191"/>
       <w:bookmarkEnd w:id="192"/>
       <w:bookmarkEnd w:id="193"/>
       <w:bookmarkEnd w:id="194"/>
       <w:bookmarkEnd w:id="195"/>
       <w:bookmarkEnd w:id="196"/>
       <w:bookmarkEnd w:id="197"/>
     </w:p>
-    <w:p w14:paraId="26FEFED7" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="0001119E">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="0001119E" w:rsidRDefault="008D7696" w14:paraId="26FEFED7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Steril operationsrock ska bäras av all personal som deltar i arbetet i det sterila operationsområdet. Rocken ska förhindra att arbetsdräkten som bärs under blir kontaminerad, det vill säga den ska förhindra smittspridning mellan patienter via operationslagets arbetsdräkter. Den ska också förhindra kontaktsmitta från personalens hud till patienten.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F8347EA" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="0001119E">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="0001119E" w:rsidRDefault="008D7696" w14:paraId="1F8347EA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Använd steril operationsrock med våtstark front och förstärkt ärm vid infektionskänslig implantationskirurgi och när risken för genomfuktning är stor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A6A8C44" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="0001119E">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="0001119E" w:rsidRDefault="008D7696" w14:paraId="0A6A8C44" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Operationslaget ska använda sterila handskar. Dubbla sterila operationshandskar rekommenderas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3493BF48" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00FE5292">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00FE5292" w:rsidRDefault="008D7696" w14:paraId="3493BF48" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="198" w:name="_Toc496277753"/>
-[...13 lines deleted...]
-      <w:bookmarkStart w:id="212" w:name="_Toc482016734"/>
+      <w:bookmarkStart w:name="_Toc496277753" w:id="198"/>
+      <w:bookmarkStart w:name="_Toc256000013" w:id="199"/>
+      <w:bookmarkStart w:name="_Toc256000051" w:id="200"/>
+      <w:bookmarkStart w:name="_Toc256000089" w:id="201"/>
+      <w:bookmarkStart w:name="_Toc256000127" w:id="202"/>
+      <w:bookmarkStart w:name="_Toc256000165" w:id="203"/>
+      <w:bookmarkStart w:name="_Toc256000203" w:id="204"/>
+      <w:bookmarkStart w:name="_Toc256000241" w:id="205"/>
+      <w:bookmarkStart w:name="_Toc256000317" w:id="206"/>
+      <w:bookmarkStart w:name="_Toc92807534" w:id="207"/>
+      <w:bookmarkStart w:name="_Toc97818781" w:id="208"/>
+      <w:bookmarkStart w:name="_Toc256000279" w:id="209"/>
+      <w:bookmarkStart w:name="_Toc256000355" w:id="210"/>
+      <w:bookmarkStart w:name="_Toc196742315" w:id="211"/>
+      <w:bookmarkStart w:name="_Toc482016734" w:id="212"/>
       <w:r w:rsidRPr="008D7696">
         <w:t>Lokaler och åtgärder vid mindre kirurgiska ingrepp</w:t>
       </w:r>
       <w:bookmarkEnd w:id="198"/>
       <w:bookmarkEnd w:id="199"/>
       <w:bookmarkEnd w:id="200"/>
       <w:bookmarkEnd w:id="201"/>
       <w:bookmarkEnd w:id="202"/>
       <w:bookmarkEnd w:id="203"/>
       <w:bookmarkEnd w:id="204"/>
       <w:bookmarkEnd w:id="205"/>
       <w:bookmarkEnd w:id="206"/>
       <w:bookmarkEnd w:id="207"/>
       <w:bookmarkEnd w:id="208"/>
       <w:bookmarkEnd w:id="209"/>
       <w:bookmarkEnd w:id="210"/>
       <w:bookmarkEnd w:id="211"/>
     </w:p>
-    <w:p w14:paraId="231DF7F0" w14:textId="75659FC8" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00FE5292">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00FE5292" w:rsidRDefault="008D7696" w14:paraId="231DF7F0" w14:textId="75659FC8">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Med ”mindre kirurgiska ingrepp” menas här ingrepp som är ytliga och sker i lokalanestesi. Ingreppet är inte så </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>invasivt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> att det behöver genomföras på regelrätt operationssal. Några exempel på mindre kirurgiska ingrepp är biopsier av olika slag, excision av hudförändringar, gynekologisk skrapning, hemorrojdingrepp, ögonlocksingrepp, karpaltunneloperation och endoskopiska undersökningar. De vårdhygieniska kraven på denna typ av ingrepp är mindre strikta än vid regelrätt operationsverksamhet [7]. Följande bör beaktas: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FBD704D" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00FE5292">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00FE5292" w:rsidRDefault="008D7696" w14:paraId="4FBD704D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ventilationen ska vara anpassad till antalet individer som vistas i rummet. Dörrar och fönster ska alltid vara stängda. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="318A2A11" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00FE5292">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00FE5292" w:rsidRDefault="008D7696" w14:paraId="318A2A11" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Ytskikt ska tåla rengöring och desinfektion med av regionen upphandlade medel.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C7C9DD4" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00FE5292">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00FE5292" w:rsidRDefault="008D7696" w14:paraId="1C7C9DD4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Salen ska vara utrustad med tvättställ och handsprit.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73BF84B6" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00FE5292">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00FE5292" w:rsidRDefault="008D7696" w14:paraId="73BF84B6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Sterilt material ska vara placerat i skåp och på avstånd från tvättstället så att inte stänk på förpackningar med sterilt material sker.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15532AE3" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00FE5292">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00FE5292" w:rsidRDefault="008D7696" w14:paraId="15532AE3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Sterilt engångsmaterial är ofta att föredra.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32A1082E" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00FE5292">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00FE5292" w:rsidRDefault="008D7696" w14:paraId="32A1082E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>För höggradigt rent material bör processen för diskdesinfektion kvalitetssäkras så att höggradig renhet kan garanteras (samråd med vårdhygien).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66C38BA6" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00FE5292">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00FE5292" w:rsidRDefault="008D7696" w14:paraId="66C38BA6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Sterila handskar och plastförkläde används av operatör.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76D14F52" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00206FDC">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00206FDC" w:rsidRDefault="008D7696" w14:paraId="76D14F52" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Antal personer på rummet begränsas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56DCEBD5" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00206FDC">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00206FDC" w:rsidRDefault="008D7696" w14:paraId="56DCEBD5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Uppdukning av instrument sker i samband med ingreppet, inte i förväg.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74502BB5" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00206FDC">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00206FDC" w:rsidRDefault="008D7696" w14:paraId="74502BB5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="213" w:name="_Toc496277754"/>
-[...12 lines deleted...]
-      <w:bookmarkStart w:id="226" w:name="_Toc196742316"/>
+      <w:bookmarkStart w:name="_Toc496277754" w:id="213"/>
+      <w:bookmarkStart w:name="_Toc256000014" w:id="214"/>
+      <w:bookmarkStart w:name="_Toc256000052" w:id="215"/>
+      <w:bookmarkStart w:name="_Toc256000090" w:id="216"/>
+      <w:bookmarkStart w:name="_Toc256000128" w:id="217"/>
+      <w:bookmarkStart w:name="_Toc256000166" w:id="218"/>
+      <w:bookmarkStart w:name="_Toc256000204" w:id="219"/>
+      <w:bookmarkStart w:name="_Toc256000242" w:id="220"/>
+      <w:bookmarkStart w:name="_Toc256000318" w:id="221"/>
+      <w:bookmarkStart w:name="_Toc92807535" w:id="222"/>
+      <w:bookmarkStart w:name="_Toc97818782" w:id="223"/>
+      <w:bookmarkStart w:name="_Toc256000280" w:id="224"/>
+      <w:bookmarkStart w:name="_Toc256000356" w:id="225"/>
+      <w:bookmarkStart w:name="_Toc196742316" w:id="226"/>
       <w:r w:rsidRPr="008D7696">
         <w:t>Personalinfektioner</w:t>
       </w:r>
       <w:bookmarkEnd w:id="212"/>
       <w:bookmarkEnd w:id="213"/>
       <w:bookmarkEnd w:id="214"/>
       <w:bookmarkEnd w:id="215"/>
       <w:bookmarkEnd w:id="216"/>
       <w:bookmarkEnd w:id="217"/>
       <w:bookmarkEnd w:id="218"/>
       <w:bookmarkEnd w:id="219"/>
       <w:bookmarkEnd w:id="220"/>
       <w:bookmarkEnd w:id="221"/>
       <w:bookmarkEnd w:id="222"/>
       <w:bookmarkEnd w:id="223"/>
       <w:bookmarkEnd w:id="224"/>
       <w:bookmarkEnd w:id="225"/>
       <w:bookmarkEnd w:id="226"/>
     </w:p>
-    <w:p w14:paraId="42A9BD15" w14:textId="13C77367" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00206FDC">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00206FDC" w:rsidRDefault="008D7696" w14:paraId="42A9BD15" w14:textId="13C77367">
       <w:r w:rsidRPr="008D7696">
         <w:t xml:space="preserve">Vid infektion hos personal gör vårdenhetschefen en individuell bedömning av vilka arbetsuppgifter som den anställde kan utföra. Se riktlinje </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId17">
         <w:r w:rsidR="000725EE">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Personalinfektioner samt immunitetskontroll och vaccination av personal, SÄS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008D7696">
         <w:t xml:space="preserve"> och avsnitt </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId18">
         <w:r w:rsidRPr="00016A2F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Personalinfektioner i hälso- och sjukvården</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008D7696">
         <w:t xml:space="preserve"> i Vårdhandboken [8]. Generellt ska inte personal med infektioner på händerna och i ansiktet arbeta på operationssalen. Personal med akut virusorsakad luftvägsinfektion eller obehandlad bakteriell luftvägsinfektion ska inte arbeta på operationsenheten.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04C7B210" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="008167F0">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="008167F0" w:rsidRDefault="008D7696" w14:paraId="04C7B210" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="227" w:name="_Toc482016735"/>
-[...13 lines deleted...]
-      <w:bookmarkStart w:id="241" w:name="_Toc196742317"/>
+      <w:bookmarkStart w:name="_Toc482016735" w:id="227"/>
+      <w:bookmarkStart w:name="_Toc496277755" w:id="228"/>
+      <w:bookmarkStart w:name="_Toc256000015" w:id="229"/>
+      <w:bookmarkStart w:name="_Toc256000053" w:id="230"/>
+      <w:bookmarkStart w:name="_Toc256000091" w:id="231"/>
+      <w:bookmarkStart w:name="_Toc256000129" w:id="232"/>
+      <w:bookmarkStart w:name="_Toc256000167" w:id="233"/>
+      <w:bookmarkStart w:name="_Toc256000205" w:id="234"/>
+      <w:bookmarkStart w:name="_Toc256000243" w:id="235"/>
+      <w:bookmarkStart w:name="_Toc256000319" w:id="236"/>
+      <w:bookmarkStart w:name="_Toc92807536" w:id="237"/>
+      <w:bookmarkStart w:name="_Toc97818783" w:id="238"/>
+      <w:bookmarkStart w:name="_Toc256000281" w:id="239"/>
+      <w:bookmarkStart w:name="_Toc256000357" w:id="240"/>
+      <w:bookmarkStart w:name="_Toc196742317" w:id="241"/>
       <w:r w:rsidRPr="008D7696">
         <w:t>Preoperativ handdesinfektion</w:t>
       </w:r>
       <w:bookmarkEnd w:id="227"/>
       <w:bookmarkEnd w:id="228"/>
       <w:bookmarkEnd w:id="229"/>
       <w:bookmarkEnd w:id="230"/>
       <w:bookmarkEnd w:id="231"/>
       <w:bookmarkEnd w:id="232"/>
       <w:bookmarkEnd w:id="233"/>
       <w:bookmarkEnd w:id="234"/>
       <w:bookmarkEnd w:id="235"/>
       <w:bookmarkEnd w:id="236"/>
       <w:bookmarkEnd w:id="237"/>
       <w:bookmarkEnd w:id="238"/>
       <w:bookmarkEnd w:id="239"/>
       <w:bookmarkEnd w:id="240"/>
       <w:bookmarkEnd w:id="241"/>
     </w:p>
-    <w:p w14:paraId="7C06C4B5" w14:textId="3304DFA3" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="008167F0">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="008167F0" w:rsidRDefault="008D7696" w14:paraId="7C06C4B5" w14:textId="3304DFA3">
       <w:r w:rsidRPr="008D7696">
         <w:t xml:space="preserve">Medarbetaren använder den desinfektionsmetod som passar hens hud. Följ vårdhandboken, avsnitt </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId19">
         <w:r w:rsidRPr="008167F0">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Operationssjukvård under rubrik Personalföreskrifter på operationsavdelning</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008D7696">
         <w:t xml:space="preserve"> för preoperativ handdesinfektion.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AB55D19" w14:textId="3B615E98" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="008167F0">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="008167F0" w:rsidRDefault="008D7696" w14:paraId="2AB55D19" w14:textId="3B615E98">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="242" w:name="_Toc482016738"/>
-[...13 lines deleted...]
-      <w:bookmarkStart w:id="256" w:name="_Toc196742318"/>
+      <w:bookmarkStart w:name="_Toc482016738" w:id="242"/>
+      <w:bookmarkStart w:name="_Toc496277756" w:id="243"/>
+      <w:bookmarkStart w:name="_Toc256000016" w:id="244"/>
+      <w:bookmarkStart w:name="_Toc256000054" w:id="245"/>
+      <w:bookmarkStart w:name="_Toc256000092" w:id="246"/>
+      <w:bookmarkStart w:name="_Toc256000130" w:id="247"/>
+      <w:bookmarkStart w:name="_Toc256000168" w:id="248"/>
+      <w:bookmarkStart w:name="_Toc256000206" w:id="249"/>
+      <w:bookmarkStart w:name="_Toc256000244" w:id="250"/>
+      <w:bookmarkStart w:name="_Toc256000320" w:id="251"/>
+      <w:bookmarkStart w:name="_Toc92807537" w:id="252"/>
+      <w:bookmarkStart w:name="_Toc97818784" w:id="253"/>
+      <w:bookmarkStart w:name="_Toc256000282" w:id="254"/>
+      <w:bookmarkStart w:name="_Toc256000358" w:id="255"/>
+      <w:bookmarkStart w:name="_Toc196742318" w:id="256"/>
       <w:r w:rsidRPr="008D7696">
         <w:t>Uppdukning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="242"/>
       <w:bookmarkEnd w:id="243"/>
       <w:bookmarkEnd w:id="244"/>
       <w:bookmarkEnd w:id="245"/>
       <w:bookmarkEnd w:id="246"/>
       <w:bookmarkEnd w:id="247"/>
       <w:bookmarkEnd w:id="248"/>
       <w:bookmarkEnd w:id="249"/>
       <w:bookmarkEnd w:id="250"/>
       <w:bookmarkEnd w:id="251"/>
       <w:bookmarkEnd w:id="252"/>
       <w:bookmarkEnd w:id="253"/>
       <w:bookmarkEnd w:id="254"/>
       <w:bookmarkEnd w:id="255"/>
       <w:r w:rsidR="00387C4E">
         <w:t xml:space="preserve"> av sterila instrument</w:t>
       </w:r>
       <w:bookmarkEnd w:id="256"/>
     </w:p>
-    <w:p w14:paraId="0AC15FFA" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00FE1E1A">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00FE1E1A" w:rsidRDefault="008D7696" w14:paraId="0AC15FFA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Innan operationsstart, kontrollera att ventilationen är aktiverad.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="378BAFC5" w14:textId="7092A52D" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00FE1E1A">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00FE1E1A" w:rsidRDefault="008D7696" w14:paraId="378BAFC5" w14:textId="7092A52D">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Uppdukning av sterila instrument ska ske i ett lugnt skede med så få personer på rummet</w:t>
       </w:r>
       <w:r w:rsidR="00F611D4">
         <w:t xml:space="preserve"> som möjligt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04E2EA04" w14:textId="518B2860" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="13C1759B" w:rsidP="00FE1E1A">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00FE1E1A" w:rsidRDefault="13C1759B" w14:paraId="04E2EA04" w14:textId="518B2860">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>En person ska vara sterilklädd och ansvara för uppdukningen och en icke steril klädd person som öppnar/överräcker sterilt material/instrument</w:t>
       </w:r>
       <w:r w:rsidR="4066A939">
         <w:t xml:space="preserve"> ska bära munskydd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10385FF1" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00FE1E1A">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00FE1E1A" w:rsidRDefault="008D7696" w14:paraId="10385FF1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Dörrar till operationssalen ska hållas stängda. Vid ökad aktivitet som vid patientförberedelser ökar antalet partiklar och därmed risken för kontamination av instrument.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DC554C6" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00FE1E1A">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00FE1E1A" w:rsidRDefault="008D7696" w14:paraId="5DC554C6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Alla förpackningar avsynas och utgångsdatum kontrolleras.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="765220EB" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00FE1E1A">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00FE1E1A" w:rsidRDefault="008D7696" w14:paraId="765220EB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Inför infektionskänslig kirurgi/protesoperationer och implantat ska uppdukning ske i operations- eller uppdukningsrum där ingen annan aktivitet pågår och med stängda dörrar.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47C5D447" w14:textId="535D9958" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="13C1759B" w:rsidP="00FE1E1A">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00FE1E1A" w:rsidRDefault="13C1759B" w14:paraId="47C5D447" w14:textId="535D9958">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Uppdukade instrument täcks över med sterila</w:t>
       </w:r>
       <w:r w:rsidR="50060406">
         <w:t xml:space="preserve"> engångs eller flergångs </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">dukar/lakan på salen och hålls övertäckta under tvättning, sterildrapering och påklädning av </w:t>
       </w:r>
       <w:r w:rsidR="3D718A23">
         <w:t>operatörer</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B6D79D8" w14:textId="6CF8AA32" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="13C1759B" w:rsidP="00FE1E1A">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00FE1E1A" w:rsidRDefault="13C1759B" w14:paraId="0B6D79D8" w14:textId="6CF8AA32">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Placera borden och eventuell utrustning så att luftströmmen från ventilationen inte störs för att inte försämra ventilationens funktion. Undvik spring mellan de sterila borden.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76F92125" w14:textId="66678321" w:rsidR="048E4F85" w:rsidRDefault="048E4F85" w:rsidP="11B8D88C">
+    <w:p w:rsidR="048E4F85" w:rsidP="11B8D88C" w:rsidRDefault="048E4F85" w14:paraId="76F92125" w14:textId="66678321">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Undvik att ha för mycket öppet sterilt gods som riskerar att exponeras för stänk och partiklar inne på salen. Använd gärna liknande rullskåp som sterilt gods kan förvaras i, och som kan rengöras efter operationens slut, alternativt förvara materialet övertäckt på sal, annars måste materialet desinfekteras och </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>resteriliseras</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> alternativt kasseras.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69614503" w14:textId="29AEC26E" w:rsidR="19963A61" w:rsidRPr="005D1E57" w:rsidRDefault="19963A61" w:rsidP="00741A51">
+    <w:p w:rsidRPr="005D1E57" w:rsidR="19963A61" w:rsidP="00741A51" w:rsidRDefault="19963A61" w14:paraId="69614503" w14:textId="29AEC26E">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="257" w:name="_Toc196742319"/>
+      <w:bookmarkStart w:name="_Toc196742319" w:id="257"/>
       <w:r w:rsidRPr="005D1E57">
         <w:t>Uppdukningsrum</w:t>
       </w:r>
       <w:bookmarkEnd w:id="257"/>
     </w:p>
-    <w:p w14:paraId="76CA8C51" w14:textId="06E46424" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="13C1759B" w:rsidP="11B8D88C">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="11B8D88C" w:rsidRDefault="13C1759B" w14:paraId="76CA8C51" w14:textId="06E46424">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Finns särskilt uppdukningsrum med operationsrumsventilation kan instrument dukas upp och förvaras övertäckta med steril</w:t>
       </w:r>
       <w:r w:rsidR="009A62BE">
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="43FDB28E">
         <w:t xml:space="preserve">vätsketäta engångs eller flergångs </w:t>
       </w:r>
       <w:r>
         <w:t>duk</w:t>
       </w:r>
       <w:r w:rsidR="75FDA814">
         <w:t>ar</w:t>
       </w:r>
       <w:r>
         <w:t>/lakan, låt uppdukningslakan gå rikligt nedanför operationsbordet</w:t>
       </w:r>
       <w:r w:rsidR="017CA1E3">
         <w:t xml:space="preserve"> (minst 20 cm)</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="2395BC88" w:rsidRPr="11B8D88C">
+      <w:r w:rsidRPr="11B8D88C" w:rsidR="2395BC88">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="160C2EA7" w:rsidRPr="11B8D88C">
+      <w:r w:rsidRPr="11B8D88C" w:rsidR="160C2EA7">
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidR="2395BC88" w:rsidRPr="11B8D88C">
+      <w:r w:rsidRPr="11B8D88C" w:rsidR="2395BC88">
         <w:t>ed fördel använda dubbel övertäckning innan de transporteras i korridor eller genom</w:t>
       </w:r>
-      <w:r w:rsidR="50F2B443" w:rsidRPr="11B8D88C">
+      <w:r w:rsidRPr="11B8D88C" w:rsidR="50F2B443">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="2395BC88" w:rsidRPr="11B8D88C">
+      <w:r w:rsidRPr="11B8D88C" w:rsidR="2395BC88">
         <w:t>dörröppning</w:t>
       </w:r>
       <w:r w:rsidR="00466400">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Dokumentera tid och signera.</w:t>
       </w:r>
       <w:r w:rsidR="1972F43D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EDF3826" w14:textId="4A46C465" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="13C1759B" w:rsidP="11B8D88C">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="11B8D88C" w:rsidRDefault="13C1759B" w14:paraId="7EDF3826" w14:textId="19A85A1F">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidR="13C1759B">
+        <w:rPr/>
         <w:t>Sterilt gods kan, om det är övertäckt och står i operationsventilation, sparas i 8 timmar. Ska det sterila godset flyttas mellan salar</w:t>
       </w:r>
       <w:r w:rsidR="02B50688">
+        <w:rPr/>
         <w:t>,</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      <w:r w:rsidR="17C66BA7" w:rsidRPr="00385BCB">
+      <w:r w:rsidR="13C1759B">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="13C1759B">
+        <w:rPr/>
+        <w:t>ska godset vara väl övertäckt.</w:t>
+      </w:r>
+      <w:r w:rsidR="17C66BA7">
+        <w:rPr/>
         <w:t xml:space="preserve"> Se </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20">
-        <w:r w:rsidR="00733B11" w:rsidRPr="00385BCB">
+      <w:hyperlink r:id="Rb777b9f300184064">
+        <w:r w:rsidRPr="2753EFCD" w:rsidR="00733B11">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Iordningsställande och skydd av steril kirurgisk utrustning.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7C01D5FC" w14:textId="2AF8E8E8" w:rsidR="000C3C9E" w:rsidRDefault="000C3C9E" w:rsidP="00741A51">
+    <w:p w:rsidR="000C3C9E" w:rsidP="00741A51" w:rsidRDefault="000C3C9E" w14:paraId="7C01D5FC" w14:textId="2AF8E8E8">
       <w:pPr>
         <w:pStyle w:val="Normalefterlista"/>
       </w:pPr>
       <w:r>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="008556DE">
         <w:t xml:space="preserve">utiner </w:t>
       </w:r>
       <w:r>
         <w:t>för när uppdukning ska ske i uppdukningsrum eller på operationssal</w:t>
       </w:r>
       <w:r w:rsidR="00D537B5">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> utan annan aktivitet eller om uppdukning kan ske samtidigt som patienten förbereds</w:t>
       </w:r>
       <w:r w:rsidR="00274DA8">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> kan av olika anledningar frångås. Det</w:t>
       </w:r>
       <w:r w:rsidR="00B00D37">
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:t>är operationssjuksköterskan som har ansvar för aseptiken på operationssalen och därmed han/hon som äger frågan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72BFAE57" w14:textId="77777777" w:rsidR="00EB4CF3" w:rsidRDefault="003B2411" w:rsidP="00AA1D82">
+    <w:p w:rsidR="00EB4CF3" w:rsidP="00AA1D82" w:rsidRDefault="003B2411" w14:paraId="72BFAE57" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="258" w:name="_Toc196742320"/>
+      <w:bookmarkStart w:name="_Toc196742320" w:id="258"/>
       <w:r>
         <w:t xml:space="preserve">Uppdukning i operations- eller uppdukningsrum där ingen annan </w:t>
       </w:r>
       <w:r w:rsidR="00BF09D7">
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:t>ktivitet pågår och med stängda dörrar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="258"/>
     </w:p>
-    <w:p w14:paraId="19CDC4F2" w14:textId="45C95C66" w:rsidR="003B2411" w:rsidRPr="003B2411" w:rsidRDefault="00EB4CF3" w:rsidP="00EB4CF3">
+    <w:p w:rsidRPr="003B2411" w:rsidR="003B2411" w:rsidP="00EB4CF3" w:rsidRDefault="00EB4CF3" w14:paraId="19CDC4F2" w14:textId="45C95C66">
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(Avser </w:t>
       </w:r>
       <w:r w:rsidR="003B2411">
         <w:t>infektionskänslig kirurgi, proteser, implantat)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06092626" w14:textId="50B8DBDB" w:rsidR="003B2411" w:rsidRDefault="003B2411" w:rsidP="003B2411">
+    <w:p w:rsidR="003B2411" w:rsidP="003B2411" w:rsidRDefault="003B2411" w14:paraId="06092626" w14:textId="50B8DBDB">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Ortopediska operationer</w:t>
       </w:r>
       <w:r w:rsidR="005E7F62">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2809360E" w14:textId="5ED74137" w:rsidR="003B2411" w:rsidRDefault="003B2411" w:rsidP="003B2411">
+    <w:p w:rsidR="003B2411" w:rsidP="003B2411" w:rsidRDefault="003B2411" w14:paraId="2809360E" w14:textId="5ED74137">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Bråckplastiker</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> med nät</w:t>
       </w:r>
       <w:r w:rsidR="005E7F62">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="046B7E0C" w14:textId="69A3764A" w:rsidR="003B2411" w:rsidRDefault="003B2411" w:rsidP="003B2411">
+    <w:p w:rsidR="003B2411" w:rsidP="003B2411" w:rsidRDefault="003B2411" w14:paraId="046B7E0C" w14:textId="69A3764A">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Kärloperationer</w:t>
       </w:r>
       <w:r w:rsidR="002D2F36">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ACF465C" w14:textId="3EFDD9BD" w:rsidR="003B2411" w:rsidRDefault="003B2411" w:rsidP="003B2411">
+    <w:p w:rsidR="003B2411" w:rsidP="003B2411" w:rsidRDefault="003B2411" w14:paraId="2ACF465C" w14:textId="3EFDD9BD">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Bröstoperationer med implantat</w:t>
       </w:r>
       <w:r w:rsidR="002D2F36">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CCB1382" w14:textId="4DEFDB05" w:rsidR="003B2411" w:rsidRDefault="003B2411" w:rsidP="003B2411">
+    <w:p w:rsidR="003B2411" w:rsidP="003B2411" w:rsidRDefault="003B2411" w14:paraId="6CCB1382" w14:textId="4DEFDB05">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Inläggning av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>venport</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="002D2F36">
         <w:t>p</w:t>
       </w:r>
       <w:r>
         <w:t>acemaker</w:t>
       </w:r>
       <w:r w:rsidR="002D2F36">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45B84522" w14:textId="34D95759" w:rsidR="003B2411" w:rsidRDefault="67AC2E8C" w:rsidP="003B2411">
+    <w:p w:rsidR="003B2411" w:rsidP="003B2411" w:rsidRDefault="67AC2E8C" w14:paraId="45B84522" w14:textId="34D95759">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Laparos</w:t>
       </w:r>
       <w:r w:rsidR="25240608">
         <w:t>k</w:t>
       </w:r>
       <w:r>
         <w:t>opiska</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> tarmresektioner och njurar (anestesiologiska läkemedelsförberedelser kan göras på operationssal samtidigt som uppdukning)</w:t>
       </w:r>
       <w:r w:rsidR="50345607">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C7A99E8" w14:textId="30E8F2E1" w:rsidR="49AD7CD3" w:rsidRDefault="49AD7CD3" w:rsidP="11B8D88C">
+    <w:p w:rsidR="49AD7CD3" w:rsidP="11B8D88C" w:rsidRDefault="49AD7CD3" w14:paraId="4C7A99E8" w14:textId="30E8F2E1">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>“Lång öron operation”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4940FA33" w14:textId="1E2B69FA" w:rsidR="003B2411" w:rsidRPr="003E74C4" w:rsidRDefault="003B2411" w:rsidP="003B2411">
+    <w:p w:rsidRPr="003E74C4" w:rsidR="003B2411" w:rsidP="003B2411" w:rsidRDefault="003B2411" w14:paraId="4940FA33" w14:textId="1E2B69FA">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Stora operationer (anestesiologiska läkemedelsförberedelser kan göras på operationssal samtidigt som uppdukning)</w:t>
       </w:r>
       <w:r w:rsidR="00E914D0">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68B178B2" w14:textId="77777777" w:rsidR="00C71BCE" w:rsidRDefault="003B2411" w:rsidP="00C71BCE">
+    <w:p w:rsidR="00C71BCE" w:rsidP="00C71BCE" w:rsidRDefault="003B2411" w14:paraId="68B178B2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="259" w:name="_Toc196742321"/>
+      <w:bookmarkStart w:name="_Toc196742321" w:id="259"/>
       <w:r w:rsidRPr="00C71BCE">
-        <w:lastRenderedPageBreak/>
         <w:t>Uppdukning på operationssal samtidigt som patient förbereds</w:t>
       </w:r>
       <w:bookmarkEnd w:id="259"/>
     </w:p>
-    <w:p w14:paraId="7EC89877" w14:textId="4321135A" w:rsidR="003B2411" w:rsidRPr="00C71BCE" w:rsidRDefault="009D18F3" w:rsidP="00C71BCE">
+    <w:p w:rsidRPr="00C71BCE" w:rsidR="003B2411" w:rsidP="00C71BCE" w:rsidRDefault="009D18F3" w14:paraId="7EC89877" w14:textId="4321135A">
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Uppdukning på sal startar när patienten ligger på operationsbordet. </w:t>
       </w:r>
       <w:r w:rsidRPr="009D18F3">
         <w:t>Det</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003B2411" w:rsidRPr="00C71BCE">
+      <w:r w:rsidRPr="00C71BCE" w:rsidR="003B2411">
         <w:t>ska vara så få personer som möjligt på operationssalen</w:t>
       </w:r>
       <w:r w:rsidR="00ED33D2">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Om uppdukning startats innan patienten kommit in på sal finns det möjlighet att slussa in </w:t>
       </w:r>
       <w:r w:rsidR="001E491C">
         <w:t xml:space="preserve">gående patient. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="708DFB39" w14:textId="3B6C40DA" w:rsidR="003B2411" w:rsidRPr="002F4E99" w:rsidRDefault="003B2411" w:rsidP="00DB7F5B">
+    <w:p w:rsidRPr="002F4E99" w:rsidR="003B2411" w:rsidP="00DB7F5B" w:rsidRDefault="003B2411" w14:paraId="708DFB39" w14:textId="3B6C40DA">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Akuta operationer då man snabbt måste ha operationsstart</w:t>
       </w:r>
       <w:r w:rsidR="00D73E78">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11EBAC6D" w14:textId="4300B766" w:rsidR="003B2411" w:rsidRPr="002F4E99" w:rsidRDefault="003B2411" w:rsidP="00DB7F5B">
+    <w:p w:rsidRPr="002F4E99" w:rsidR="003B2411" w:rsidP="00DB7F5B" w:rsidRDefault="003B2411" w14:paraId="11EBAC6D" w14:textId="4300B766">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Transvaginala, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>transuretrala</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> och anala ingrepp</w:t>
       </w:r>
       <w:r w:rsidR="00D73E78">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="194288AC" w14:textId="3721FC9F" w:rsidR="003B2411" w:rsidRPr="00A91CF9" w:rsidRDefault="67AC2E8C" w:rsidP="11B8D88C">
+    <w:p w:rsidRPr="00A91CF9" w:rsidR="003B2411" w:rsidP="11B8D88C" w:rsidRDefault="67AC2E8C" w14:paraId="194288AC" w14:textId="3721FC9F">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="11B8D88C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Laparos</w:t>
       </w:r>
-      <w:r w:rsidR="098E57AF" w:rsidRPr="11B8D88C">
+      <w:r w:rsidRPr="11B8D88C" w:rsidR="098E57AF">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
       <w:r w:rsidRPr="11B8D88C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>opiska</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="11B8D88C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="11B8D88C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>operationer</w:t>
       </w:r>
@@ -5330,550 +5324,546 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="11B8D88C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>tex</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="11B8D88C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="11B8D88C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>appende</w:t>
       </w:r>
-      <w:r w:rsidR="098E57AF" w:rsidRPr="11B8D88C">
+      <w:r w:rsidRPr="11B8D88C" w:rsidR="098E57AF">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
       <w:r w:rsidRPr="11B8D88C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>tomi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="11B8D88C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="11B8D88C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>cholecyste</w:t>
       </w:r>
-      <w:r w:rsidR="1CCF1827" w:rsidRPr="11B8D88C">
+      <w:r w:rsidRPr="11B8D88C" w:rsidR="1CCF1827">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
       <w:r w:rsidRPr="11B8D88C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>tomi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="11B8D88C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="11B8D88C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>stomiuppläggning</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="5A216087" w:rsidRPr="11B8D88C">
+      <w:r w:rsidRPr="11B8D88C" w:rsidR="5A216087">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, SOE, TVT)</w:t>
       </w:r>
-      <w:r w:rsidR="098E57AF" w:rsidRPr="11B8D88C">
+      <w:r w:rsidRPr="11B8D88C" w:rsidR="098E57AF">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2881F55E" w14:textId="789A5B12" w:rsidR="003B2411" w:rsidRPr="00A91CF9" w:rsidRDefault="003B2411" w:rsidP="00DB7F5B">
+    <w:p w:rsidRPr="00A91CF9" w:rsidR="003B2411" w:rsidP="00DB7F5B" w:rsidRDefault="003B2411" w14:paraId="2881F55E" w14:textId="789A5B12">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Sårrevisioner</w:t>
       </w:r>
       <w:r w:rsidR="006F1945">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6243244A" w14:textId="571DD02F" w:rsidR="003B2411" w:rsidRPr="003B2411" w:rsidRDefault="003B2411" w:rsidP="00DB7F5B">
+    <w:p w:rsidRPr="003B2411" w:rsidR="003B2411" w:rsidP="00DB7F5B" w:rsidRDefault="003B2411" w14:paraId="6243244A" w14:textId="571DD02F">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Mindre operationer</w:t>
       </w:r>
       <w:r w:rsidR="00AA071F">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="008D0AE2">
         <w:t xml:space="preserve"> till exempel</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> bröst, stominedläggning, mindre tarmresektioner</w:t>
       </w:r>
       <w:r w:rsidR="003F21EE">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07CBEA96" w14:textId="2D398F8F" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="0008758D">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="0008758D" w:rsidRDefault="008D7696" w14:paraId="07CBEA96" w14:textId="2D398F8F">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="260" w:name="_Toc482016739"/>
-[...13 lines deleted...]
-      <w:bookmarkStart w:id="274" w:name="_Toc196742322"/>
+      <w:bookmarkStart w:name="_Toc482016739" w:id="260"/>
+      <w:bookmarkStart w:name="_Toc496277757" w:id="261"/>
+      <w:bookmarkStart w:name="_Toc256000017" w:id="262"/>
+      <w:bookmarkStart w:name="_Toc256000055" w:id="263"/>
+      <w:bookmarkStart w:name="_Toc256000093" w:id="264"/>
+      <w:bookmarkStart w:name="_Toc256000131" w:id="265"/>
+      <w:bookmarkStart w:name="_Toc256000169" w:id="266"/>
+      <w:bookmarkStart w:name="_Toc256000207" w:id="267"/>
+      <w:bookmarkStart w:name="_Toc256000245" w:id="268"/>
+      <w:bookmarkStart w:name="_Toc256000321" w:id="269"/>
+      <w:bookmarkStart w:name="_Toc92807538" w:id="270"/>
+      <w:bookmarkStart w:name="_Toc97818785" w:id="271"/>
+      <w:bookmarkStart w:name="_Toc256000283" w:id="272"/>
+      <w:bookmarkStart w:name="_Toc256000359" w:id="273"/>
+      <w:bookmarkStart w:name="_Toc196742322" w:id="274"/>
       <w:r w:rsidRPr="008D7696">
         <w:t xml:space="preserve">Uppdukning inför regionalanestesi </w:t>
       </w:r>
-      <w:r w:rsidR="00242698" w:rsidRPr="008D7696">
+      <w:r w:rsidRPr="008D7696" w:rsidR="00242698">
         <w:t>till exempel</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7696">
         <w:t xml:space="preserve"> EDA och CVK</w:t>
       </w:r>
       <w:bookmarkEnd w:id="260"/>
       <w:bookmarkEnd w:id="261"/>
       <w:bookmarkEnd w:id="262"/>
       <w:bookmarkEnd w:id="263"/>
       <w:bookmarkEnd w:id="264"/>
       <w:bookmarkEnd w:id="265"/>
       <w:bookmarkEnd w:id="266"/>
       <w:bookmarkEnd w:id="267"/>
       <w:bookmarkEnd w:id="268"/>
       <w:bookmarkEnd w:id="269"/>
       <w:bookmarkEnd w:id="270"/>
       <w:bookmarkEnd w:id="271"/>
       <w:bookmarkEnd w:id="272"/>
       <w:bookmarkEnd w:id="273"/>
       <w:bookmarkEnd w:id="274"/>
     </w:p>
-    <w:p w14:paraId="34F33A02" w14:textId="3C4C9C87" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="0008758D">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="0008758D" w:rsidRDefault="008D7696" w14:paraId="34F33A02" w14:textId="3C4C9C87">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Sprita händerna noggrant innan uppdukning och innan sterila handskar tas på.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72053D6F" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="0008758D">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="0008758D" w:rsidRDefault="008D7696" w14:paraId="72053D6F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Täck över det uppdukade materialet om det inte ska användas omedelbart.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E12BBF1" w14:textId="7BACA284" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="0008758D">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="0008758D" w:rsidRDefault="008D7696" w14:paraId="4E12BBF1" w14:textId="7BACA284">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Följ riktlinje </w:t>
       </w:r>
       <w:hyperlink r:id="rId21">
         <w:r w:rsidRPr="226B5728">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Central venös infart (CVI) – inläggning och skötsel vid SÄS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FC0E6B1" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="004463E9">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="004463E9" w:rsidRDefault="008D7696" w14:paraId="3FC0E6B1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="275" w:name="_Toc482016740"/>
-[...13 lines deleted...]
-      <w:bookmarkStart w:id="289" w:name="_Toc196742323"/>
+      <w:bookmarkStart w:name="_Toc482016740" w:id="275"/>
+      <w:bookmarkStart w:name="_Toc496277758" w:id="276"/>
+      <w:bookmarkStart w:name="_Toc256000018" w:id="277"/>
+      <w:bookmarkStart w:name="_Toc256000056" w:id="278"/>
+      <w:bookmarkStart w:name="_Toc256000094" w:id="279"/>
+      <w:bookmarkStart w:name="_Toc256000132" w:id="280"/>
+      <w:bookmarkStart w:name="_Toc256000170" w:id="281"/>
+      <w:bookmarkStart w:name="_Toc256000208" w:id="282"/>
+      <w:bookmarkStart w:name="_Toc256000246" w:id="283"/>
+      <w:bookmarkStart w:name="_Toc256000322" w:id="284"/>
+      <w:bookmarkStart w:name="_Toc92807539" w:id="285"/>
+      <w:bookmarkStart w:name="_Toc97818786" w:id="286"/>
+      <w:bookmarkStart w:name="_Toc256000284" w:id="287"/>
+      <w:bookmarkStart w:name="_Toc256000360" w:id="288"/>
+      <w:bookmarkStart w:name="_Toc196742323" w:id="289"/>
       <w:r w:rsidRPr="008D7696">
         <w:t>Förberedelse av patienter</w:t>
       </w:r>
       <w:bookmarkEnd w:id="275"/>
       <w:bookmarkEnd w:id="276"/>
       <w:bookmarkEnd w:id="277"/>
       <w:bookmarkEnd w:id="278"/>
       <w:bookmarkEnd w:id="279"/>
       <w:bookmarkEnd w:id="280"/>
       <w:bookmarkEnd w:id="281"/>
       <w:bookmarkEnd w:id="282"/>
       <w:bookmarkEnd w:id="283"/>
       <w:bookmarkEnd w:id="284"/>
       <w:bookmarkEnd w:id="285"/>
       <w:bookmarkEnd w:id="286"/>
       <w:bookmarkEnd w:id="287"/>
       <w:bookmarkEnd w:id="288"/>
       <w:bookmarkEnd w:id="289"/>
     </w:p>
-    <w:p w14:paraId="665EDB7B" w14:textId="37D356ED" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00070A3D">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00070A3D" w:rsidRDefault="008D7696" w14:paraId="665EDB7B" w14:textId="37D356ED">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Kontrollera att preoperativ helkroppstvätt/dusch på avdelning är utförd enligt rutinen </w:t>
       </w:r>
       <w:hyperlink r:id="rId22">
         <w:r w:rsidR="001F6C22">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Preoperativ dusch- helkroppstvätt och helkroppsdesinfektion, SÄS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BBBFA30" w14:textId="64F95796" w:rsidR="007D6D44" w:rsidRDefault="007D6D44" w:rsidP="001F5F42">
+    <w:p w:rsidR="007D6D44" w:rsidP="001F5F42" w:rsidRDefault="007D6D44" w14:paraId="0BBBFA30" w14:textId="64F95796">
       <w:pPr>
         <w:pStyle w:val="Punktlistaunderliggande"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Patient som duschat enligt rutin ska </w:t>
       </w:r>
-      <w:r w:rsidR="001F5F42" w:rsidRPr="003A099E">
+      <w:r w:rsidRPr="003A099E" w:rsidR="001F5F42">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>inte</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> tvättas med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>descutan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004300E9">
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:t>svamp på operation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4579CD64" w14:textId="011D7470" w:rsidR="007D6D44" w:rsidRDefault="007D6D44" w:rsidP="001F5F42">
+    <w:p w:rsidR="007D6D44" w:rsidP="001F5F42" w:rsidRDefault="007D6D44" w14:paraId="4579CD64" w14:textId="011D7470">
       <w:pPr>
         <w:pStyle w:val="Punktlistaunderliggande"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Patient som </w:t>
       </w:r>
-      <w:r w:rsidR="003A099E" w:rsidRPr="00CF00AB">
+      <w:r w:rsidRPr="00CF00AB" w:rsidR="003A099E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>inte</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> duschat enligt rutin ska </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>descutan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="003A099E">
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:t>tvättas på operation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="733B8351" w14:textId="5D545328" w:rsidR="007D6D44" w:rsidRDefault="007D6D44" w:rsidP="001F5F42">
+    <w:p w:rsidR="007D6D44" w:rsidP="001F5F42" w:rsidRDefault="007D6D44" w14:paraId="733B8351" w14:textId="5D545328">
       <w:pPr>
         <w:pStyle w:val="Punktlistaunderliggande"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Vid </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>descutan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="003A099E">
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">tvätt på operation ska alla </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>descutan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="003A099E">
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:t>rester avlägsnas med tvättlapp fuktad med vatten/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00587C35">
         <w:t>nac</w:t>
       </w:r>
       <w:r>
         <w:t>l</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6016ECF3" w14:textId="4D29BC33" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00070A3D">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00070A3D" w:rsidRDefault="008D7696" w14:paraId="6016ECF3" w14:textId="4D29BC33">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Patient som är immobil, svårt sjuk eller smärtpåverkad kan föras direkt in i säng på operationssalen förutsatt att sängen är </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>renbäddad</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A8D1C5D" w14:textId="7A9C3781" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00070A3D">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00070A3D" w:rsidRDefault="008D7696" w14:paraId="6A8D1C5D" w14:textId="7A9C3781">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Undvik i möjligast mån håravkortning på operationssal. Håravkortning ska ske på förberedelserum eller på preoperativ mottagning. Använd skonsam metod, exempelvis elektrisk </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>håravklippare</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve">. Kassera klipphuvudet efter användning och desinfektera håravklipparen. Att behålla kroppsbehåring inom </w:t>
-[...3 lines deleted...]
-        <w:t>operationsområdet innebär ingen ökad infektionsrisk. Preoperativ håravkortning kan vara aktuellt om förekomst av hår i operationsområdet är hindrande för operatören eller för att få förband</w:t>
+        <w:t>. Kassera klipphuvudet efter användning och desinfektera håravklipparen. Att behålla kroppsbehåring inom operationsområdet innebär ingen ökad infektionsrisk. Preoperativ håravkortning kan vara aktuellt om förekomst av hår i operationsområdet är hindrande för operatören eller för att få förband</w:t>
       </w:r>
       <w:r w:rsidR="005B6E74">
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:t>att fästa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4285FFD1" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00070A3D">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00070A3D" w:rsidRDefault="008D7696" w14:paraId="4285FFD1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="226B5728">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">Desinfektera operationsområdet med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="226B5728">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t>Klorhexidinsprit</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="226B5728">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5 mg/ml. Effekt uppnås, dels via flödig användning av preparatet, dels via mekanisk bearbetning av huden under minst två minuter. Tid ska ges så att huden får lufttorka.</w:t>
       </w:r>
       <w:r w:rsidRPr="226B5728">
         <w:rPr>
           <w:rFonts w:eastAsia="SymbolMT"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="226B5728">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t>Området som desinfekteras bör vara så stort att det täcker in en eventuell förlängning av planerat snitt. Desinfektionen påbörjas över det området där snittet läggs för att sedan fortsätta mot perifera områden.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29B3BB36" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00070A3D">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00070A3D" w:rsidRDefault="008D7696" w14:paraId="29B3BB36" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="226B5728">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">Vid vaginala ingrepp, där slemhinnan och underliggande vävnad penetreras genom </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="226B5728">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t>incision</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="226B5728">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">, används </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="226B5728">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t>Klorhexidin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="226B5728">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2 mg/ml. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F21C8A0" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00070A3D">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00070A3D" w:rsidRDefault="008D7696" w14:paraId="6F21C8A0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="226B5728">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">Vid överkänslighet mot </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="226B5728">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t>Klorhexidin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="226B5728">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve"> eller vid kontraindikation utförs huddesinfektion med enbart 70 % alkohol.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E1AA34C" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00070A3D">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00070A3D" w:rsidRDefault="008D7696" w14:paraId="7E1AA34C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="226B5728">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">Fixera det sterila draperingsmaterialet på </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="226B5728">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t>Klorhexidinsprit</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="226B5728">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">-desinfekterad och torr hud. Drapera så nära </w:t>
@@ -5884,2198 +5874,2227 @@
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t>incisionsområdet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="226B5728">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve"> som möjligt, dock utan att draperingen riskerar att bli genomskuren. Den självhäftande kanten på lakanet fästs tätt mot huden med god marginal mot den desinfekterade huden</w:t>
       </w:r>
       <w:r w:rsidRPr="226B5728">
         <w:rPr>
           <w:rFonts w:eastAsia="SymbolMT"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="226B5728">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t>Vid skör hud, behandla huden under den självhäftande kanten med hudskyddsmedel så att uppkomst av hudskador förhindras. Draperingsmaterial i non-woven är att föredra.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EF7A081" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00070A3D">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00070A3D" w:rsidRDefault="008D7696" w14:paraId="5EF7A081" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Häll inte upp vätskor i öppna kärl utan använd slutna kärl. Om öppna kärl behövs av praktiska skäl, häll upp vätskan i direkt anslutning till att den ska användas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CD5657B" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00125683">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00125683" w:rsidRDefault="008D7696" w14:paraId="5CD5657B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="290" w:name="_Toc482016741"/>
-[...13 lines deleted...]
-      <w:bookmarkStart w:id="304" w:name="_Toc196742324"/>
+      <w:bookmarkStart w:name="_Toc482016741" w:id="290"/>
+      <w:bookmarkStart w:name="_Toc496277759" w:id="291"/>
+      <w:bookmarkStart w:name="_Toc256000019" w:id="292"/>
+      <w:bookmarkStart w:name="_Toc256000057" w:id="293"/>
+      <w:bookmarkStart w:name="_Toc256000095" w:id="294"/>
+      <w:bookmarkStart w:name="_Toc256000133" w:id="295"/>
+      <w:bookmarkStart w:name="_Toc256000171" w:id="296"/>
+      <w:bookmarkStart w:name="_Toc256000209" w:id="297"/>
+      <w:bookmarkStart w:name="_Toc256000247" w:id="298"/>
+      <w:bookmarkStart w:name="_Toc256000323" w:id="299"/>
+      <w:bookmarkStart w:name="_Toc92807540" w:id="300"/>
+      <w:bookmarkStart w:name="_Toc97818787" w:id="301"/>
+      <w:bookmarkStart w:name="_Toc256000285" w:id="302"/>
+      <w:bookmarkStart w:name="_Toc256000361" w:id="303"/>
+      <w:bookmarkStart w:name="_Toc196742324" w:id="304"/>
       <w:r w:rsidRPr="008D7696">
         <w:t>Arbete i operationssal</w:t>
       </w:r>
       <w:bookmarkEnd w:id="290"/>
       <w:bookmarkEnd w:id="291"/>
       <w:bookmarkEnd w:id="292"/>
       <w:bookmarkEnd w:id="293"/>
       <w:bookmarkEnd w:id="294"/>
       <w:bookmarkEnd w:id="295"/>
       <w:bookmarkEnd w:id="296"/>
       <w:bookmarkEnd w:id="297"/>
       <w:bookmarkEnd w:id="298"/>
       <w:bookmarkEnd w:id="299"/>
       <w:bookmarkEnd w:id="300"/>
       <w:bookmarkEnd w:id="301"/>
       <w:bookmarkEnd w:id="302"/>
       <w:bookmarkEnd w:id="303"/>
       <w:bookmarkEnd w:id="304"/>
     </w:p>
-    <w:p w14:paraId="01A2F9C0" w14:textId="6707158F" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00125683">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00125683" w:rsidRDefault="008D7696" w14:paraId="01A2F9C0" w14:textId="6707158F">
       <w:r w:rsidRPr="008D7696">
         <w:t xml:space="preserve">När en dörr öppnas får det negativa effekter på luftens renhetsgrad, oavsett vilken typ av ventilation. Tryck och temperaturskillnaden upphävs till omgivningen, vilket innebär att bakteriebärande partiklar kan tränga in i salen. Se rutinen </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId23">
         <w:r w:rsidRPr="00A558AD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Operationssalsventilatio</w:t>
         </w:r>
         <w:r w:rsidR="007E284C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>n, SÄS</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="007E284C" w:rsidRPr="007E284C">
+      <w:r w:rsidRPr="007E284C" w:rsidR="007E284C">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6453FAF6" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00A558AD">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00A558AD" w:rsidRDefault="008D7696" w14:paraId="6453FAF6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Undvik att öppna dörren till/från operationsrummet. Där </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>slussystem</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> finns ska det användas i största möjliga mån.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04CFA2C3" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00A558AD">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00A558AD" w:rsidRDefault="008D7696" w14:paraId="04CFA2C3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">LÅST SAL vid protesoperationer, implantat samt andra infektionskänsliga operationer. Använd telefon och överräckningsluckan. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CA3C74B" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00A558AD">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00A558AD" w:rsidRDefault="008D7696" w14:paraId="2CA3C74B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Vid infektionskänslig kirurgi/protesoperationer och inplantat minimeras antalet medarbetare till (≤ 6) i operationssalen. Vid alla andra ingrepp accepteras (≤8). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2221416B" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00A558AD">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00A558AD" w:rsidRDefault="008D7696" w14:paraId="2221416B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Personal på operationssal ska undvika onödiga rörelser och aktiviteter.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70D7700C" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00A558AD">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00A558AD" w:rsidRDefault="008D7696" w14:paraId="70D7700C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Städning får inte påbörjas innan operationen är avslutad. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13F275D2" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00A558AD">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00A558AD" w:rsidRDefault="008D7696" w14:paraId="13F275D2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Operationsrock/handskar ska inte tas av nära ett operationssår som inte är suturerat.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="579EBDB3" w14:textId="0881E5D4" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00A558AD">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00A558AD" w:rsidRDefault="008D7696" w14:paraId="579EBDB3" w14:textId="0881E5D4">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Arbeta så att risken för stick- och skärskador minimeras. Arbeta med fördel enligt "no touch" teknik så att överräckning av skarpa instrument sker med neutral zon, se riktlinje </w:t>
       </w:r>
       <w:hyperlink r:id="rId24">
         <w:r w:rsidRPr="226B5728">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Stick- och skärskada samt exponering för blod hos personal</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FE04FA5" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00A558AD">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00A558AD" w:rsidRDefault="008D7696" w14:paraId="7FE04FA5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Föremål som hamnat på golvet plockas upp med tång eller med handske. Engångsmaterial kasseras och flergångsmaterial tas ur bruk och steriliseras.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B5C620E" w14:textId="1FFC6AB2" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00860A50">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00860A50" w:rsidRDefault="008D7696" w14:paraId="5B5C620E" w14:textId="1FFC6AB2">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Kontrollera patientens kroppstemperatur kontinuerligt.</w:t>
       </w:r>
       <w:r w:rsidRPr="226B5728">
         <w:rPr>
           <w:rFonts w:eastAsia="SymbolMT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Sträva efter att patienten bibehåller sin normala kroppstemperatur pre-, intra- och postoperativt. Detta kan uppnås på flera sätt, t.ex. genom att hålla så stor del av patienten som möjligt täckt, liksom med varma vätskor, varm mössa och värmetäcken och/eller värmemadrasser.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="022A8955" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="003B04F3">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="003B04F3" w:rsidRDefault="008D7696" w14:paraId="022A8955" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="305" w:name="_Toc482016742"/>
-[...13 lines deleted...]
-      <w:bookmarkStart w:id="319" w:name="_Toc196742325"/>
+      <w:bookmarkStart w:name="_Toc482016742" w:id="305"/>
+      <w:bookmarkStart w:name="_Toc496277760" w:id="306"/>
+      <w:bookmarkStart w:name="_Toc256000020" w:id="307"/>
+      <w:bookmarkStart w:name="_Toc256000058" w:id="308"/>
+      <w:bookmarkStart w:name="_Toc256000096" w:id="309"/>
+      <w:bookmarkStart w:name="_Toc256000134" w:id="310"/>
+      <w:bookmarkStart w:name="_Toc256000172" w:id="311"/>
+      <w:bookmarkStart w:name="_Toc256000210" w:id="312"/>
+      <w:bookmarkStart w:name="_Toc256000248" w:id="313"/>
+      <w:bookmarkStart w:name="_Toc256000324" w:id="314"/>
+      <w:bookmarkStart w:name="_Toc92807541" w:id="315"/>
+      <w:bookmarkStart w:name="_Toc97818788" w:id="316"/>
+      <w:bookmarkStart w:name="_Toc256000286" w:id="317"/>
+      <w:bookmarkStart w:name="_Toc256000362" w:id="318"/>
+      <w:bookmarkStart w:name="_Toc196742325" w:id="319"/>
       <w:r w:rsidRPr="008D7696">
         <w:t>Smittrening/städning av operationssal</w:t>
       </w:r>
       <w:bookmarkEnd w:id="305"/>
       <w:bookmarkEnd w:id="306"/>
       <w:bookmarkEnd w:id="307"/>
       <w:bookmarkEnd w:id="308"/>
       <w:bookmarkEnd w:id="309"/>
       <w:bookmarkEnd w:id="310"/>
       <w:bookmarkEnd w:id="311"/>
       <w:bookmarkEnd w:id="312"/>
       <w:bookmarkEnd w:id="313"/>
       <w:bookmarkEnd w:id="314"/>
       <w:bookmarkEnd w:id="315"/>
       <w:bookmarkEnd w:id="316"/>
       <w:bookmarkEnd w:id="317"/>
       <w:bookmarkEnd w:id="318"/>
       <w:bookmarkEnd w:id="319"/>
     </w:p>
-    <w:p w14:paraId="34E337FA" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="003B04F3">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="003B04F3" w:rsidRDefault="008D7696" w14:paraId="34E337FA" w14:textId="77777777">
       <w:r w:rsidRPr="008D7696">
         <w:t>Mikroorganismer som finns på ytor har varierande förmåga att överleva. En ren operationsmiljö samverkar med god ventilation till att hålla låg partikelhalt i luften. Rena ytor minskar risken för indirekt kontaktsmitta. Rengöring och desinfektion ska utföras av medarbetare med rätt kompetens och goda kunskaper om principer för hur smitta sprids i operationsmiljö och hur man uppnår hög renhetsgrad på ytor [6]. Tydliggör ansvarsområden för städning och smittreningsrutiner med hjälp av checklistor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BE75136" w14:textId="1C0E078B" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="003B04F3">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="003B04F3" w:rsidRDefault="008D7696" w14:paraId="0BE75136" w14:textId="1C0E078B">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="320" w:name="_Toc196742326"/>
+      <w:bookmarkStart w:name="_Toc196742326" w:id="320"/>
       <w:r w:rsidRPr="008D7696">
         <w:t>Smittrening av ytor och utrustning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="320"/>
       <w:r w:rsidRPr="008D7696">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44233180" w14:textId="057AFD8D" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="003B04F3">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="003B04F3" w:rsidRDefault="008D7696" w14:paraId="44233180" w14:textId="057AFD8D">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Utförs med alkoholbasera</w:t>
       </w:r>
       <w:r w:rsidR="00AE0349">
         <w:t>t</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>ytdesinfektionsmedel</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> med tensider.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="152ECDC6" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="003B04F3">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="003B04F3" w:rsidRDefault="008D7696" w14:paraId="152ECDC6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Undantag kan finnas för viss känslig utrustning som exempelvis </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>prober</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> följ alltid fabrikantens rengöringsinstruktioner. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F98E957" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="003B04F3">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="003B04F3" w:rsidRDefault="008D7696" w14:paraId="3F98E957" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Vid kraftig förorening används rengöringsmedel och vatten + komplettera med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>ytdesinfektionsmedel</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="683C8239" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="003B04F3">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="003B04F3" w:rsidRDefault="008D7696" w14:paraId="683C8239" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Den mekaniska bearbetningen, d.v.s. gnugga ordentligt, är avgörande för att uppnå ett fullgott resultat. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="745CB9D1" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="003B04F3">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="003B04F3" w:rsidRDefault="008D7696" w14:paraId="745CB9D1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Engångsdukar/tvättlappar ska bytas ofta och alltid innan rengöringslösning/desinfektionsmedel appliceras. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24518375" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="003B04F3">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="003B04F3" w:rsidRDefault="008D7696" w14:paraId="24518375" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>När patienten körts ut ur operationssalen och när samtliga sop- och tvättsäckar förslutits kan smittrening/städning av salen påbörjas. Under pågående operation får endast punktdesinfektion av stänk och spill utföras.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="662CF525" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00D245CD">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00D245CD" w:rsidRDefault="008D7696" w14:paraId="662CF525" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Normalefterlista"/>
       </w:pPr>
       <w:r w:rsidRPr="008D7696">
         <w:t>Operationssalen är klar att användas omedelbart efter städning.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65C57DE1" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00521C04">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00521C04" w:rsidRDefault="008D7696" w14:paraId="65C57DE1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="321" w:name="_Toc482016743"/>
-[...13 lines deleted...]
-      <w:bookmarkStart w:id="335" w:name="_Toc196742327"/>
+      <w:bookmarkStart w:name="_Toc482016743" w:id="321"/>
+      <w:bookmarkStart w:name="_Toc496277761" w:id="322"/>
+      <w:bookmarkStart w:name="_Toc256000021" w:id="323"/>
+      <w:bookmarkStart w:name="_Toc256000059" w:id="324"/>
+      <w:bookmarkStart w:name="_Toc256000097" w:id="325"/>
+      <w:bookmarkStart w:name="_Toc256000135" w:id="326"/>
+      <w:bookmarkStart w:name="_Toc256000173" w:id="327"/>
+      <w:bookmarkStart w:name="_Toc256000211" w:id="328"/>
+      <w:bookmarkStart w:name="_Toc256000249" w:id="329"/>
+      <w:bookmarkStart w:name="_Toc256000325" w:id="330"/>
+      <w:bookmarkStart w:name="_Toc92807542" w:id="331"/>
+      <w:bookmarkStart w:name="_Toc97818789" w:id="332"/>
+      <w:bookmarkStart w:name="_Toc256000287" w:id="333"/>
+      <w:bookmarkStart w:name="_Toc256000363" w:id="334"/>
+      <w:bookmarkStart w:name="_Toc196742327" w:id="335"/>
       <w:r w:rsidRPr="008D7696">
         <w:t>Inför dagens första operation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="321"/>
       <w:bookmarkEnd w:id="322"/>
       <w:bookmarkEnd w:id="323"/>
       <w:bookmarkEnd w:id="324"/>
       <w:bookmarkEnd w:id="325"/>
       <w:bookmarkEnd w:id="326"/>
       <w:bookmarkEnd w:id="327"/>
       <w:bookmarkEnd w:id="328"/>
       <w:bookmarkEnd w:id="329"/>
       <w:bookmarkEnd w:id="330"/>
       <w:bookmarkEnd w:id="331"/>
       <w:bookmarkEnd w:id="332"/>
       <w:bookmarkEnd w:id="333"/>
       <w:bookmarkEnd w:id="334"/>
       <w:bookmarkEnd w:id="335"/>
     </w:p>
-    <w:p w14:paraId="647B2117" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00C35023">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00C35023" w:rsidRDefault="008D7696" w14:paraId="647B2117" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Smittrena operationslampa, alla horisontella ytor och all utrustning som tas in på rummet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62B14EF6" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00521C04">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00521C04" w:rsidRDefault="008D7696" w14:paraId="62B14EF6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="336" w:name="_Toc482016744"/>
-[...13 lines deleted...]
-      <w:bookmarkStart w:id="350" w:name="_Toc196742328"/>
+      <w:bookmarkStart w:name="_Toc482016744" w:id="336"/>
+      <w:bookmarkStart w:name="_Toc496277762" w:id="337"/>
+      <w:bookmarkStart w:name="_Toc256000022" w:id="338"/>
+      <w:bookmarkStart w:name="_Toc256000060" w:id="339"/>
+      <w:bookmarkStart w:name="_Toc256000098" w:id="340"/>
+      <w:bookmarkStart w:name="_Toc256000136" w:id="341"/>
+      <w:bookmarkStart w:name="_Toc256000174" w:id="342"/>
+      <w:bookmarkStart w:name="_Toc256000212" w:id="343"/>
+      <w:bookmarkStart w:name="_Toc256000250" w:id="344"/>
+      <w:bookmarkStart w:name="_Toc256000326" w:id="345"/>
+      <w:bookmarkStart w:name="_Toc92807543" w:id="346"/>
+      <w:bookmarkStart w:name="_Toc97818790" w:id="347"/>
+      <w:bookmarkStart w:name="_Toc256000288" w:id="348"/>
+      <w:bookmarkStart w:name="_Toc256000364" w:id="349"/>
+      <w:bookmarkStart w:name="_Toc196742328" w:id="350"/>
       <w:r w:rsidRPr="008D7696">
         <w:t>Mellanstädning utförs efter varje operation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="336"/>
       <w:bookmarkEnd w:id="337"/>
       <w:bookmarkEnd w:id="338"/>
       <w:bookmarkEnd w:id="339"/>
       <w:bookmarkEnd w:id="340"/>
       <w:bookmarkEnd w:id="341"/>
       <w:bookmarkEnd w:id="342"/>
       <w:bookmarkEnd w:id="343"/>
       <w:bookmarkEnd w:id="344"/>
       <w:bookmarkEnd w:id="345"/>
       <w:bookmarkEnd w:id="346"/>
       <w:bookmarkEnd w:id="347"/>
       <w:bookmarkEnd w:id="348"/>
       <w:bookmarkEnd w:id="349"/>
       <w:bookmarkEnd w:id="350"/>
     </w:p>
-    <w:p w14:paraId="472F2AE1" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00C35023">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00C35023" w:rsidRDefault="008D7696" w14:paraId="472F2AE1" w14:textId="77777777">
       <w:r w:rsidRPr="008D7696">
         <w:t xml:space="preserve">Följande ska smittrenas: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="778CC8B6" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00C35023">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00C35023" w:rsidRDefault="008D7696" w14:paraId="778CC8B6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Operationslampan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EFCD930" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00C35023">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00C35023" w:rsidRDefault="008D7696" w14:paraId="6EFCD930" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Borden</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7524F601" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00C35023">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00C35023" w:rsidRDefault="008D7696" w14:paraId="7524F601" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Stolar och pallar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25FE700A" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00C35023">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00C35023" w:rsidRDefault="008D7696" w14:paraId="25FE700A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Narkosapparat </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D1CE3DC" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00C35023">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00C35023" w:rsidRDefault="008D7696" w14:paraId="2D1CE3DC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Tvättsäckshållare</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="485E398D" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00C35023">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00C35023" w:rsidRDefault="008D7696" w14:paraId="485E398D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Sopställ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61D2ACC3" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00C35023">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00C35023" w:rsidRDefault="008D7696" w14:paraId="61D2ACC3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Dukställ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A3AAD2C" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00C35023">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00C35023" w:rsidRDefault="008D7696" w14:paraId="6A3AAD2C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Plinten </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6812663F" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00C35023">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00C35023" w:rsidRDefault="008D7696" w14:paraId="6812663F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Tagytor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>/ställen (knappar, ”touchytor” på apparatur, handtag till narkosbordets lådor, telefon m.m.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24E962FE" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00C35023">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00C35023" w:rsidRDefault="008D7696" w14:paraId="24E962FE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Eventuella apparater, stöd m.m. som använts smittrenas och körs ut om de inte ska användas igen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28877787" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00D245CD">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00D245CD" w:rsidRDefault="008D7696" w14:paraId="28877787" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Normalefterlista"/>
       </w:pPr>
       <w:r w:rsidRPr="008D7696">
         <w:t>Golvområdet kring operationsbordet och fotpallar rengörs med rengöringsmedel och vatten. Om golvmoppar från regionservice används är dessa förpreparerade med rengöringsmedel.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="700133EE" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="00C46EE8" w:rsidRDefault="008D7696" w:rsidP="00C46EE8">
+    <w:p w:rsidRPr="00C46EE8" w:rsidR="008D7696" w:rsidP="00C46EE8" w:rsidRDefault="008D7696" w14:paraId="700133EE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="351" w:name="_Toc482016745"/>
-[...13 lines deleted...]
-      <w:bookmarkStart w:id="365" w:name="_Toc196742329"/>
+      <w:bookmarkStart w:name="_Toc482016745" w:id="351"/>
+      <w:bookmarkStart w:name="_Toc496277763" w:id="352"/>
+      <w:bookmarkStart w:name="_Toc256000023" w:id="353"/>
+      <w:bookmarkStart w:name="_Toc256000061" w:id="354"/>
+      <w:bookmarkStart w:name="_Toc256000099" w:id="355"/>
+      <w:bookmarkStart w:name="_Toc256000137" w:id="356"/>
+      <w:bookmarkStart w:name="_Toc256000175" w:id="357"/>
+      <w:bookmarkStart w:name="_Toc256000213" w:id="358"/>
+      <w:bookmarkStart w:name="_Toc256000251" w:id="359"/>
+      <w:bookmarkStart w:name="_Toc256000327" w:id="360"/>
+      <w:bookmarkStart w:name="_Toc92807544" w:id="361"/>
+      <w:bookmarkStart w:name="_Toc97818791" w:id="362"/>
+      <w:bookmarkStart w:name="_Toc256000289" w:id="363"/>
+      <w:bookmarkStart w:name="_Toc256000365" w:id="364"/>
+      <w:bookmarkStart w:name="_Toc196742329" w:id="365"/>
       <w:r w:rsidRPr="00C46EE8">
         <w:t>Slutstädning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="351"/>
       <w:bookmarkEnd w:id="352"/>
       <w:bookmarkEnd w:id="353"/>
       <w:bookmarkEnd w:id="354"/>
       <w:bookmarkEnd w:id="355"/>
       <w:bookmarkEnd w:id="356"/>
       <w:bookmarkEnd w:id="357"/>
       <w:bookmarkEnd w:id="358"/>
       <w:bookmarkEnd w:id="359"/>
       <w:bookmarkEnd w:id="360"/>
       <w:bookmarkEnd w:id="361"/>
       <w:bookmarkEnd w:id="362"/>
       <w:bookmarkEnd w:id="363"/>
       <w:bookmarkEnd w:id="364"/>
       <w:bookmarkEnd w:id="365"/>
     </w:p>
-    <w:p w14:paraId="79323302" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="006271C3">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="006271C3" w:rsidRDefault="008D7696" w14:paraId="79323302" w14:textId="77777777">
       <w:r w:rsidRPr="008D7696">
         <w:t>Slutstädning ska ske efter dagens sista operation eller minst en gång per dygn.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15DBD62E" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00B85D12">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00B85D12" w:rsidRDefault="008D7696" w14:paraId="15DBD62E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Flytta in alla mobila möbler mot salens mitt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DB45F54" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00B85D12">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00B85D12" w:rsidRDefault="008D7696" w14:paraId="2DB45F54" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Torka golvet längs med väggarna.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB9F154" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00B85D12">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00B85D12" w:rsidRDefault="008D7696" w14:paraId="7BB9F154" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Kör tillbaka möblerna på sin plats rena och desinfekterade.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="276C1F39" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00B85D12">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00B85D12" w:rsidRDefault="008D7696" w14:paraId="276C1F39" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Avvänd en ny trasa och torka golvets övriga yta i 8-rörelser ut mot dörren.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79F6A359" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00A45EC4">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00A45EC4" w:rsidRDefault="008D7696" w14:paraId="79F6A359" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Följande ska smittrenas:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05E57EC7" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00A45EC4">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00A45EC4" w:rsidRDefault="008D7696" w14:paraId="05E57EC7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlistaunderliggande"/>
         <w:keepNext/>
         <w:keepLines/>
       </w:pPr>
       <w:r w:rsidRPr="008D7696">
         <w:t>Operationslampan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="503D4C11" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00A45EC4">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00A45EC4" w:rsidRDefault="008D7696" w14:paraId="503D4C11" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlistaunderliggande"/>
         <w:keepNext/>
         <w:keepLines/>
       </w:pPr>
       <w:r w:rsidRPr="008D7696">
         <w:t>Pendlar.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A9C15B8" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00DF74A6">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00DF74A6" w:rsidRDefault="008D7696" w14:paraId="5A9C15B8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlistaunderliggande"/>
       </w:pPr>
       <w:r w:rsidRPr="008D7696">
         <w:t>Rullborden.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30FA231D" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00DF74A6">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00DF74A6" w:rsidRDefault="008D7696" w14:paraId="30FA231D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlistaunderliggande"/>
       </w:pPr>
       <w:r w:rsidRPr="008D7696">
         <w:t>Apparatur.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0721DF43" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00DF74A6">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00DF74A6" w:rsidRDefault="008D7696" w14:paraId="0721DF43" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlistaunderliggande"/>
       </w:pPr>
       <w:r w:rsidRPr="008D7696">
         <w:t>Stolar och pallar.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="397ECB02" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00DF74A6">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00DF74A6" w:rsidRDefault="008D7696" w14:paraId="397ECB02" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlistaunderliggande"/>
       </w:pPr>
       <w:r w:rsidRPr="008D7696">
         <w:t>Sopställ.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="503ED202" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00DF74A6">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00DF74A6" w:rsidRDefault="008D7696" w14:paraId="503ED202" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlistaunderliggande"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008D7696">
         <w:t>Tvättsäckshållare</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008D7696">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="150B7F1B" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00DF74A6">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00DF74A6" w:rsidRDefault="008D7696" w14:paraId="150B7F1B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlistaunderliggande"/>
       </w:pPr>
       <w:r w:rsidRPr="008D7696">
         <w:t>Dukställ.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7517E341" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00DF74A6">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00DF74A6" w:rsidRDefault="008D7696" w14:paraId="7517E341" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlistaunderliggande"/>
       </w:pPr>
       <w:r w:rsidRPr="008D7696">
         <w:t>Plinten (kör upp den till max).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30763A83" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00DF74A6">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00DF74A6" w:rsidRDefault="008D7696" w14:paraId="30763A83" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlistaunderliggande"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008D7696">
         <w:t>Tagytor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008D7696">
         <w:t>/ställen (knappar, ”touchytor” på apparatur, handtag till narkosbordets lådor, telefon, tangentbord m.m.).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42AF7DD8" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00DF74A6">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00DF74A6" w:rsidRDefault="008D7696" w14:paraId="42AF7DD8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlistaunderliggande"/>
       </w:pPr>
       <w:r w:rsidRPr="008D7696">
         <w:t>Genomräckningsskåp.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="617BA188" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00DF74A6">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00DF74A6" w:rsidRDefault="008D7696" w14:paraId="617BA188" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlistaunderliggande"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7696">
         <w:t>Insidan operationsdörr samt förberedelsedörrens handtag.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EF0C4FB" w14:textId="6C6A7D5E" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00B85D12">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00B85D12" w:rsidRDefault="008D7696" w14:paraId="5EF0C4FB" w14:textId="6C6A7D5E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Städutrustning ska rengöras/desinfekteras mellan varje operation och förvaras i därför avsett utrymme. Moppstativ desinfekteras i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>spoldesinfektor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>, moppskaft rengörs med alkoholbaserat desinfektionsmedel med tensid</w:t>
       </w:r>
       <w:r w:rsidR="00D245CD">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55C1C492" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00D245CD">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00D245CD" w:rsidRDefault="008D7696" w14:paraId="55C1C492" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Normalefterlista"/>
       </w:pPr>
       <w:r w:rsidRPr="008D7696">
         <w:t>Storstädning av rum, med städning av golv, väggar, tak, ventilationsdon m.m., bör utföras 1-2 gånger/år. Ventilationsgaller i taket var 3:e månad.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="059F0AC1" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="007009CB">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="007009CB" w:rsidRDefault="008D7696" w14:paraId="059F0AC1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="366" w:name="_Toc482016746"/>
-[...13 lines deleted...]
-      <w:bookmarkStart w:id="380" w:name="_Toc196742330"/>
+      <w:bookmarkStart w:name="_Toc482016746" w:id="366"/>
+      <w:bookmarkStart w:name="_Toc496277764" w:id="367"/>
+      <w:bookmarkStart w:name="_Toc256000024" w:id="368"/>
+      <w:bookmarkStart w:name="_Toc256000062" w:id="369"/>
+      <w:bookmarkStart w:name="_Toc256000100" w:id="370"/>
+      <w:bookmarkStart w:name="_Toc256000138" w:id="371"/>
+      <w:bookmarkStart w:name="_Toc256000176" w:id="372"/>
+      <w:bookmarkStart w:name="_Toc256000214" w:id="373"/>
+      <w:bookmarkStart w:name="_Toc256000252" w:id="374"/>
+      <w:bookmarkStart w:name="_Toc256000328" w:id="375"/>
+      <w:bookmarkStart w:name="_Toc92807545" w:id="376"/>
+      <w:bookmarkStart w:name="_Toc97818792" w:id="377"/>
+      <w:bookmarkStart w:name="_Toc256000290" w:id="378"/>
+      <w:bookmarkStart w:name="_Toc256000366" w:id="379"/>
+      <w:bookmarkStart w:name="_Toc196742330" w:id="380"/>
       <w:r w:rsidRPr="008D7696">
         <w:t>Rengöringsrutiner för narkosutrustning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="366"/>
       <w:bookmarkEnd w:id="367"/>
       <w:bookmarkEnd w:id="368"/>
       <w:bookmarkEnd w:id="369"/>
       <w:bookmarkEnd w:id="370"/>
       <w:bookmarkEnd w:id="371"/>
       <w:bookmarkEnd w:id="372"/>
       <w:bookmarkEnd w:id="373"/>
       <w:bookmarkEnd w:id="374"/>
       <w:bookmarkEnd w:id="375"/>
       <w:bookmarkEnd w:id="376"/>
       <w:bookmarkEnd w:id="377"/>
       <w:bookmarkEnd w:id="378"/>
       <w:bookmarkEnd w:id="379"/>
       <w:bookmarkEnd w:id="380"/>
     </w:p>
-    <w:p w14:paraId="416C4F4D" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00E54B53">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00E54B53" w:rsidRDefault="008D7696" w14:paraId="416C4F4D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:spacing w:before="120"/>
       </w:pPr>
-      <w:bookmarkStart w:id="381" w:name="_Toc482016747"/>
-[...13 lines deleted...]
-      <w:bookmarkStart w:id="395" w:name="_Toc196742331"/>
+      <w:bookmarkStart w:name="_Toc482016747" w:id="381"/>
+      <w:bookmarkStart w:name="_Toc496277765" w:id="382"/>
+      <w:bookmarkStart w:name="_Toc256000025" w:id="383"/>
+      <w:bookmarkStart w:name="_Toc256000063" w:id="384"/>
+      <w:bookmarkStart w:name="_Toc256000101" w:id="385"/>
+      <w:bookmarkStart w:name="_Toc256000139" w:id="386"/>
+      <w:bookmarkStart w:name="_Toc256000177" w:id="387"/>
+      <w:bookmarkStart w:name="_Toc256000215" w:id="388"/>
+      <w:bookmarkStart w:name="_Toc256000253" w:id="389"/>
+      <w:bookmarkStart w:name="_Toc256000329" w:id="390"/>
+      <w:bookmarkStart w:name="_Toc92807546" w:id="391"/>
+      <w:bookmarkStart w:name="_Toc97818793" w:id="392"/>
+      <w:bookmarkStart w:name="_Toc256000291" w:id="393"/>
+      <w:bookmarkStart w:name="_Toc256000367" w:id="394"/>
+      <w:bookmarkStart w:name="_Toc196742331" w:id="395"/>
       <w:r w:rsidRPr="008D7696">
         <w:t>Mellan operationerna</w:t>
       </w:r>
       <w:bookmarkEnd w:id="381"/>
       <w:bookmarkEnd w:id="382"/>
       <w:bookmarkEnd w:id="383"/>
       <w:bookmarkEnd w:id="384"/>
       <w:bookmarkEnd w:id="385"/>
       <w:bookmarkEnd w:id="386"/>
       <w:bookmarkEnd w:id="387"/>
       <w:bookmarkEnd w:id="388"/>
       <w:bookmarkEnd w:id="389"/>
       <w:bookmarkEnd w:id="390"/>
       <w:bookmarkEnd w:id="391"/>
       <w:bookmarkEnd w:id="392"/>
       <w:bookmarkEnd w:id="393"/>
       <w:bookmarkEnd w:id="394"/>
       <w:bookmarkEnd w:id="395"/>
     </w:p>
-    <w:p w14:paraId="732B17DC" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="007009CB">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="007009CB" w:rsidRDefault="008D7696" w14:paraId="732B17DC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Byt patientfilter.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="573F396C" w14:textId="7B645EEF" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="007009CB">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="007009CB" w:rsidRDefault="008D7696" w14:paraId="573F396C" w14:textId="7B645EEF">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Smittrena ventilationsblåsan och slangen till blåsan och alla </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>tagytor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>/-ställen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F8AD0A8" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="007009CB">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="007009CB" w:rsidRDefault="008D7696" w14:paraId="2F8AD0A8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="396" w:name="_Toc482016748"/>
-[...13 lines deleted...]
-      <w:bookmarkStart w:id="410" w:name="_Toc196742332"/>
+      <w:bookmarkStart w:name="_Toc482016748" w:id="396"/>
+      <w:bookmarkStart w:name="_Toc496277766" w:id="397"/>
+      <w:bookmarkStart w:name="_Toc256000026" w:id="398"/>
+      <w:bookmarkStart w:name="_Toc256000064" w:id="399"/>
+      <w:bookmarkStart w:name="_Toc256000102" w:id="400"/>
+      <w:bookmarkStart w:name="_Toc256000140" w:id="401"/>
+      <w:bookmarkStart w:name="_Toc256000178" w:id="402"/>
+      <w:bookmarkStart w:name="_Toc256000216" w:id="403"/>
+      <w:bookmarkStart w:name="_Toc256000254" w:id="404"/>
+      <w:bookmarkStart w:name="_Toc256000330" w:id="405"/>
+      <w:bookmarkStart w:name="_Toc92807547" w:id="406"/>
+      <w:bookmarkStart w:name="_Toc97818794" w:id="407"/>
+      <w:bookmarkStart w:name="_Toc256000292" w:id="408"/>
+      <w:bookmarkStart w:name="_Toc256000368" w:id="409"/>
+      <w:bookmarkStart w:name="_Toc196742332" w:id="410"/>
       <w:r w:rsidRPr="008D7696">
         <w:t>Efter dagsprogrammet är slut</w:t>
       </w:r>
       <w:bookmarkEnd w:id="396"/>
       <w:bookmarkEnd w:id="397"/>
       <w:bookmarkEnd w:id="398"/>
       <w:bookmarkEnd w:id="399"/>
       <w:bookmarkEnd w:id="400"/>
       <w:bookmarkEnd w:id="401"/>
       <w:bookmarkEnd w:id="402"/>
       <w:bookmarkEnd w:id="403"/>
       <w:bookmarkEnd w:id="404"/>
       <w:bookmarkEnd w:id="405"/>
       <w:bookmarkEnd w:id="406"/>
       <w:bookmarkEnd w:id="407"/>
       <w:bookmarkEnd w:id="408"/>
       <w:bookmarkEnd w:id="409"/>
       <w:bookmarkEnd w:id="410"/>
     </w:p>
-    <w:p w14:paraId="7B739080" w14:textId="58F7B921" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="007009CB">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="007009CB" w:rsidRDefault="008D7696" w14:paraId="7B739080" w14:textId="58F7B921">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Smittrena ventilationsblåsan och slangen till blåsan och alla </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>tagytor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>/</w:t>
       </w:r>
       <w:r>
         <w:br/>
+      </w:r>
+      <w:r>
         <w:t>-ställen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B7B65AE" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="007009CB">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="007009CB" w:rsidRDefault="008D7696" w14:paraId="1B7B65AE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Byt andningsblåsan med slang 1 gång/vecka.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67F87C55" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="007009CB">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="007009CB" w:rsidRDefault="008D7696" w14:paraId="67F87C55" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Byt bakteriefilter 1 gång/vecka.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42C6A497" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="007009CB">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="007009CB" w:rsidRDefault="008D7696" w14:paraId="42C6A497" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Byt ventilatorslang 2 gånger/vecka.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59A51B48" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="007009CB">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="007009CB" w:rsidRDefault="008D7696" w14:paraId="59A51B48" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Rengör och smittrena medicinvagnen 1 gång/månad.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E147E9C" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="007009CB">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="007009CB" w:rsidRDefault="008D7696" w14:paraId="2E147E9C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Byt och diska ventilatorkassetten 1 gång/halvår.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6349FE43" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="006E2C19">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="006E2C19" w:rsidRDefault="008D7696" w14:paraId="6349FE43" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="411" w:name="_Toc482016749"/>
-[...13 lines deleted...]
-      <w:bookmarkStart w:id="425" w:name="_Toc196742333"/>
+      <w:bookmarkStart w:name="_Toc482016749" w:id="411"/>
+      <w:bookmarkStart w:name="_Toc496277767" w:id="412"/>
+      <w:bookmarkStart w:name="_Toc256000027" w:id="413"/>
+      <w:bookmarkStart w:name="_Toc256000065" w:id="414"/>
+      <w:bookmarkStart w:name="_Toc256000103" w:id="415"/>
+      <w:bookmarkStart w:name="_Toc256000141" w:id="416"/>
+      <w:bookmarkStart w:name="_Toc256000179" w:id="417"/>
+      <w:bookmarkStart w:name="_Toc256000217" w:id="418"/>
+      <w:bookmarkStart w:name="_Toc256000255" w:id="419"/>
+      <w:bookmarkStart w:name="_Toc256000331" w:id="420"/>
+      <w:bookmarkStart w:name="_Toc92807548" w:id="421"/>
+      <w:bookmarkStart w:name="_Toc97818795" w:id="422"/>
+      <w:bookmarkStart w:name="_Toc256000293" w:id="423"/>
+      <w:bookmarkStart w:name="_Toc256000369" w:id="424"/>
+      <w:bookmarkStart w:name="_Toc196742333" w:id="425"/>
       <w:r w:rsidRPr="008D7696">
-        <w:lastRenderedPageBreak/>
         <w:t>Godshantering</w:t>
       </w:r>
       <w:bookmarkEnd w:id="411"/>
       <w:bookmarkEnd w:id="412"/>
       <w:bookmarkEnd w:id="413"/>
       <w:bookmarkEnd w:id="414"/>
       <w:bookmarkEnd w:id="415"/>
       <w:bookmarkEnd w:id="416"/>
       <w:bookmarkEnd w:id="417"/>
       <w:bookmarkEnd w:id="418"/>
       <w:bookmarkEnd w:id="419"/>
       <w:bookmarkEnd w:id="420"/>
       <w:bookmarkEnd w:id="421"/>
       <w:bookmarkEnd w:id="422"/>
       <w:bookmarkEnd w:id="423"/>
       <w:bookmarkEnd w:id="424"/>
       <w:bookmarkEnd w:id="425"/>
     </w:p>
-    <w:p w14:paraId="28AC3725" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00E54B53">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00E54B53" w:rsidRDefault="008D7696" w14:paraId="28AC3725" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:spacing w:before="120"/>
       </w:pPr>
-      <w:bookmarkStart w:id="426" w:name="_Toc482016750"/>
-[...13 lines deleted...]
-      <w:bookmarkStart w:id="440" w:name="_Toc196742334"/>
+      <w:bookmarkStart w:name="_Toc482016750" w:id="426"/>
+      <w:bookmarkStart w:name="_Toc496277768" w:id="427"/>
+      <w:bookmarkStart w:name="_Toc256000028" w:id="428"/>
+      <w:bookmarkStart w:name="_Toc256000066" w:id="429"/>
+      <w:bookmarkStart w:name="_Toc256000104" w:id="430"/>
+      <w:bookmarkStart w:name="_Toc256000142" w:id="431"/>
+      <w:bookmarkStart w:name="_Toc256000180" w:id="432"/>
+      <w:bookmarkStart w:name="_Toc256000218" w:id="433"/>
+      <w:bookmarkStart w:name="_Toc256000256" w:id="434"/>
+      <w:bookmarkStart w:name="_Toc256000332" w:id="435"/>
+      <w:bookmarkStart w:name="_Toc92807549" w:id="436"/>
+      <w:bookmarkStart w:name="_Toc97818796" w:id="437"/>
+      <w:bookmarkStart w:name="_Toc256000294" w:id="438"/>
+      <w:bookmarkStart w:name="_Toc256000370" w:id="439"/>
+      <w:bookmarkStart w:name="_Toc196742334" w:id="440"/>
       <w:r w:rsidRPr="008D7696">
         <w:t>Inslussning av gods</w:t>
       </w:r>
       <w:bookmarkEnd w:id="426"/>
       <w:bookmarkEnd w:id="427"/>
       <w:bookmarkEnd w:id="428"/>
       <w:bookmarkEnd w:id="429"/>
       <w:bookmarkEnd w:id="430"/>
       <w:bookmarkEnd w:id="431"/>
       <w:bookmarkEnd w:id="432"/>
       <w:bookmarkEnd w:id="433"/>
       <w:bookmarkEnd w:id="434"/>
       <w:bookmarkEnd w:id="435"/>
       <w:bookmarkEnd w:id="436"/>
       <w:bookmarkEnd w:id="437"/>
       <w:bookmarkEnd w:id="438"/>
       <w:bookmarkEnd w:id="439"/>
       <w:bookmarkEnd w:id="440"/>
     </w:p>
-    <w:p w14:paraId="71CC4202" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="006E2C19">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="006E2C19" w:rsidRDefault="008D7696" w14:paraId="71CC4202" w14:textId="77777777">
       <w:r w:rsidRPr="008D7696">
         <w:t>Transportförpackningar av wellpapp är smutsiga och kan innehålla mögel</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7696">
         <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008D7696">
         <w:t>sporer. De ska därför avlägsnas utanför operationsenheten. Godset kan sedan tas in på operationsenheten till exempel lastat på en ren vagn.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="440D3013" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="006E2C19">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="006E2C19" w:rsidRDefault="008D7696" w14:paraId="440D3013" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="441" w:name="_Toc482016751"/>
-[...13 lines deleted...]
-      <w:bookmarkStart w:id="455" w:name="_Toc196742335"/>
+      <w:bookmarkStart w:name="_Toc482016751" w:id="441"/>
+      <w:bookmarkStart w:name="_Toc496277769" w:id="442"/>
+      <w:bookmarkStart w:name="_Toc256000029" w:id="443"/>
+      <w:bookmarkStart w:name="_Toc256000067" w:id="444"/>
+      <w:bookmarkStart w:name="_Toc256000105" w:id="445"/>
+      <w:bookmarkStart w:name="_Toc256000143" w:id="446"/>
+      <w:bookmarkStart w:name="_Toc256000181" w:id="447"/>
+      <w:bookmarkStart w:name="_Toc256000219" w:id="448"/>
+      <w:bookmarkStart w:name="_Toc256000257" w:id="449"/>
+      <w:bookmarkStart w:name="_Toc256000333" w:id="450"/>
+      <w:bookmarkStart w:name="_Toc92807550" w:id="451"/>
+      <w:bookmarkStart w:name="_Toc97818797" w:id="452"/>
+      <w:bookmarkStart w:name="_Toc256000295" w:id="453"/>
+      <w:bookmarkStart w:name="_Toc256000371" w:id="454"/>
+      <w:bookmarkStart w:name="_Toc196742335" w:id="455"/>
       <w:r w:rsidRPr="008D7696">
         <w:t>Förrådshantering</w:t>
       </w:r>
       <w:bookmarkEnd w:id="441"/>
       <w:bookmarkEnd w:id="442"/>
       <w:bookmarkEnd w:id="443"/>
       <w:bookmarkEnd w:id="444"/>
       <w:bookmarkEnd w:id="445"/>
       <w:bookmarkEnd w:id="446"/>
       <w:bookmarkEnd w:id="447"/>
       <w:bookmarkEnd w:id="448"/>
       <w:bookmarkEnd w:id="449"/>
       <w:bookmarkEnd w:id="450"/>
       <w:bookmarkEnd w:id="451"/>
       <w:bookmarkEnd w:id="452"/>
       <w:bookmarkEnd w:id="453"/>
       <w:bookmarkEnd w:id="454"/>
       <w:bookmarkEnd w:id="455"/>
     </w:p>
-    <w:p w14:paraId="48FA31BA" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="006E2C19">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="006E2C19" w:rsidRDefault="008D7696" w14:paraId="48FA31BA" w14:textId="77777777">
       <w:r w:rsidRPr="008D7696">
         <w:t xml:space="preserve">Sterilt gods förvaras på hyllor minst 45 cm ovan golvnivå i separat och avskilt utrymme med stängda dörrar, hanteras aseptiskt och skyddas för damm, fukt och solljus. Förvaringshyllorna sprittorkas 1 gång/månad. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41528AD5" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00D245CD">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00D245CD" w:rsidRDefault="008D7696" w14:paraId="41528AD5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="456" w:name="_Toc482016752"/>
-[...13 lines deleted...]
-      <w:bookmarkStart w:id="470" w:name="_Toc196742336"/>
+      <w:bookmarkStart w:name="_Toc482016752" w:id="456"/>
+      <w:bookmarkStart w:name="_Toc496277770" w:id="457"/>
+      <w:bookmarkStart w:name="_Toc256000030" w:id="458"/>
+      <w:bookmarkStart w:name="_Toc256000068" w:id="459"/>
+      <w:bookmarkStart w:name="_Toc256000106" w:id="460"/>
+      <w:bookmarkStart w:name="_Toc256000144" w:id="461"/>
+      <w:bookmarkStart w:name="_Toc256000182" w:id="462"/>
+      <w:bookmarkStart w:name="_Toc256000220" w:id="463"/>
+      <w:bookmarkStart w:name="_Toc256000258" w:id="464"/>
+      <w:bookmarkStart w:name="_Toc256000334" w:id="465"/>
+      <w:bookmarkStart w:name="_Toc92807551" w:id="466"/>
+      <w:bookmarkStart w:name="_Toc97818798" w:id="467"/>
+      <w:bookmarkStart w:name="_Toc256000296" w:id="468"/>
+      <w:bookmarkStart w:name="_Toc256000372" w:id="469"/>
+      <w:bookmarkStart w:name="_Toc196742336" w:id="470"/>
       <w:r w:rsidRPr="008D7696">
         <w:t>Hållbarhetstider</w:t>
       </w:r>
       <w:bookmarkEnd w:id="456"/>
       <w:bookmarkEnd w:id="457"/>
       <w:bookmarkEnd w:id="458"/>
       <w:bookmarkEnd w:id="459"/>
       <w:bookmarkEnd w:id="460"/>
       <w:bookmarkEnd w:id="461"/>
       <w:bookmarkEnd w:id="462"/>
       <w:bookmarkEnd w:id="463"/>
       <w:bookmarkEnd w:id="464"/>
       <w:bookmarkEnd w:id="465"/>
       <w:bookmarkEnd w:id="466"/>
       <w:bookmarkEnd w:id="467"/>
       <w:bookmarkEnd w:id="468"/>
       <w:bookmarkEnd w:id="469"/>
       <w:bookmarkEnd w:id="470"/>
     </w:p>
-    <w:p w14:paraId="16A4D430" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00D245CD">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00D245CD" w:rsidRDefault="008D7696" w14:paraId="16A4D430" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008D7696">
         <w:t>Sjukhussteriliserat</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008D7696">
         <w:t xml:space="preserve"> gods förpackat i </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C6D01DD" w14:textId="6E110801" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="13C1759B" w:rsidP="006E2C19">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="006E2C19" w:rsidRDefault="13C1759B" w14:paraId="4C6D01DD" w14:textId="6E110801">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">container </w:t>
       </w:r>
       <w:r w:rsidR="4C722F33">
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> månad</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CED5F9E" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="006E2C19">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="006E2C19" w:rsidRDefault="008D7696" w14:paraId="0CED5F9E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>dubbla packskynken 1 månad</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0979EC32" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="006E2C19">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="006E2C19" w:rsidRDefault="008D7696" w14:paraId="0979EC32" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>onestep 3 månader</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2566EBB2" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="006E2C19">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="006E2C19" w:rsidRDefault="008D7696" w14:paraId="2566EBB2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>papper/plast förslutna med svets 6 månader.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="786CC19C" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="000D5C2E">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="000D5C2E" w:rsidRDefault="008D7696" w14:paraId="786CC19C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Normalefterlista"/>
       </w:pPr>
       <w:r w:rsidRPr="008D7696">
         <w:t xml:space="preserve">Fabrikssteriliserade engångsprodukter ska levereras i minst tredubbel förpackning för att garantera bibehållen sterilitet fram till användningen: Transportförpackning, avdelningsförpackning och produktförpackning. Undvik att förvara artikel utanför avdelningsförpackningen då risken för kontaminering ökar vid hantering och därmed förkortas hållbarhetstiden (högst 1år) [9]. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F4C757B" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="0023334A">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="0023334A" w:rsidRDefault="008D7696" w14:paraId="7F4C757B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="471" w:name="_Toc482016753"/>
-[...13 lines deleted...]
-      <w:bookmarkStart w:id="485" w:name="_Toc196742337"/>
+      <w:bookmarkStart w:name="_Toc482016753" w:id="471"/>
+      <w:bookmarkStart w:name="_Toc496277771" w:id="472"/>
+      <w:bookmarkStart w:name="_Toc256000031" w:id="473"/>
+      <w:bookmarkStart w:name="_Toc256000069" w:id="474"/>
+      <w:bookmarkStart w:name="_Toc256000107" w:id="475"/>
+      <w:bookmarkStart w:name="_Toc256000145" w:id="476"/>
+      <w:bookmarkStart w:name="_Toc256000183" w:id="477"/>
+      <w:bookmarkStart w:name="_Toc256000221" w:id="478"/>
+      <w:bookmarkStart w:name="_Toc256000259" w:id="479"/>
+      <w:bookmarkStart w:name="_Toc256000335" w:id="480"/>
+      <w:bookmarkStart w:name="_Toc92807552" w:id="481"/>
+      <w:bookmarkStart w:name="_Toc97818799" w:id="482"/>
+      <w:bookmarkStart w:name="_Toc256000297" w:id="483"/>
+      <w:bookmarkStart w:name="_Toc256000373" w:id="484"/>
+      <w:bookmarkStart w:name="_Toc196742337" w:id="485"/>
       <w:r w:rsidRPr="008D7696">
         <w:t>Luftburen smitta</w:t>
       </w:r>
       <w:bookmarkEnd w:id="471"/>
       <w:bookmarkEnd w:id="472"/>
       <w:bookmarkEnd w:id="473"/>
       <w:bookmarkEnd w:id="474"/>
       <w:bookmarkEnd w:id="475"/>
       <w:bookmarkEnd w:id="476"/>
       <w:bookmarkEnd w:id="477"/>
       <w:bookmarkEnd w:id="478"/>
       <w:bookmarkEnd w:id="479"/>
       <w:bookmarkEnd w:id="480"/>
       <w:bookmarkEnd w:id="481"/>
       <w:bookmarkEnd w:id="482"/>
       <w:bookmarkEnd w:id="483"/>
       <w:bookmarkEnd w:id="484"/>
       <w:bookmarkEnd w:id="485"/>
     </w:p>
-    <w:p w14:paraId="3343DA9B" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="0023334A">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="0023334A" w:rsidRDefault="008D7696" w14:paraId="3343DA9B" w14:textId="77777777">
       <w:r w:rsidRPr="008D7696">
         <w:t>Vid ingrepp med risk för luftburen bakteriell smitta, främst där patienten har omfattande brännskador och utbredda infekterade hudskador samt vid sjukdomstillstånd som vattkoppor/generaliserad bältros och mässling.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D264DF1" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="0023334A">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="0023334A" w:rsidRDefault="008D7696" w14:paraId="4D264DF1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Personal med sterilklädsel bör använda operationsrock med våtstark front och ärm.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5188E407" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="0023334A">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="0023334A" w:rsidRDefault="008D7696" w14:paraId="5188E407" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Kassera eller </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>resterilisera</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> oförbrukat material som legat framme, även om det varit sterilt förpackat.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BA0B358" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="0023334A">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="0023334A" w:rsidRDefault="008D7696" w14:paraId="0BA0B358" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Kontrollera med ansvarig infektionsläkare och/eller vårdhygien om patienten bedöms som smittsam.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F0CDF6E" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="0023334A">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="0023334A" w:rsidRDefault="008D7696" w14:paraId="2F0CDF6E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Om behov av akut operation, planera för att om möjligt göra denna när verksamheten är låg.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BE45C19" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="0023334A">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="0023334A" w:rsidRDefault="008D7696" w14:paraId="1BE45C19" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Operationen genomförs på ordinarie sal med stängda dörrar utan spring (låst sal).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22ADFC75" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="0023334A">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="0023334A" w:rsidRDefault="008D7696" w14:paraId="22ADFC75" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>All personal på salen använder andningsskydd FFP3.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07BAD206" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="0023334A">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="0023334A" w:rsidRDefault="008D7696" w14:paraId="07BAD206" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Planera för eftervård direkt på sal eller på isoleringsrummet på IVA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2517E887" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="0023334A">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="0023334A" w:rsidRDefault="008D7696" w14:paraId="2517E887" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Tvätt och avfall förorenade med luftvägssekret betraktas som smittförande.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21404D4D" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="0023334A">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="0023334A" w:rsidRDefault="008D7696" w14:paraId="21404D4D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Alla delar i narkos ventilationssystemet desinfekteras i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>diskdesinfektor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> direkt efter operationen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AE236AC" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00D77930">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00D77930" w:rsidRDefault="008D7696" w14:paraId="3AE236AC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="486" w:name="_Toc482016754"/>
-[...13 lines deleted...]
-      <w:bookmarkStart w:id="500" w:name="_Toc196742338"/>
+      <w:bookmarkStart w:name="_Toc482016754" w:id="486"/>
+      <w:bookmarkStart w:name="_Toc496277772" w:id="487"/>
+      <w:bookmarkStart w:name="_Toc256000032" w:id="488"/>
+      <w:bookmarkStart w:name="_Toc256000070" w:id="489"/>
+      <w:bookmarkStart w:name="_Toc256000108" w:id="490"/>
+      <w:bookmarkStart w:name="_Toc256000146" w:id="491"/>
+      <w:bookmarkStart w:name="_Toc256000184" w:id="492"/>
+      <w:bookmarkStart w:name="_Toc256000222" w:id="493"/>
+      <w:bookmarkStart w:name="_Toc256000260" w:id="494"/>
+      <w:bookmarkStart w:name="_Toc256000336" w:id="495"/>
+      <w:bookmarkStart w:name="_Toc92807553" w:id="496"/>
+      <w:bookmarkStart w:name="_Toc97818800" w:id="497"/>
+      <w:bookmarkStart w:name="_Toc256000298" w:id="498"/>
+      <w:bookmarkStart w:name="_Toc256000374" w:id="499"/>
+      <w:bookmarkStart w:name="_Toc196742338" w:id="500"/>
       <w:r w:rsidRPr="008D7696">
         <w:t>Specialfall vid tuberkulos</w:t>
       </w:r>
       <w:bookmarkEnd w:id="486"/>
       <w:bookmarkEnd w:id="487"/>
       <w:bookmarkEnd w:id="488"/>
       <w:bookmarkEnd w:id="489"/>
       <w:bookmarkEnd w:id="490"/>
       <w:bookmarkEnd w:id="491"/>
       <w:bookmarkEnd w:id="492"/>
       <w:bookmarkEnd w:id="493"/>
       <w:bookmarkEnd w:id="494"/>
       <w:bookmarkEnd w:id="495"/>
       <w:bookmarkEnd w:id="496"/>
       <w:bookmarkEnd w:id="497"/>
       <w:bookmarkEnd w:id="498"/>
       <w:bookmarkEnd w:id="499"/>
       <w:bookmarkEnd w:id="500"/>
     </w:p>
-    <w:p w14:paraId="13584B10" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00D77930">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00D77930" w:rsidRDefault="008D7696" w14:paraId="13584B10" w14:textId="77777777">
       <w:r w:rsidRPr="008D7696">
         <w:t xml:space="preserve">Vid obehandlad lungtuberkulos föreligger risk för luftburen smitta. Risken är relaterad till nära kontakt under längre tid (som riktmärke brukar anges &gt;8 timmar). Om smittsamhet föreligger, överväg om operationen kan skjutas upp och genomföras efter två veckors effektiv </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008D7696">
         <w:t>tb</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008D7696">
         <w:t>-behandling? Om operation är nödvändig, inhämta råd från vårdhygieniskexpertis.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D4471D7" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00D77930">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00D77930" w:rsidRDefault="008D7696" w14:paraId="3D4471D7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="501" w:name="_Toc482016756"/>
-[...13 lines deleted...]
-      <w:bookmarkStart w:id="515" w:name="_Toc196742339"/>
+      <w:bookmarkStart w:name="_Toc482016756" w:id="501"/>
+      <w:bookmarkStart w:name="_Toc496277773" w:id="502"/>
+      <w:bookmarkStart w:name="_Toc256000033" w:id="503"/>
+      <w:bookmarkStart w:name="_Toc256000071" w:id="504"/>
+      <w:bookmarkStart w:name="_Toc256000109" w:id="505"/>
+      <w:bookmarkStart w:name="_Toc256000147" w:id="506"/>
+      <w:bookmarkStart w:name="_Toc256000185" w:id="507"/>
+      <w:bookmarkStart w:name="_Toc256000223" w:id="508"/>
+      <w:bookmarkStart w:name="_Toc256000261" w:id="509"/>
+      <w:bookmarkStart w:name="_Toc256000337" w:id="510"/>
+      <w:bookmarkStart w:name="_Toc92807554" w:id="511"/>
+      <w:bookmarkStart w:name="_Toc97818801" w:id="512"/>
+      <w:bookmarkStart w:name="_Toc256000299" w:id="513"/>
+      <w:bookmarkStart w:name="_Toc256000375" w:id="514"/>
+      <w:bookmarkStart w:name="_Toc196742339" w:id="515"/>
       <w:r w:rsidRPr="008D7696">
         <w:t>Multiresistenta bakterier (MRB)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="501"/>
       <w:bookmarkEnd w:id="502"/>
       <w:bookmarkEnd w:id="503"/>
       <w:bookmarkEnd w:id="504"/>
       <w:bookmarkEnd w:id="505"/>
       <w:bookmarkEnd w:id="506"/>
       <w:bookmarkEnd w:id="507"/>
       <w:bookmarkEnd w:id="508"/>
       <w:bookmarkEnd w:id="509"/>
       <w:bookmarkEnd w:id="510"/>
       <w:bookmarkEnd w:id="511"/>
       <w:bookmarkEnd w:id="512"/>
       <w:bookmarkEnd w:id="513"/>
       <w:bookmarkEnd w:id="514"/>
       <w:bookmarkEnd w:id="515"/>
     </w:p>
-    <w:p w14:paraId="05D01475" w14:textId="6B98DC31" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00D77930">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00D77930" w:rsidRDefault="008D7696" w14:paraId="05D01475" w14:textId="6B98DC31">
       <w:r w:rsidRPr="008D7696">
         <w:t xml:space="preserve">Patienter som är bärare av MRSA, VRE eller ESBL (inklusive </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008D7696">
         <w:t>ESBLcarba</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008D7696">
         <w:t xml:space="preserve">) och har riskfaktorer för smittspridning (sår, eksem, urinkateter, kärlkateter, diarré, stomier, drän), ska vårdas på eget rum exempelvis kvar på operationsavdelningen. Se bilaga </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId25">
         <w:r w:rsidRPr="009C7252">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Operationsverksamhet - Checklista vårdhygieniska riskfaktorer, SÄS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008D7696">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AAD8DB2" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00B6736B">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00B6736B" w:rsidRDefault="008D7696" w14:paraId="1AAD8DB2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="516" w:name="_Toc482016757"/>
-[...13 lines deleted...]
-      <w:bookmarkStart w:id="530" w:name="_Toc196742340"/>
+      <w:bookmarkStart w:name="_Toc482016757" w:id="516"/>
+      <w:bookmarkStart w:name="_Toc496277774" w:id="517"/>
+      <w:bookmarkStart w:name="_Toc256000034" w:id="518"/>
+      <w:bookmarkStart w:name="_Toc256000072" w:id="519"/>
+      <w:bookmarkStart w:name="_Toc256000110" w:id="520"/>
+      <w:bookmarkStart w:name="_Toc256000148" w:id="521"/>
+      <w:bookmarkStart w:name="_Toc256000186" w:id="522"/>
+      <w:bookmarkStart w:name="_Toc256000224" w:id="523"/>
+      <w:bookmarkStart w:name="_Toc256000262" w:id="524"/>
+      <w:bookmarkStart w:name="_Toc256000338" w:id="525"/>
+      <w:bookmarkStart w:name="_Toc92807555" w:id="526"/>
+      <w:bookmarkStart w:name="_Toc97818802" w:id="527"/>
+      <w:bookmarkStart w:name="_Toc256000300" w:id="528"/>
+      <w:bookmarkStart w:name="_Toc256000376" w:id="529"/>
+      <w:bookmarkStart w:name="_Toc196742340" w:id="530"/>
       <w:r w:rsidRPr="008D7696">
         <w:t>Uppföljning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="516"/>
       <w:bookmarkEnd w:id="517"/>
       <w:bookmarkEnd w:id="518"/>
       <w:bookmarkEnd w:id="519"/>
       <w:bookmarkEnd w:id="520"/>
       <w:bookmarkEnd w:id="521"/>
       <w:bookmarkEnd w:id="522"/>
       <w:bookmarkEnd w:id="523"/>
       <w:bookmarkEnd w:id="524"/>
       <w:bookmarkEnd w:id="525"/>
       <w:bookmarkEnd w:id="526"/>
       <w:bookmarkEnd w:id="527"/>
       <w:bookmarkEnd w:id="528"/>
       <w:bookmarkEnd w:id="529"/>
       <w:bookmarkEnd w:id="530"/>
     </w:p>
-    <w:p w14:paraId="0F219A31" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00B6736B">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00B6736B" w:rsidRDefault="008D7696" w14:paraId="0F219A31" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7696">
         <w:t xml:space="preserve">Sammankallande i arbetsgruppen ansvarar för uppföljning/revision av innehållet. Avsteg från rutinen rapporteras i Gröna korset och/eller </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008D7696">
         <w:t>MedControl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008D7696">
         <w:t xml:space="preserve"> befintligt avvikelsehanteringssystem</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7696">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02FB289D" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00A45EC4">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00A45EC4" w:rsidRDefault="008D7696" w14:paraId="02FB289D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="531" w:name="_Toc482016758"/>
-[...13 lines deleted...]
-      <w:bookmarkStart w:id="545" w:name="_Toc196742341"/>
+      <w:bookmarkStart w:name="_Toc482016758" w:id="531"/>
+      <w:bookmarkStart w:name="_Toc496277775" w:id="532"/>
+      <w:bookmarkStart w:name="_Toc256000035" w:id="533"/>
+      <w:bookmarkStart w:name="_Toc256000073" w:id="534"/>
+      <w:bookmarkStart w:name="_Toc256000111" w:id="535"/>
+      <w:bookmarkStart w:name="_Toc256000149" w:id="536"/>
+      <w:bookmarkStart w:name="_Toc256000187" w:id="537"/>
+      <w:bookmarkStart w:name="_Toc256000225" w:id="538"/>
+      <w:bookmarkStart w:name="_Toc256000263" w:id="539"/>
+      <w:bookmarkStart w:name="_Toc256000339" w:id="540"/>
+      <w:bookmarkStart w:name="_Toc92807556" w:id="541"/>
+      <w:bookmarkStart w:name="_Toc97818803" w:id="542"/>
+      <w:bookmarkStart w:name="_Toc256000301" w:id="543"/>
+      <w:bookmarkStart w:name="_Toc256000377" w:id="544"/>
+      <w:bookmarkStart w:name="_Toc196742341" w:id="545"/>
       <w:r w:rsidRPr="008D7696">
-        <w:lastRenderedPageBreak/>
         <w:t>Dokumentinformation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="531"/>
       <w:bookmarkEnd w:id="532"/>
       <w:bookmarkEnd w:id="533"/>
       <w:bookmarkEnd w:id="534"/>
       <w:bookmarkEnd w:id="535"/>
       <w:bookmarkEnd w:id="536"/>
       <w:bookmarkEnd w:id="537"/>
       <w:bookmarkEnd w:id="538"/>
       <w:bookmarkEnd w:id="539"/>
       <w:bookmarkEnd w:id="540"/>
       <w:bookmarkEnd w:id="541"/>
       <w:bookmarkEnd w:id="542"/>
       <w:bookmarkEnd w:id="543"/>
       <w:bookmarkEnd w:id="544"/>
       <w:bookmarkEnd w:id="545"/>
     </w:p>
-    <w:p w14:paraId="7851BC24" w14:textId="23390E8B" w:rsidR="008D7696" w:rsidRPr="00B6736B" w:rsidRDefault="008D7696" w:rsidP="00A45EC4">
+    <w:p w:rsidRPr="00B6736B" w:rsidR="008D7696" w:rsidP="00A45EC4" w:rsidRDefault="008D7696" w14:paraId="7851BC24" w14:textId="23390E8B">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B6736B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>För innehållet svarar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72AB9841" w14:textId="1E19AC4A" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00A45EC4">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00A45EC4" w:rsidRDefault="008D7696" w14:paraId="72AB9841" w14:textId="1E19AC4A">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:ind w:right="707"/>
       </w:pPr>
       <w:r>
         <w:t>Håkan Joelsson, verksamhetschef, anestesikliniken SÄS Borås</w:t>
       </w:r>
       <w:r>
         <w:br/>
+      </w:r>
+      <w:r>
         <w:t>Minna Åkesson, vårdenhetschef, operationsenhet 1, SÄS Borås</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidR="2FEA51FB">
         <w:t>Johanna Göthager</w:t>
       </w:r>
       <w:r>
         <w:t>, vårdenhetschef, operationsenhet 2, SÄS Borås</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="2CA747F4">
         <w:t>Annsofi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="2CA747F4">
         <w:t xml:space="preserve"> Johansson</w:t>
       </w:r>
       <w:r>
         <w:t>, vårdenhetschef, operationscentrum, SÄS Skene</w:t>
       </w:r>
       <w:r>
         <w:br/>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve">Anne </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Siberg</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>, operationssjuksköterska, operationscentrum, SÄS Skene</w:t>
       </w:r>
       <w:r>
         <w:br/>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve">Charlotte </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Lornell</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>, operationssjuksköterska, operationsenhet 1, SÄS Borås</w:t>
       </w:r>
       <w:r>
         <w:br/>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve">Emma </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Thorkildsen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> Gran, undersköterska, operationsenhet 1, SÄS Borås</w:t>
       </w:r>
       <w:r>
         <w:br/>
+      </w:r>
+      <w:r>
         <w:t>Cecilia Bodenhem, operationssjuksköterska, operationsenhet 2, SÄS Borås</w:t>
       </w:r>
       <w:r>
         <w:br/>
+      </w:r>
+      <w:r>
         <w:t>Sofia Karlsson, operationssjuksköterska, operationsenhet 2, SÄS Borås</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BFCEB07" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="00B6736B" w:rsidRDefault="008D7696" w:rsidP="00A45EC4">
+    <w:p w:rsidRPr="00B6736B" w:rsidR="008D7696" w:rsidP="00A45EC4" w:rsidRDefault="008D7696" w14:paraId="3BFCEB07" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B6736B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Remissinstanser (utgåva 1)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25432A97" w14:textId="4CF1D9E8" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00A45EC4">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00A45EC4" w:rsidRDefault="008D7696" w14:paraId="25432A97" w14:textId="4CF1D9E8">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7696">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Susanne </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008D7696">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Jungnelius</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008D7696">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, hygiensjuksköterska, vårdhygien, SÄS</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7696">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="008D7696">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>Linda Hallberg, hygiensjuksköterska, vårdhygien, SÄS</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7696">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="008D7696">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>Lisbeth Karlsson, hygienläkare, vårdhygien, SÄS</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7696">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="008D7696">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>Maria Werner, hygienläkare, vårdhygien, SÄS</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7696">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="008D7696">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Jon Edman </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008D7696">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wallér</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008D7696">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, ST-läkare, vårdhygien, SÄS</w:t>
       </w:r>
       <w:r w:rsidR="007C1F3C">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="008D7696">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Verksamhetschefer, SÄS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CC59D87" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="007C1F3C" w:rsidRDefault="008D7696" w:rsidP="00A45EC4">
+    <w:p w:rsidRPr="007C1F3C" w:rsidR="008D7696" w:rsidP="00A45EC4" w:rsidRDefault="008D7696" w14:paraId="1CC59D87" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C1F3C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Fastställt av</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64390022" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00A45EC4">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00A45EC4" w:rsidRDefault="008D7696" w14:paraId="64390022" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7696">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Jerker Nilson, chefläkare, SÄS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79C70C1D" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="007C1F3C" w:rsidRDefault="008D7696" w:rsidP="00A45EC4">
+    <w:p w:rsidRPr="007C1F3C" w:rsidR="008D7696" w:rsidP="00A45EC4" w:rsidRDefault="008D7696" w14:paraId="79C70C1D" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C1F3C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Nyckelord</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6428A6B9" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00A45EC4">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00A45EC4" w:rsidRDefault="008D7696" w14:paraId="6428A6B9" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7696">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Multiresistenta bakterier, MRB, MRSA, VRE, ESBL, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008D7696">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ESBLcarba</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008D7696">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008D7696">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>preoperativt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008D7696">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, huddesinfektion, hårkortning, dusch, preoperativa, rutiner, operationsförberedelser, operationsplanering, luftvägssmitta, luftburna smittor, luftburen smitta, luftsmitta, andningsskydd, personlig skyddsutrustning, arbetsmiljörisker</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06910085" w14:textId="41B4EDF1" w:rsidR="008D7696" w:rsidRPr="002B2D29" w:rsidRDefault="008D7696" w:rsidP="002C7E82">
+    <w:p w:rsidRPr="002B2D29" w:rsidR="008D7696" w:rsidP="002C7E82" w:rsidRDefault="008D7696" w14:paraId="06910085" w14:textId="41B4EDF1">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="546" w:name="_Toc482016759"/>
-[...13 lines deleted...]
-      <w:bookmarkStart w:id="560" w:name="_Toc196742342"/>
+      <w:bookmarkStart w:name="_Toc482016759" w:id="546"/>
+      <w:bookmarkStart w:name="_Toc496277776" w:id="547"/>
+      <w:bookmarkStart w:name="_Toc256000036" w:id="548"/>
+      <w:bookmarkStart w:name="_Toc256000074" w:id="549"/>
+      <w:bookmarkStart w:name="_Toc256000112" w:id="550"/>
+      <w:bookmarkStart w:name="_Toc256000150" w:id="551"/>
+      <w:bookmarkStart w:name="_Toc256000188" w:id="552"/>
+      <w:bookmarkStart w:name="_Toc256000226" w:id="553"/>
+      <w:bookmarkStart w:name="_Toc256000264" w:id="554"/>
+      <w:bookmarkStart w:name="_Toc256000340" w:id="555"/>
+      <w:bookmarkStart w:name="_Toc92807557" w:id="556"/>
+      <w:bookmarkStart w:name="_Toc97818804" w:id="557"/>
+      <w:bookmarkStart w:name="_Toc256000302" w:id="558"/>
+      <w:bookmarkStart w:name="_Toc256000378" w:id="559"/>
+      <w:bookmarkStart w:name="_Toc196742342" w:id="560"/>
       <w:r w:rsidRPr="002B2D29">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Referensförteckning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="546"/>
       <w:bookmarkEnd w:id="547"/>
       <w:bookmarkEnd w:id="548"/>
       <w:bookmarkEnd w:id="549"/>
       <w:bookmarkEnd w:id="550"/>
       <w:bookmarkEnd w:id="551"/>
       <w:bookmarkEnd w:id="552"/>
       <w:bookmarkEnd w:id="553"/>
       <w:bookmarkEnd w:id="554"/>
       <w:bookmarkEnd w:id="555"/>
       <w:bookmarkEnd w:id="556"/>
       <w:bookmarkEnd w:id="557"/>
       <w:bookmarkEnd w:id="558"/>
       <w:bookmarkEnd w:id="559"/>
       <w:bookmarkEnd w:id="560"/>
     </w:p>
-    <w:p w14:paraId="03CDA4B8" w14:textId="1C179DB8" w:rsidR="008D7696" w:rsidRPr="002B2D29" w:rsidRDefault="13C1759B" w:rsidP="002C7E82">
+    <w:p w:rsidRPr="002B2D29" w:rsidR="008D7696" w:rsidP="002C7E82" w:rsidRDefault="13C1759B" w14:paraId="03CDA4B8" w14:textId="1C179DB8">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Att förebygga vårdrelaterade infektioner. Ett kunskapsunderlag. Socialstyrelsen 2006 (art nr 2006- 123-12)</w:t>
       </w:r>
       <w:r w:rsidR="008D7696">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId26">
         <w:r w:rsidRPr="11B8D88C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://www.folkhalsomyndigheten.se/contentassets/3692c757601b40eda5e49f890c2d11ca/att-forebygga-vardrelaterade-infektioner-ett-kunskapsunderlag-2006-123-12.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0334D561" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="13C1759B" w:rsidP="002C7E82">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="002C7E82" w:rsidRDefault="13C1759B" w14:paraId="0334D561" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
         <w:keepNext/>
         <w:keepLines/>
       </w:pPr>
       <w:r>
         <w:t>Socialstyrelsen Basal hygien i vård och omsorg SOSFS 2015:10</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CEA9600" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="13C1759B" w:rsidP="002C7E82">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="002C7E82" w:rsidRDefault="13C1759B" w14:paraId="1CEA9600" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
         <w:keepNext/>
         <w:keepLines/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">WHO </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Surgical</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Safety</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Checklist</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E893479" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="13C1759B" w:rsidP="002C7E82">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="002C7E82" w:rsidRDefault="13C1759B" w14:paraId="6E893479" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
         <w:keepNext/>
         <w:keepLines/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Vårdhandboken, avsnitt </w:t>
       </w:r>
       <w:r w:rsidRPr="11B8D88C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Operationsvård</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="008D7696">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId27">
         <w:r w:rsidRPr="11B8D88C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>www.vardhandboken.se/Texter/Operationsvard/Oversikt</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="20AEF8D3" w14:textId="7F2F385D" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="13C1759B" w:rsidP="002C7E82">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="002C7E82" w:rsidRDefault="13C1759B" w14:paraId="20AEF8D3" w14:textId="7F2F385D">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">SS-EN 13795:2011+A1:2013, Sjukvårdstextil - Uppdukningsmaterial, operationsrockar och specialarbetsdräkter, avsedda som medicintekniska produkter för patienter, personal och utrustning - Allmänna krav för tillverkare, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>rekonditionerare</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> och produkter, provningsmetoder, funktionskrav och funktionsnivåer. </w:t>
       </w:r>
       <w:r w:rsidRPr="11B8D88C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>SIS Swedish Standards Institute.</w:t>
       </w:r>
       <w:r w:rsidR="008D7696">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId28">
         <w:r w:rsidRPr="11B8D88C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>www.sis.se/produkter/halso-och-sjukvard/sjukvardstextilier-allmant/ssen137952011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="738C7BA9" w14:textId="519255A0" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="13C1759B" w:rsidP="002C7E82">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="002C7E82" w:rsidRDefault="13C1759B" w14:paraId="738C7BA9" w14:textId="519255A0">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
         <w:keepNext/>
         <w:keepLines/>
       </w:pPr>
       <w:r>
         <w:t>PRISS expertgrupp 4, Optimal operationsmiljö vid protesoperation i knä eller höft.</w:t>
       </w:r>
       <w:r w:rsidR="00262806">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Version 2.Uppdaterad: 2015-11-20 Uppdateras senast: 2016-11-30</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F70E765" w14:textId="40822299" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="13C1759B" w:rsidP="002C7E82">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="002C7E82" w:rsidRDefault="13C1759B" w14:paraId="6F70E765" w14:textId="40822299">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11B8D88C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Humphreys, H. et al (2012): Guidelines on the facilities required for minor surgical procedures and minimal access interventions. Journal of Hospital Infection. </w:t>
       </w:r>
       <w:r w:rsidR="008D7696">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId29">
         <w:r w:rsidRPr="11B8D88C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://pubmed.ncbi.nlm.nih.gov/22192171</w:t>
         </w:r>
         <w:r w:rsidRPr="11B8D88C">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="596A0833" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="13C1759B" w:rsidP="002C7E82">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="002C7E82" w:rsidRDefault="13C1759B" w14:paraId="596A0833" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
         <w:keepNext/>
         <w:keepLines/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Vårdhandboken, avsnitt </w:t>
       </w:r>
       <w:r w:rsidRPr="11B8D88C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Personalinfektioner i hälso- och sjukvården</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="008D7696">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId30">
         <w:r w:rsidRPr="11B8D88C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>http://www.vardhandboken.se/Texter/Personalinfektioner-inom-halso--och-sjukvard/Oversikt</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0E32FB97" w14:textId="0F6E2ABE" w:rsidR="13C1759B" w:rsidRDefault="13C1759B" w:rsidP="11B8D88C">
+    <w:p w:rsidR="13C1759B" w:rsidP="11B8D88C" w:rsidRDefault="13C1759B" w14:paraId="0E32FB97" w14:textId="0F6E2ABE">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
         <w:keepNext/>
         <w:keepLines/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Teknisk rapport SIS-TR 57:2020 Handbok för grundläggande rekommendationer för lagerhållning, hantering och transport av sterila medicintekniska produkter inom hälso- och sjukvård, tandvård och djursjukvård </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId31">
         <w:r w:rsidRPr="11B8D88C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>www.sis.se/api/document/get/80020381</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1378038E" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00363349">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00363349" w:rsidRDefault="008D7696" w14:paraId="1378038E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="561" w:name="_Toc482016760"/>
-[...13 lines deleted...]
-      <w:bookmarkStart w:id="575" w:name="_Toc196742343"/>
+      <w:bookmarkStart w:name="_Toc482016760" w:id="561"/>
+      <w:bookmarkStart w:name="_Toc496277777" w:id="562"/>
+      <w:bookmarkStart w:name="_Toc256000037" w:id="563"/>
+      <w:bookmarkStart w:name="_Toc256000075" w:id="564"/>
+      <w:bookmarkStart w:name="_Toc256000113" w:id="565"/>
+      <w:bookmarkStart w:name="_Toc256000151" w:id="566"/>
+      <w:bookmarkStart w:name="_Toc256000189" w:id="567"/>
+      <w:bookmarkStart w:name="_Toc256000227" w:id="568"/>
+      <w:bookmarkStart w:name="_Toc256000265" w:id="569"/>
+      <w:bookmarkStart w:name="_Toc256000341" w:id="570"/>
+      <w:bookmarkStart w:name="_Toc92807558" w:id="571"/>
+      <w:bookmarkStart w:name="_Toc97818805" w:id="572"/>
+      <w:bookmarkStart w:name="_Toc256000303" w:id="573"/>
+      <w:bookmarkStart w:name="_Toc256000379" w:id="574"/>
+      <w:bookmarkStart w:name="_Toc196742343" w:id="575"/>
       <w:r w:rsidRPr="008D7696">
         <w:t>Länkförteckning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="561"/>
       <w:bookmarkEnd w:id="562"/>
       <w:bookmarkEnd w:id="563"/>
       <w:bookmarkEnd w:id="564"/>
       <w:bookmarkEnd w:id="565"/>
       <w:bookmarkEnd w:id="566"/>
       <w:bookmarkEnd w:id="567"/>
       <w:bookmarkEnd w:id="568"/>
       <w:bookmarkEnd w:id="569"/>
       <w:bookmarkEnd w:id="570"/>
       <w:bookmarkEnd w:id="571"/>
       <w:bookmarkEnd w:id="572"/>
       <w:bookmarkEnd w:id="573"/>
       <w:bookmarkEnd w:id="574"/>
       <w:bookmarkEnd w:id="575"/>
     </w:p>
-    <w:p w14:paraId="7E2D29E3" w14:textId="57867CCB" w:rsidR="008D7696" w:rsidRPr="002C7E82" w:rsidRDefault="008D7696" w:rsidP="00363349">
+    <w:p w:rsidRPr="002C7E82" w:rsidR="008D7696" w:rsidP="00363349" w:rsidRDefault="008D7696" w14:paraId="7E2D29E3" w14:textId="57867CCB">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="226B5728">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">WHO:s </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="226B5728">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>checklista</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="226B5728">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> för </w:t>
@@ -8098,455 +8117,453 @@
       <w:r w:rsidRPr="226B5728">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>operationer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="226B5728">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (WHO surgical safety checklist 1st edition). World Health Organization (WHO). 2008</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId32">
         <w:r w:rsidRPr="226B5728">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>www.safesurg.org/uploads/1/0/9/0/1090835/swedish.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="25ACD85C" w14:textId="5E25F730" w:rsidR="008D7696" w:rsidRPr="002C7E82" w:rsidRDefault="008D7696" w:rsidP="00363349">
+    <w:p w:rsidRPr="002C7E82" w:rsidR="008D7696" w:rsidP="00363349" w:rsidRDefault="008D7696" w14:paraId="25ACD85C" w14:textId="5E25F730">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>SBAR. Information på SÄS interna webb</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId33">
         <w:r w:rsidRPr="226B5728">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/vard/medicinska-omraden/patientsakerhet/patientsakerhetsmetoder/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="72F514AA" w14:textId="6DCF838E" w:rsidR="008D7696" w:rsidRDefault="008D7696" w:rsidP="00363349">
+    <w:p w:rsidR="008D7696" w:rsidP="00363349" w:rsidRDefault="008D7696" w14:paraId="72F514AA" w14:textId="6DCF838E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Skyddsutrustning vid misstänkt eller konstaterad covid-19. Regiongemensamt informationsmaterial, Västra Götalandsregionen</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId34" w:history="1">
-        <w:r w:rsidR="00C71293" w:rsidRPr="00C71293">
+      <w:hyperlink w:history="1" r:id="rId34">
+        <w:r w:rsidRPr="00C71293" w:rsidR="00C71293">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00967246">
         <w:t xml:space="preserve"> (ändra filtreringen)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>(ingår som länk</w:t>
       </w:r>
       <w:r w:rsidR="00E41E4F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">under rubrik </w:t>
       </w:r>
       <w:r w:rsidRPr="226B5728">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Relaterad regional information och regionala rutiner</w:t>
       </w:r>
-      <w:r w:rsidR="00E41E4F" w:rsidRPr="226B5728">
+      <w:r w:rsidRPr="226B5728" w:rsidR="00E41E4F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E41E4F">
         <w:t xml:space="preserve">i rutinen </w:t>
       </w:r>
       <w:hyperlink r:id="rId35">
-        <w:r w:rsidR="00E41E4F" w:rsidRPr="226B5728">
+        <w:r w:rsidRPr="226B5728" w:rsidR="00E41E4F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Vårdhygien – covid-19</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F26B665" w14:textId="698C5CF4" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="009A7293" w:rsidP="00363349">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00363349" w:rsidRDefault="009A7293" w14:paraId="3F26B665" w14:textId="698C5CF4">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Instruktion för användning av andningsskydd</w:t>
       </w:r>
       <w:r w:rsidR="008D7696">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>Regional rutin,</w:t>
       </w:r>
       <w:r w:rsidR="005D372F">
         <w:t xml:space="preserve"> Västra Götalandsregionen</w:t>
       </w:r>
       <w:r w:rsidR="003F2F52">
         <w:t xml:space="preserve"> (ändra filtreringen)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId36">
         <w:r w:rsidR="003F2F52">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="003F2F52" w:rsidRPr="003F2F52">
+      <w:r w:rsidRPr="003F2F52" w:rsidR="003F2F52">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003F2F52">
         <w:t>(ändra filtreringen)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B300540" w14:textId="6D5E56F1" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00363349">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00363349" w:rsidRDefault="008D7696" w14:paraId="4B300540" w14:textId="6D5E56F1">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Personalinfektioner samt immunitetskontroll och vaccination av personal, SÄS. Sjukhusövergripande riktlinje, SÄS</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId37">
         <w:r w:rsidR="003F2F52">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0C4649CF" w14:textId="2A5801A7" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00363349">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00363349" w:rsidRDefault="008D7696" w14:paraId="0C4649CF" w14:textId="2A5801A7">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Vårdhandboken, avsnitt ”Personalinfektioner inom hälso- och sjukvård”.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId38" w:history="1">
-        <w:r w:rsidR="00F42BBC" w:rsidRPr="00451708">
+      <w:hyperlink w:history="1" r:id="rId38">
+        <w:r w:rsidRPr="00451708" w:rsidR="00F42BBC">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>www.vardhandboken.se/Texter/Personalinfektioner-inom-halso--och-</w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidR="00F42BBC" w:rsidRPr="00451708">
+        <w:r w:rsidRPr="00451708" w:rsidR="00F42BBC">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>sjukvard</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidR="00F42BBC" w:rsidRPr="00451708">
+        <w:r w:rsidRPr="00451708" w:rsidR="00F42BBC">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>/</w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidR="00F42BBC" w:rsidRPr="00451708">
+        <w:r w:rsidRPr="00451708" w:rsidR="00F42BBC">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Oversikt</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidR="00F42BBC" w:rsidRPr="00451708">
+        <w:r w:rsidRPr="00451708" w:rsidR="00F42BBC">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7F8A50B4" w14:textId="77777777" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00363349">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00363349" w:rsidRDefault="008D7696" w14:paraId="7F8A50B4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Vårdhandboken, avsnitt </w:t>
       </w:r>
       <w:r w:rsidRPr="00F42BBC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Operationsvård</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> under rubrik ”Personalföreskrifter på operationsavdelning”</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId39">
         <w:r w:rsidRPr="226B5728">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>www.vardhandboken.se/Texter/Operationsvard/Personalforeskrifter-pa-operationsavdelning/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="784706AB" w14:textId="7861293F" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="008D7696" w:rsidP="00363349">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00363349" w:rsidRDefault="008D7696" w14:paraId="784706AB" w14:textId="7861293F">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Central venös infart (CVI) – inläggning och skötsel vid SÄS (Central </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>venkateter</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>). Sjukhusövergripande riktlinje, SÄS</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId40">
         <w:r w:rsidR="003F2F52">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="57D7C2EF" w14:textId="307E0002" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="00097754" w:rsidP="00F53E76">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="00F53E76" w:rsidRDefault="00097754" w14:paraId="57D7C2EF" w14:textId="307E0002">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Preoperativ dusch- helkroppstvätt och helkroppsdesinfektion, SÄS</w:t>
       </w:r>
       <w:r w:rsidR="008D7696">
         <w:t>. Sjukhusövergripande rutin SÄS</w:t>
       </w:r>
       <w:r w:rsidR="008D7696">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId41">
         <w:r w:rsidR="003F2F52">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0B5E2B8F" w14:textId="7FCF2E7A" w:rsidR="008D7696" w:rsidRPr="008D7696" w:rsidRDefault="13C1759B" w:rsidP="11B8D88C">
+    <w:p w:rsidRPr="008D7696" w:rsidR="008D7696" w:rsidP="11B8D88C" w:rsidRDefault="13C1759B" w14:paraId="0B5E2B8F" w14:textId="7FCF2E7A">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Operationssalsventilation. Sjukhusövergripande rutin, SÄS</w:t>
       </w:r>
       <w:r w:rsidR="008D7696">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId42">
-        <w:r w:rsidR="4F1A2DAB" w:rsidRPr="11B8D88C">
+        <w:r w:rsidRPr="11B8D88C" w:rsidR="4F1A2DAB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5BD05A98" w14:textId="515EB397" w:rsidR="0ADC0FAB" w:rsidRDefault="0ADC0FAB" w:rsidP="11B8D88C">
+    <w:p w:rsidR="0ADC0FAB" w:rsidP="11B8D88C" w:rsidRDefault="0ADC0FAB" w14:paraId="5BD05A98" w14:textId="515EB397">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="11B8D88C">
         <w:t xml:space="preserve">Riksföreningen anser och rekommenderar om Iordningsställande och skydd av steril kirurgisk utrustning </w:t>
       </w:r>
       <w:hyperlink r:id="rId43">
         <w:r w:rsidR="0090254E">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>www.rfop.se/media/pibdqvpt/iordningsstaellande-och-skydd-av-steril-kirurgisk-utrustning.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="36B9D388" w14:textId="10E25DAA" w:rsidR="008D7696" w:rsidRPr="00B55B69" w:rsidRDefault="008D7696" w:rsidP="00363349">
+    <w:p w:rsidRPr="00B55B69" w:rsidR="008D7696" w:rsidP="00363349" w:rsidRDefault="008D7696" w14:paraId="36B9D388" w14:textId="10E25DAA">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Stick- och skärskada samt exponering av blod hos personal. Sjukhusövergripande riktlinje SÄS.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId44">
         <w:r w:rsidR="003F2F52">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="20FA44D0" w14:textId="6BCCC991" w:rsidR="13C1759B" w:rsidRDefault="13C1759B" w:rsidP="11B8D88C">
+    <w:p w:rsidR="13C1759B" w:rsidP="11B8D88C" w:rsidRDefault="13C1759B" w14:paraId="20FA44D0" w14:textId="6BCCC991">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Teknisk rapport SIS-TR 57:2020 Handbok för grundläggande rekommendationer för lagerhållning, hantering och transport av sterila medicintekniska produkter inom hälso- och sjukvård, tandvård och djursjukvård </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId45">
         <w:r w:rsidRPr="11B8D88C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>www.sis.se/api/document/get/80020381</w:t>
         </w:r>
       </w:hyperlink>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="6C674A53" w14:textId="3B552F83" w:rsidR="57EE38E5" w:rsidRDefault="57EE38E5" w:rsidP="11B8D88C">
+    <w:p w:rsidR="57EE38E5" w:rsidP="11B8D88C" w:rsidRDefault="57EE38E5" w14:paraId="6C674A53" w14:textId="3B552F83">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="11B8D88C">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">SIS/TS 39:2025 Mikrobiologisk luftrenhet vid kirurgiska ingrepp – Förebyggande av luftburen smitta – Vägledning och grundläggande krav. </w:t>
       </w:r>
       <w:hyperlink r:id="rId46">
         <w:r w:rsidRPr="11B8D88C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>82094320</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="57EE38E5" w:rsidSect="008D7696">
       <w:headerReference w:type="default" r:id="rId47"/>
       <w:footerReference w:type="even" r:id="rId48"/>
       <w:footerReference w:type="default" r:id="rId49"/>
       <w:headerReference w:type="first" r:id="rId50"/>
       <w:footerReference w:type="first" r:id="rId51"/>
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="11900" w:h="16840"/>
+      <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5BE2B6B3" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w:rsidR="009010E7" w:rsidRDefault="009010E7" w14:paraId="5682D069" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2D78618F" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w:rsidR="009010E7" w:rsidRDefault="009010E7" w14:paraId="63488299" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7FC2C59F" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w:rsidR="009010E7" w:rsidRDefault="009010E7" w14:paraId="40775EF1" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -8615,197 +8632,197 @@
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
-    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Narrow">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SymbolMT">
     <w:altName w:val="Microsoft JhengHei"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08080000" w:usb2="00000010" w:usb3="00000000" w:csb0="00100000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B820" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
-      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
+      <w:framePr w:wrap="around" w:hAnchor="margin" w:vAnchor="text" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B821" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
+      <w:p w:rsidRPr="00EC0A68" w:rsidR="00C50EE5" w:rsidP="00EC0A68" w:rsidRDefault="00A65FD4" w14:paraId="47BD2091" w14:textId="4558F808">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1FE2B822" w14:textId="0780B0E0" w:rsidR="00660269" w:rsidRDefault="001D7AD5" w:rsidP="001D7AD5">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00660269" w:rsidP="001D7AD5" w:rsidRDefault="001D7AD5" w14:paraId="1FE2B822" w14:textId="0780B0E0">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="6237" w:firstLine="426"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6F0E2D5B" wp14:editId="0DEEEDCE">
           <wp:extent cx="1897200" cy="363600"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="153909288" name="Bildobjekt 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1335180048" name=""/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
@@ -8815,1196 +8832,1196 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1897200" cy="363600"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="457F6232" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23"/>
+    <w:p w:rsidR="009010E7" w:rsidRDefault="009010E7" w14:paraId="2B452DCA" w14:textId="77777777"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E60BEBF" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w:rsidR="009010E7" w:rsidRDefault="009010E7" w14:paraId="79E3CDED" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3866309B" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w:rsidR="009010E7" w:rsidRDefault="009010E7" w14:paraId="0351B27D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidRPr="00DA65C4" w:rsidR="00294791" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="68F18EE5" w14:textId="39C06E14">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                        <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict w14:anchorId="2C1D905E">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="6D41DF98" w14:textId="1B285E8B">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="058CDD4D" w14:textId="5EFF35B2" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="008A4EB9" w:rsidP="00413A60" w:rsidRDefault="00413A60" w14:paraId="058CDD4D" w14:textId="5EFF35B2">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRPr="00D77819" w:rsidRDefault="00413A60">
+                        <w:p w:rsidRPr="00D77819" w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00D77819">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
-                          <w:r w:rsidR="00367D19" w:rsidRPr="00D77819">
+                          <w:r w:rsidRPr="00D77819" w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict w14:anchorId="143C8C25">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRPr="00D77819" w:rsidRDefault="00413A60">
+                  <w:p w:rsidRPr="00D77819" w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="685B7E76" w14:textId="0A2CCBAA">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00D77819">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
-                    <w:r w:rsidR="00367D19" w:rsidRPr="00D77819">
+                    <w:r w:rsidRPr="00D77819" w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
+    <w:r w:rsidRPr="00762EE0" w:rsidR="00BC48A6">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF83"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="99C239EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="643"/>
         </w:tabs>
         <w:ind w:left="643" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A1361A48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Punktlistanumrerad"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1352" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3C063CDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DF67F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75525A52"/>
     <w:lvl w:ilvl="0" w:tplc="A0D81926">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07F0337A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E54CEB4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135A157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65667058"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1480309A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B82C9A8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="225FC415"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E8E06314"/>
     <w:lvl w:ilvl="0" w:tplc="652A5F3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="998C01E0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -10064,165 +10081,165 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="DCF2E7AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23216351"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ECF63A64"/>
     <w:lvl w:ilvl="0" w:tplc="1132E6DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2075" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2795" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3515" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4235" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4955" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5675" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6395" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7115" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7835" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="301B32AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FBE2CFC0"/>
     <w:lvl w:ilvl="0" w:tplc="7D2214AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlistaunderliggande"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1709" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Agency FB" w:hAnsi="Agency FB" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Agency FB" w:hAnsi="Agency FB"/>
         <w:outline w:val="0"/>
         <w:shadow w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -10388,284 +10405,284 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F81008E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FC2601C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -10751,288 +10768,288 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C3C61FC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -11119,825 +11136,825 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7AC35456"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C1987450"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3036" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3756" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4476" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5196" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5916" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6636" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7356" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8076" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8796" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="941377061">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1838417084">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1606419256">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="966275849">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="191723624">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="2068214796">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="806512418">
     <w:abstractNumId w:val="16"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
@@ -12171,70 +12188,70 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="583609783">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="102071706">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1495603312">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
+  <w:trackRevisions w:val="false"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="26625" strokecolor="#4a773c">
-[...1 lines deleted...]
-      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
+      <v:stroke weight="1pt" color="#4a773c"/>
+      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
@@ -12678,50 +12695,51 @@
     <w:rsid w:val="00883E14"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="00897F84"/>
     <w:rsid w:val="008A056E"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4820"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A5F73"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008B3371"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008D0AE2"/>
     <w:rsid w:val="008D3E43"/>
     <w:rsid w:val="008D4373"/>
     <w:rsid w:val="008D6157"/>
     <w:rsid w:val="008D7696"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="008F661D"/>
+    <w:rsid w:val="009010E7"/>
     <w:rsid w:val="0090254E"/>
     <w:rsid w:val="00903511"/>
     <w:rsid w:val="009049F1"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00911401"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00913CF3"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00917EC9"/>
     <w:rsid w:val="00921C60"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="009229B4"/>
     <w:rsid w:val="00924F64"/>
     <w:rsid w:val="00927D1E"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="00933BE4"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00935391"/>
     <w:rsid w:val="00937D2A"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="00943574"/>
     <w:rsid w:val="00943A9C"/>
@@ -12974,50 +12992,51 @@
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2466"/>
     <w:rsid w:val="00EE26EE"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00EF2462"/>
     <w:rsid w:val="00EF5693"/>
     <w:rsid w:val="00F0242E"/>
     <w:rsid w:val="00F161AF"/>
     <w:rsid w:val="00F16BCD"/>
     <w:rsid w:val="00F17C9C"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F3115B"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F42BBC"/>
     <w:rsid w:val="00F43045"/>
     <w:rsid w:val="00F4338B"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F513AD"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F53E76"/>
     <w:rsid w:val="00F611D4"/>
     <w:rsid w:val="00F71265"/>
+    <w:rsid w:val="00F7491D"/>
     <w:rsid w:val="00F75A29"/>
     <w:rsid w:val="00F77A22"/>
     <w:rsid w:val="00F82FAA"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00F944AB"/>
     <w:rsid w:val="00F971AD"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC5AC3"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD3F84"/>
     <w:rsid w:val="00FD59D6"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FE1E1A"/>
     <w:rsid w:val="00FE5292"/>
     <w:rsid w:val="00FF13C9"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="017CA1E3"/>
     <w:rsid w:val="01B74CC5"/>
     <w:rsid w:val="01EFAF9C"/>
     <w:rsid w:val="024801E3"/>
@@ -13028,62 +13047,64 @@
     <w:rsid w:val="098E57AF"/>
     <w:rsid w:val="0ADC0FAB"/>
     <w:rsid w:val="0CB334CF"/>
     <w:rsid w:val="0E141D5C"/>
     <w:rsid w:val="0EE18653"/>
     <w:rsid w:val="11B8D88C"/>
     <w:rsid w:val="12627B65"/>
     <w:rsid w:val="12B6C9DF"/>
     <w:rsid w:val="13B191BC"/>
     <w:rsid w:val="13C1759B"/>
     <w:rsid w:val="160C2EA7"/>
     <w:rsid w:val="17C66BA7"/>
     <w:rsid w:val="1803386B"/>
     <w:rsid w:val="1972F43D"/>
     <w:rsid w:val="19963A61"/>
     <w:rsid w:val="1C3C7212"/>
     <w:rsid w:val="1CCF1827"/>
     <w:rsid w:val="1F1BB16A"/>
     <w:rsid w:val="203399D0"/>
     <w:rsid w:val="226B5728"/>
     <w:rsid w:val="22A951E0"/>
     <w:rsid w:val="2395BC88"/>
     <w:rsid w:val="23D0B0E5"/>
     <w:rsid w:val="25240608"/>
     <w:rsid w:val="25665AE9"/>
+    <w:rsid w:val="2753EFCD"/>
     <w:rsid w:val="28B9E86B"/>
     <w:rsid w:val="294997C5"/>
     <w:rsid w:val="2A3671D5"/>
     <w:rsid w:val="2CA747F4"/>
     <w:rsid w:val="2F85BA53"/>
     <w:rsid w:val="2FEA51FB"/>
     <w:rsid w:val="3007B313"/>
     <w:rsid w:val="3252E531"/>
     <w:rsid w:val="32C3AF5A"/>
     <w:rsid w:val="34412D5A"/>
     <w:rsid w:val="34A75FEB"/>
     <w:rsid w:val="35348D4F"/>
+    <w:rsid w:val="365E7AA7"/>
     <w:rsid w:val="38735238"/>
     <w:rsid w:val="3A4E3322"/>
     <w:rsid w:val="3C9F49D7"/>
     <w:rsid w:val="3D718A23"/>
     <w:rsid w:val="3F3C26C4"/>
     <w:rsid w:val="3F49BBB7"/>
     <w:rsid w:val="3FCB0B8D"/>
     <w:rsid w:val="4066A939"/>
     <w:rsid w:val="406D87AB"/>
     <w:rsid w:val="42856582"/>
     <w:rsid w:val="43DF9C79"/>
     <w:rsid w:val="43FDB28E"/>
     <w:rsid w:val="45541AB9"/>
     <w:rsid w:val="48F2761A"/>
     <w:rsid w:val="49AD7CD3"/>
     <w:rsid w:val="4C722F33"/>
     <w:rsid w:val="4CE3E683"/>
     <w:rsid w:val="4DEB4B7A"/>
     <w:rsid w:val="4F1A2DAB"/>
     <w:rsid w:val="4F2D6C2F"/>
     <w:rsid w:val="4FDCB0BE"/>
     <w:rsid w:val="50060406"/>
     <w:rsid w:val="50345607"/>
     <w:rsid w:val="50644047"/>
     <w:rsid w:val="50D4CBE7"/>
@@ -13107,174 +13128,174 @@
     <w:rsid w:val="701AA288"/>
     <w:rsid w:val="7580D72A"/>
     <w:rsid w:val="75FDA814"/>
     <w:rsid w:val="769593D3"/>
     <w:rsid w:val="772155BD"/>
     <w:rsid w:val="7788EBA0"/>
     <w:rsid w:val="79BE30D7"/>
     <w:rsid w:val="7A3FBB09"/>
     <w:rsid w:val="7D7C5AE3"/>
     <w:rsid w:val="7F64E3E2"/>
     <w:rsid w:val="7FD7C7BA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="26625" strokecolor="#4a773c">
-[...1 lines deleted...]
-      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
+      <v:stroke weight="1pt" color="#4a773c"/>
+      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{7134E8C7-1A9A-4F11-95BA-6AC2B8CF7799}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="1" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Bullet" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:locked="1" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:locked="1" w:uiPriority="22" w:semiHidden="1"/>
+    <w:lsdException w:name="Emphasis" w:locked="1" w:uiPriority="20" w:semiHidden="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -13299,75 +13320,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:semiHidden="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:locked="1" w:semiHidden="1" w:uiPriority="29"/>
-    <w:lsdException w:name="Intense Quote" w:locked="1" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="Quote" w:locked="1" w:uiPriority="29" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Quote" w:locked="1" w:uiPriority="30" w:semiHidden="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -13402,57 +13423,57 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="19"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:uiPriority="19" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:locked="1" w:uiPriority="21" w:semiHidden="1"/>
+    <w:lsdException w:name="Subtle Reference" w:locked="1" w:uiPriority="31" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Reference" w:locked="1" w:uiPriority="32" w:semiHidden="1"/>
+    <w:lsdException w:name="Book Title" w:locked="1" w:uiPriority="33" w:semiHidden="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -13510,769 +13531,769 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:rsid w:val="008D7696"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00D77819"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="1400" w:after="240"/>
       <w:ind w:left="992"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="MS Gothic"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00D77819"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="001D7AD5"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="30"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="008D7696"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="008D7696"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="008D7696"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+  <w:style w:type="character" w:styleId="Standardstycketeckensnitt" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+  <w:style w:type="table" w:styleId="Normaltabell" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+  <w:style w:type="numbering" w:styleId="Ingenlista" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bildtext">
+  <w:style w:type="paragraph" w:styleId="Bildtext" w:customStyle="1">
     <w:name w:val="Bildtext"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF70BB"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="160" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikliten">
+  <w:style w:type="paragraph" w:styleId="Sidrubrikliten" w:customStyle="1">
     <w:name w:val="Sidrubrik liten"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
+  <w:style w:type="paragraph" w:styleId="Sidrubrikstor" w:customStyle="1">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
+  <w:style w:type="character" w:styleId="Avdelaresidfot" w:customStyle="1">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
+  <w:style w:type="paragraph" w:styleId="Metadata" w:customStyle="1">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002651D6"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
+  <w:style w:type="character" w:styleId="Rubrik1Char" w:customStyle="1">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
     <w:rsid w:val="00D77819"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="MS Gothic"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
+  <w:style w:type="paragraph" w:styleId="Allmntstyckeformat" w:customStyle="1">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
+  <w:style w:type="character" w:styleId="SidfotChar" w:customStyle="1">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
+  <w:style w:type="paragraph" w:styleId="FaktarutaLista" w:customStyle="1">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="11"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
+  <w:style w:type="character" w:styleId="RubrikChar" w:customStyle="1">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
+  <w:style w:type="character" w:styleId="BallongtextChar" w:customStyle="1">
     <w:name w:val="Ballongtext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
+  <w:style w:type="paragraph" w:styleId="Faktarutarubrik" w:customStyle="1">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
+  <w:style w:type="character" w:styleId="Rubrik2Char" w:customStyle="1">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00D77819"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
+  <w:style w:type="character" w:styleId="Rubrik3Char" w:customStyle="1">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="001D7AD5"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
+  <w:style w:type="character" w:styleId="Rubrik4Char" w:customStyle="1">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
+  <w:style w:type="character" w:styleId="Rubrik5Char" w:customStyle="1">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="720"/>
       </w:tabs>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
+  <w:style w:type="paragraph" w:styleId="Normalefterlista" w:customStyle="1">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006B2323"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
+  <w:style w:type="paragraph" w:styleId="Omslagsrubrik" w:customStyle="1">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="005A627D"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
+  <w:style w:type="character" w:styleId="OmslagsrubrikChar" w:customStyle="1">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="005A627D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
+  <w:style w:type="paragraph" w:styleId="Omslagsunderrubrik" w:customStyle="1">
     <w:name w:val="Omslagsunderrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsunderrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009533B4"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
+  <w:style w:type="character" w:styleId="OmslagsunderrubrikChar" w:customStyle="1">
     <w:name w:val="Omslagsunderrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsunderrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="009533B4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006B2323"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:ind w:left="1349"/>
@@ -14344,608 +14365,608 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
+  <w:style w:type="paragraph" w:styleId="MellanrubrikVGR" w:customStyle="1">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="001D7AD5"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240" w:after="20"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:color w:val="000000"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
+  <w:style w:type="paragraph" w:styleId="Formatmall1" w:customStyle="1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
+  <w:style w:type="character" w:styleId="Formatmall1Char" w:customStyle="1">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
+  <w:style w:type="paragraph" w:styleId="FotnotVGR" w:customStyle="1">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
     <w:name w:val="Light Grid Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
     <w:name w:val="Light Grid Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:top w:val="double" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -14954,94 +14975,94 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:top w:val="double" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -15050,496 +15071,496 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
     <w:name w:val="Light List Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
     <w:name w:val="Light Shading Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
+  <w:style w:type="table" w:styleId="VGRtabell" w:customStyle="1">
     <w:name w:val="VGR tabell"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="113" w:type="dxa"/>
         <w:bottom w:w="113" w:type="dxa"/>
       </w:tcMar>
       <w:vAlign w:val="center"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:trPr>
         <w:tblHeader/>
       </w:trPr>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
+  <w:style w:type="table" w:styleId="Oformateradtabell51" w:customStyle="1">
     <w:name w:val="Oformaterad tabell 51"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
+  <w:style w:type="paragraph" w:styleId="Tabellrubrik" w:customStyle="1">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00577D1E"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="18"/>
       </w:numPr>
       <w:ind w:left="1349" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
@@ -15606,311 +15627,311 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
+  <w:style w:type="character" w:styleId="SidhuvudChar" w:customStyle="1">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik6Char">
+  <w:style w:type="character" w:styleId="Rubrik6Char" w:customStyle="1">
     <w:name w:val="Rubrik 6 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="008D7696"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik7Char">
+  <w:style w:type="character" w:styleId="Rubrik7Char" w:customStyle="1">
     <w:name w:val="Rubrik 7 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="008D7696"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
+  <w:style w:type="character" w:styleId="Rubrik9Char" w:customStyle="1">
     <w:name w:val="Rubrik 9 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="008D7696"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista2">
     <w:name w:val="List Bullet 2"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008D7696"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="720"/>
       </w:tabs>
       <w:ind w:left="720" w:hanging="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a">
+  <w:style w:type="paragraph" w:styleId="a" w:customStyle="1">
     <w:next w:val="Numreradlista"/>
     <w:rsid w:val="008D7696"/>
     <w:pPr>
       <w:spacing w:after="80"/>
       <w:ind w:left="3033" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Numreradlista">
     <w:name w:val="List Number"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008D7696"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="720"/>
       </w:tabs>
       <w:ind w:left="720" w:hanging="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="AnvndHyperlnk">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007E4BAA"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00786089"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Punktlistaunderliggande">
+  <w:style w:type="paragraph" w:styleId="Punktlistaunderliggande" w:customStyle="1">
     <w:name w:val="Punktlista underliggande"/>
     <w:rsid w:val="00D245CD"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="3"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1707"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       <w:ind w:right="868"/>
       <w:contextualSpacing/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Punktlistanumrerad">
+  <w:style w:type="paragraph" w:styleId="Punktlistanumrerad" w:customStyle="1">
     <w:name w:val="Punktlista numrerad"/>
     <w:rsid w:val="000D5C2E"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1349"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       <w:ind w:right="868"/>
       <w:contextualSpacing/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Brdtext">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BrdtextChar"/>
     <w:semiHidden/>
     <w:rsid w:val="003B2411"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="170"/>
       </w:tabs>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="220" w:lineRule="atLeast"/>
       <w:ind w:left="0" w:right="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
       <w:color w:val="000000"/>
       <w:spacing w:val="1"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextChar">
+  <w:style w:type="character" w:styleId="BrdtextChar" w:customStyle="1">
     <w:name w:val="Brödtext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Brdtext"/>
     <w:semiHidden/>
     <w:rsid w:val="003B2411"/>
     <w:rPr>
       <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
       <w:color w:val="000000"/>
       <w:spacing w:val="1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Kommentarsreferens">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009461E8"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kommentarer">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="KommentarerChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009461E8"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarerChar">
+  <w:style w:type="character" w:styleId="KommentarerChar" w:customStyle="1">
     <w:name w:val="Kommentarer Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Kommentarer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009461E8"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kommentarsmne">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="Kommentarer"/>
     <w:next w:val="Kommentarer"/>
     <w:link w:val="KommentarsmneChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009461E8"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarsmneChar">
+  <w:style w:type="character" w:styleId="KommentarsmneChar" w:customStyle="1">
     <w:name w:val="Kommentarsämne Char"/>
     <w:basedOn w:val="KommentarerChar"/>
     <w:link w:val="Kommentarsmne"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009461E8"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
@@ -15955,51 +15976,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/vard/medicinska-omraden/patientsakerhet/patientsakerhetsmetoder/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vardhandboken.se/Texter/Personalinfektioner-inom-halso--och-sjukvard/Oversikt/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/contentassets/3692c757601b40eda5e49f890c2d11ca/att-forebygga-vardrelaterade-infektioner-ett-kunskapsunderlag-2006-123-12.pdf" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vardhandboken.se/Texter/Operationsvard/Personalforeskrifter-pa-operationsavdelning/" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-504/SURROGATE/Central%20ven%c3%b6s%20infart%20(CVI)%20-%20inl%c3%a4ggning%20och%20sk%c3%b6tsel%20vid%20S%c3%84S.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su795-575760182-369/surrogate/Bildst%c3%b6d%20skyddsutrustning.pdf" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-297/SURROGATE/Operationssalsventilation%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.safesurg.org/uploads/1/0/9/0/1090835/swedish.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-142/SURROGATE/Personalinfektioner%20samt%20immunitetskontroll%20och%20vaccination%20av%20personal%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-298/SURROGATE/Operationsverksamhet%20-%20Checklista%20v%c3%a5rdhygieniska%20riskfaktorer%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/vard/medicinska-omraden/patientsakerhet/patientsakerhetsmetoder/" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vardhandboken.se/Texter/Personalinfektioner-inom-halso--och-sjukvard/Oversikt/" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sis.se/api/document/get/82094320" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su795-575760182-369/surrogate/Bildst%c3%b6d%20skyddsutrustning.pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rfop.se/media/pibdqvpt/iordningsstaellande-och-skydd-av-steril-kirurgisk-utrustning.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/22192171/" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-314/SURROGATE/Preoperativ%20huddesinfektion-hudreng%c3%b6ring%20och%20eventuell%20h%c3%a5rkortning%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-340/SURROGATE/Stick-%20och%20sk%c3%a4rskada%20samt%20exponering%20f%c3%b6r%20blod%20hos%20personal.pdf" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.safesurg.org/uploads/1/0/9/0/1090835/swedish.pdf" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-142/SURROGATE/Personalinfektioner%20samt%20immunitetskontroll%20och%20vaccination%20av%20personal%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-504/SURROGATE/Central%20ven%c3%b6s%20infart%20(CVI)%20-%20inl%c3%a4ggning%20och%20sk%c3%b6tsel%20vid%20S%c3%84S.pdf" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sis.se/api/document/get/80020381" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8540-1125353190-1077/surrogate/Instruktion%20f%c3%b6r%20anv%c3%a4ndning%20av%20andningsskydd.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-297/SURROGATE/Operationssalsventilation%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sis.se/produkter/halso-och-sjukvard/sjukvardstextilier-allmant/ssen137952011" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8540-1125353190-1077/surrogate/Instruktion%20f%c3%b6r%20anv%c3%a4ndning%20av%20andningsskydd.pdf" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vardhandboken.se/Texter/Operationsvard/Personalforeskrifter-pa-operationsavdelning/" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sis.se/api/document/get/80020381" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-340/SURROGATE/Stick-%20och%20sk%c3%a4rskada%20samt%20exponering%20f%c3%b6r%20blod%20hos%20personal.pdf" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/operationssjukvard/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-314/SURROGATE/Preoperativ%20huddesinfektion-hudreng%c3%b6ring%20och%20eventuell%20h%c3%a5rkortning%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vardhandboken.se/Texter/Operationsvard/Oversikt" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vardhandboken.se/Texter/Personalinfektioner-inom-halso--och-sjukvard/Oversikt" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/hs9766-305841775-177/surrogate" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rfop.se/media/pibdqvpt/iordningsstaellande-och-skydd-av-steril-kirurgisk-utrustning.pdf" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId51" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/vard/medicinska-omraden/patientsakerhet/patientsakerhetsmetoder/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vardhandboken.se/Texter/Personalinfektioner-inom-halso--och-sjukvard/Oversikt/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/contentassets/3692c757601b40eda5e49f890c2d11ca/att-forebygga-vardrelaterade-infektioner-ett-kunskapsunderlag-2006-123-12.pdf" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vardhandboken.se/Texter/Operationsvard/Personalforeskrifter-pa-operationsavdelning/" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-504/SURROGATE/Central%20ven%c3%b6s%20infart%20(CVI)%20-%20inl%c3%a4ggning%20och%20sk%c3%b6tsel%20vid%20S%c3%84S.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su795-575760182-369/surrogate/Bildst%c3%b6d%20skyddsutrustning.pdf" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-297/SURROGATE/Operationssalsventilation%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su795-575760182-369/surrogate/Bildst%c3%b6d%20skyddsutrustning.pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/22192171/" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-340/SURROGATE/Stick-%20och%20sk%c3%a4rskada%20samt%20exponering%20f%c3%b6r%20blod%20hos%20personal.pdf" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.safesurg.org/uploads/1/0/9/0/1090835/swedish.pdf" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-142/SURROGATE/Personalinfektioner%20samt%20immunitetskontroll%20och%20vaccination%20av%20personal%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-504/SURROGATE/Central%20ven%c3%b6s%20infart%20(CVI)%20-%20inl%c3%a4ggning%20och%20sk%c3%b6tsel%20vid%20S%c3%84S.pdf" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sis.se/api/document/get/80020381" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vardhandboken.se/Texter/Operationsvard/Personalforeskrifter-pa-operationsavdelning/" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sis.se/api/document/get/80020381" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-340/SURROGATE/Stick-%20och%20sk%c3%a4rskada%20samt%20exponering%20f%c3%b6r%20blod%20hos%20personal.pdf" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/operationssjukvard/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-314/SURROGATE/Preoperativ%20huddesinfektion-hudreng%c3%b6ring%20och%20eventuell%20h%c3%a5rkortning%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vardhandboken.se/Texter/Operationsvard/Oversikt" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vardhandboken.se/Texter/Personalinfektioner-inom-halso--och-sjukvard/Oversikt" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/hs9766-305841775-177/surrogate" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rfop.se/media/pibdqvpt/iordningsstaellande-och-skydd-av-steril-kirurgisk-utrustning.pdf" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.safesurg.org/uploads/1/0/9/0/1090835/swedish.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-142/SURROGATE/Personalinfektioner%20samt%20immunitetskontroll%20och%20vaccination%20av%20personal%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-298/SURROGATE/Operationsverksamhet%20-%20Checklista%20v%c3%a5rdhygieniska%20riskfaktorer%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/vard/medicinska-omraden/patientsakerhet/patientsakerhetsmetoder/" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vardhandboken.se/Texter/Personalinfektioner-inom-halso--och-sjukvard/Oversikt/" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sis.se/api/document/get/82094320" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-314/SURROGATE/Preoperativ%20huddesinfektion-hudreng%c3%b6ring%20och%20eventuell%20h%c3%a5rkortning%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8540-1125353190-1077/surrogate/Instruktion%20f%c3%b6r%20anv%c3%a4ndning%20av%20andningsskydd.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-297/SURROGATE/Operationssalsventilation%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sis.se/produkter/halso-och-sjukvard/sjukvardstextilier-allmant/ssen137952011" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8540-1125353190-1077/surrogate/Instruktion%20f%c3%b6r%20anv%c3%a4ndning%20av%20andningsskydd.pdf" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rfop.se/media/pibdqvpt/iordningsstaellande-och-skydd-av-steril-kirurgisk-utrustning.pdf" TargetMode="External" Id="Rb777b9f300184064" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
@@ -16287,1522 +16308,53 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...1480 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Dok_med_omslag_sd_red.dotx</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Manager/>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinkBase/>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Operationsmiljö - arbetsrutiner för optimal miljö på alla opererande enheter, SÄS</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
-  <lastModifiedBy>Malin Stormvall</lastModifiedBy>
-  <revision>263</revision>
+  <lastModifiedBy>Malin Svensson</lastModifiedBy>
+  <revision>265</revision>
   <lastPrinted>2016-04-01T13:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>