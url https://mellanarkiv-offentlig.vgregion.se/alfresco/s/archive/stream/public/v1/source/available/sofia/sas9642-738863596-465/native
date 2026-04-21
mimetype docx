--- v0 (2025-11-26)
+++ v1 (2026-04-21)
@@ -6,107 +6,131 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="407B351A" w14:textId="13BC008A" w:rsidR="00B52651" w:rsidRPr="0023185C" w:rsidRDefault="00550311" w:rsidP="0023185C">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r w:rsidRPr="0023185C">
-        <w:t xml:space="preserve">Testikelretention (retentio testis) </w:t>
+        <w:t>Testikelretention (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023185C">
+        <w:t>retentio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023185C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023185C">
+        <w:t>testis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023185C">
+        <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E371DCB" w14:textId="16DB0451" w:rsidR="00550311" w:rsidRPr="00550311" w:rsidRDefault="00550311" w:rsidP="00550311">
       <w:r>
         <w:t xml:space="preserve">Information inför operation av </w:t>
       </w:r>
       <w:r w:rsidR="36A6557D">
         <w:t>testikel som sitter i ljumsken istället för i pungen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4112A447" w14:textId="77777777" w:rsidR="008E646D" w:rsidRDefault="00550311" w:rsidP="008E646D">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="00550311">
         <w:t xml:space="preserve">Om </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE2FCF">
         <w:rPr>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>sjukd</w:t>
       </w:r>
       <w:r w:rsidRPr="001B2711">
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>omen</w:t>
       </w:r>
       <w:r w:rsidRPr="0F305EC7">
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="1ADF34C3" w:rsidRPr="0F305EC7">
         <w:t>tillståndet</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31C2CFB5" w14:textId="77777777" w:rsidR="00324F85" w:rsidRDefault="00324F85" w:rsidP="00324F85">
       <w:r>
         <w:t xml:space="preserve">Under den sjunde till nionde fostermånaden vandrar testiklarna ned från buken till pungen på pojkar. Både hormoner och mekaniska faktorer spelar roll. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19A72CE5" w14:textId="03F5D6C6" w:rsidR="00324F85" w:rsidRDefault="00324F85" w:rsidP="00324F85">
       <w:r>
-        <w:t>Ungefär 4-5 % av alla pojkar har testikelretention (en testikel som inte vandrat ned) vid födseln. Hos många av dem kommer testikeln ned i pungen under pojkens första levnadsår</w:t>
+        <w:t xml:space="preserve">Ungefär </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>4-5</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> % av alla pojkar har testikelretention (en testikel som inte vandrat ned) vid födseln. Hos många av dem kommer testikeln ned i pungen under pojkens första levnadsår</w:t>
       </w:r>
       <w:r w:rsidR="00467533">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> men hos cirka 1 % av pojkarna kvarstår problemet vid 1 års ålder och man behöver då operera för att korrigera testikelns/testiklarnas läge. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="642938E7" w14:textId="2976F6B0" w:rsidR="009B6543" w:rsidRDefault="00324F85" w:rsidP="00324F85">
       <w:r>
         <w:t>Optimal tidpunkt för denna operation är mellan 18 och 24 månaders ålder.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74208D26" w14:textId="01BF090B" w:rsidR="00A363E2" w:rsidRDefault="00A363E2" w:rsidP="00A363E2">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>Behandling</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5206970C" w14:textId="5B0EE028" w:rsidR="002A2295" w:rsidRPr="005701F3" w:rsidRDefault="002A2295" w:rsidP="00DC2EE7">
       <w:pPr>
         <w:ind w:right="707"/>
         <w:rPr>
@@ -187,52 +211,57 @@
       </w:pPr>
       <w:r w:rsidRPr="00AE306C">
         <w:t>Förband och dusch</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39FD6518" w14:textId="5D115997" w:rsidR="00550311" w:rsidRPr="00550311" w:rsidRDefault="00550311" w:rsidP="00550311">
       <w:r>
         <w:t>Förbandet över operationssåret är vattentätt och tål dusch</w:t>
       </w:r>
       <w:r w:rsidR="024916C4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>men bad bör undvikas. Förbandet ska sitta på i 7 dagar.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="491C1193" w14:textId="1A56DB95" w:rsidR="00550311" w:rsidRPr="00AE306C" w:rsidRDefault="00550311" w:rsidP="00AE306C">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="00AE306C">
         <w:t>Smärtlindring</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AF1BDE4" w14:textId="265126BA" w:rsidR="00550311" w:rsidRPr="00550311" w:rsidRDefault="00550311" w:rsidP="00550311">
+      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t xml:space="preserve">Paracetamol (t.ex. Alvedon) rekommenderas som smärtlindring och kan ges var 6:e timme om pojken har ont; dosering enligt vikt. Detta kan kombineras med </w:t>
+        <w:t>Paracetamol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (t.ex. Alvedon) rekommenderas som smärtlindring och kan ges var 6:e timme om pojken har ont; dosering enligt vikt. Detta kan kombineras med </w:t>
       </w:r>
       <w:r w:rsidR="47E6EADB">
         <w:t>ibuprofen (t ex Ipren).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54DB15A9" w14:textId="124786F6" w:rsidR="00550311" w:rsidRPr="00550311" w:rsidRDefault="08478DFB" w:rsidP="00550311">
       <w:r>
         <w:t xml:space="preserve">Doseringsschema </w:t>
       </w:r>
       <w:r w:rsidR="00550311">
         <w:t>lämnas efter operationen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73DAC564" w14:textId="3CD6DFDC" w:rsidR="00550311" w:rsidRPr="00AE306C" w:rsidRDefault="00550311" w:rsidP="00AE306C">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="00AE306C">
         <w:lastRenderedPageBreak/>
         <w:t>Övriga förhållningsråd</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AD374BB" w14:textId="099965EC" w:rsidR="00550311" w:rsidRPr="00550311" w:rsidRDefault="00550311" w:rsidP="00550311">
       <w:r w:rsidRPr="00550311">
         <w:t>För att minska risken för svullnad och smärta efter operationen gäller följande rekom</w:t>
@@ -475,164 +504,108 @@
       <w:r>
         <w:t xml:space="preserve">Återbesök </w:t>
       </w:r>
       <w:r w:rsidR="1E2B28F7">
         <w:t xml:space="preserve">för uppföljning </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">sker </w:t>
       </w:r>
       <w:r w:rsidR="7E444869">
         <w:t xml:space="preserve">6 </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">till </w:t>
       </w:r>
       <w:r w:rsidR="285AE103">
         <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> veckor efter operationen samt efter ett år</w:t>
       </w:r>
       <w:r w:rsidR="10B5EB6C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D4628E8" w14:textId="5CE7C6C8" w:rsidR="00550311" w:rsidRPr="00701149" w:rsidRDefault="00550311" w:rsidP="00701149">
+    <w:p w14:paraId="27B3EC13" w14:textId="6C141C9D" w:rsidR="00EC562C" w:rsidRDefault="00EC562C" w:rsidP="0012080D">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:r w:rsidRPr="00701149">
+      <w:r w:rsidRPr="0012080D">
+        <w:t>Kontaktuppgifter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CF4C4B5" w14:textId="77777777" w:rsidR="00BB4C14" w:rsidRDefault="00EC562C" w:rsidP="00BB4C14">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Kirurgimottagning Borås, SÄS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63E4D00C" w14:textId="476A881E" w:rsidR="00EC1F55" w:rsidRPr="00BB4C14" w:rsidRDefault="00062F48" w:rsidP="00BB4C14">
+      <w:pPr>
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
+          <w:rStyle w:val="Hyperlnk"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="none"/>
         </w:rPr>
-        <w:t>Kontaktuppgifter</w:t>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00701149">
+      </w:pPr>
+      <w:r>
+        <w:t>Måndag – fredag kl. 07:30 – 09:00</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00550311" w:rsidRPr="00EC562C">
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Dagtid</w:t>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00550311">
+        <w:t xml:space="preserve">Telefon </w:t>
+      </w:r>
+      <w:r w:rsidR="00550311" w:rsidRPr="0012080D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Kirurgmottagningen, SÄS Borås</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00550311">
+        <w:t>033 - 616 10 55</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC562C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:br/>
-        <w:t>Måndag - torsdag kl 8:00 - 9:00 och 15:00 - 16:00. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00550311">
+      </w:r>
+      <w:r>
         <w:br/>
-        <w:t>T</w:t>
-[...76 lines deleted...]
-      <w:r w:rsidRPr="00EC1F55">
+      </w:r>
+      <w:r w:rsidR="00EC1F55" w:rsidRPr="00EC1F55">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>1177 – tryggt om din hälsa och vård</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79C4B9CC" w14:textId="38512843" w:rsidR="00EC1F55" w:rsidRDefault="00EC1F55" w:rsidP="00701149">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC1F55">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
@@ -652,77 +625,77 @@
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>www.1177.se</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="00EC1F55" w:rsidSect="00B96AFF">
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="even" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:headerReference w:type="first" r:id="rId16"/>
       <w:footerReference w:type="first" r:id="rId17"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="452C696F" w14:textId="77777777" w:rsidR="00144036" w:rsidRDefault="00144036">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="45527CE7" w14:textId="77777777" w:rsidR="00144036" w:rsidRDefault="00144036">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="6104FCC1" w14:textId="77777777" w:rsidR="00144036" w:rsidRDefault="00144036">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -741,133 +714,133 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="699E08A3" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="6EBE5005" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="1C5CD4E9" w14:textId="77777777" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -896,51 +869,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="36D6CAE8" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2470CF95" wp14:editId="16D84433">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="12" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -974,73 +947,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="00A8B22B" w14:textId="77777777" w:rsidR="00144036" w:rsidRDefault="00144036"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2358A6AD" w14:textId="77777777" w:rsidR="00144036" w:rsidRDefault="00144036">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="42B6048E" w14:textId="77777777" w:rsidR="00144036" w:rsidRDefault="00144036">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3DBBF20D" w14:textId="77777777" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="033730F3" wp14:editId="775D9F22">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
@@ -1089,51 +1062,51 @@
           <w:pict>
             <v:shapetype w14:anchorId="033730F3" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="01BD0D6E" w14:textId="77777777" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="08465945" w14:textId="77777777" w:rsidR="00014FD2" w:rsidRDefault="00014FD2" w:rsidP="00014FD2">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="0"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0DDB6C35" w14:textId="77777777" w:rsidR="00014FD2" w:rsidRDefault="00014FD2" w:rsidP="00014FD2">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="35D2F350" w14:textId="77777777" w:rsidR="00014FD2" w:rsidRDefault="00014FD2" w:rsidP="00014FD2">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="78CD1788" w14:textId="77777777" w:rsidR="00014FD2" w:rsidRDefault="00014FD2" w:rsidP="00014FD2">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="0"/>
     </w:pPr>
@@ -1187,51 +1160,51 @@
                     <a:ext cx="6480061" cy="1008890"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="529C87D2" w14:textId="77777777" w:rsidR="008A4EB9" w:rsidRPr="0023185C" w:rsidRDefault="008A4EB9" w:rsidP="00014FD2">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:rPr>
         <w:sz w:val="10"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3392,55 +3365,56 @@
   <w:num w:numId="14" w16cid:durableId="1014263281">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1101485247">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="2093158488">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="2069649413">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="2083601073">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="2132630577">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="199127742">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
@@ -3454,75 +3428,77 @@
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00580FC7"/>
     <w:rsid w:val="000021C0"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="0001152B"/>
     <w:rsid w:val="00014FD2"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00032DDF"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="000501D3"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005069D"/>
     <w:rsid w:val="0005504F"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="00061969"/>
+    <w:rsid w:val="00062F48"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="00066DCA"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="0007BD6A"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000C4C8E"/>
     <w:rsid w:val="000E4002"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F1C93"/>
     <w:rsid w:val="000F3A2F"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F4954"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00102201"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
+    <w:rsid w:val="0012080D"/>
     <w:rsid w:val="00121D90"/>
     <w:rsid w:val="001255CB"/>
     <w:rsid w:val="00130281"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00136950"/>
     <w:rsid w:val="0013758C"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="00137E3A"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="00144036"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="001556A8"/>
     <w:rsid w:val="0015593F"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="0017508E"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00184167"/>
@@ -3601,50 +3577,51 @@
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00324F85"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="0033167A"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00357464"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="003613DF"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="0037566F"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="00384DBA"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0808"/>
     <w:rsid w:val="003A0D43"/>
+    <w:rsid w:val="003A7D47"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003B3497"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003E40A5"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="003F6827"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00406DF5"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00462E8F"/>
     <w:rsid w:val="00464E4A"/>
     <w:rsid w:val="00465651"/>
@@ -3671,50 +3648,51 @@
     <w:rsid w:val="004E3115"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="004F702A"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00533642"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545A3B"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="00550311"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="005639EE"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005701F3"/>
     <w:rsid w:val="00570C24"/>
     <w:rsid w:val="00570DDB"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00580FC7"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
+    <w:rsid w:val="00590227"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C426E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005D25C2"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="005F3950"/>
     <w:rsid w:val="005F531C"/>
     <w:rsid w:val="006006FA"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="00631047"/>
@@ -3857,90 +3835,92 @@
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A00A73"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A13EDC"/>
     <w:rsid w:val="00A16FCF"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A33EA9"/>
     <w:rsid w:val="00A363E2"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A731E2"/>
     <w:rsid w:val="00A74FE8"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
+    <w:rsid w:val="00A95345"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE306C"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B041EF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B055BB"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B24B71"/>
     <w:rsid w:val="00B30537"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B52651"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B61BD6"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B72B82"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00B96AFF"/>
     <w:rsid w:val="00BA0066"/>
+    <w:rsid w:val="00BB4C14"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BD0D42"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C05863"/>
     <w:rsid w:val="00C05C66"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C51C98"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C53035"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7313F"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
@@ -3953,106 +3933,111 @@
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D07AC8"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D20779"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D5208E"/>
     <w:rsid w:val="00D6488F"/>
     <w:rsid w:val="00D7E529"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D85717"/>
     <w:rsid w:val="00D85D32"/>
     <w:rsid w:val="00D8756A"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA2545"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
+    <w:rsid w:val="00DC0250"/>
     <w:rsid w:val="00DC2EE7"/>
     <w:rsid w:val="00DD39BE"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00DF7135"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E31622"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E614FA"/>
     <w:rsid w:val="00E63B0C"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
+    <w:rsid w:val="00E82EB3"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00E9636A"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EA6F16"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC0E9F"/>
     <w:rsid w:val="00EC1F55"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
+    <w:rsid w:val="00EC562C"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00EE5A39"/>
     <w:rsid w:val="00F06F9E"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F22952"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F25B80"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F56E20"/>
     <w:rsid w:val="00F60B1F"/>
     <w:rsid w:val="00F74DD7"/>
     <w:rsid w:val="00F816E4"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
+    <w:rsid w:val="00F92303"/>
     <w:rsid w:val="00F9380A"/>
+    <w:rsid w:val="00FA29C6"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE0CF0"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FE2FCF"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="0124E46D"/>
     <w:rsid w:val="01C20C9F"/>
     <w:rsid w:val="01C8F80F"/>
     <w:rsid w:val="02008671"/>
     <w:rsid w:val="0243B9BC"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="024916C4"/>
     <w:rsid w:val="02623B73"/>
     <w:rsid w:val="026EC013"/>
     <w:rsid w:val="03E49732"/>
     <w:rsid w:val="04257C7D"/>
     <w:rsid w:val="048720BC"/>
     <w:rsid w:val="04EB1C6D"/>
     <w:rsid w:val="05864416"/>
@@ -4346,51 +4331,51 @@
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="3581F6F9"/>
   <w14:defaultImageDpi w14:val="330"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4859,51 +4844,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
@@ -6865,51 +6849,51 @@
     <w:name w:val="eop"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:rsid w:val="00550311"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="scxw98680370">
     <w:name w:val="scxw98680370"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:rsid w:val="00550311"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A74FE8"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="17243788">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -7742,61 +7726,61 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>436</Words>
-  <Characters>2315</Characters>
+  <Words>390</Words>
+  <Characters>2225</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>19</Lines>
+  <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2746</CharactersWithSpaces>
+  <CharactersWithSpaces>2610</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>6684709</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.1177.se/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>