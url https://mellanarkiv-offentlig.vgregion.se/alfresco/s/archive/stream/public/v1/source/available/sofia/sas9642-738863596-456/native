--- v0 (2025-11-26)
+++ v1 (2026-04-01)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7D679A18" w14:textId="7EDFA45D" w:rsidR="00B52651" w:rsidRDefault="00DA000C" w:rsidP="00B52651">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r w:rsidRPr="00DA000C">
         <w:t>Operation av ljumskbråck och kommunicerande vattenbråck</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="0EB637C5" w14:textId="77777777" w:rsidR="00DA000C" w:rsidRPr="00DA000C" w:rsidRDefault="00DA000C" w:rsidP="00DA000C">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
@@ -107,245 +107,183 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="6255DD37" w14:textId="77777777" w:rsidR="00DA000C" w:rsidRPr="00DA000C" w:rsidRDefault="00DA000C" w:rsidP="00DA000C">
       <w:r w:rsidRPr="00DA000C">
         <w:t>Det går att duscha med förbandet efter operationen. Barnet ska inte bada förrän såret är helt läkt. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13146A90" w14:textId="77777777" w:rsidR="00DA000C" w:rsidRPr="00DA000C" w:rsidRDefault="00DA000C" w:rsidP="00DA000C">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="00DA000C">
         <w:t>Smärtlindring </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1148D927" w14:textId="77777777" w:rsidR="00DA000C" w:rsidRPr="00DA000C" w:rsidRDefault="00DA000C" w:rsidP="00DA000C">
       <w:r w:rsidRPr="00DA000C">
         <w:t xml:space="preserve">Smärtlindring kan ges i form av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DA000C">
         <w:t>paracetamol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DA000C">
-        <w:t xml:space="preserve"> (</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Alvedon) var 6:e timma vid behov. </w:t>
+        <w:t xml:space="preserve"> (t.ex. Alvedon) var 6:e timma vid behov. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32BF618B" w14:textId="77777777" w:rsidR="00DA000C" w:rsidRPr="00DA000C" w:rsidRDefault="00DA000C" w:rsidP="00DA000C">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="00DA000C">
         <w:t>Övrigt </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="730DEA0F" w14:textId="77777777" w:rsidR="00DA000C" w:rsidRPr="00DA000C" w:rsidRDefault="00DA000C" w:rsidP="00DA000C">
       <w:r w:rsidRPr="00DA000C">
         <w:t>Hos pojkar är det är vanligt med mindre svullnad och blåmärke i ljumsken eller pungen efter operationen, men detta försvinner under läkningen. Vid operation för vattenbråck kan en viss svullnad kvarstå i många veckor. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45B61C3C" w14:textId="77777777" w:rsidR="004D1CD7" w:rsidRDefault="38F6400B" w:rsidP="00DA000C">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>Uppföljning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="035852BD" w14:textId="77777777" w:rsidR="00DA000C" w:rsidRPr="00DA000C" w:rsidRDefault="00DA000C" w:rsidP="00DA000C">
       <w:r w:rsidRPr="00DA000C">
         <w:t>Eventuellt återbesök kommer föräldrar tillsammans med läkaren överens om i de fall behov finns. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E6ACF89" w14:textId="77777777" w:rsidR="00DA000C" w:rsidRPr="00DA000C" w:rsidRDefault="00DA000C" w:rsidP="00DA000C">
       <w:r w:rsidRPr="00DA000C">
         <w:t>Vid en större blödning, svullnad eller svår värk bör kontakt tas med kirurgmottagningen, se kontaktuppgifter nedan. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40141381" w14:textId="0AA5B460" w:rsidR="00B52651" w:rsidRDefault="38F6400B" w:rsidP="00746463">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik3"/>
+    <w:p w14:paraId="40141381" w14:textId="0AA5B460" w:rsidR="00B52651" w:rsidRDefault="38F6400B" w:rsidP="00994286">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc247444898"/>
       <w:r>
         <w:t>Kontaktuppgifter</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="5B53A678" w14:textId="77777777" w:rsidR="00DA000C" w:rsidRPr="00DA000C" w:rsidRDefault="00DA000C" w:rsidP="00DA000C">
+    <w:p w14:paraId="0591238C" w14:textId="38AB1741" w:rsidR="00994286" w:rsidRDefault="00994286" w:rsidP="00994286">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Kirurgimottagning Borås, SÄS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="703F7F4E" w14:textId="3EDF1AD8" w:rsidR="00DA000C" w:rsidRPr="00CF66B7" w:rsidRDefault="00DA000C" w:rsidP="00CF66B7">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA000C">
-        <w:rPr>
-[...3 lines deleted...]
-        <w:t>Dagtid </w:t>
+        <w:t xml:space="preserve">Måndag </w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:t>Kirurgmottagningen, SÄS Borås  </w:t>
+      <w:r w:rsidR="00CF66B7">
+        <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA000C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF66B7">
+        <w:t>fredag kl. 07:30 – 09:00</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF66B7">
         <w:br/>
-        <w:t xml:space="preserve">Måndag - torsdag </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...37 lines deleted...]
-    <w:p w14:paraId="703F7F4E" w14:textId="77777777" w:rsidR="00DA000C" w:rsidRPr="00DA000C" w:rsidRDefault="00DA000C" w:rsidP="00DA000C">
       <w:r w:rsidRPr="00DA000C">
         <w:t xml:space="preserve">Tfn </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA000C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>033 - 616 10 55</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA000C">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F03C7B3" w14:textId="77777777" w:rsidR="00DA000C" w:rsidRPr="00DA000C" w:rsidRDefault="00DA000C" w:rsidP="00DA000C">
+    <w:p w14:paraId="4CC9FC00" w14:textId="132E9544" w:rsidR="000475AB" w:rsidRPr="00CF66B7" w:rsidRDefault="38F6400B" w:rsidP="000475AB">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA000C">
+      <w:r w:rsidRPr="00CF66B7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Sjukvårdsrådgivningen </w:t>
-[...20 lines deleted...]
-      <w:r>
         <w:t>1177 – tryggt om din hälsa och vård</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BD56204" w14:textId="6F5705D1" w:rsidR="000475AB" w:rsidRPr="000475AB" w:rsidRDefault="38F6400B" w:rsidP="000475AB">
       <w:r>
         <w:t xml:space="preserve">På 1177.se kan du få mer information om sjukdomar, undersökningar, behandlingar och läkemedel samt få råd om hälsa. Du kan även läsa din journal och göra dina vårdärenden. Ring telefonnummer 1177 för sjukvårdsrådgivning dygnet runt. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8">
+      <w:hyperlink r:id="rId12">
         <w:r w:rsidRPr="38F6400B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>www.1177.se</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0E44B5C1" w14:textId="5F5FB184" w:rsidR="38F6400B" w:rsidRDefault="38F6400B" w:rsidP="38F6400B"/>
     <w:p w14:paraId="63599E29" w14:textId="2908AC62" w:rsidR="004D1CD7" w:rsidRPr="00386E8A" w:rsidRDefault="004D1CD7" w:rsidP="000475AB">
       <w:pPr>
         <w:spacing w:before="360"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004D1CD7" w:rsidRPr="00386E8A" w:rsidSect="00B96AFF">
-      <w:headerReference w:type="default" r:id="rId9"/>
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="even" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="0F35D5B5" w14:textId="77777777" w:rsidR="00194C93" w:rsidRDefault="00194C93">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="7F052ED7" w14:textId="77777777" w:rsidR="00194C93" w:rsidRDefault="00194C93">
       <w:r>
         <w:continuationSeparator/>
@@ -3389,50 +3327,51 @@
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008D4B13"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00957D35"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="009809C3"/>
+    <w:rsid w:val="00994286"/>
     <w:rsid w:val="009A07DC"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C2E3E"/>
     <w:rsid w:val="009C6C0C"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A00A73"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07ADA"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A33EA9"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
@@ -3452,92 +3391,95 @@
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AD7F1F"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B055BB"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B52651"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B61BD6"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
+    <w:rsid w:val="00B74A67"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
+    <w:rsid w:val="00B77EFE"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00B96AFF"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C841F7"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
+    <w:rsid w:val="00CF66B7"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D20779"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA000C"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E36F77"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
@@ -6968,51 +6910,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1920208072">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.1177.se" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.1177.se" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
@@ -7301,73 +7243,73 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>418</Words>
-  <Characters>2216</Characters>
+  <Words>382</Words>
+  <Characters>2112</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>18</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>17</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2629</CharactersWithSpaces>
+  <CharactersWithSpaces>2490</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Operation av ljumskbråck och kommunicerande vattenbråck</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy/>
   <revision>1</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>