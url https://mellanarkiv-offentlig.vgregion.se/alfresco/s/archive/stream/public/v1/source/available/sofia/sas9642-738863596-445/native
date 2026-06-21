--- v0 (2025-11-26)
+++ v1 (2026-06-21)
@@ -1,2511 +1,2357 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="113CE16F" w14:textId="77777777" w:rsidR="008771AF" w:rsidRDefault="008771AF" w:rsidP="00F35B05">
+    <w:p w14:paraId="7E41427A" w14:textId="77777777" w:rsidR="008C32DA" w:rsidRDefault="008C32DA" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-        <w:sectPr w:rsidR="008771AF" w:rsidSect="0083732F">
-[...14 lines deleted...]
-      <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc100327184"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc181866756"/>
+      <w:r w:rsidRPr="008C32DA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Subakut besök till medicinkliniken SÄS – remiss/bokningsunderlag</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="072911E0" w14:textId="3FFBAAE9" w:rsidR="008771AF" w:rsidRPr="008771AF" w:rsidRDefault="008771AF" w:rsidP="008771AF">
-[...43 lines deleted...]
-    <w:p w14:paraId="4D9F64D0" w14:textId="77777777" w:rsidR="008771AF" w:rsidRPr="008771AF" w:rsidRDefault="008771AF" w:rsidP="008771AF">
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="0E2A8274" w14:textId="77777777" w:rsidR="008C32DA" w:rsidRPr="008771AF" w:rsidRDefault="008C32DA" w:rsidP="008C32DA">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="160" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008771AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Underlag för bedömning av åtgärd och besked till patient</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76EB605E" w14:textId="77777777" w:rsidR="008771AF" w:rsidRPr="008771AF" w:rsidRDefault="008771AF" w:rsidP="007B67D5">
+    <w:p w14:paraId="0FDB44E8" w14:textId="77777777" w:rsidR="008C32DA" w:rsidRPr="008771AF" w:rsidRDefault="008C32DA" w:rsidP="008C32DA">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="40" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:right="-142"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008771AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Underlaget ska användas </w:t>
       </w:r>
       <w:r w:rsidRPr="008771AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>jourtid</w:t>
       </w:r>
       <w:r w:rsidRPr="008771AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>. Dagtid gäller telefonsamtal till respektive konsult!</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EDCEA10" w14:textId="79D75018" w:rsidR="008771AF" w:rsidRPr="008771AF" w:rsidRDefault="008771AF" w:rsidP="00C20614">
+    <w:p w14:paraId="69EF2490" w14:textId="77777777" w:rsidR="008C32DA" w:rsidRPr="008771AF" w:rsidRDefault="008C32DA" w:rsidP="008C32DA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8929"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="008771AF">
         <w:t xml:space="preserve">Datum </w:t>
       </w:r>
-      <w:r w:rsidR="004603E8">
+      <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:maxLength w:val="35"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="Text2"/>
-      <w:r w:rsidR="004603E8">
+      <w:bookmarkStart w:id="2" w:name="Text2"/>
+      <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="004603E8">
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="004603E8">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="004603E8">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="004603E8">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="004603E8">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="004603E8">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="004603E8">
+      <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="008771AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C0C41A7" w14:textId="77777777" w:rsidR="008771AF" w:rsidRPr="008771AF" w:rsidRDefault="008771AF" w:rsidP="00C20614">
+    <w:p w14:paraId="165A8F91" w14:textId="77777777" w:rsidR="008C32DA" w:rsidRPr="008771AF" w:rsidRDefault="008C32DA" w:rsidP="008C32DA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8929"/>
         </w:tabs>
         <w:spacing w:before="360" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="008771AF">
         <w:t>Se journalanteckning från akutmottagningen på nedanstående patient:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D3F7557" w14:textId="77777777" w:rsidR="008771AF" w:rsidRPr="008771AF" w:rsidRDefault="008771AF" w:rsidP="00C20614">
+    <w:p w14:paraId="2B426CB1" w14:textId="77777777" w:rsidR="008C32DA" w:rsidRPr="008771AF" w:rsidRDefault="008C32DA" w:rsidP="008C32DA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8929"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:right="0"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008771AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Patientuppgifter</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="468563FF" w14:textId="77777777" w:rsidR="008771AF" w:rsidRPr="00C20614" w:rsidRDefault="008771AF" w:rsidP="00C20614">
+    <w:p w14:paraId="2E5092ED" w14:textId="77777777" w:rsidR="008C32DA" w:rsidRPr="00C20614" w:rsidRDefault="008C32DA" w:rsidP="008C32DA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8929"/>
           <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008771AF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Tänk på att texta tydligt!</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0659FBDE" w14:textId="330018F1" w:rsidR="008771AF" w:rsidRPr="00C20614" w:rsidRDefault="008771AF" w:rsidP="00C20614">
+    <w:p w14:paraId="642152A8" w14:textId="77777777" w:rsidR="008C32DA" w:rsidRPr="00C20614" w:rsidRDefault="008C32DA" w:rsidP="008C32DA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8929"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009776F7">
         <w:t>Namn:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C20614">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D8288F">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:maxLength w:val="65"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="Text1"/>
-      <w:r w:rsidR="00D8288F">
+      <w:bookmarkStart w:id="3" w:name="Text1"/>
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00D8288F">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00D8288F">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00503D74">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00503D74">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00503D74">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00503D74">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00503D74">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00D8288F">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
-      <w:r w:rsidR="00C20614" w:rsidRPr="00C20614">
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="00C20614">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4520190A" w14:textId="0E85C718" w:rsidR="008771AF" w:rsidRPr="008771AF" w:rsidRDefault="008771AF" w:rsidP="00C20614">
+    <w:p w14:paraId="6D6CD896" w14:textId="77777777" w:rsidR="008C32DA" w:rsidRPr="008771AF" w:rsidRDefault="008C32DA" w:rsidP="008C32DA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="3969"/>
           <w:tab w:val="left" w:pos="4111"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8929"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="008771AF">
         <w:t xml:space="preserve">Personnummer: </w:t>
       </w:r>
-      <w:r w:rsidR="004603E8">
+      <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:maxLength w:val="20"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="004603E8">
+      <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="004603E8">
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="004603E8">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="004603E8">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="004603E8">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="004603E8">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="004603E8">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="004603E8">
+      <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="008771AF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008771AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidRPr="008771AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B6D609B" w14:textId="20EB383D" w:rsidR="008771AF" w:rsidRPr="008771AF" w:rsidRDefault="008771AF" w:rsidP="00273074">
+    <w:p w14:paraId="03BDDF5E" w14:textId="309EE224" w:rsidR="008C32DA" w:rsidRPr="008771AF" w:rsidRDefault="008C32DA" w:rsidP="008C32DA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8929"/>
         </w:tabs>
         <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="008771AF">
         <w:t xml:space="preserve">Telefonnummer: </w:t>
       </w:r>
-      <w:r w:rsidR="00D8288F">
+      <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:maxLength w:val="65"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00D8288F">
+      <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00D8288F">
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00D8288F">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00D8288F">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00D8288F">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00D8288F">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00D8288F">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00D8288F">
+      <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="008771AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="737" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8192"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D8288F" w14:paraId="64C2B6BF" w14:textId="77777777" w:rsidTr="00503D74">
+      <w:tr w:rsidR="008C32DA" w14:paraId="0900A52D" w14:textId="77777777" w:rsidTr="00716747">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="1474"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8919" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E684015" w14:textId="5CFCDF22" w:rsidR="00D8288F" w:rsidRPr="008771AF" w:rsidRDefault="00D8288F" w:rsidP="00273074">
+          <w:p w14:paraId="262EC9C7" w14:textId="77777777" w:rsidR="008C32DA" w:rsidRPr="008771AF" w:rsidRDefault="008C32DA" w:rsidP="00716747">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="8929"/>
               </w:tabs>
               <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008771AF">
               <w:t xml:space="preserve">Orsak till uppföljning: </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="300"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00503D74">
+            <w:r>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00503D74">
+            <w:r>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00503D74">
+            <w:r>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00503D74">
+            <w:r>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00503D74">
+            <w:r>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="008771AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="206F24CC" w14:textId="77777777" w:rsidR="00D8288F" w:rsidRPr="008771AF" w:rsidRDefault="00D8288F" w:rsidP="00D8288F">
+          <w:p w14:paraId="6BFFACB5" w14:textId="77777777" w:rsidR="008C32DA" w:rsidRPr="008771AF" w:rsidRDefault="008C32DA" w:rsidP="00716747">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="8929"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008771AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62E35E4E" w14:textId="77777777" w:rsidR="00D8288F" w:rsidRDefault="00D8288F" w:rsidP="00D8288F">
+          <w:p w14:paraId="4F805318" w14:textId="23AE2528" w:rsidR="008C32DA" w:rsidRPr="008C32DA" w:rsidRDefault="008C32DA" w:rsidP="00716747">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="8929"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008771AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="177E5655" w14:textId="47A5B904" w:rsidR="00D8288F" w:rsidRDefault="00D8288F" w:rsidP="00D8288F">
-[...15 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3C3C5D68" w14:textId="64520DF3" w:rsidR="001851CE" w:rsidRPr="008771AF" w:rsidRDefault="00722FA1" w:rsidP="00D74209">
+    <w:p w14:paraId="79FECE33" w14:textId="5A565A6A" w:rsidR="008C32DA" w:rsidRPr="008771AF" w:rsidRDefault="008C32DA" w:rsidP="008C32DA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8929"/>
         </w:tabs>
         <w:spacing w:after="280" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:right="0"/>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008771AF">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="609F3FAF" wp14:editId="30392C23">
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7BEC68A5" wp14:editId="2B5014B2">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2589530</wp:posOffset>
+                  <wp:posOffset>3189605</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>274955</wp:posOffset>
+                  <wp:posOffset>191770</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3084830" cy="2228850"/>
                 <wp:effectExtent l="38100" t="38100" r="115570" b="114300"/>
-                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:wrapTight wrapText="bothSides">
+                  <wp:wrapPolygon edited="0">
+                    <wp:start x="0" y="-369"/>
+                    <wp:lineTo x="-267" y="-185"/>
+                    <wp:lineTo x="-267" y="21969"/>
+                    <wp:lineTo x="0" y="22523"/>
+                    <wp:lineTo x="22009" y="22523"/>
+                    <wp:lineTo x="22276" y="20677"/>
+                    <wp:lineTo x="22276" y="2400"/>
+                    <wp:lineTo x="22009" y="0"/>
+                    <wp:lineTo x="21876" y="-369"/>
+                    <wp:lineTo x="0" y="-369"/>
+                  </wp:wrapPolygon>
+                </wp:wrapTight>
                 <wp:docPr id="217" name="Textruta 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3084830" cy="2228850"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:effectLst>
                           <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
                             <a:prstClr val="black">
                               <a:alpha val="40000"/>
                             </a:prstClr>
                           </a:outerShdw>
                         </a:effectLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="2C99CEC5" w14:textId="2329E58D" w:rsidR="008771AF" w:rsidRPr="00636707" w:rsidRDefault="008771AF" w:rsidP="00457F63">
+                          <w:p w14:paraId="4FB52E10" w14:textId="77777777" w:rsidR="008C32DA" w:rsidRDefault="008C32DA" w:rsidP="008C32DA">
                             <w:pPr>
                               <w:spacing w:line="264" w:lineRule="auto"/>
                               <w:ind w:left="0" w:right="22"/>
                               <w:rPr>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00636707">
                               <w:rPr>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Patienten är ombedd att vara tillgänglig på telefon </w:t>
                             </w:r>
                             <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="00636707">
                               <w:rPr>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
                               <w:t>kl</w:t>
                             </w:r>
                             <w:proofErr w:type="spellEnd"/>
                             <w:r w:rsidRPr="00636707">
                               <w:rPr>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> 08:00-11:00 nästkommande </w:t>
                             </w:r>
-                            <w:r w:rsidR="00ED006A">
+                            <w:r>
                               <w:rPr>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
                               <w:t>arbetsdag</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00636707">
                               <w:rPr>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> för besked om uppföljning.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="07204C35" w14:textId="568A15E1" w:rsidR="008771AF" w:rsidRPr="00D22660" w:rsidRDefault="008771AF" w:rsidP="002133D4">
+                          <w:p w14:paraId="74B4ED68" w14:textId="77777777" w:rsidR="008C32DA" w:rsidRPr="00636707" w:rsidRDefault="008C32DA" w:rsidP="008C32DA">
+                            <w:pPr>
+                              <w:spacing w:line="264" w:lineRule="auto"/>
+                              <w:ind w:left="0" w:right="22"/>
+                              <w:rPr>
+                                <w:color w:val="FF0000"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="5C04A790" w14:textId="77777777" w:rsidR="008C32DA" w:rsidRPr="00D22660" w:rsidRDefault="008C32DA" w:rsidP="008C32DA">
                             <w:pPr>
                               <w:spacing w:before="160" w:after="160" w:line="264" w:lineRule="auto"/>
                               <w:ind w:left="0" w:right="23"/>
                             </w:pPr>
                             <w:r w:rsidRPr="00D22660">
                               <w:t xml:space="preserve">Blanketten faxas av akutmottagningens sekreterare till </w:t>
                             </w:r>
-                            <w:r w:rsidR="00711F1D">
-[...6 lines deleted...]
-                              <w:t>tmottagning 3</w:t>
+                            <w:r>
+                              <w:t>hjärtmottagning 3</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00D22660">
                               <w:t xml:space="preserve"> på </w:t>
                             </w:r>
                             <w:r w:rsidRPr="0047441E">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t xml:space="preserve">fax </w:t>
                             </w:r>
-                            <w:r w:rsidR="003E563B">
+                            <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:br/>
                             </w:r>
                             <w:r w:rsidRPr="0047441E">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>033-616</w:t>
                             </w:r>
-                            <w:r w:rsidR="002D1A3D">
+                            <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
-                              <w:t> </w:t>
-[...20 lines deleted...]
-                              <w:t>30</w:t>
+                              <w:t> 32 30</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00D22660">
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="0047441E">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t xml:space="preserve">innan </w:t>
                             </w:r>
                             <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="0047441E">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>kl</w:t>
                             </w:r>
                             <w:proofErr w:type="spellEnd"/>
                             <w:r w:rsidRPr="0047441E">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> 7:45</w:t>
+                              <w:t xml:space="preserve"> 7:</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00D22660">
-[...8 lines deleted...]
-                            <w:r w:rsidRPr="0047441E">
+                            <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
-                              <w:t>033-616</w:t>
-[...68 lines deleted...]
-                              <w:t>56</w:t>
+                              <w:t>20</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00D22660">
                               <w:t>.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="271070C1" w14:textId="2675F0A7" w:rsidR="008771AF" w:rsidRDefault="008771AF" w:rsidP="00457F63">
+                          <w:p w14:paraId="399D3806" w14:textId="77777777" w:rsidR="008C32DA" w:rsidRDefault="008C32DA" w:rsidP="008C32DA">
                             <w:pPr>
                               <w:spacing w:line="264" w:lineRule="auto"/>
                               <w:ind w:left="0" w:right="22"/>
                             </w:pPr>
                             <w:r>
                               <w:t>Bokningsunderlaget ö</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00D22660">
                               <w:t xml:space="preserve">verlämnas till </w:t>
                             </w:r>
                             <w:r>
                               <w:t xml:space="preserve">berörd </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00D22660">
-                              <w:t>konsult i samband med morgonmöte kl 07:50.</w:t>
+                              <w:t xml:space="preserve">konsult i samband med morgonmöte </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00D22660">
+                              <w:t>kl</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00D22660">
+                              <w:t xml:space="preserve"> 07:50.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="609F3FAF" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="7BEC68A5" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Textruta 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:203.9pt;margin-top:21.65pt;width:242.9pt;height:175.5pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoVkMbUAIAAKEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v1DAQvSPxHyzfabJpF0LUbFVayqV8&#10;iAVxntjOxqrjCbZ3k/bXM3Z2t1WBCyIHy2M7z++9mfH5xdQbtlPOa7Q1X5zknCkrUGq7qfn3bzev&#10;Ss58ACvBoFU1v1eeX6xevjgfh0oV2KGRyjECsb4ah5p3IQxVlnnRqR78CQ7K0maLrodAodtk0sFI&#10;6L3Jijx/nY3o5OBQKO9p9Xre5KuE37ZKhM9t61VgpubELaTRpbGJY7Y6h2rjYOi02NOAf2DRg7Z0&#10;6RHqGgKwrdO/QfVaOPTYhhOBfYZtq4VKGkjNIn+mZt3BoJIWMscPR5v8/4MVn3br4YtjYXqHEyUw&#10;ifDDLYo7zyxedWA36tI5HDsFki5eRMuycfDV/tdota98BGnGjygpybANmICm1vXRFdLJCJ0ScH80&#10;XU2BCVo8zcuz8pS2BO0VRVGWy5SWDKrD74Pz4YPCnsVJzR1lNcHD7taHSAeqw5F4m0ej5Y02JgVu&#10;01wZx3ZAFXCTvqTg2TFj2Vjzt8tiOTvwV4g8fX+C6HWgUja6r3l5PARV9O29lanQAmgzz4mysZGf&#10;SkVKOpJPW4JYd3Jkjdm6ryBrvswJjDOpo/LTcjEHVMHFm/kSBmZDrRcMZw7DDx26VDbR5wgZjTnq&#10;bwyIu9k6M3Qwm3IWcfaC9qeTpXggk6InPFP2Y8Ln1IepmUhdrIIG5T3VAfFIyaZ3gSYdugfORuqx&#10;mvufW3CKM7CClon1YXoVUlNGxhYvqX5anTL7iLqvOuqDxGffs7HRnsbp1OPLsvoFAAD//wMAUEsD&#10;BBQABgAIAAAAIQCqJ2An4QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhc&#10;EHWoo5KGOFUVCS6IA4VDubnxkkSN11Hstsnfs5zgtqMdzbwpNpPrxRnH0HnS8LBIQCDV3nbUaPj8&#10;eL7PQIRoyJreE2qYMcCmvL4qTG79hd7xvIuN4BAKudHQxjjkUoa6RWfCwg9I/Pv2ozOR5dhIO5oL&#10;h7teLpNkJZ3piBtaM2DVYn3cnZyG1zdKj/O+n/fVl31JbZWpO1trfXszbZ9ARJzinxl+8RkdSmY6&#10;+BPZIHoNafLI6JEPpUCwIVurFYiDBrVOFciykP8nlD8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAqFZDG1ACAAChBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAqidgJ+EAAAAKAQAADwAAAAAAAAAAAAAAAACqBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAALgFAAAAAA==&#10;">
+              <v:shape id="Textruta 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:251.15pt;margin-top:15.1pt;width:242.9pt;height:175.5pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoVkMbUAIAAKEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v1DAQvSPxHyzfabJpF0LUbFVayqV8&#10;iAVxntjOxqrjCbZ3k/bXM3Z2t1WBCyIHy2M7z++9mfH5xdQbtlPOa7Q1X5zknCkrUGq7qfn3bzev&#10;Ss58ACvBoFU1v1eeX6xevjgfh0oV2KGRyjECsb4ah5p3IQxVlnnRqR78CQ7K0maLrodAodtk0sFI&#10;6L3Jijx/nY3o5OBQKO9p9Xre5KuE37ZKhM9t61VgpubELaTRpbGJY7Y6h2rjYOi02NOAf2DRg7Z0&#10;6RHqGgKwrdO/QfVaOPTYhhOBfYZtq4VKGkjNIn+mZt3BoJIWMscPR5v8/4MVn3br4YtjYXqHEyUw&#10;ifDDLYo7zyxedWA36tI5HDsFki5eRMuycfDV/tdota98BGnGjygpybANmICm1vXRFdLJCJ0ScH80&#10;XU2BCVo8zcuz8pS2BO0VRVGWy5SWDKrD74Pz4YPCnsVJzR1lNcHD7taHSAeqw5F4m0ej5Y02JgVu&#10;01wZx3ZAFXCTvqTg2TFj2Vjzt8tiOTvwV4g8fX+C6HWgUja6r3l5PARV9O29lanQAmgzz4mysZGf&#10;SkVKOpJPW4JYd3Jkjdm6ryBrvswJjDOpo/LTcjEHVMHFm/kSBmZDrRcMZw7DDx26VDbR5wgZjTnq&#10;bwyIu9k6M3Qwm3IWcfaC9qeTpXggk6InPFP2Y8Ln1IepmUhdrIIG5T3VAfFIyaZ3gSYdugfORuqx&#10;mvufW3CKM7CClon1YXoVUlNGxhYvqX5anTL7iLqvOuqDxGffs7HRnsbp1OPLsvoFAAD//wMAUEsD&#10;BBQABgAIAAAAIQAhsVzD4AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI+xTsMwEIZ3JN7BOiQW&#10;RO0kBZkQp0KRYEEMFIayubFJotrnKHbb5O05Jhjv7tN/319tZu/YyU5xCKggWwlgFttgBuwUfH48&#10;30pgMWk02gW0ChYbYVNfXlS6NOGM7/a0TR2jEIylVtCnNJacx7a3XsdVGC3S7TtMXicap46bSZ8p&#10;3DueC3HPvR6QPvR6tE1v28P26BW8vuH6sOzcsmu+zMvaNLK4Ma1S11fz0yOwZOf0B8OvPqlDTU77&#10;cEQTmVNwJ/KCUAWFyIER8CBlBmxPC5nlwOuK/69Q/wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQCoVkMbUAIAAKEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQAhsVzD4AAAAAoBAAAPAAAAAAAAAAAAAAAAAKoEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAtwUAAAAA&#10;">
                 <v:shadow on="t" color="black" opacity="26214f" origin="-.5,-.5" offset=".74836mm,.74836mm"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="2C99CEC5" w14:textId="2329E58D" w:rsidR="008771AF" w:rsidRPr="00636707" w:rsidRDefault="008771AF" w:rsidP="00457F63">
+                    <w:p w14:paraId="4FB52E10" w14:textId="77777777" w:rsidR="008C32DA" w:rsidRDefault="008C32DA" w:rsidP="008C32DA">
                       <w:pPr>
                         <w:spacing w:line="264" w:lineRule="auto"/>
                         <w:ind w:left="0" w:right="22"/>
                         <w:rPr>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00636707">
                         <w:rPr>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Patienten är ombedd att vara tillgänglig på telefon </w:t>
                       </w:r>
                       <w:proofErr w:type="spellStart"/>
                       <w:r w:rsidRPr="00636707">
                         <w:rPr>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                         <w:t>kl</w:t>
                       </w:r>
                       <w:proofErr w:type="spellEnd"/>
                       <w:r w:rsidRPr="00636707">
                         <w:rPr>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> 08:00-11:00 nästkommande </w:t>
                       </w:r>
-                      <w:r w:rsidR="00ED006A">
+                      <w:r>
                         <w:rPr>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                         <w:t>arbetsdag</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00636707">
                         <w:rPr>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> för besked om uppföljning.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="07204C35" w14:textId="568A15E1" w:rsidR="008771AF" w:rsidRPr="00D22660" w:rsidRDefault="008771AF" w:rsidP="002133D4">
+                    <w:p w14:paraId="74B4ED68" w14:textId="77777777" w:rsidR="008C32DA" w:rsidRPr="00636707" w:rsidRDefault="008C32DA" w:rsidP="008C32DA">
+                      <w:pPr>
+                        <w:spacing w:line="264" w:lineRule="auto"/>
+                        <w:ind w:left="0" w:right="22"/>
+                        <w:rPr>
+                          <w:color w:val="FF0000"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="5C04A790" w14:textId="77777777" w:rsidR="008C32DA" w:rsidRPr="00D22660" w:rsidRDefault="008C32DA" w:rsidP="008C32DA">
                       <w:pPr>
                         <w:spacing w:before="160" w:after="160" w:line="264" w:lineRule="auto"/>
                         <w:ind w:left="0" w:right="23"/>
                       </w:pPr>
                       <w:r w:rsidRPr="00D22660">
                         <w:t xml:space="preserve">Blanketten faxas av akutmottagningens sekreterare till </w:t>
                       </w:r>
-                      <w:r w:rsidR="00711F1D">
-[...6 lines deleted...]
-                        <w:t>tmottagning 3</w:t>
+                      <w:r>
+                        <w:t>hjärtmottagning 3</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00D22660">
                         <w:t xml:space="preserve"> på </w:t>
                       </w:r>
                       <w:r w:rsidRPr="0047441E">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t xml:space="preserve">fax </w:t>
                       </w:r>
-                      <w:r w:rsidR="003E563B">
+                      <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:br/>
                       </w:r>
                       <w:r w:rsidRPr="0047441E">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>033-616</w:t>
                       </w:r>
-                      <w:r w:rsidR="002D1A3D">
+                      <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
-                        <w:t> </w:t>
-[...20 lines deleted...]
-                        <w:t>30</w:t>
+                        <w:t> 32 30</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00D22660">
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="0047441E">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t xml:space="preserve">innan </w:t>
                       </w:r>
                       <w:proofErr w:type="spellStart"/>
                       <w:r w:rsidRPr="0047441E">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>kl</w:t>
                       </w:r>
                       <w:proofErr w:type="spellEnd"/>
                       <w:r w:rsidRPr="0047441E">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> 7:45</w:t>
+                        <w:t xml:space="preserve"> 7:</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00D22660">
-[...8 lines deleted...]
-                      <w:r w:rsidRPr="0047441E">
+                      <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
-                        <w:t>033-616</w:t>
-[...68 lines deleted...]
-                        <w:t>56</w:t>
+                        <w:t>20</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00D22660">
                         <w:t>.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="271070C1" w14:textId="2675F0A7" w:rsidR="008771AF" w:rsidRDefault="008771AF" w:rsidP="00457F63">
+                    <w:p w14:paraId="399D3806" w14:textId="77777777" w:rsidR="008C32DA" w:rsidRDefault="008C32DA" w:rsidP="008C32DA">
                       <w:pPr>
                         <w:spacing w:line="264" w:lineRule="auto"/>
                         <w:ind w:left="0" w:right="22"/>
                       </w:pPr>
                       <w:r>
                         <w:t>Bokningsunderlaget ö</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00D22660">
                         <w:t xml:space="preserve">verlämnas till </w:t>
                       </w:r>
                       <w:r>
                         <w:t xml:space="preserve">berörd </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00D22660">
-                        <w:t>konsult i samband med morgonmöte kl 07:50.</w:t>
+                        <w:t xml:space="preserve">konsult i samband med morgonmöte </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="00D22660">
+                        <w:t>kl</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="00D22660">
+                        <w:t xml:space="preserve"> 07:50.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
-                <w10:wrap type="square"/>
+                <w10:wrap type="tight"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="008771AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kryss1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008771AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00053200">
+      <w:r w:rsidRPr="008771AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00053200">
+      <w:r w:rsidRPr="008771AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="008771AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="008771AF" w:rsidRPr="008771AF">
+      <w:r w:rsidRPr="008771AF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008771AF" w:rsidRPr="008771AF">
+      <w:r w:rsidRPr="008771AF">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Diabeteskonsult</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08C41D03" w14:textId="77777777" w:rsidR="008771AF" w:rsidRPr="008771AF" w:rsidRDefault="008771AF" w:rsidP="008771AF">
+    <w:p w14:paraId="3F3982D3" w14:textId="77777777" w:rsidR="008C32DA" w:rsidRPr="008771AF" w:rsidRDefault="008C32DA" w:rsidP="008C32DA">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:right="0"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008771AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kryss1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008771AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00053200">
+      <w:r w:rsidRPr="008771AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00053200">
+      <w:r w:rsidRPr="008771AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="008771AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="008771AF">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Endokrinkonsult</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6699A047" w14:textId="77777777" w:rsidR="008771AF" w:rsidRPr="008771AF" w:rsidRDefault="008771AF" w:rsidP="008771AF">
+    <w:p w14:paraId="1C5C9BB7" w14:textId="77777777" w:rsidR="008C32DA" w:rsidRPr="008771AF" w:rsidRDefault="008C32DA" w:rsidP="008C32DA">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:right="0"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008771AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kryss1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008771AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00053200">
+      <w:r w:rsidRPr="008771AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00053200">
+      <w:r w:rsidRPr="008771AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="008771AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="008771AF">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Gastroenterologkonsult</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008771AF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Gastroenterologkonsult</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="2EA6B9BB" w14:textId="77777777" w:rsidR="008771AF" w:rsidRPr="008771AF" w:rsidRDefault="008771AF" w:rsidP="008771AF">
+    <w:p w14:paraId="27CE84C3" w14:textId="77777777" w:rsidR="008C32DA" w:rsidRPr="008771AF" w:rsidRDefault="008C32DA" w:rsidP="008C32DA">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:right="0"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008771AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kryss1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008771AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00053200">
+      <w:r w:rsidRPr="008771AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00053200">
+      <w:r w:rsidRPr="008771AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="008771AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="008771AF">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hematologkonsult</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D301107" w14:textId="77777777" w:rsidR="008771AF" w:rsidRPr="008771AF" w:rsidRDefault="008771AF" w:rsidP="008771AF">
+    <w:p w14:paraId="38C7F90B" w14:textId="77777777" w:rsidR="008C32DA" w:rsidRPr="008771AF" w:rsidRDefault="008C32DA" w:rsidP="008C32DA">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:right="0"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008771AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kryss1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008771AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00053200">
+      <w:r w:rsidRPr="008771AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00053200">
+      <w:r w:rsidRPr="008771AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="008771AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="008771AF">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kardiologkonsult</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480A0811" w14:textId="77777777" w:rsidR="008771AF" w:rsidRPr="008771AF" w:rsidRDefault="008771AF" w:rsidP="008771AF">
+    <w:p w14:paraId="6AA9EA6B" w14:textId="77777777" w:rsidR="008C32DA" w:rsidRPr="008771AF" w:rsidRDefault="008C32DA" w:rsidP="008C32DA">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:right="0"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008771AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kryss1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008771AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00053200">
+      <w:r w:rsidRPr="008771AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00053200">
+      <w:r w:rsidRPr="008771AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="008771AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="008771AF">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Lungkonsult</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43E45BCD" w14:textId="77777777" w:rsidR="008771AF" w:rsidRPr="008771AF" w:rsidRDefault="008771AF" w:rsidP="008771AF">
+    <w:p w14:paraId="1392F965" w14:textId="77777777" w:rsidR="008C32DA" w:rsidRPr="008771AF" w:rsidRDefault="008C32DA" w:rsidP="008C32DA">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:right="0"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008771AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kryss1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008771AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00053200">
+      <w:r w:rsidRPr="008771AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00053200">
+      <w:r w:rsidRPr="008771AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="008771AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="008771AF">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Njurkonsult</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AA2A955" w14:textId="77777777" w:rsidR="008771AF" w:rsidRPr="008771AF" w:rsidRDefault="008771AF" w:rsidP="008771AF">
+    <w:p w14:paraId="08764819" w14:textId="77777777" w:rsidR="008C32DA" w:rsidRPr="008771AF" w:rsidRDefault="008C32DA" w:rsidP="008C32DA">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:right="0"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008771AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kryss1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008771AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00053200">
+      <w:r w:rsidRPr="008771AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00053200">
+      <w:r w:rsidRPr="008771AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="008771AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="008771AF">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Onkologkonsult</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62BB86FC" w14:textId="499293C8" w:rsidR="008771AF" w:rsidRPr="008771AF" w:rsidRDefault="008771AF" w:rsidP="00BB7B70">
+    <w:p w14:paraId="3CB8A799" w14:textId="77777777" w:rsidR="008C32DA" w:rsidRPr="008771AF" w:rsidRDefault="008C32DA" w:rsidP="008C32DA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:before="360" w:after="360" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00BE02E0">
-        <w:t>Ansvarig läkare</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="000F062F">
+        <w:t>Ansvarig läkare på</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE02E0">
         <w:t>akutmottagningen</w:t>
       </w:r>
       <w:r w:rsidRPr="008771AF">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="004603E8">
+      <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:maxLength w:val="60"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="004603E8">
+      <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="004603E8">
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="004603E8">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="004603E8">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="004603E8">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="004603E8">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="004603E8">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="004603E8">
+      <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="008771AF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008771AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="753B357D" w14:textId="77777777" w:rsidR="008771AF" w:rsidRPr="008771AF" w:rsidRDefault="008771AF" w:rsidP="008771AF">
+    <w:p w14:paraId="13025B1F" w14:textId="77777777" w:rsidR="008C32DA" w:rsidRPr="008771AF" w:rsidRDefault="008C32DA" w:rsidP="008C32DA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:right="0"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008771AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kryss1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008771AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00053200">
+      <w:r w:rsidRPr="008771AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00053200">
+      <w:r w:rsidRPr="008771AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="008771AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="008771AF">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Bokningsunderlag lämnat till konsult</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B80030E" w14:textId="77777777" w:rsidR="008771AF" w:rsidRPr="008771AF" w:rsidRDefault="008771AF" w:rsidP="008771AF">
+    <w:p w14:paraId="5C6E7320" w14:textId="77777777" w:rsidR="008C32DA" w:rsidRPr="008771AF" w:rsidRDefault="008C32DA" w:rsidP="008C32DA">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:right="0"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008771AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kryss1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008771AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00053200">
+      <w:r w:rsidRPr="008771AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00053200">
+      <w:r w:rsidRPr="008771AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="008771AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="008771AF">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Bokningsunderlag bedömt av konsult</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76B9F95B" w14:textId="25ACAE6D" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="008771AF" w:rsidP="004E5357">
+    <w:p w14:paraId="40AA233F" w14:textId="12082955" w:rsidR="009C6C0C" w:rsidRDefault="008C32DA" w:rsidP="008C32DA">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="008771AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kryss1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008771AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00053200">
+      <w:r w:rsidRPr="008771AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00053200">
+      <w:r w:rsidRPr="008771AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="008771AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="008771AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008771AF">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Patient informerad via telefon om planerad uppföljning</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="008771AF">
+    <w:sectPr w:rsidR="009C6C0C" w:rsidSect="00B96AFF">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
-      <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
+      <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="496D9698" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="5B7A33D4" w14:textId="77777777" w:rsidR="00D54255" w:rsidRDefault="00D54255">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="38030764" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="355E26F8" w14:textId="77777777" w:rsidR="00D54255" w:rsidRDefault="00D54255">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0576E0AF" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="2846B7D9" w14:textId="77777777" w:rsidR="00D54255" w:rsidRDefault="00D54255">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Consolas">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
+    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...17 lines deleted...]
-          <w:pStyle w:val="Sidfot"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="00000000" w:rsidP="00EC0A68">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:id w:val="-2070031421"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:r w:rsidR="00A65FD4" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-[...6 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
-      </w:p>
-[...1 lines deleted...]
-  </w:sdt>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> (</w:t>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:noProof/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>)</w:t>
+    </w:r>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FE2B822" w14:textId="76DF6159" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="5971BB2D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>4388307</wp:posOffset>
+            <wp:posOffset>4391660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-27355</wp:posOffset>
+            <wp:posOffset>-3947</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1897920" cy="384860"/>
-          <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+          <wp:extent cx="1953671" cy="348178"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="9" name="Bildobjekt 9">
+          <wp:docPr id="12" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="VG_Ne.wmf"/>
+                  <pic:cNvPr id="12" name="Bildobjekt 12">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
-                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1953671" cy="396165"/>
+                    <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E5526E6" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23"/>
+    <w:p w14:paraId="04FEA0CC" w14:textId="77777777" w:rsidR="00D54255" w:rsidRDefault="00D54255"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C57738A" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="2FEB28BB" w14:textId="77777777" w:rsidR="00D54255" w:rsidRDefault="00D54255">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4F5088BD" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="1E5EE792" w14:textId="77777777" w:rsidR="00D54255" w:rsidRDefault="00D54255">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -2583,142 +2429,178 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="058CDD4D" w14:textId="1A64962D" w:rsidR="008A4EB9" w:rsidRDefault="00CA39EF" w:rsidP="00413A60">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="058CDD4D" w14:textId="448A65ED" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
-    <w:r w:rsidRPr="00762EE0">
+    <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:drawing>
-[...71 lines deleted...]
-      </w:drawing>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="38B4FAD9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-172720</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-70485</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="4669155" cy="1071880"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapTopAndBottom/>
+              <wp:docPr id="6" name="Textruta 6"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="4669155" cy="1071880"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                          <w:pPr>
+                            <w:ind w:left="0"/>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00762EE0">
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00367D19">
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>.</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textruta 6" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.55pt;width:367.65pt;height:84.4pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFNG5sGwIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ/U/4B4b2xnSZpacaqsVaZJ&#10;UVsprfpMMMSWMJcBiZ39+l1wvtTtadoLXLiX+3HOYfbQNYrshXU16IJmg5QSoTmUtd4W9P1teTul&#10;xHmmS6ZAi4IehKMP85svs9bkYggVqFJYgkm0y1tT0Mp7kyeJ45VomBuAERqdEmzDPB7tNiktazF7&#10;o5Jhmk6SFmxpLHDhHN4+9U46j/mlFNy/SOmEJ6qg2JuPq43rJqzJfMbyrWWmqvmxDfYPXTSs1lj0&#10;nOqJeUZ2tv4jVVNzCw6kH3BoEpCy5iLOgNNk6adp1hUzIs6C4Dhzhsn9v7T8eb82r5b47ht0SGAA&#10;pDUud3gZ5umkbcKOnRL0I4SHM2yi84Tj5Wgyuc/GY0o4+rL0LptOI7DJ5bmxzn8X0JBgFNQiLxEu&#10;tl85jyUx9BQSqmlY1kpFbpQmbUEnX8dpfHD24Aul8eGl2WD5btORurwaZAPlAeez0FPvDF/W2MOK&#10;Of/KLHKNI6F+/QsuUgHWgqNFSQX219/uQzxSgF5KWtROQd3PHbOCEvVDIzn32WgUxBYPo/HdEA/2&#10;2rO59uhd8wgozwx/iuHRDPFenUxpoflAmS9CVXQxzbF2Qf3JfPS9ovGbcLFYxCCUl2F+pdeGh9QB&#10;1YDwW/fBrDnS4JHBZzipjOWf2Ohjez4WOw+yjlQFnHtUj/CjNCODx28UtH99jlGXzz7/DQAA//8D&#10;AFBLAwQUAAYACAAAACEAw5miwOEAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwUrDQBCG74Lv&#10;sEzBW7tJoCbEbEoJFEH00NqLt012moRmZ2N220af3vGkt3+Yj3++KTazHcQVJ987UhCvIhBIjTM9&#10;tQqO77tlBsIHTUYPjlDBF3rYlPd3hc6Nu9Eer4fQCi4hn2sFXQhjLqVvOrTar9yIxLuTm6wOPE6t&#10;NJO+cbkdZBJFj9LqnvhCp0esOmzOh4tV8FLt3vS+Tmz2PVTPr6ft+Hn8WCv1sJi3TyACzuEPhl99&#10;VoeSnWp3IePFoGCZpAmjHOI4BsFEGmUcakbXaQqyLOT/H8ofAAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAMU0bmwbAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAMOZosDhAAAACwEAAA8AAAAAAAAAAAAAAAAAdQQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                    <w:pPr>
+                      <w:ind w:left="0"/>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00762EE0">
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00367D19">
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>.</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="topAndBottom"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4701,640 +4583,670 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1324698188">
+  <w:num w:numId="1" w16cid:durableId="1909921896">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="736518809">
+  <w:num w:numId="2" w16cid:durableId="1367871050">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1152403912">
+  <w:num w:numId="3" w16cid:durableId="164058872">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1763530721">
+  <w:num w:numId="4" w16cid:durableId="861477783">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="250437261">
+  <w:num w:numId="5" w16cid:durableId="1280868239">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="867446272">
+  <w:num w:numId="6" w16cid:durableId="444931515">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="565141664">
+  <w:num w:numId="7" w16cid:durableId="739910959">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1112088914">
+  <w:num w:numId="8" w16cid:durableId="391579451">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1454061405">
+  <w:num w:numId="9" w16cid:durableId="1296368398">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1451053418">
+  <w:num w:numId="10" w16cid:durableId="689646344">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="417755141">
+  <w:num w:numId="11" w16cid:durableId="1979215945">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1479807170">
+  <w:num w:numId="12" w16cid:durableId="830874331">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1620448970">
+  <w:num w:numId="13" w16cid:durableId="57095060">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1164904236">
+  <w:num w:numId="14" w16cid:durableId="36130748">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="1834443548">
+  <w:num w:numId="15" w16cid:durableId="560679449">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="74784580">
+  <w:num w:numId="16" w16cid:durableId="1420566503">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="1223372409">
+  <w:num w:numId="17" w16cid:durableId="256527698">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="1930894157">
+  <w:num w:numId="18" w16cid:durableId="1090539201">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="433748475">
+  <w:num w:numId="19" w16cid:durableId="1846439597">
     <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
-  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1"/>
+  <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289" strokecolor="#4a773c">
+    <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
-    <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
-    <w:rsid w:val="00053200"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
+    <w:rsid w:val="00061969"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
+    <w:rsid w:val="000928A8"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
-    <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
+    <w:rsid w:val="000C40C2"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
-    <w:rsid w:val="000F062F"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
+    <w:rsid w:val="001108C0"/>
+    <w:rsid w:val="00111CB2"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
-    <w:rsid w:val="00161EB0"/>
     <w:rsid w:val="00161FE6"/>
-    <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
-    <w:rsid w:val="001732CE"/>
+    <w:rsid w:val="0017508E"/>
     <w:rsid w:val="00181FDC"/>
-    <w:rsid w:val="001851CE"/>
+    <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
+    <w:rsid w:val="001C1D2F"/>
     <w:rsid w:val="001C4D0A"/>
+    <w:rsid w:val="001C5A1C"/>
     <w:rsid w:val="001C5FEF"/>
+    <w:rsid w:val="001E3789"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
-    <w:rsid w:val="002133D4"/>
     <w:rsid w:val="00217DEC"/>
+    <w:rsid w:val="002273C9"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
-    <w:rsid w:val="00273074"/>
+    <w:rsid w:val="00270FA8"/>
+    <w:rsid w:val="0027269E"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
-    <w:rsid w:val="00294598"/>
     <w:rsid w:val="00294791"/>
+    <w:rsid w:val="002A1C4F"/>
+    <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
+    <w:rsid w:val="002B3748"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
-    <w:rsid w:val="002D1A3D"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
+    <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
-    <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
+    <w:rsid w:val="00367CDB"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
+    <w:rsid w:val="00390E4C"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
+    <w:rsid w:val="003A3639"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
-    <w:rsid w:val="003E0366"/>
+    <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
-    <w:rsid w:val="003E563B"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
+    <w:rsid w:val="00403E79"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
+    <w:rsid w:val="00431C6E"/>
     <w:rsid w:val="0043409A"/>
-    <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
-    <w:rsid w:val="00457F63"/>
-    <w:rsid w:val="004603E8"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
+    <w:rsid w:val="004735F1"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
-    <w:rsid w:val="00491CA7"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
-    <w:rsid w:val="004C2559"/>
+    <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004D7BA3"/>
-    <w:rsid w:val="004E5357"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
-    <w:rsid w:val="00503D74"/>
     <w:rsid w:val="00511CC4"/>
-    <w:rsid w:val="0051729A"/>
     <w:rsid w:val="00531E60"/>
-    <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
+    <w:rsid w:val="00550232"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
+    <w:rsid w:val="0057277B"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
-    <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00597E28"/>
-    <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
-    <w:rsid w:val="005B037D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
-    <w:rsid w:val="00636707"/>
+    <w:rsid w:val="0064604E"/>
     <w:rsid w:val="0065595B"/>
+    <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
+    <w:rsid w:val="00672EC3"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
+    <w:rsid w:val="00685193"/>
+    <w:rsid w:val="006A2579"/>
     <w:rsid w:val="006A2789"/>
+    <w:rsid w:val="006A36E8"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
-    <w:rsid w:val="006B5DE7"/>
+    <w:rsid w:val="006B76F9"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
+    <w:rsid w:val="006E53DB"/>
     <w:rsid w:val="006F0D7E"/>
+    <w:rsid w:val="006F52E3"/>
     <w:rsid w:val="00710B77"/>
-    <w:rsid w:val="00711F1D"/>
-    <w:rsid w:val="00712213"/>
+    <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
-    <w:rsid w:val="00722FA1"/>
-    <w:rsid w:val="00725816"/>
+    <w:rsid w:val="007268AB"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
+    <w:rsid w:val="00774944"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
+    <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A5C6F"/>
-    <w:rsid w:val="007B67D5"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
+    <w:rsid w:val="007E4E5C"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
+    <w:rsid w:val="00831C35"/>
     <w:rsid w:val="00835C4D"/>
-    <w:rsid w:val="0083732F"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
+    <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
-    <w:rsid w:val="0086752B"/>
+    <w:rsid w:val="00870CD4"/>
     <w:rsid w:val="0087139C"/>
-    <w:rsid w:val="008771AF"/>
+    <w:rsid w:val="00873419"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
+    <w:rsid w:val="008C32DA"/>
     <w:rsid w:val="008C4B27"/>
+    <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
+    <w:rsid w:val="008D124E"/>
+    <w:rsid w:val="008D4B13"/>
+    <w:rsid w:val="008E1963"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
-    <w:rsid w:val="008F143B"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
+    <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
+    <w:rsid w:val="009211C2"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
-    <w:rsid w:val="0093372C"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
+    <w:rsid w:val="009465F9"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
-    <w:rsid w:val="00966661"/>
+    <w:rsid w:val="00957D35"/>
     <w:rsid w:val="00971D93"/>
-    <w:rsid w:val="009776F7"/>
-    <w:rsid w:val="009B1F08"/>
+    <w:rsid w:val="00986168"/>
+    <w:rsid w:val="009A07DC"/>
+    <w:rsid w:val="009A32ED"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
+    <w:rsid w:val="009C2E3E"/>
+    <w:rsid w:val="009C6C0C"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
+    <w:rsid w:val="00A55086"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
+    <w:rsid w:val="00A83231"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
+    <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
+    <w:rsid w:val="00AF7CA0"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
+    <w:rsid w:val="00B14487"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
+    <w:rsid w:val="00B405A1"/>
+    <w:rsid w:val="00B41571"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
-    <w:rsid w:val="00B757A5"/>
     <w:rsid w:val="00B75EDE"/>
+    <w:rsid w:val="00B7675E"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
+    <w:rsid w:val="00B83715"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
+    <w:rsid w:val="00B96AFF"/>
+    <w:rsid w:val="00B97D4E"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
-    <w:rsid w:val="00BB7B70"/>
+    <w:rsid w:val="00BC0B7E"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
-    <w:rsid w:val="00BE02E0"/>
+    <w:rsid w:val="00BC6590"/>
     <w:rsid w:val="00BE7978"/>
+    <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
-    <w:rsid w:val="00C20614"/>
+    <w:rsid w:val="00C10968"/>
+    <w:rsid w:val="00C23B4A"/>
+    <w:rsid w:val="00C27C5F"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
+    <w:rsid w:val="00C82E57"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
+    <w:rsid w:val="00CB4BC3"/>
     <w:rsid w:val="00CC167C"/>
+    <w:rsid w:val="00CC3A9C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
+    <w:rsid w:val="00D00BD7"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
+    <w:rsid w:val="00D20779"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
-    <w:rsid w:val="00D74209"/>
-    <w:rsid w:val="00D8288F"/>
+    <w:rsid w:val="00D54255"/>
+    <w:rsid w:val="00D62468"/>
+    <w:rsid w:val="00D67C88"/>
+    <w:rsid w:val="00D71BD0"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
-    <w:rsid w:val="00DD2BE0"/>
-    <w:rsid w:val="00DE4201"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
+    <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
-    <w:rsid w:val="00DF0D04"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
+    <w:rsid w:val="00E411B6"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
-    <w:rsid w:val="00EB3FD0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
+    <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
-    <w:rsid w:val="00ED006A"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
-    <w:rsid w:val="00EE44FB"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
-    <w:rsid w:val="00F31B17"/>
     <w:rsid w:val="00F35B05"/>
-    <w:rsid w:val="00F3692D"/>
-    <w:rsid w:val="00F406E3"/>
+    <w:rsid w:val="00F36393"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
-    <w:rsid w:val="00F77614"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
-    <w:rsid w:val="00FF763D"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289" strokecolor="#4a773c">
+    <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
+  <w15:docId w15:val="{65A84073-C6F4-4A0B-89DF-4D8D0BF72741}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5672,174 +5584,202 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="008A0C5F"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
-      <w:ind w:left="992" w:right="868"/>
+      <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="567" w:right="868"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="001108C0"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
-      <w:ind w:left="992"/>
+      <w:ind w:left="567"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Rubrik9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Rubrik9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009A32ED"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:ind w:left="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
@@ -6002,70 +5942,71 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002651D6"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
-    <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="001108C0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
@@ -6177,71 +6118,71 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
@@ -6267,123 +6208,126 @@
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EA1BAA"/>
+    <w:rsid w:val="00B405A1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:right="142"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
-    <w:name w:val="Omslagsunderrubrik"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UnderrubrikVGR">
+    <w:name w:val="Underrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="OmslagsunderrubrikChar"/>
+    <w:link w:val="UnderrubrikVGRChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
-    <w:name w:val="Omslagsunderrubrik Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikVGRChar">
+    <w:name w:val="Underrubrik VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Omslagsunderrubrik"/>
+    <w:link w:val="UnderrubrikVGR"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E61294"/>
+    <w:rsid w:val="00BC6590"/>
     <w:pPr>
-      <w:ind w:left="240"/>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+      </w:tabs>
+      <w:ind w:right="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
@@ -6432,118 +6376,118 @@
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="00FB5086"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:before="240"/>
+      <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:color w:val="000000"/>
-      <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FB5086"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
@@ -7700,87 +7644,146 @@
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Oformateradtext">
-[...3 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
+    <w:name w:val="Rubrik 9 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik9"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="009A32ED"/>
     <w:rPr>
-      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OformateradtextChar">
-    <w:name w:val="Oformaterad text Char"/>
+  <w:style w:type="paragraph" w:styleId="Brdtext">
+    <w:name w:val="Body Text"/>
+    <w:aliases w:val="(=Löpande text)"/>
+    <w:link w:val="BrdtextChar"/>
+    <w:rsid w:val="009A32ED"/>
+    <w:pPr>
+      <w:spacing w:after="160"/>
+      <w:ind w:left="2676"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextChar">
+    <w:name w:val="Brödtext Char"/>
+    <w:aliases w:val="(=Löpande text) Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Oformateradtext"/>
+    <w:link w:val="Brdtext"/>
+    <w:rsid w:val="009A32ED"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabell">
+    <w:name w:val="Tabell"/>
+    <w:link w:val="TabellChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00831C35"/>
+    <w:pPr>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:ind w:right="-142"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TabellChar">
+    <w:name w:val="Tabell Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Tabell"/>
+    <w:rsid w:val="00831C35"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="AnvndHyperlnk">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="008771AF"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B97D4E"/>
     <w:rPr>
-      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
-[...1 lines deleted...]
-      <w:szCs w:val="21"/>
+      <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Olstomnmnande">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00672EC3"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="121657028">
+    <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -7788,81 +7791,61 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1304851724">
-[...11 lines deleted...]
-    </w:div>
   </w:divs>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="367B1E"/>
       </a:accent2>
       <a:accent3>
@@ -8143,74 +8126,73 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Dok_med_omslag_sd_red</Template>
+  <Template>normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>163</Words>
-  <Characters>865</Characters>
+  <Words>162</Words>
+  <Characters>862</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>7</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Mall för riktlinje</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1026</CharactersWithSpaces>
+  <CharactersWithSpaces>1022</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Subakut besök till medicinkliniken, SÄS – remiss-bokningsunderlag</dc:title>
   <dc:subject/>
-  <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
+  <dc:creator>Kristina Johansson</dc:creator>
   <keywords/>
-  <lastModifiedBy>Karin Åhlin</lastModifiedBy>
-[...1 lines deleted...]
-  <lastPrinted>2022-10-20T14:30:00.0000000Z</lastPrinted>
+  <lastModifiedBy>Kristina Johansson</lastModifiedBy>
+  <revision>2</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>