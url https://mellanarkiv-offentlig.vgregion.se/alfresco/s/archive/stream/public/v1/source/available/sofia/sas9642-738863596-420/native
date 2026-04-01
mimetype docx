--- v0 (2025-11-26)
+++ v1 (2026-04-01)
@@ -1,77 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="10808693" w14:textId="77777777" w:rsidR="007E6CE7" w:rsidRDefault="007E6CE7" w:rsidP="00247E96">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E6CE7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Förhudsförträngning (fimosis) pojkar under 18 år - operation</w:t>
+        <w:t>Förhudsförträngning (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E6CE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>fimosis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E6CE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>) pojkar under 18 år - operation</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6CE7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="730A2C8E" w14:textId="77777777" w:rsidR="007E6CE7" w:rsidRPr="007E6CE7" w:rsidRDefault="007E6CE7" w:rsidP="007E6CE7">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6CE7">
         <w:t>Behandlingsalternativ </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="685C450F" w14:textId="77777777" w:rsidR="007E6CE7" w:rsidRPr="007E6CE7" w:rsidRDefault="007E6CE7" w:rsidP="007E6CE7">
       <w:r w:rsidRPr="007E6CE7">
         <w:t>Operativ behandling görs i en kort narkos där operationen kan utföras på två</w:t>
       </w:r>
@@ -131,256 +153,272 @@
     <w:p w14:paraId="68A5806B" w14:textId="77777777" w:rsidR="007E6CE7" w:rsidRPr="007E6CE7" w:rsidRDefault="007E6CE7" w:rsidP="007E6CE7">
       <w:r w:rsidRPr="007E6CE7">
         <w:t xml:space="preserve">Antibiotikasalvan som du får, ska läggas på ollonet </w:t>
       </w:r>
       <w:r w:rsidRPr="007E6CE7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>2 gånger per dag</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6CE7">
         <w:t>. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="303C8999" w14:textId="77777777" w:rsidR="007E6CE7" w:rsidRPr="007E6CE7" w:rsidRDefault="007E6CE7" w:rsidP="007E6CE7">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6CE7">
         <w:t>Smärtlindring </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D778EAC" w14:textId="77777777" w:rsidR="007E6CE7" w:rsidRPr="007E6CE7" w:rsidRDefault="007E6CE7" w:rsidP="007E6CE7">
       <w:r w:rsidRPr="007E6CE7">
-        <w:t>Smärtlindring ges i form av peroral paracetamol (t.ex. Alvedon) var 6:e timma vid behov samt insmörjning med en bedövningssalva med lidokain (t.ex. Xylocain gel) lokalt på operationsområdet. </w:t>
+        <w:t xml:space="preserve">Smärtlindring ges i form av peroral </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E6CE7">
+        <w:t>paracetamol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E6CE7">
+        <w:t xml:space="preserve"> (t.ex. Alvedon) var 6:e timma vid behov samt insmörjning med en bedövningssalva med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E6CE7">
+        <w:t>lidokain</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E6CE7">
+        <w:t xml:space="preserve"> (t.ex. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E6CE7">
+        <w:t>Xylocain</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E6CE7">
+        <w:t xml:space="preserve"> gel) lokalt på operationsområdet. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EA91908" w14:textId="77777777" w:rsidR="007E6CE7" w:rsidRPr="007E6CE7" w:rsidRDefault="007E6CE7" w:rsidP="007E6CE7">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6CE7">
         <w:t>Dusch </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0831F265" w14:textId="77777777" w:rsidR="007E6CE7" w:rsidRPr="007E6CE7" w:rsidRDefault="007E6CE7" w:rsidP="007E6CE7">
       <w:r w:rsidRPr="007E6CE7">
         <w:t>Det går bra att duscha efter operationen. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F2CBFCA" w14:textId="77777777" w:rsidR="007E6CE7" w:rsidRPr="007E6CE7" w:rsidRDefault="007E6CE7" w:rsidP="007E6CE7">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6CE7">
         <w:t>Viktigt efter förhudsbevarande kirurgi (plastikoperation)! </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72C6A3F0" w14:textId="77777777" w:rsidR="007E6CE7" w:rsidRPr="007E6CE7" w:rsidRDefault="007E6CE7" w:rsidP="007E6CE7">
       <w:r w:rsidRPr="007E6CE7">
         <w:t xml:space="preserve">Redan dagen efter operationen bör träning med att dra förhuden fram och tillbaka över ollonet utföras, </w:t>
       </w:r>
       <w:r w:rsidRPr="007E6CE7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>minst tre gånger per dag</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6CE7">
         <w:t xml:space="preserve">. Detta </w:t>
       </w:r>
       <w:r w:rsidRPr="007E6CE7">
         <w:lastRenderedPageBreak/>
-        <w:t>utförs för att förhindra att ny, stram ärrbildning uppstår och därmed ny förträngning. Använd gärna bedövningssalva (Xylocain gel) cirka 30-40 minuter före tänjningarna. </w:t>
+        <w:t>utförs för att förhindra att ny, stram ärrbildning uppstår och därmed ny förträngning. Använd gärna bedövningssalva (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E6CE7">
+        <w:t>Xylocain</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E6CE7">
+        <w:t xml:space="preserve"> gel) cirka </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007E6CE7">
+        <w:t>30-40</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007E6CE7">
+        <w:t xml:space="preserve"> minuter före tänjningarna. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="498C1C42" w14:textId="77777777" w:rsidR="007E6CE7" w:rsidRPr="007E6CE7" w:rsidRDefault="007E6CE7" w:rsidP="007E6CE7">
       <w:r w:rsidRPr="007E6CE7">
         <w:t>När såren är läkta, bör huden smörjas med fet salva (t.ex. vaselin) då och då för att hållas mjuk. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45B61C3C" w14:textId="77777777" w:rsidR="004D1CD7" w:rsidRDefault="38F6400B" w:rsidP="000C4C8E">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>Uppföljning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5725D92E" w14:textId="77777777" w:rsidR="007E6CE7" w:rsidRPr="007E6CE7" w:rsidRDefault="007E6CE7" w:rsidP="007E6CE7">
       <w:r w:rsidRPr="007E6CE7">
         <w:t>Eventuellt återbesök kommer föräldrar och läkare överens om. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6209968C" w14:textId="77777777" w:rsidR="007E6CE7" w:rsidRPr="007E6CE7" w:rsidRDefault="007E6CE7" w:rsidP="007E6CE7">
       <w:r w:rsidRPr="007E6CE7">
         <w:t>Vid större smärta, svullnad eller oroande symtom, kontakta sjuksköterska för rådgivning. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40141381" w14:textId="1EA591FE" w:rsidR="00B52651" w:rsidRDefault="38F6400B" w:rsidP="00746463">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik3"/>
+    <w:p w14:paraId="40141381" w14:textId="1EA591FE" w:rsidR="00B52651" w:rsidRDefault="38F6400B" w:rsidP="001835C3">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc247444898"/>
       <w:r>
         <w:t>Kontaktuppgifter</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="2DEEB747" w14:textId="77777777" w:rsidR="007E6CE7" w:rsidRPr="007E6CE7" w:rsidRDefault="007E6CE7" w:rsidP="007E6CE7">
-[...1 lines deleted...]
-        <w:t>Kirurgmottagningen, SÄS Borås </w:t>
+    <w:p w14:paraId="2DEEB747" w14:textId="23F465FB" w:rsidR="007E6CE7" w:rsidRPr="007E6CE7" w:rsidRDefault="001835C3" w:rsidP="001835C3">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Kirurgimottagning Borås, SÄS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39F9F603" w14:textId="77777777" w:rsidR="007E6CE7" w:rsidRPr="007E6CE7" w:rsidRDefault="007E6CE7" w:rsidP="007E6CE7">
+    <w:p w14:paraId="39F9F603" w14:textId="5F683C34" w:rsidR="007E6CE7" w:rsidRPr="007E6CE7" w:rsidRDefault="007E6CE7" w:rsidP="00586D2D">
       <w:r w:rsidRPr="007E6CE7">
+        <w:t xml:space="preserve">Måndag </w:t>
+      </w:r>
+      <w:r w:rsidR="0085260A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Dagtid</w:t>
+        <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6CE7">
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0085260A">
+        <w:t>fredag</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6CE7">
-        <w:br/>
-        <w:t xml:space="preserve">Måndag </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E6CE7">
+        <w:t>kl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E6CE7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0085260A">
+        <w:t>7:30</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6CE7">
-        <w:rPr>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> torsdag kl 8:00 - 9:00 och 15:00 - 16:00. </w:t>
+        <w:t xml:space="preserve"> - 9:00 </w:t>
       </w:r>
       <w:r w:rsidRPr="007E6CE7">
         <w:br/>
         <w:t xml:space="preserve">Tfn </w:t>
       </w:r>
       <w:r w:rsidRPr="007E6CE7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>033 - 616 33 74</w:t>
+        <w:t xml:space="preserve">033 - 616 </w:t>
       </w:r>
-      <w:r w:rsidRPr="007E6CE7">
-[...4 lines deleted...]
-      <w:r w:rsidRPr="007E6CE7">
+      <w:r w:rsidR="00D059D0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Övriga tider måndag – fredag</w:t>
-[...2 lines deleted...]
-        <w:t> </w:t>
+        <w:t>10 55</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EE5E3E4" w14:textId="77777777" w:rsidR="007E6CE7" w:rsidRPr="007E6CE7" w:rsidRDefault="007E6CE7" w:rsidP="007E6CE7">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="007E6CE7">
+    <w:p w14:paraId="4CC9FC00" w14:textId="41E23A7B" w:rsidR="000475AB" w:rsidRPr="001835C3" w:rsidRDefault="38F6400B" w:rsidP="000475AB">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>033 - 616 10 55</w:t>
-[...14 lines deleted...]
-      <w:r w:rsidRPr="007E6CE7">
+      </w:pPr>
+      <w:r w:rsidRPr="001835C3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>1177</w:t>
-[...9 lines deleted...]
-      <w:r>
         <w:t>1177 – tryggt om din hälsa och vård</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BD56204" w14:textId="6F5705D1" w:rsidR="000475AB" w:rsidRPr="000475AB" w:rsidRDefault="38F6400B" w:rsidP="000475AB">
       <w:r>
         <w:t xml:space="preserve">På 1177.se kan du få mer information om sjukdomar, undersökningar, behandlingar och läkemedel samt få råd om hälsa. Du kan även läsa din journal och göra dina vårdärenden. Ring telefonnummer 1177 för sjukvårdsrådgivning dygnet runt. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8">
+      <w:hyperlink r:id="rId12">
         <w:r w:rsidRPr="38F6400B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>www.1177.se</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0E44B5C1" w14:textId="5F5FB184" w:rsidR="38F6400B" w:rsidRDefault="38F6400B" w:rsidP="38F6400B"/>
     <w:p w14:paraId="63599E29" w14:textId="2908AC62" w:rsidR="004D1CD7" w:rsidRPr="00386E8A" w:rsidRDefault="004D1CD7" w:rsidP="000475AB">
       <w:pPr>
         <w:spacing w:before="360"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004D1CD7" w:rsidRPr="00386E8A" w:rsidSect="00B96AFF">
-      <w:headerReference w:type="default" r:id="rId9"/>
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="even" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="364FB9B9" w14:textId="77777777" w:rsidR="00245A36" w:rsidRDefault="00245A36">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="044FD71B" w14:textId="77777777" w:rsidR="00245A36" w:rsidRDefault="00245A36">
       <w:r>
         <w:continuationSeparator/>
@@ -3512,50 +3550,51 @@
   </w:num>
   <w:num w:numId="19" w16cid:durableId="2132630577">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="199127742">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="2104639509">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="766271974">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1153451527">
     <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
@@ -3600,300 +3639,308 @@
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00121D90"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00136B6C"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="001556A8"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="0017508E"/>
     <w:rsid w:val="00181FDC"/>
+    <w:rsid w:val="001835C3"/>
     <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001E3789"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00245A36"/>
     <w:rsid w:val="00247E96"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="00254E2A"/>
     <w:rsid w:val="00255CB2"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00270FA8"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="002916C2"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002A1C4F"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
+    <w:rsid w:val="00301309"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="00386E8A"/>
     <w:rsid w:val="00386FB0"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
+    <w:rsid w:val="00441AE1"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00464E4A"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004B53DA"/>
     <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004D1CD7"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004E3115"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="004F702A"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545A3B"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="00570C24"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00580FC7"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
+    <w:rsid w:val="00586D2D"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C426E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00667951"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="00685193"/>
     <w:rsid w:val="00685D5C"/>
+    <w:rsid w:val="00693481"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
+    <w:rsid w:val="006A49F6"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00746463"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00764161"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="0076718F"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007E6CE7"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
+    <w:rsid w:val="0085260A"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00873419"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C67B9"/>
     <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008D4B13"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E48C4"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00957D35"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="009809C3"/>
     <w:rsid w:val="009A07DC"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C2E3E"/>
     <w:rsid w:val="009C6C0C"/>
+    <w:rsid w:val="009D27E3"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A00A73"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A33EA9"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
@@ -3948,50 +3995,52 @@
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C841F7"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
+    <w:rsid w:val="00D03441"/>
+    <w:rsid w:val="00D059D0"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D20779"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E36F77"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
@@ -4561,50 +4610,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
@@ -8622,51 +8672,51 @@
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="729036303">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.1177.se" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.1177.se" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
@@ -8955,73 +9005,73 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>329</Words>
-  <Characters>1746</Characters>
+  <Words>278</Words>
+  <Characters>1655</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>14</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>13</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2071</CharactersWithSpaces>
+  <CharactersWithSpaces>1930</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Förhudsförträngning (fimosis) pojkar under 18 år - operation</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy/>
   <revision>1</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>