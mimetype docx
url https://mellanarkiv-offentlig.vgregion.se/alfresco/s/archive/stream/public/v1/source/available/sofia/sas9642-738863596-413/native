--- v0 (2025-11-26)
+++ v1 (2026-04-21)
@@ -1,2136 +1,3435 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2C19EACC" w14:textId="77777777" w:rsidR="00564A11" w:rsidRPr="00564A11" w:rsidRDefault="00564A11" w:rsidP="00A40EAE">
+    <w:p w14:paraId="061914D4" w14:textId="530272C4" w:rsidR="00184167" w:rsidRDefault="0095479A" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
-        <w:spacing w:before="1500" w:after="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00564A11">
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
+      <w:r>
         <w:t>Benamputation</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-[...2 lines deleted...]
-        <w:t>Informationen är sammanställd till dig som ska eller har genomgått en benamputation på Södra Älvsborgs Sjukhus i Borås.</w:t>
+    <w:p w14:paraId="412E2F6E" w14:textId="7E7B3D9F" w:rsidR="0095479A" w:rsidRDefault="0095479A" w:rsidP="0095479A">
+      <w:bookmarkStart w:id="1" w:name="_Toc100327186"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc181866759"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="0095479A">
+        <w:t>Informationen är sammanställd till dig som ska eller har genomgått en benamputation på Södra Älvsborgs Sjukhus i Borås. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F310BC9" w14:textId="028CAA0A" w:rsidR="00564A11" w:rsidRPr="00564A11" w:rsidRDefault="00564A11" w:rsidP="004D6266">
-      <w:r w:rsidRPr="00564A11">
+    <w:p w14:paraId="29B03EF5" w14:textId="71EC2C10" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Bakgrund </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A42E7F4" w14:textId="2C375628" w:rsidR="0095479A" w:rsidRPr="0095479A" w:rsidRDefault="0095479A" w:rsidP="0095479A">
+      <w:bookmarkStart w:id="3" w:name="_Toc100327187"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc181866760"/>
+      <w:r>
+        <w:t>En benamputation innebär att ett ben eller en del av ben avlägsnas från kroppen. Alla</w:t>
+      </w:r>
+      <w:r w:rsidRPr="753372BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>patienter som genomg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="753372BD">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r>
+        <w:t>r en benamputation blir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="753372BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>omh</w:t>
+      </w:r>
+      <w:r w:rsidRPr="753372BD">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ndertagna av</w:t>
+      </w:r>
+      <w:r w:rsidRPr="753372BD">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>sjukhusets</w:t>
+      </w:r>
+      <w:r w:rsidRPr="753372BD">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>amputationsteam, vilket best</w:t>
+      </w:r>
+      <w:r w:rsidRPr="753372BD">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r>
+        <w:t>r av l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="753372BD">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r>
+        <w:t>kare, sjuksk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="753372BD">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r>
+        <w:t>terskor, undersk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="753372BD">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r>
+        <w:t>terskor, fysioterapeuter (sjukgymnaster), arbetsterapeuter, ortopedingenj</w:t>
+      </w:r>
+      <w:r w:rsidRPr="753372BD">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r>
+        <w:t>rer</w:t>
+      </w:r>
+      <w:r w:rsidR="2F4C0F0D">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> kurator</w:t>
+      </w:r>
+      <w:r w:rsidR="7B9A441D">
+        <w:t xml:space="preserve"> samt dietist.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73C98103" w14:textId="77777777" w:rsidR="0095479A" w:rsidRPr="0095479A" w:rsidRDefault="0095479A" w:rsidP="0095479A">
+      <w:r w:rsidRPr="0095479A">
+        <w:t>Den vanligaste orsaken till benamputation är nedsatt blodförsörjning som bland annat kan vara orsakad av rökning och diabetes. En nedsatt blodcirkulation kan leda till svår smärta och svårläkta sår, som också kan bli infekterade. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14673638" w14:textId="77777777" w:rsidR="0095479A" w:rsidRPr="0095479A" w:rsidRDefault="0095479A" w:rsidP="0095479A">
+      <w:r w:rsidRPr="0095479A">
+        <w:t>Olika orsaker till att amputation kan bli aktuell är: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5697CBFF" w14:textId="77777777" w:rsidR="0095479A" w:rsidRPr="0095479A" w:rsidRDefault="0095479A" w:rsidP="0095479A">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0095479A">
+        <w:t>Vävnadsdöd med påverkan som </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0095479A">
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0095479A">
+        <w:t> feber och omtöckning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1879E4AF" w14:textId="77777777" w:rsidR="0095479A" w:rsidRPr="0095479A" w:rsidRDefault="0095479A" w:rsidP="0095479A">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0095479A">
+        <w:t>Svår smärta orsakad av syrebrist i vävnaden, så kallad </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0095479A">
+        <w:t>ischemisk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0095479A">
+        <w:t> smärta. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1746C865" w14:textId="77777777" w:rsidR="0095479A" w:rsidRPr="0095479A" w:rsidRDefault="0095479A" w:rsidP="0095479A">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0095479A">
+        <w:t>Kronisk infektion av bensår, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0095479A">
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0095479A">
+        <w:t> vid diabetes. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="118294B9" w14:textId="77777777" w:rsidR="0095479A" w:rsidRPr="0095479A" w:rsidRDefault="0095479A" w:rsidP="0095479A">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0095479A">
+        <w:t>Betydande funktionhinder med medfödda missbildningar av ben. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5990425D" w14:textId="77777777" w:rsidR="0095479A" w:rsidRPr="0095479A" w:rsidRDefault="0095479A" w:rsidP="0095479A">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0095479A">
+        <w:t>Livshotande infektion eller blodförgiftning som orsakat vävnadsdöd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E4EDCBA" w14:textId="77777777" w:rsidR="0095479A" w:rsidRPr="0095479A" w:rsidRDefault="0095479A" w:rsidP="0095479A">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0095479A">
+        <w:lastRenderedPageBreak/>
+        <w:t>Andra orsaker kan bland annat vara olyckshändelse, allvarligt trauma, förvärvat deformitet eller tumörer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DDF3E37" w14:textId="77777777" w:rsidR="0095479A" w:rsidRPr="000641CA" w:rsidRDefault="0095479A" w:rsidP="000641CA">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000641CA">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>Utredning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000641CA">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5862AD2E" w14:textId="77777777" w:rsidR="0095479A" w:rsidRDefault="0095479A" w:rsidP="000641CA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>Beslutet om amputation tar du i samråd med din läkare, som förklarar varför amputation bör göras också hur mycket av benet som bör amputeras (vilken nivå).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C9A9873" w14:textId="77777777" w:rsidR="0095479A" w:rsidRDefault="0095479A" w:rsidP="000641CA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>Om orsaken till amputation beror på svår smärta orsakad av syrebrist i benvävnaden, kommer även en kärlkirurg att göra en bedömning innan beslut om amputation tas. Vissa patienter har syrebrist i benvävnaden men kan trots det vara mer eller mindre smärtfria, sannolikt på grund av att deras sensoriska nervsystem kan vara utslaget.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D74C58" w14:textId="77777777" w:rsidR="0095479A" w:rsidRDefault="0095479A" w:rsidP="000641CA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>En amputation kan göras på olika nivåer som tå amputation, delfotsamputation, underbensamputation, knäleds- eller lårbensamputation samt i få fall amputation i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>niv</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>med h</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>ftleden. Ortopedl</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>karen rekommenderar vilken amputationsniv</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> som </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>mplig.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B989A45" w14:textId="77777777" w:rsidR="0095479A" w:rsidRDefault="0095479A" w:rsidP="000641CA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>Det kan vara svårt att ta beslut om en amputation eftersom det kan komma att påverka hela livssituationen. Din läkare hjälper dig och dina närstående med att svara på olika frågor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>inf</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>r beslutet.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76ABF457" w14:textId="77777777" w:rsidR="0095479A" w:rsidRPr="0095479A" w:rsidRDefault="0095479A" w:rsidP="0095479A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0095479A">
+        <w:t>Förberedelser hemma </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DC9B2E7" w14:textId="77777777" w:rsidR="0095479A" w:rsidRPr="0095479A" w:rsidRDefault="0095479A" w:rsidP="0095479A">
+      <w:r w:rsidRPr="0095479A">
+        <w:t>Innan operationen görs en medicinisk bedömning. Vissa läkemedel kan du</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095479A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095479A">
+        <w:t>beh</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095479A">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095479A">
+        <w:t>va g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095479A">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095479A">
+        <w:t>ra uppeh</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095479A">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095479A">
+        <w:t>ll med inf</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095479A">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095479A">
+        <w:t>r operationen,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095479A">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0095479A">
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0095479A">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095479A">
+        <w:t>blodf</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095479A">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095479A">
+        <w:t>rtunnande l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095479A">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095479A">
+        <w:t>kemedel. Din ortopedl</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095479A">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095479A">
+        <w:t>kare g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095479A">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095479A">
+        <w:t>r igenom din medicinering och ordinerar l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095479A">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095479A">
+        <w:t>kemedel inf</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095479A">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095479A">
+        <w:t xml:space="preserve">r operationen samt informerar dig om det </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095479A">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095479A">
+        <w:t>r aktuellt med ett uppeh</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095479A">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095479A">
+        <w:t>ll i medicineringen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DE12726" w14:textId="77777777" w:rsidR="0095479A" w:rsidRPr="0095479A" w:rsidRDefault="0095479A" w:rsidP="0095479A">
+      <w:r w:rsidRPr="0095479A">
+        <w:t>Det är bevisat att både tobak och alkohol ökar risken för komplikationer i samband med en operation. Kontakta sjukhuset om du är i behov av hjälp och stöd att avhålla dig från tobak och/eller alkohol, ring tfn </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095479A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>033 – 616</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095479A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095479A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>23</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095479A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095479A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>06</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095479A">
+        <w:t xml:space="preserve"> eller besök </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095479A">
+        <w:lastRenderedPageBreak/>
+        <w:t>webbplatsen </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="0095479A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>www.1177.se/Vastra-Gotaland/liv--halsa/tobak-och-alkohol/</w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="0095479A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>hjalp</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="0095479A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>-att-sluta-</w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="0095479A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>roka</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0095479A">
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41A7D7D6" w14:textId="77777777" w:rsidR="0095479A" w:rsidRPr="0095479A" w:rsidRDefault="0095479A" w:rsidP="0095479A">
+      <w:r w:rsidRPr="0095479A">
+        <w:t>Om du inte slutat röka eller dricka alkohol kan det innebära att operationen skjuts upp med hänsyn till risken för komplikationer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F101078" w14:textId="77777777" w:rsidR="0095479A" w:rsidRPr="0095479A" w:rsidRDefault="0095479A" w:rsidP="0095479A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0095479A">
+        <w:t>Alkohol </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0654C2BC" w14:textId="77777777" w:rsidR="0095479A" w:rsidRDefault="0095479A" w:rsidP="0095479A">
+      <w:r w:rsidRPr="0095479A">
+        <w:t>Du rekommenderas avstå från att dricka alkohol </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095479A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>fyra veckor innan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095479A">
+        <w:t> planerad operation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23D15F2B" w14:textId="77777777" w:rsidR="0095479A" w:rsidRPr="0095479A" w:rsidRDefault="0095479A" w:rsidP="0095479A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0095479A">
+        <w:t>Tobak och snus </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="323CB669" w14:textId="77777777" w:rsidR="0095479A" w:rsidRPr="0095479A" w:rsidRDefault="0095479A" w:rsidP="0095479A">
+      <w:r w:rsidRPr="0095479A">
+        <w:t>Rökstopp 6 till 8 veckor innan och 6 till 8 veckor efter planerad operation kan normalisera risken för komplikationer. Om operationen görs akut kan ett rökstopp under </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095479A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>6 till 8 veckor efter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095479A">
+        <w:t>operationen minska risken för komplikationer. Du rekommenderas också att avstå från snus eftersom man vet att nikotinet påverkar cirkulationen, vilket försämrar sårläkningen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E2EA00D" w14:textId="77777777" w:rsidR="0095479A" w:rsidRPr="0095479A" w:rsidRDefault="0095479A" w:rsidP="0095479A">
+      <w:r w:rsidRPr="0095479A">
+        <w:t>Mer information hittar du i broschyren ”Rök- och alkoholfri före och efter operation” som du fått av planeringssjuksköterskan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="713EB898" w14:textId="6B9B96C9" w:rsidR="0095479A" w:rsidRPr="0095479A" w:rsidRDefault="0095479A" w:rsidP="00A6686B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095479A">
+        <w:t>vriga förberedelser </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E3C983C" w14:textId="77777777" w:rsidR="0095479A" w:rsidRPr="0095479A" w:rsidRDefault="0095479A" w:rsidP="00A6686B">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0095479A">
+        <w:t>Är du diabetiker behöver du ha bra kontroll på ditt blodsocker. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45A8E753" w14:textId="77777777" w:rsidR="0095479A" w:rsidRPr="0095479A" w:rsidRDefault="0095479A" w:rsidP="00A6686B">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0095479A">
+        <w:t>På operationsdagens morgon ska du tvätta håret, duscha och tvätta kroppen med tvål och vatten för att minska risken för infektion. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BBF3776" w14:textId="77777777" w:rsidR="0095479A" w:rsidRPr="0095479A" w:rsidRDefault="0095479A" w:rsidP="00A6686B">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0095479A">
+        <w:t>Ta på rena kläder efter att du duschat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71BFA1AD" w14:textId="77777777" w:rsidR="0095479A" w:rsidRPr="0095479A" w:rsidRDefault="0095479A" w:rsidP="00A6686B">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0095479A">
+        <w:t>Använd ingen hudkräm, smink, nagellack, piercing eller smycken efter duschen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FAA54C5" w14:textId="77777777" w:rsidR="0095479A" w:rsidRPr="0095479A" w:rsidRDefault="0095479A" w:rsidP="00A6686B">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0095479A">
+        <w:t>Utöver dessa förberedelser ska du också följa operationsförberedelserna som finns beskrivna i ”</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="0095479A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Preoperativ patientinformation - Viktigt att veta inför din operation</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0095479A">
+        <w:t>”. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2482EB33" w14:textId="77777777" w:rsidR="0095479A" w:rsidRPr="0095479A" w:rsidRDefault="0095479A" w:rsidP="0095479A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0095479A">
+        <w:lastRenderedPageBreak/>
+        <w:t>Förberedelser på sjukhuset </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D85D101" w14:textId="77777777" w:rsidR="0095479A" w:rsidRPr="0095479A" w:rsidRDefault="0095479A" w:rsidP="0095479A">
+      <w:r w:rsidRPr="0095479A">
+        <w:t>När du får tid för operationen kommer du att vårdas på ortopedi- och geriatriska akutvårdsavdelningen (OGAVA) där du får träffa läkare, sjuksköterska, undersköterska, fysioterapeut (sjukgymnast), arbetsterapeut, ortopedingenjör och kurator som ingår i sjukhusets amputationsteam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21AFE629" w14:textId="77777777" w:rsidR="0095479A" w:rsidRPr="0095479A" w:rsidRDefault="0095479A" w:rsidP="0095479A">
+      <w:r w:rsidRPr="0095479A">
+        <w:t>Ortopedläkaren går igenom din medicinering och ordinerar läkemedel inför operationen. Blodprover, EKG och röntgen ska utföras inför operationen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="741D81B7" w14:textId="77777777" w:rsidR="0095479A" w:rsidRPr="0095479A" w:rsidRDefault="0095479A" w:rsidP="0095479A">
+      <w:r w:rsidRPr="0095479A">
+        <w:t>Benet som ska amputeras måste märkas upp inför operationen. Detta görs av den läkare som ska utföra operationen. Fotografering av påverkat ben rekommenderas efter ditt samtycke. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B064CFB" w14:textId="77777777" w:rsidR="0095479A" w:rsidRPr="0095479A" w:rsidRDefault="0095479A" w:rsidP="0095479A">
+      <w:r w:rsidRPr="0095479A">
+        <w:t>Inför operationen kommer du också att få träffa en narkosläkare så att ni kan gå igenom vilken bedövningsmetod som ska användas vid operationen. Du kommer då</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095479A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095479A">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095479A">
+        <w:t>ven att f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095479A">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095479A">
+        <w:t xml:space="preserve"> en kateter insatt; denna s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095479A">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095479A">
+        <w:t>tts in i ryggen eller i benet beroende p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095479A">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095479A">
+        <w:t xml:space="preserve"> hur du ska f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095479A">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095479A">
+        <w:t xml:space="preserve"> ditt bed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095479A">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095479A">
+        <w:t>vningsmedel och vilken amputationsniv</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095479A">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095479A">
+        <w:t xml:space="preserve"> som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095479A">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095479A">
+        <w:t>r aktuell. Katetern kommer du att ha kvar i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095479A">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095479A">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095479A">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095479A">
+        <w:t>till</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095479A">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095479A">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095479A">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095479A">
+        <w:t>dagar efter operationen innan den kommer att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095479A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095479A">
+        <w:t>tas bort. I samr</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095479A">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095479A">
+        <w:t>d med narkosl</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095479A">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095479A">
+        <w:t>karen kommer ni ocks</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095479A">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095479A">
+        <w:t xml:space="preserve"> att planera vilken sm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095479A">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095479A">
+        <w:t>rtstillande behandling du ska ha efteråt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7224EB3A" w14:textId="77777777" w:rsidR="00A6686B" w:rsidRPr="00A6686B" w:rsidRDefault="00A6686B" w:rsidP="00A6686B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>Eftervård </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D6116B8" w14:textId="77777777" w:rsidR="00A6686B" w:rsidRPr="00A6686B" w:rsidRDefault="00A6686B" w:rsidP="00A6686B">
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>Efter operationen kommer läkaren att informera dig om hur operationen gick. På ortopedi- och geriatriska akutvårdsavdelningen (OGAVA) kommer personalen att säkerställa att du mår bra och vid behov justera dina mediciner, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t> din smärtstillande behandling, antibiotika, blodförtunnande läkemedel </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>m.m.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t> Blodprover efter operationen kommer att tas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60B1540E" w14:textId="5B31CC60" w:rsidR="00A6686B" w:rsidRPr="00A6686B" w:rsidRDefault="00A6686B" w:rsidP="00A6686B">
+      <w:r>
+        <w:t xml:space="preserve">Den kvarvarade delen av benet efter en amputation brukar kallas ”stumpen”. Undertryck/sårförband används ofta på stumpen för att suga ut extra vätska efter operationen. Sårkontroll av stumpen ska ske 3 till 5 dagar efter operationen. Borttagning av operationsstygnen (suturer) eller metallclips (agraffer), görs hos </w:t>
+      </w:r>
+      <w:r w:rsidR="0C5689FF">
+        <w:t xml:space="preserve">Ortopedmottagning </w:t>
+      </w:r>
+      <w:r w:rsidR="0C5689FF">
+        <w:lastRenderedPageBreak/>
+        <w:t>sjuks</w:t>
+      </w:r>
+      <w:r>
+        <w:t>köterskan 2 till 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3072D5CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>veckor efter operationen om det inte uppst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3072D5CB">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r>
+        <w:t>r n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3072D5CB">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r>
+        <w:t>gra problem med s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3072D5CB">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ret.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3072D5CB">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DF2744E" w14:textId="77777777" w:rsidR="00A6686B" w:rsidRPr="00A6686B" w:rsidRDefault="00A6686B" w:rsidP="00A6686B">
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>Mer information finns att läsa på </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00A6686B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>1177.se</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t> under meny länken </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Undersökning &amp; behandling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>, ämnesområde </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Operationer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>. Välj avsnitt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Före och efter operation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t> och rubrik </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Operationssår</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2964984C" w14:textId="77777777" w:rsidR="00A6686B" w:rsidRPr="00A6686B" w:rsidRDefault="00A6686B" w:rsidP="00A6686B">
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>Vid en underbensamputation brukar man använda gips eller vakuum-bandage som behandling under 5 till 7 dagar efter operationen. Detta skyddar stumpen, förhindrar böjning av knäleden och motverkar svullnad. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13336BC9" w14:textId="77777777" w:rsidR="00A6686B" w:rsidRPr="00A6686B" w:rsidRDefault="00A6686B" w:rsidP="00A6686B">
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>Vid knäleds- och låramputationer läggs stumpen om med mjuka bandage ovanpå undertryck/sårförbandet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36BABF22" w14:textId="77777777" w:rsidR="00A6686B" w:rsidRPr="00A6686B" w:rsidRDefault="00A6686B" w:rsidP="00A6686B">
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>Efter 1 till 2 veckor påbörjas behandling med så kallad liner (silikonhylsa), se</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>bild, som man rullar p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t xml:space="preserve"> stumpen f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>r att skydda, forma och minska svullnaden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D2F2FF8" w14:textId="537E579B" w:rsidR="0095479A" w:rsidRPr="0095479A" w:rsidRDefault="00A6686B" w:rsidP="0095479A">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="52916E5A" wp14:editId="74DC1076">
-            <wp:extent cx="3895200" cy="2574000"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="04BEEEBC" wp14:editId="46660113">
+            <wp:extent cx="1661795" cy="2289810"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="7" name="Picture 7" descr="Foto som visar gångvägen med gräsmattor, träd och bilväg fram mot huvudentrén vid Södra Älvsborgs Sjukhus i Borås. På gatan framför går ett par personer med en babysitter. Bilden är tagen en sommardag med blå himmel, lite lätt sol med några stackmoln i kanten."/>
+            <wp:docPr id="396866282" name="Bildobjekt 1" descr="Foto som visar en vit silikonhylsa (så kallad liner) mot en beigeaktig bakgrund. "/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="7" name="Picture 7" descr="Foto som visar gångvägen med gräsmattor, träd och bilväg fram mot huvudentrén vid Södra Älvsborgs Sjukhus i Borås. På gatan framför går ett par personer med en babysitter. Bilden är tagen en sommardag med blå himmel, lite lätt sol med några stackmoln i kanten."/>
+                    <pic:cNvPr id="0" name="Picture 1" descr="Foto som visar en vit silikonhylsa (så kallad liner) mot en beigeaktig bakgrund. "/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12">
+                    <a:blip r:embed="rId14">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3895200" cy="2574000"/>
+                      <a:ext cx="1661795" cy="2289810"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-    <w:p w14:paraId="5F94231D" w14:textId="2BE43580" w:rsidR="00564A11" w:rsidRPr="00564A11" w:rsidRDefault="00564A11" w:rsidP="004D6266">
+      <w:r w:rsidRPr="00A6686B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">En benamputation innebär att ett ben eller en del av ben avlägsnas från kroppen. Alla patienter som genomgår en benamputation blir omhändertagna av </w:t>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="3" w:name="_Hlk9521176"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">sjukhusets </w:t>
-[...603 lines deleted...]
-      <w:r w:rsidRPr="00564A11">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="304347F7" wp14:editId="22FB914C">
-[...2 lines deleted...]
-            <wp:docPr id="5" name="Picture 5" descr="Foto som visar en vit silikonhylsa (så kallad liner) mot en beigeaktig bakgrund. "/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5AAABC5F" wp14:editId="4719E035">
+            <wp:extent cx="2170430" cy="2289810"/>
+            <wp:effectExtent l="0" t="0" r="1270" b="0"/>
+            <wp:docPr id="2142583422" name="Bildobjekt 2" descr="Bilden visar hur den vita silikonhylsan (linern) rullas upp på amputationsstumpen nedanför en knäskål för att skydda och forma den."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Bildobjekt 6" descr="Foto som visar en vit silikonhylsa (så kallad liner) mot en beigeaktig bakgrund. "/>
+                    <pic:cNvPr id="0" name="Picture 3" descr="Bilden visar hur den vita silikonhylsan (linern) rullas upp på amputationsstumpen nedanför en knäskål för att skydda och forma den."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16">
+                    <a:blip r:embed="rId15">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
-                    <a:srcRect l="14595" r="10452"/>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1657350" cy="2276475"/>
+                      <a:ext cx="2170430" cy="2289810"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00564A11">
+    </w:p>
+    <w:p w14:paraId="1DCF3D9B" w14:textId="77777777" w:rsidR="00A6686B" w:rsidRPr="00A6686B" w:rsidRDefault="00A6686B" w:rsidP="00A6686B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>Rehabilitering på sjukhuset </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="327B22ED" w14:textId="77777777" w:rsidR="00A6686B" w:rsidRPr="00A6686B" w:rsidRDefault="00A6686B" w:rsidP="00A6686B">
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>Du som är benamputerad kommer att få din fortsatta rehabilitering av specialiserad personal inom verksamhetsområdet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Nära vård, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A6686B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>neuro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A6686B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>- och rehabilitering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>, på den så kallade </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A6686B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Gåskolan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>, där fysioterapeut, arbetsterapeut och ortopedingenjör finns tillgängliga på vardagar. Det finns även möjlighet att få kontakt med övriga medlemmar i amputationsteamet genom </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A6686B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Gåskolan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38F799BE" w14:textId="77777777" w:rsidR="00A6686B" w:rsidRPr="00A6686B" w:rsidRDefault="00A6686B" w:rsidP="00A6686B">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A6686B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Gåskolan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t> finns i rehabiliteringscentrum, ingång 10 plan 3. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DD1D7FB" w14:textId="77777777" w:rsidR="00A6686B" w:rsidRPr="00A6686B" w:rsidRDefault="00A6686B" w:rsidP="00A6686B">
+      <w:r w:rsidRPr="00A6686B">
+        <w:lastRenderedPageBreak/>
+        <w:t>Sjukhusets miljö och utrustning gör att människor i olika åldrar och med olika behov, kan finna möjligheter till en varierad och allsidig träning och få hjälp på vägen till ett bra liv. Att förlora en kroppsdel är en stor omställning, men vi finns här</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>r att hj</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>lpa dig att bli s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t xml:space="preserve"> sj</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>lvst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>ndigt som m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>jligt i ditt dagliga liv. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46577660" w14:textId="77777777" w:rsidR="00A6686B" w:rsidRPr="00A6686B" w:rsidRDefault="00A6686B" w:rsidP="00A6686B">
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>Under den första behandlingsperioden, i samband med amputationen, ser vi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>hur du klarar dig i din nya situation,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A6686B">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>med att sk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>ta din personliga hygien, ta dig i och ur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>ngen, anv</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>nda rullstol</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>etc.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A6686B">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>Du kommer att f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t xml:space="preserve"> tr</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>na p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t xml:space="preserve"> olika situationer, och tillsammans hittar vi l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>sningar p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t xml:space="preserve"> de situationer som till en b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>rjan inte fungerar f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>r dig. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24651193" w14:textId="77777777" w:rsidR="00A6686B" w:rsidRPr="00A6686B" w:rsidRDefault="00A6686B" w:rsidP="00A6686B">
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>När du blivit utskriven från ortopedi- och geriatriska akutvårdsavdelningen (OGAVA) är tanken att du, utifrån din egen förmåga, ska fortsätta träna hemma under tiden som såret läker. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62686C8E" w14:textId="77777777" w:rsidR="00A6686B" w:rsidRPr="00A6686B" w:rsidRDefault="00A6686B" w:rsidP="00A6686B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>Rehabilitering efter utskrivning </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B1972C7" w14:textId="77777777" w:rsidR="00A6686B" w:rsidRPr="00A6686B" w:rsidRDefault="00A6686B" w:rsidP="00A6686B">
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>Efter utskrivning från ortopedi- och geriatriska akutvårdsavdelningen (OGAVA) sker</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>oml</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>ggning av s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>ret av prim</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>rv</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>rden eller hemsjukv</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>rden, beroende p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t xml:space="preserve"> var du</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>bor och hur din livssituation ser ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A552B69" w14:textId="77777777" w:rsidR="00A6686B" w:rsidRPr="00A6686B" w:rsidRDefault="00A6686B" w:rsidP="00A6686B">
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>Du får komma till </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A6686B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Gåskolan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>, i början en gång i veckan, där vi följer upp operationssåret, stumpens form, ger fortsatta träningsinstruktioner, behandlar eventuell smärta och svarar på dina eventuella frågor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C521E29" w14:textId="3AA2FFC3" w:rsidR="0095479A" w:rsidRDefault="00A6686B" w:rsidP="0095479A">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...4 lines deleted...]
-        </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="202C9D55" wp14:editId="2CE90063">
-[...2 lines deleted...]
-            <wp:docPr id="3" name="Picture 3" descr="Bilden visar hur den vita silikonhylsan (linern) rullas upp på amputationsstumpen nedanför en knäskål för att skydda och forma den."/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="76780497" wp14:editId="002669E3">
+            <wp:extent cx="1503045" cy="2703195"/>
+            <wp:effectExtent l="0" t="0" r="1905" b="1905"/>
+            <wp:docPr id="1599422807" name="Bildobjekt 3" descr="Bildern visar en benamputerad person med benprotes som går på ett parkettgold med hjälp av två kryckkäppar. Personen är klädd i grå byxor med ena byxbenet upprullat över protesen. På överkroppen har personen en blårandig blus och mörk kavaj."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Bildobjekt 7" descr="Bilden visar hur den vita silikonhylsan (linern) rullas upp på amputationsstumpen nedanför en knäskål för att skydda och forma den."/>
+                    <pic:cNvPr id="0" name="Picture 5" descr="Bildern visar en benamputerad person med benprotes som går på ett parkettgold med hjälp av två kryckkäppar. Personen är klädd i grå byxor med ena byxbenet upprullat över protesen. På överkroppen har personen en blårandig blus och mörk kavaj."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17">
+                    <a:blip r:embed="rId16">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
-                    <a:srcRect l="12550" r="12224" b="330"/>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2171700" cy="2276475"/>
+                      <a:ext cx="1503045" cy="2703195"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-    </w:p>
-[...63 lines deleted...]
-    <w:p w14:paraId="7394648E" w14:textId="110A24F1" w:rsidR="00564A11" w:rsidRPr="00564A11" w:rsidRDefault="00564A11" w:rsidP="00E0005E">
+      <w:r w:rsidRPr="00A6686B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
-        <w:t>När du blivit utskriven från ortopedi- och geriatriska akutvårdsavdelningen (OGAVA) är tanken att du</w:t>
-[...2 lines deleted...]
-        <w:t>,</w:t>
+        <w:t xml:space="preserve">             </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> utifrån </w:t>
-[...41 lines deleted...]
-      <w:pPr>
         <w:rPr>
           <w:noProof/>
-          <w:sz w:val="10"/>
-[...6 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6A9C8E1C" wp14:editId="11E02AC1">
-[...2 lines deleted...]
-            <wp:docPr id="2" name="Picture 2" descr="Bildern visar en benamputerad person med benprotes som går på ett parkettgold med hjälp av två kryckkäppar. Personen är klädd i grå byxor med ena byxbenet upprullat över protesen. På överkroppen har personen en blårandig blus och mörk kavaj."/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="349B27EB" wp14:editId="549DDBAA">
+            <wp:extent cx="2671445" cy="2703195"/>
+            <wp:effectExtent l="0" t="0" r="0" b="1905"/>
+            <wp:docPr id="2144538909" name="Bildobjekt 4" descr="Fotot visar en benamputerad person som med hjälp av underbensprotes och rollator går på ett parkettgolv. Personen är klädd i blå byxor, där ena byxbenet är upprullat ovanför protesen, samt vita gymnastikskor med grönaktiga dekorationsränder."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 3" descr="Bildern visar en benamputerad person med benprotes som går på ett parkettgold med hjälp av två kryckkäppar. Personen är klädd i grå byxor med ena byxbenet upprullat över protesen. På överkroppen har personen en blårandig blus och mörk kavaj."/>
+                    <pic:cNvPr id="0" name="Picture 7" descr="Fotot visar en benamputerad person som med hjälp av underbensprotes och rollator går på ett parkettgolv. Personen är klädd i blå byxor, där ena byxbenet är upprullat ovanför protesen, samt vita gymnastikskor med grönaktiga dekorationsränder."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18">
+                    <a:blip r:embed="rId17">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
-                    <a:srcRect l="24921" t="45798" r="31241"/>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1504950" cy="2705100"/>
+                      <a:ext cx="2671445" cy="2703195"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00564A11">
-[...60 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="0666718B" w14:textId="113EBA2E" w:rsidR="00564A11" w:rsidRPr="00564A11" w:rsidRDefault="00564A11" w:rsidP="00D924C5">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="5FA372F8">
+    <w:p w14:paraId="467189D9" w14:textId="77777777" w:rsidR="00A6686B" w:rsidRPr="00A6686B" w:rsidRDefault="00A6686B" w:rsidP="00A6686B">
+      <w:r w:rsidRPr="00A6686B">
+        <w:lastRenderedPageBreak/>
+        <w:t>En protes ersätter en förlorad kroppsdel och kan se ut på många olika sätt, beroende på amputationsnivå och fysiska förutsättningar. På </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A6686B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Gåskolan</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> dagar efter operationen, om inga hinder uppstår.</w:t>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t> görs en bedömning tillsammans med dig om dina möjligheter och önskemål att använda protes. Protesbedömning görs cirka 10 till 14 dagar efter operationen, om inga hinder uppstår. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="231E8CBB" w14:textId="267E644F" w:rsidR="00564A11" w:rsidRPr="00564A11" w:rsidRDefault="00564A11" w:rsidP="00D924C5">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="5FA372F8">
+    <w:p w14:paraId="0CC23150" w14:textId="77777777" w:rsidR="00A6686B" w:rsidRDefault="00A6686B" w:rsidP="00A6686B">
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>Om det blir aktuellt med protes sker avgjutning och den första provningen på ortopedtekniska avdelningen och därefter sker protesträningen på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A6686B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Gåskolan</w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="5FA372F8">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>. Protesprovning påbörjas tidigast 3 till 4 veckor efter operationen. När du fått din benprotes pågår protesträningen på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A6686B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Gåskolan</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t> i cirka 3 till 6 månader. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p w14:paraId="55F2C9B3" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="00A6686B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> i cirka </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> månader.</w:t>
+        <w:t>Uppföljning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6609B45A" w14:textId="77777777" w:rsidR="00564A11" w:rsidRPr="00564A11" w:rsidRDefault="00564A11" w:rsidP="00F56DA2">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="5FA372F8">
+    <w:p w14:paraId="59FC10E1" w14:textId="67B28735" w:rsidR="00A6686B" w:rsidRDefault="00A6686B" w:rsidP="00A6686B">
+      <w:bookmarkStart w:id="5" w:name="_Toc100327193"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc181866762"/>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>Om sårläkning och rehabilitering går utan problem, kommer uppföljning att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>ras via</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A6686B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Gåskolan</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00755F6F">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t> och, för de som </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>protesförsörjs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>, via ortopedtekniska avdelningen. Sjukhusets amputationsteam träffas en gång per månad och tar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>emot patienter som har problem med</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A6686B">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>stumpen, s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>rl</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>kning, sm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>rta,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>fantomfenomen (sm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>rta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>eller besv</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>r av den kroppsdel som inte l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>ngre finns kvar)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>etc.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A6686B">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A6686B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Gåskolan</w:t>
       </w:r>
-      <w:r w:rsidRPr="00755F6F">
-[...1 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t> samordnar dessa träffar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10E84694" w14:textId="77777777" w:rsidR="00A6686B" w:rsidRPr="00A6686B" w:rsidRDefault="00A6686B" w:rsidP="00A6686B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>Stöd till dig </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39E84C3F" w14:textId="77777777" w:rsidR="00A6686B" w:rsidRPr="00A6686B" w:rsidRDefault="00A6686B" w:rsidP="00A6686B">
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>Om du efter amputationen känner dig både utmattad, ledsen och ensam är det helt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>naturligt. D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t xml:space="preserve"> kan det vara v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>rdefullt att tala med n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>gon om dina k</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>nslor och de funderingar du har inf</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t xml:space="preserve">r framtiden. Du </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>r alltid v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>lkommen att prata med personalen p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t xml:space="preserve"> v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>rdavdelningen eller i amputationsteamet. Genom samtalet kan vi hj</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>lpa och st</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t xml:space="preserve">dja dig under tiden du </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>r hos oss. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CEF3841" w14:textId="1C7D2EF8" w:rsidR="00A6686B" w:rsidRPr="00A6686B" w:rsidRDefault="00A6686B" w:rsidP="00A6686B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
       <w:r>
-        <w:t>samordnar dessa träffar.</w:t>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>ontaktuppgifter </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74993628" w14:textId="77777777" w:rsidR="00564A11" w:rsidRPr="00564A11" w:rsidRDefault="00564A11" w:rsidP="00F56DA2">
-[...4 lines deleted...]
-        <w:t>Stöd till dig</w:t>
+    <w:p w14:paraId="104DECAF" w14:textId="77777777" w:rsidR="00A6686B" w:rsidRPr="00A6686B" w:rsidRDefault="00A6686B" w:rsidP="009C4725">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>Ortopedi- och geriatrisk akutvårdsavdelning (OGAVA) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34BF9265" w14:textId="77777777" w:rsidR="00564A11" w:rsidRPr="00564A11" w:rsidRDefault="00564A11" w:rsidP="00F56DA2">
-[...28 lines deleted...]
-      <w:r w:rsidRPr="00755F6F">
+    <w:p w14:paraId="187DAB9A" w14:textId="77777777" w:rsidR="00A6686B" w:rsidRPr="00A6686B" w:rsidRDefault="00A6686B" w:rsidP="00A6686B">
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>Telefon </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>033 - 616 1</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="760886FC" w:rsidRPr="00755F6F">
+        <w:t>033 - 616 15 15</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="282CE500" w14:textId="77777777" w:rsidR="00A6686B" w:rsidRPr="00A6686B" w:rsidRDefault="00A6686B" w:rsidP="009C4725">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>Gåskolan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D59F15D" w14:textId="77777777" w:rsidR="00A6686B" w:rsidRPr="00A6686B" w:rsidRDefault="00A6686B" w:rsidP="00A6686B">
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>Måndag – fredag </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>kl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t> 11:00 – 12:00 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E8D57BF" w14:textId="77777777" w:rsidR="00A6686B" w:rsidRPr="00A6686B" w:rsidRDefault="00A6686B" w:rsidP="00A6686B">
+      <w:r w:rsidRPr="00A6686B">
+        <w:lastRenderedPageBreak/>
+        <w:t>Telefon </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>5 15</w:t>
+        <w:t>033 - 616 14 22 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EEB1F77" w14:textId="77777777" w:rsidR="00564A11" w:rsidRPr="00564A11" w:rsidRDefault="00564A11" w:rsidP="00766785">
-[...43 lines deleted...]
-        <w:r w:rsidRPr="00564A11">
+    <w:p w14:paraId="6F6C27DB" w14:textId="77777777" w:rsidR="00A6686B" w:rsidRPr="00A6686B" w:rsidRDefault="00A6686B" w:rsidP="00A6686B">
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>Du kan läsa mer om diagnoser, undersökningar, behandlingar och läkemedel på </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00A6686B">
           <w:rPr>
-            <w:color w:val="0563C1"/>
-[...2 lines deleted...]
-            <w:u w:val="single"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>www.1177.se</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00564A11">
-[...7 lines deleted...]
-        <w:r w:rsidRPr="00564A11">
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>, landstingens och regionernas gemensamma webbplats för råd om vård. Via 1177 e-tjänster kan du även utföra dina vårdärenden digitalt på ett säkert sätt. Mer information hittar du på </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00A6686B">
           <w:rPr>
-            <w:color w:val="0563C1"/>
-[...2 lines deleted...]
-            <w:u w:val="single"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>www.1177.se/Vastra-Gotaland/Tema/E-tjanster</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1DB228AB" w14:textId="77777777" w:rsidR="00564A11" w:rsidRPr="00564A11" w:rsidRDefault="00564A11" w:rsidP="00AC4B1E">
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p w14:paraId="4C90B39C" w14:textId="02E37611" w:rsidR="00A6686B" w:rsidRPr="00A6686B" w:rsidRDefault="00A6686B" w:rsidP="00A6686B">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:r w:rsidRPr="00564A11">
-        <w:t>Egna anteckningar</w:t>
+      <w:r>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t>gna anteckningar </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="7371" w:type="dxa"/>
-        <w:tblInd w:w="907" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="dxa"/>
+        <w:tblInd w:w="900" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7371"/>
+        <w:gridCol w:w="7365"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00564A11" w:rsidRPr="00564A11" w14:paraId="587DB1BF" w14:textId="77777777" w:rsidTr="00AC4B1E">
+      <w:tr w:rsidR="00A6686B" w:rsidRPr="00A6686B" w14:paraId="5863BC58" w14:textId="77777777" w:rsidTr="00A6686B">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="567"/>
+          <w:trHeight w:val="555"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8222" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="7365" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="56CED993" w14:textId="77777777" w:rsidR="00564A11" w:rsidRPr="00564A11" w:rsidRDefault="00564A11" w:rsidP="00564A11">
+          <w:p w14:paraId="66474D0C" w14:textId="77777777" w:rsidR="00A6686B" w:rsidRPr="00A6686B" w:rsidRDefault="00A6686B" w:rsidP="00A6686B">
             <w:pPr>
-              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:ind w:right="-143"/>
+              <w:divId w:val="1103106438"/>
             </w:pPr>
+            <w:r w:rsidRPr="00A6686B">
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00564A11" w:rsidRPr="00564A11" w14:paraId="75D5981C" w14:textId="77777777" w:rsidTr="00AC4B1E">
+      <w:tr w:rsidR="00A6686B" w:rsidRPr="00A6686B" w14:paraId="1FA11A63" w14:textId="77777777" w:rsidTr="00A6686B">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="567"/>
+          <w:trHeight w:val="555"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8222" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="7365" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6918C1F4" w14:textId="77777777" w:rsidR="00564A11" w:rsidRPr="00564A11" w:rsidRDefault="00564A11" w:rsidP="00564A11">
+          <w:p w14:paraId="053D66E5" w14:textId="77777777" w:rsidR="00A6686B" w:rsidRPr="00A6686B" w:rsidRDefault="00A6686B" w:rsidP="00A6686B">
             <w:pPr>
-              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:ind w:right="-143"/>
             </w:pPr>
+            <w:r w:rsidRPr="00A6686B">
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00564A11" w:rsidRPr="00564A11" w14:paraId="1C568F2E" w14:textId="77777777" w:rsidTr="00AC4B1E">
+      <w:tr w:rsidR="00A6686B" w:rsidRPr="00A6686B" w14:paraId="38FE0EE0" w14:textId="77777777" w:rsidTr="00A6686B">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="567"/>
+          <w:trHeight w:val="555"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8222" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="7365" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1E396EA6" w14:textId="77777777" w:rsidR="00564A11" w:rsidRPr="00564A11" w:rsidRDefault="00564A11" w:rsidP="00564A11">
+          <w:p w14:paraId="027E0E7A" w14:textId="77777777" w:rsidR="00A6686B" w:rsidRPr="00A6686B" w:rsidRDefault="00A6686B" w:rsidP="00A6686B">
             <w:pPr>
-              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:ind w:right="-143"/>
             </w:pPr>
+            <w:r w:rsidRPr="00A6686B">
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00564A11" w:rsidRPr="00564A11" w14:paraId="31852B09" w14:textId="77777777" w:rsidTr="00AC4B1E">
+      <w:tr w:rsidR="00A6686B" w:rsidRPr="00A6686B" w14:paraId="1EEE1751" w14:textId="77777777" w:rsidTr="00A6686B">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="567"/>
+          <w:trHeight w:val="555"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8222" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="7365" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3FBF8604" w14:textId="77777777" w:rsidR="00564A11" w:rsidRPr="00564A11" w:rsidRDefault="00564A11" w:rsidP="00564A11">
+          <w:p w14:paraId="058D75D5" w14:textId="77777777" w:rsidR="00A6686B" w:rsidRPr="00A6686B" w:rsidRDefault="00A6686B" w:rsidP="00A6686B">
             <w:pPr>
-              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:ind w:right="-143"/>
             </w:pPr>
+            <w:r w:rsidRPr="00A6686B">
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00564A11" w:rsidRPr="00564A11" w14:paraId="4EA6D58C" w14:textId="77777777" w:rsidTr="00AC4B1E">
+      <w:tr w:rsidR="00A6686B" w:rsidRPr="00A6686B" w14:paraId="5C5A1749" w14:textId="77777777" w:rsidTr="00A6686B">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="567"/>
+          <w:trHeight w:val="555"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8222" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="7365" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5CD0BB1B" w14:textId="77777777" w:rsidR="00564A11" w:rsidRPr="00564A11" w:rsidRDefault="00564A11" w:rsidP="00564A11">
+          <w:p w14:paraId="2F0134FA" w14:textId="77777777" w:rsidR="00A6686B" w:rsidRPr="00A6686B" w:rsidRDefault="00A6686B" w:rsidP="00A6686B">
             <w:pPr>
-              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:ind w:right="-143"/>
             </w:pPr>
+            <w:r w:rsidRPr="00A6686B">
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00564A11" w:rsidRPr="00564A11" w14:paraId="52F707E6" w14:textId="77777777" w:rsidTr="00AC4B1E">
+      <w:tr w:rsidR="00A6686B" w:rsidRPr="00A6686B" w14:paraId="2CCD856D" w14:textId="77777777" w:rsidTr="00A6686B">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="567"/>
+          <w:trHeight w:val="555"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8222" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="7365" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="715B346C" w14:textId="77777777" w:rsidR="00564A11" w:rsidRPr="00564A11" w:rsidRDefault="00564A11" w:rsidP="00564A11">
+          <w:p w14:paraId="073C3BC4" w14:textId="77777777" w:rsidR="00A6686B" w:rsidRPr="00A6686B" w:rsidRDefault="00A6686B" w:rsidP="00A6686B">
             <w:pPr>
-              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:ind w:right="-143"/>
             </w:pPr>
+            <w:r w:rsidRPr="00A6686B">
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00564A11" w:rsidRPr="00564A11" w14:paraId="3D63AC85" w14:textId="77777777" w:rsidTr="00AC4B1E">
+      <w:tr w:rsidR="00A6686B" w:rsidRPr="00A6686B" w14:paraId="6C7F8306" w14:textId="77777777" w:rsidTr="00A6686B">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="567"/>
+          <w:trHeight w:val="555"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8222" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="7365" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="69F6D559" w14:textId="77777777" w:rsidR="00564A11" w:rsidRPr="00564A11" w:rsidRDefault="00564A11" w:rsidP="00564A11">
+          <w:p w14:paraId="63847B6A" w14:textId="77777777" w:rsidR="00A6686B" w:rsidRPr="00A6686B" w:rsidRDefault="00A6686B" w:rsidP="00A6686B">
             <w:pPr>
-              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:ind w:right="-143"/>
             </w:pPr>
+            <w:r w:rsidRPr="00A6686B">
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00564A11" w:rsidRPr="00564A11" w14:paraId="7167FE83" w14:textId="77777777" w:rsidTr="00AC4B1E">
+      <w:tr w:rsidR="00A6686B" w:rsidRPr="00A6686B" w14:paraId="0B72405B" w14:textId="77777777" w:rsidTr="00A6686B">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="567"/>
+          <w:trHeight w:val="555"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8222" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="7365" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="33DE4774" w14:textId="77777777" w:rsidR="00564A11" w:rsidRPr="00564A11" w:rsidRDefault="00564A11" w:rsidP="00564A11">
+          <w:p w14:paraId="72D25E22" w14:textId="77777777" w:rsidR="00A6686B" w:rsidRPr="00A6686B" w:rsidRDefault="00A6686B" w:rsidP="00A6686B">
             <w:pPr>
-              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:ind w:right="-143"/>
             </w:pPr>
+            <w:r w:rsidRPr="00A6686B">
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00564A11" w:rsidRPr="00564A11" w14:paraId="1CD99961" w14:textId="77777777" w:rsidTr="00AC4B1E">
+      <w:tr w:rsidR="00A6686B" w:rsidRPr="00A6686B" w14:paraId="73454D9C" w14:textId="77777777" w:rsidTr="00A6686B">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="567"/>
+          <w:trHeight w:val="555"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8222" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="7365" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3D9BCB78" w14:textId="77777777" w:rsidR="00564A11" w:rsidRPr="00564A11" w:rsidRDefault="00564A11" w:rsidP="00564A11">
+          <w:p w14:paraId="391B9C3B" w14:textId="77777777" w:rsidR="00A6686B" w:rsidRPr="00A6686B" w:rsidRDefault="00A6686B" w:rsidP="00A6686B">
             <w:pPr>
-              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:ind w:right="-143"/>
             </w:pPr>
+            <w:r w:rsidRPr="00A6686B">
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00564A11" w:rsidRPr="00564A11" w14:paraId="773857CF" w14:textId="77777777" w:rsidTr="00AC4B1E">
+      <w:tr w:rsidR="00A6686B" w:rsidRPr="00A6686B" w14:paraId="7AE503C2" w14:textId="77777777" w:rsidTr="00A6686B">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="567"/>
+          <w:trHeight w:val="555"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8222" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="7365" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="62DDEF75" w14:textId="77777777" w:rsidR="00564A11" w:rsidRPr="00564A11" w:rsidRDefault="00564A11" w:rsidP="00564A11">
+          <w:p w14:paraId="44BF5321" w14:textId="77777777" w:rsidR="00A6686B" w:rsidRPr="00A6686B" w:rsidRDefault="00A6686B" w:rsidP="00A6686B">
             <w:pPr>
-              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:ind w:right="-143"/>
             </w:pPr>
+            <w:r w:rsidRPr="00A6686B">
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00564A11" w:rsidRPr="00564A11" w14:paraId="1B86ACD3" w14:textId="77777777" w:rsidTr="00AC4B1E">
+      <w:tr w:rsidR="00A6686B" w:rsidRPr="00A6686B" w14:paraId="0533349F" w14:textId="77777777" w:rsidTr="00A6686B">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="567"/>
+          <w:trHeight w:val="555"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8222" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="7365" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="478D8727" w14:textId="77777777" w:rsidR="00564A11" w:rsidRPr="00564A11" w:rsidRDefault="00564A11" w:rsidP="00564A11">
+          <w:p w14:paraId="3ECE2376" w14:textId="77777777" w:rsidR="00A6686B" w:rsidRPr="00A6686B" w:rsidRDefault="00A6686B" w:rsidP="00A6686B">
             <w:pPr>
-              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:ind w:right="-143"/>
             </w:pPr>
+            <w:r w:rsidRPr="00A6686B">
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00564A11" w:rsidRPr="00564A11" w14:paraId="6F3E150F" w14:textId="77777777" w:rsidTr="00AC4B1E">
+      <w:tr w:rsidR="00A6686B" w:rsidRPr="00A6686B" w14:paraId="116FFB2C" w14:textId="77777777" w:rsidTr="00A6686B">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="567"/>
+          <w:trHeight w:val="555"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8222" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="7365" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="18A0E356" w14:textId="77777777" w:rsidR="00564A11" w:rsidRPr="00564A11" w:rsidRDefault="00564A11" w:rsidP="00564A11">
+          <w:p w14:paraId="18766792" w14:textId="77777777" w:rsidR="00A6686B" w:rsidRPr="00A6686B" w:rsidRDefault="00A6686B" w:rsidP="00A6686B">
             <w:pPr>
-              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:ind w:right="-143"/>
             </w:pPr>
+            <w:r w:rsidRPr="00A6686B">
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00564A11" w:rsidRPr="00564A11" w14:paraId="08EAB3A2" w14:textId="77777777" w:rsidTr="00AC4B1E">
+      <w:tr w:rsidR="00A6686B" w:rsidRPr="00A6686B" w14:paraId="71F0A1DA" w14:textId="77777777" w:rsidTr="00A6686B">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="567"/>
+          <w:trHeight w:val="555"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8222" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="7365" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3BBAD0D8" w14:textId="77777777" w:rsidR="00564A11" w:rsidRPr="00564A11" w:rsidRDefault="00564A11" w:rsidP="00564A11">
+          <w:p w14:paraId="10038421" w14:textId="77777777" w:rsidR="00A6686B" w:rsidRPr="00A6686B" w:rsidRDefault="00A6686B" w:rsidP="00A6686B">
             <w:pPr>
-              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:ind w:right="-143"/>
             </w:pPr>
+            <w:r w:rsidRPr="00A6686B">
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="1"/>
     </w:tbl>
-    <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="00AC4B1E">
-[...3 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="377E2D6B" w14:textId="77777777" w:rsidR="00A6686B" w:rsidRPr="00A6686B" w:rsidRDefault="00A6686B" w:rsidP="00A6686B">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A6686B">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="00564A11">
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId25"/>
+    <w:p w14:paraId="40AA233F" w14:textId="342172FE" w:rsidR="009C6C0C" w:rsidRDefault="009C6C0C" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="009C6C0C" w:rsidSect="00B96AFF">
+      <w:headerReference w:type="default" r:id="rId20"/>
+      <w:footerReference w:type="even" r:id="rId21"/>
+      <w:footerReference w:type="default" r:id="rId22"/>
+      <w:headerReference w:type="first" r:id="rId23"/>
+      <w:footerReference w:type="first" r:id="rId24"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
-      <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
+      <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="66735BDE" w14:textId="77777777" w:rsidR="003B2710" w:rsidRDefault="003B2710">
+    <w:p w14:paraId="0BB84CE4" w14:textId="77777777" w:rsidR="00F17031" w:rsidRDefault="00F17031">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="55604BB3" w14:textId="77777777" w:rsidR="003B2710" w:rsidRDefault="003B2710">
+    <w:p w14:paraId="69E55CDB" w14:textId="77777777" w:rsidR="00F17031" w:rsidRDefault="00F17031">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="718C7025" w14:textId="77777777" w:rsidR="003B2710" w:rsidRDefault="003B2710">
+    <w:p w14:paraId="6474A36B" w14:textId="77777777" w:rsidR="00F17031" w:rsidRDefault="00F17031">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
+    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1FE2B820" w14:textId="0051B1F6" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
-    </w:r>
-[...11 lines deleted...]
-      <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...17 lines deleted...]
-          <w:pStyle w:val="Sidfot"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="00000000" w:rsidP="00EC0A68">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:id w:val="-2070031421"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:r w:rsidR="00A65FD4" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-[...6 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
-      </w:p>
-[...1 lines deleted...]
-  </w:sdt>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> (</w:t>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:noProof/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>)</w:t>
+    </w:r>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FE2B822" w14:textId="76DF6159" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="5971BB2D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>4388307</wp:posOffset>
+            <wp:posOffset>4391660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-27355</wp:posOffset>
+            <wp:posOffset>-3947</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1897920" cy="384860"/>
-          <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+          <wp:extent cx="1953671" cy="348178"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="9" name="Bildobjekt 9">
+          <wp:docPr id="12" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="VG_Ne.wmf"/>
+                  <pic:cNvPr id="12" name="Bildobjekt 12">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
-                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1953671" cy="396165"/>
+                    <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5D217532" w14:textId="77777777" w:rsidR="003B2710" w:rsidRDefault="003B2710"/>
+    <w:p w14:paraId="54DB9C33" w14:textId="77777777" w:rsidR="00F17031" w:rsidRDefault="00F17031"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="17E1221A" w14:textId="77777777" w:rsidR="003B2710" w:rsidRDefault="003B2710">
+    <w:p w14:paraId="24EB1207" w14:textId="77777777" w:rsidR="00F17031" w:rsidRDefault="00F17031">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3C8243F0" w14:textId="77777777" w:rsidR="003B2710" w:rsidRDefault="003B2710">
+    <w:p w14:paraId="71AF24BE" w14:textId="77777777" w:rsidR="00F17031" w:rsidRDefault="00F17031">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="058CDD4D" w14:textId="21F62EBC" w:rsidR="008A4EB9" w:rsidRDefault="00CA39EF" w:rsidP="00413A60">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
-      <w:ind w:left="0" w:right="567"/>
     </w:pPr>
-    <w:r w:rsidRPr="00762EE0">
+    <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:drawing>
-[...71 lines deleted...]
-      </w:drawing>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-635</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="4667250" cy="323850"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="10" name="Textruta 10"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="4667250" cy="323850"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                          <w:pPr>
+                            <w:ind w:left="0"/>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00762EE0">
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00367D19">
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>.</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict>
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
+                    <w:pPr>
+                      <w:ind w:left="0"/>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00762EE0">
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00367D19">
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>.</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-</int2:intelligence>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="058CDD4D" w14:textId="448A65ED" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
+    <w:pPr>
+      <w:pStyle w:val="Sidhuvud"/>
+      <w:ind w:left="0" w:right="567"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="0C751635">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-172720</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-65405</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="4669200" cy="2160000"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapTopAndBottom/>
+              <wp:docPr id="6" name="Textruta 6"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="4669200" cy="2160000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                          <w:pPr>
+                            <w:ind w:left="0"/>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00762EE0">
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00367D19">
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>.</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict>
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
+                    <w:pPr>
+                      <w:ind w:left="0"/>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00762EE0">
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00367D19">
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>.</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="topAndBottom"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2474,50 +3773,348 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="09664B20"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B12A4B58"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0EB72610"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C5E2F2BC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135A157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65667058"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -2586,51 +4183,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1480309A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B82C9A8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2699,51 +4296,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2813,51 +4410,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2926,51 +4523,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3066,51 +4663,200 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39FD5BD4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4A40E33A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3180,51 +4926,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3293,51 +5039,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3434,51 +5180,498 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="432C2CEF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1974D67C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E7E6C94"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5F34A692"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51126A50"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A59CD0D6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3547,51 +5740,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3661,51 +5854,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -3774,51 +5967,200 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="679F7B59"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9D52C158"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -3887,51 +6229,647 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="741E7F82"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="08F29016"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75A75B9F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3E9EA582"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="782F78D9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="ED42A848"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7AB53E37"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="21B219D8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4000,51 +6938,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -4113,670 +7051,689 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="2099054282">
+  <w:num w:numId="1" w16cid:durableId="1909921896">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1367871050">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="164058872">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="861477783">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1280868239">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="444931515">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="739910959">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="391579451">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1296368398">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="689646344">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1979215945">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="830874331">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="57095060">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="36130748">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="560679449">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1420566503">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="256527698">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1090539201">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1846439597">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1416854218">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="245848160">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="2048329655">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="2049720175">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="45034080">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="592978365">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="370569677">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="887380844">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="27" w16cid:durableId="1447043611">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="552741836">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="28" w16cid:durableId="1865241294">
+    <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="2023972301">
-[...8 lines deleted...]
-  <w:num w:numId="7" w16cid:durableId="1267545503">
+  <w:num w:numId="29" w16cid:durableId="1688750804">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="41171197">
-[...33 lines deleted...]
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="30" w16cid:durableId="526720124">
+    <w:abstractNumId w:val="23"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="90"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:embedSystemFonts/>
-  <w:attachedTemplate r:id="rId1"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
-    <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
+    <w:rsid w:val="00061969"/>
+    <w:rsid w:val="000641CA"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
-    <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
-    <w:rsid w:val="000D6D0E"/>
+    <w:rsid w:val="000C40C2"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
+    <w:rsid w:val="001108C0"/>
+    <w:rsid w:val="00111CB2"/>
     <w:rsid w:val="001139D4"/>
+    <w:rsid w:val="001234A4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
-    <w:rsid w:val="00137778"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
-    <w:rsid w:val="00147095"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
-    <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
-    <w:rsid w:val="001767FA"/>
+    <w:rsid w:val="0017508E"/>
     <w:rsid w:val="00181FDC"/>
+    <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
-    <w:rsid w:val="001B20DC"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
+    <w:rsid w:val="001E3789"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
+    <w:rsid w:val="002273C9"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
+    <w:rsid w:val="00270FA8"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
+    <w:rsid w:val="002A1C4F"/>
+    <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
+    <w:rsid w:val="002B3748"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
-    <w:rsid w:val="002F419C"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
-    <w:rsid w:val="00327B9E"/>
     <w:rsid w:val="00337F99"/>
+    <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
-    <w:rsid w:val="00353F3F"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
-    <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
+    <w:rsid w:val="00390E4C"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
-    <w:rsid w:val="003B2710"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
+    <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
-    <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
-    <w:rsid w:val="00473F0C"/>
+    <w:rsid w:val="004735F1"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
-    <w:rsid w:val="004A67A7"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
-    <w:rsid w:val="004C2559"/>
-    <w:rsid w:val="004D6266"/>
+    <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
-    <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
+    <w:rsid w:val="00550232"/>
     <w:rsid w:val="005578FA"/>
-    <w:rsid w:val="00564A11"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
+    <w:rsid w:val="0057277B"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
-    <w:rsid w:val="005816B4"/>
     <w:rsid w:val="00582490"/>
-    <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00597E28"/>
-    <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
-    <w:rsid w:val="005B7846"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
-    <w:rsid w:val="00615FE9"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
-    <w:rsid w:val="00651F63"/>
     <w:rsid w:val="0065595B"/>
+    <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
+    <w:rsid w:val="00672EC3"/>
+    <w:rsid w:val="00673328"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
+    <w:rsid w:val="00685193"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
-    <w:rsid w:val="006B055B"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
-    <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
+    <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
-    <w:rsid w:val="007244A5"/>
-    <w:rsid w:val="00725816"/>
+    <w:rsid w:val="007268AB"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
-    <w:rsid w:val="00734065"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
-    <w:rsid w:val="00755F6F"/>
     <w:rsid w:val="00760038"/>
-    <w:rsid w:val="0076018F"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
-    <w:rsid w:val="00766785"/>
     <w:rsid w:val="00771100"/>
+    <w:rsid w:val="00774944"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
+    <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A5C6F"/>
-    <w:rsid w:val="007D2C29"/>
+    <w:rsid w:val="007D0AF2"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
+    <w:rsid w:val="007E4E5C"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
+    <w:rsid w:val="00831C35"/>
     <w:rsid w:val="00835C4D"/>
-    <w:rsid w:val="00835D41"/>
     <w:rsid w:val="00843F48"/>
-    <w:rsid w:val="00845369"/>
     <w:rsid w:val="00851423"/>
+    <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
+    <w:rsid w:val="00873419"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
+    <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
+    <w:rsid w:val="008D124E"/>
+    <w:rsid w:val="008D4B13"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
+    <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
-    <w:rsid w:val="009346DB"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="0095479A"/>
+    <w:rsid w:val="00957D35"/>
     <w:rsid w:val="00971D93"/>
+    <w:rsid w:val="009A07DC"/>
+    <w:rsid w:val="009A32ED"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
+    <w:rsid w:val="009C2E3E"/>
+    <w:rsid w:val="009C4725"/>
+    <w:rsid w:val="009C6C0C"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
-    <w:rsid w:val="00A0479D"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
-    <w:rsid w:val="00A40EAE"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
+    <w:rsid w:val="00A55086"/>
     <w:rsid w:val="00A65FD4"/>
-    <w:rsid w:val="00A73D58"/>
+    <w:rsid w:val="00A6686B"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
-    <w:rsid w:val="00A85739"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
-    <w:rsid w:val="00AC4B1E"/>
     <w:rsid w:val="00AD73EC"/>
+    <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE5BC7"/>
-    <w:rsid w:val="00AF052F"/>
     <w:rsid w:val="00AF5AAF"/>
+    <w:rsid w:val="00AF7CA0"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
+    <w:rsid w:val="00B14487"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
+    <w:rsid w:val="00B405A1"/>
+    <w:rsid w:val="00B41571"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
+    <w:rsid w:val="00B7675E"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
+    <w:rsid w:val="00B83715"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
+    <w:rsid w:val="00B96AFF"/>
+    <w:rsid w:val="00B97D4E"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
+    <w:rsid w:val="00BC6590"/>
     <w:rsid w:val="00BE7978"/>
+    <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
-    <w:rsid w:val="00C173BC"/>
+    <w:rsid w:val="00C23B4A"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
-    <w:rsid w:val="00CA0160"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
+    <w:rsid w:val="00CB4BC3"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
+    <w:rsid w:val="00D00BD7"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
-    <w:rsid w:val="00D2411A"/>
+    <w:rsid w:val="00D20779"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
+    <w:rsid w:val="00D62468"/>
+    <w:rsid w:val="00D67C88"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
-    <w:rsid w:val="00D924C5"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
-    <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
+    <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
-    <w:rsid w:val="00E0005E"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
-    <w:rsid w:val="00E12F69"/>
+    <w:rsid w:val="00E411B6"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
+    <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
-    <w:rsid w:val="00F07F4E"/>
+    <w:rsid w:val="00F17031"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
-    <w:rsid w:val="00F56DA2"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
-    <w:rsid w:val="013B048D"/>
-    <w:rsid w:val="0207ED2B"/>
     <w:rsid w:val="024801E3"/>
-    <w:rsid w:val="055494F8"/>
-[...25 lines deleted...]
-    <w:rsid w:val="5FA372F8"/>
+    <w:rsid w:val="0C5689FF"/>
+    <w:rsid w:val="2B07F8BB"/>
+    <w:rsid w:val="2F4C0F0D"/>
+    <w:rsid w:val="3072D5CB"/>
     <w:rsid w:val="647B2B65"/>
-    <w:rsid w:val="65F98C1F"/>
-[...2 lines deleted...]
-    <w:rsid w:val="692123F0"/>
     <w:rsid w:val="6B2CF8ED"/>
-    <w:rsid w:val="6C9A0B82"/>
-[...2 lines deleted...]
-    <w:rsid w:val="7A0495FA"/>
+    <w:rsid w:val="753372BD"/>
+    <w:rsid w:val="7B9A441D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5114,174 +8071,202 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="008A0C5F"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
-      <w:ind w:left="992" w:right="868"/>
+      <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="567" w:right="868"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="004D6266"/>
+    <w:rsid w:val="001108C0"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="1600" w:after="240" w:line="288" w:lineRule="auto"/>
-      <w:ind w:left="992"/>
+      <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
+      <w:ind w:left="567"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0076018F"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="240" w:after="20" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Rubrik9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Rubrik9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009A32ED"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:ind w:left="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
@@ -5444,70 +8429,71 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002651D6"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
-    <w:rsid w:val="004D6266"/>
+    <w:rsid w:val="001108C0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
@@ -5619,71 +8605,71 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="0076018F"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
@@ -5709,123 +8695,126 @@
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EA1BAA"/>
+    <w:rsid w:val="00B405A1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:right="142"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
-    <w:name w:val="Omslagsunderrubrik"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UnderrubrikVGR">
+    <w:name w:val="Underrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="OmslagsunderrubrikChar"/>
+    <w:link w:val="UnderrubrikVGRChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
-    <w:name w:val="Omslagsunderrubrik Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikVGRChar">
+    <w:name w:val="Underrubrik VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Omslagsunderrubrik"/>
+    <w:link w:val="UnderrubrikVGR"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E61294"/>
+    <w:rsid w:val="00BC6590"/>
     <w:pPr>
-      <w:ind w:left="240"/>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+      </w:tabs>
+      <w:ind w:right="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
@@ -5874,118 +8863,118 @@
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="00FB5086"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:before="240"/>
+      <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:color w:val="000000"/>
-      <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FB5086"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
@@ -6967,57 +9956,56 @@
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00327B9E"/>
+    <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
-      <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
-      <w:ind w:left="1349" w:hanging="357"/>
+      <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
@@ -7143,151 +10131,2759 @@
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
+    <w:name w:val="Rubrik 9 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009A32ED"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Brdtext">
+    <w:name w:val="Body Text"/>
+    <w:aliases w:val="(=Löpande text)"/>
+    <w:link w:val="BrdtextChar"/>
+    <w:rsid w:val="009A32ED"/>
+    <w:pPr>
+      <w:spacing w:after="160"/>
+      <w:ind w:left="2676"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextChar">
+    <w:name w:val="Brödtext Char"/>
+    <w:aliases w:val="(=Löpande text) Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Brdtext"/>
+    <w:rsid w:val="009A32ED"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabell">
+    <w:name w:val="Tabell"/>
+    <w:link w:val="TabellChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00831C35"/>
+    <w:pPr>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:ind w:right="-142"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TabellChar">
+    <w:name w:val="Tabell Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Tabell"/>
+    <w:rsid w:val="00831C35"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="AnvndHyperlnk">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A85739"/>
+    <w:rsid w:val="00B97D4E"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Olstomnmnande">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00672EC3"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
+    <w:name w:val="paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="0095479A"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+    <w:name w:val="normaltextrun"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:rsid w:val="0095479A"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+    <w:name w:val="eop"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:rsid w:val="0095479A"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="121657028">
+    <w:div w:id="23137551">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1896548476">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="145324454">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1989551344">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="756220042">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="938298078">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1339162924">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="30493477">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1524392214">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="981807845">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="245892547">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="151874507">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="10769631">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="71661942">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1498571256">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="380325300">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="448351996">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1363018339">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="352658418">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="136387315">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1685127604">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1306936520">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1522742271">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1573733925">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="495730122">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1294092911">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="769618579">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="332072989">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1645695632">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="314460430">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="416292025">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1125151145">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1793866826">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="451899527">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="600333171">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1203324001">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1250698959">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1723751578">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="673385058">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1364136278">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="824971484">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="273832545">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1327321491">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="231701037">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="858931715">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="459691706">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1281886369">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="479729766">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="126776852">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="355155027">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1823889415">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="87433650">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="917324589">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1184251306">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="928152829">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1244216817">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1411125247">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="590238606">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="422457511">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="215354539">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="345441869">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1365836238">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="949505432">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1673069692">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="491721028">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1707172254">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="3944268">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2077967319">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="539898965">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="927814653">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1043558513">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="675956465">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="424427433">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1093161782">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="949553708">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1125150062">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1114440423">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1916427969">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1026641716">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="607466821">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1123815503">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="645552184">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2099518510">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="735402070">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="161894775">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1910072478">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="792596780">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1151755138">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="807359599">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1485974116">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1162624161">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1259489450">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="48118271">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="435322685">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1660502786">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1726294282">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="19862388">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1297180344">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="899248336">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="22443040">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="509563802">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1328827606">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1304851724">
+    <w:div w:id="1249540028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1028600373">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="918100049">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1887329573">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1895388275">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1458647857">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1884826382">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1353414718">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1982684277">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="386035280">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="207882829">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1188835364">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2111268466">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1428695363">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="145974831">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1415933391">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="131413318">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="604456868">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="962688341">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="431630997">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1021130178">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="909267628">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1092552780">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1692605781">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1760252658">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="709383007">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="195001859">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1420063141">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1902212920">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="279339409">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1847941717">
+              <w:marLeft w:val="-75"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="30"/>
+              <w:marBottom w:val="30"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1025902695">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1103106438">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="445151104">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1325547148">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1957983619">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="467170325">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="424764394">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1328900598">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="892157807">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="777018429">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1526678761">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="258417275">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="471479932">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="874585574">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="556671455">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1044520983">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1271745865">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1834367292">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2019188306">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="6298576">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="931275334">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="184826555">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1950043693">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1531718011">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="831330384">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1040934467">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="250892536">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1641572843">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1064723715">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1216238781">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1361929595">
+              <w:marLeft w:val="-75"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="30"/>
+              <w:marBottom w:val="30"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="813445882">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1065449098">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1730617575">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="791435072">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="846556883">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1074814540">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="303700447">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1299412257">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="998582431">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="461465642">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="72243824">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1671955042">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="86536496">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="290326308">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="702483257">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="2056348870">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1637907655">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="566377942">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="529881797">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="149832659">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2056350359">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1447506383">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="808400484">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1560826974">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="166018513">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="792023283">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1989238112">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1644384031">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1327049237">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1909656216">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1963724479">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1408574881">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="738014326">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="439494858">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1683386500">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1305887552">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="227883275">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
     </w:div>
   </w:divs>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.1177.se/Vastra-Gotaland/undersokning-behandling/operationer/fore-och-efter-operation/levnadsvanor-i-samband-med-operation/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.1177.se/Vastra-Gotaland/Tema/E-tjanster/" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.1177.se/" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.1177.se/behandling--hjalpmedel/operationer/fore-och-efter-operation/operationssar/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId23" /><Relationship Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-511/SURROGATE/Preoperativ%20patientinformation%20-%20Viktigt%20att%20veta%20inf%c3%b6r%20din%20operation.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId27" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.1177.se/behandling--hjalpmedel/operationer/fore-och-efter-operation/operationssar/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.1177.se/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-511/SURROGATE/Preoperativ%20patientinformation%20-%20Viktigt%20att%20veta%20inf%c3%b6r%20din%20operation.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.1177.se/Vastra-Gotaland/undersokning-behandling/operationer/fore-och-efter-operation/levnadsvanor-i-samband-med-operation/" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.1177.se/Vastra-Gotaland/Tema/E-tjanster/" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId22" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.wmf"/></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="367B1E"/>
       </a:accent2>
       <a:accent3>
@@ -7568,59 +13164,58 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Dok_med_omslag_sd_red</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>9146</Characters>
+  <Pages>8</Pages>
+  <Words>1577</Words>
+  <Characters>9464</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>76</Lines>
-  <Paragraphs>21</Paragraphs>
+  <Lines>236</Lines>
+  <Paragraphs>83</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10850</CharactersWithSpaces>
+  <CharactersWithSpaces>10958</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Benamputation</dc:title>
   <dc:subject/>
-  <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
+  <dc:creator/>
   <keywords/>
-  <lastModifiedBy>Karin Åhlin</lastModifiedBy>
-[...1 lines deleted...]
-  <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
+  <lastModifiedBy/>
+  <revision>3</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>