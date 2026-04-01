--- v0 (2025-11-26)
+++ v1 (2026-04-01)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="407B351A" w14:textId="654F2CE3" w:rsidR="00B52651" w:rsidRDefault="00331E57" w:rsidP="00B52651">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Näsvård</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> vid syrgasbehandling</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="797931CF" w14:textId="77777777" w:rsidR="00331E57" w:rsidRPr="00331E57" w:rsidRDefault="00331E57" w:rsidP="00331E57">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331E57">
         <w:rPr>
@@ -262,121 +262,95 @@
       </w:r>
       <w:r w:rsidRPr="00331E57">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> – nässpray med koksalt som befuktar </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E6B0E7E" w14:textId="77777777" w:rsidR="00331E57" w:rsidRPr="00331E57" w:rsidRDefault="00331E57" w:rsidP="00331E57">
       <w:pPr>
         <w:spacing w:before="240" w:after="60"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331E57">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gör så här </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> gånger per dag: </w:t>
+        <w:t xml:space="preserve">Gör så här 1-2 gånger per dag: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C7A5B8C" w14:textId="77777777" w:rsidR="00331E57" w:rsidRPr="00331E57" w:rsidRDefault="00331E57" w:rsidP="00331E57">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331E57">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Stäng av syrgasen och ta av dig syrgasgrimman.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31FC1DC5" w14:textId="05B07FDB" w:rsidR="00331E57" w:rsidRPr="00331E57" w:rsidRDefault="00331E57" w:rsidP="00331E57">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331E57">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Gör </w:t>
       </w:r>
       <w:r w:rsidR="00AB00F9" w:rsidRPr="00331E57">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>Renässans</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Renässans </w:t>
       </w:r>
       <w:r w:rsidRPr="00331E57">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">rent nästan och ta bort eventuella krustor. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="454782DA" w14:textId="77777777" w:rsidR="00331E57" w:rsidRPr="00331E57" w:rsidRDefault="00331E57" w:rsidP="00331E57">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331E57">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
         </w:rPr>
@@ -506,85 +480,67 @@
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331E57">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Vid höga flöden (cirka 3 liter och uppåt) kan näsan avlastas genom att byta grimman mot en syrgasmask. En syrgasmask avger lika hö</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
       <w:r w:rsidRPr="00331E57">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">t </w:t>
-[...8 lines deleted...]
-        <w:t>flöde</w:t>
+        <w:t>t flöde</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00331E57">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>syrgas</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> som en grimma.  </w:t>
+        <w:t xml:space="preserve">syrgas som en grimma.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78FEE7B7" w14:textId="1288EE54" w:rsidR="00331E57" w:rsidRPr="00331E57" w:rsidRDefault="00331E57" w:rsidP="00331E57">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331E57">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Om du vill prova syrgasmask</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
         </w:rPr>
@@ -710,154 +666,142 @@
       <w:r>
         <w:t>elefon</w:t>
       </w:r>
       <w:r w:rsidRPr="00943FDB">
         <w:t>: 033 - 616 15 08 (telefontid 08:00 - 10:00)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EF08DBC" w14:textId="21C5B066" w:rsidR="00943FDB" w:rsidRPr="00943FDB" w:rsidRDefault="00331E57" w:rsidP="005340A7">
       <w:pPr>
         <w:spacing w:before="240" w:after="60"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Barn- och ungdomsmottagningen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68A9967A" w14:textId="280D0B44" w:rsidR="005340A7" w:rsidRDefault="005340A7" w:rsidP="005340A7">
       <w:r>
-        <w:t>T</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">: 033-616 23 41 (vardagar 08:00-16:00) </w:t>
+        <w:t xml:space="preserve">Telefon: 033-616 23 41 (vardagar 08:00-16:00) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08B104A7" w14:textId="11C3B844" w:rsidR="00331E57" w:rsidRDefault="005340A7" w:rsidP="005340A7">
       <w:r w:rsidRPr="00CC1C4E">
-        <w:t>T</w:t>
-[...5 lines deleted...]
-        <w:t>: 033-</w:t>
+        <w:t>Telefon: 033-</w:t>
       </w:r>
       <w:r w:rsidR="00CC1C4E" w:rsidRPr="00CC1C4E">
         <w:t xml:space="preserve">616 </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC1C4E">
         <w:t>21 35 (dygnet runt)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BF35F45" w14:textId="77777777" w:rsidR="00742685" w:rsidRPr="00742685" w:rsidRDefault="00742685" w:rsidP="00943FDB">
       <w:pPr>
         <w:spacing w:before="360" w:after="60"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00742685">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>1177 – tryggt om din hälsa och vård</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D41F728" w14:textId="47203F2C" w:rsidR="00742685" w:rsidRPr="00742685" w:rsidRDefault="00742685" w:rsidP="00742685">
       <w:r w:rsidRPr="00742685">
         <w:t>På 1177.se kan du få mer information om sjukdomar, undersökningar, behandlingar och läkemedel samt få råd om hälsa. Du kan även läsa din journal och göra dina vårdärenden. Ring telefonnummer 1177 för sjukvårdsrådgivning dygnet runt.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00B32BBF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>www.1177.se</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="00742685" w:rsidRPr="00742685" w:rsidSect="00B96AFF">
-      <w:headerReference w:type="default" r:id="rId9"/>
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="even" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="47A05EA6" w14:textId="77777777" w:rsidR="00580FC7" w:rsidRDefault="00580FC7">
+    <w:p w14:paraId="57170A85" w14:textId="77777777" w:rsidR="009F27FC" w:rsidRDefault="009F27FC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="565F355A" w14:textId="77777777" w:rsidR="00580FC7" w:rsidRDefault="00580FC7">
+    <w:p w14:paraId="2C4CBBE7" w14:textId="77777777" w:rsidR="009F27FC" w:rsidRDefault="009F27FC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="057D103C" w14:textId="77777777" w:rsidR="00580FC7" w:rsidRDefault="00580FC7">
+    <w:p w14:paraId="7AA20F2C" w14:textId="77777777" w:rsidR="009F27FC" w:rsidRDefault="009F27FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -876,133 +820,133 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Geneva"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="699E08A3" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="6EBE5005" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="1C5CD4E9" w14:textId="77777777" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -1031,51 +975,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="36D6CAE8" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2470CF95" wp14:editId="16D84433">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="12" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -1109,73 +1053,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6607645B" w14:textId="77777777" w:rsidR="00580FC7" w:rsidRDefault="00580FC7"/>
+    <w:p w14:paraId="34BBDC1E" w14:textId="77777777" w:rsidR="009F27FC" w:rsidRDefault="009F27FC"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="107006DE" w14:textId="77777777" w:rsidR="00580FC7" w:rsidRDefault="00580FC7">
+    <w:p w14:paraId="3D611BA3" w14:textId="77777777" w:rsidR="009F27FC" w:rsidRDefault="009F27FC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="62707CE2" w14:textId="77777777" w:rsidR="00580FC7" w:rsidRDefault="00580FC7">
+    <w:p w14:paraId="091FB3F1" w14:textId="77777777" w:rsidR="009F27FC" w:rsidRDefault="009F27FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3DBBF20D" w14:textId="77777777" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="033730F3" wp14:editId="775D9F22">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
@@ -1198,77 +1142,77 @@
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="01BD0D6E" w14:textId="77777777" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict>
-            <v:shapetype w14:anchorId="033730F3" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="033730F3">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="01BD0D6E" w14:textId="77777777" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="01BD0D6E" w14:textId="77777777">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="08465945" w14:textId="77777777" w:rsidR="00014FD2" w:rsidRDefault="00014FD2" w:rsidP="00014FD2">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="0"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0DDB6C35" w14:textId="77777777" w:rsidR="00014FD2" w:rsidRDefault="00014FD2" w:rsidP="00014FD2">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="35D2F350" w14:textId="77777777" w:rsidR="00014FD2" w:rsidRDefault="00014FD2" w:rsidP="00014FD2">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="78CD1788" w14:textId="77777777" w:rsidR="00014FD2" w:rsidRDefault="00014FD2" w:rsidP="00014FD2">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="0"/>
     </w:pPr>
@@ -1319,51 +1263,51 @@
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="6480061" cy="1008890"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="529C87D2" w14:textId="77777777" w:rsidR="008A4EB9" w:rsidRPr="00014FD2" w:rsidRDefault="008A4EB9" w:rsidP="00014FD2">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3524,52 +3468,51 @@
   <w:num w:numId="14" w16cid:durableId="1014263281">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1101485247">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="2093158488">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="2069649413">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="2083601073">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="2132630577">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="199127742">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="90"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
@@ -3871,50 +3814,51 @@
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="00943FDB"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00957D35"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="009A07DC"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C2E3E"/>
     <w:rsid w:val="009C6C0C"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
+    <w:rsid w:val="009F27FC"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A00A73"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A33EA9"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
@@ -4021,92 +3965,94 @@
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F06F9E"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F816E4"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
+    <w:rsid w:val="00FF3E61"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="3347193A"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="3581F6F9"/>
   <w14:defaultImageDpi w14:val="330"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6541,51 +6487,51 @@
     <w:rsid w:val="00746463"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
       <w:b/>
       <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00742685"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="17243788">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -6718,51 +6664,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1920208072">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.1177.se" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.1177.se" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
@@ -7051,73 +6997,58 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1649</Characters>
+  <Pages>1</Pages>
+  <Words>307</Words>
+  <Characters>1630</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1934</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Syrgasbehandling, bilaga 1. Näsvård</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
-  <lastModifiedBy/>
-  <revision>1</revision>
+  <lastModifiedBy>Mona Johansson</lastModifiedBy>
+  <revision>2</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>